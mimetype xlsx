--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e924499ae16111a19b38365972cc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25459afc085dfbbcc2afff53254ffd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df430f7072385be2eee9c5f62f1123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efea97a1fbadfbecf88af21506c5c3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe99c9c60af1d8aff728c00b30a95005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a12101012ad653c6ca75887bc62ef06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99920886f14feba556e33aec7c48c53f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9611eabd6f33aa70dc406260d3667e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b176e4245acfdcf80ddb2526da5769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b070ec3fd4b5d166fdd760e51ff934c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6ed2690963a8303f0805a9dca0d9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d967b7c24ef7b66a397571167f59012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b087fccac4c6b6414d28a33cb3bc49013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e6f3e1c673a8eee83b7daccea5f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f691dd301a92aae9fabf1f5f104daca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1053e3af41561cacfe25e43c81d2f2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2621a17f3017f007a1d05a1e4b7e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c3f4e8a36b727a2e2e4d8178288718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37400d629d10d326702bdf3e8596319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7306e76073ebea7dcb7c105f2d0bf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bfa4d5093b02ee965cb89d09a863f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d84297981af51f6597db39245a1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25bf1ac7587cf9b8c4b47725a023823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ff475f4c8956fc2a2131594e7ffdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70c69e4e8df11c794570de51b1ce225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d05da6b4a57b2e0db63c3fbec40326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e838eb24ed3726d374cbff38fc7d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc02c5f28fd9b1b7d38f9d85aa263a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d17e9f520714ca4999c557c55253b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540817d69eb15d349092f792b221cc7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e0c9f6e9a71f775c4958e433780231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f6c43eefdaeadc398956c381b2a3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882bfc02f3e0086a753e9f75ef46bc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28962beba6ebb2a2eb6463133a9fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae2de343ddc6142b36d23244cfc0e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c37a55c3e9951daa5c58499a9f35636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dbf4dea7183ba4e7ee978d5f2fae037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a99485d8a86da97e30d6a7aa80b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e17ad3272356ddadd204775afeb0ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec670bbf61f013ed9ad89b482cbe62f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd8f4d7fb40ec6a4ff19fa8a8de74641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a0ba59fa8228a32cf2ca867385ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab2082a5e0839ca5f2614afa5682143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445218e59c4db19ec84fd3d6cb115f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad2a33f57ba3430cdda9e7bd8dab4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d02169c1ce37f11d553ca997584046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af528cbfee2df084a1ab511badc58ae447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4173078f2911c897483138ed6265a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe0cde08cd511584a882015fe2574b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0f3247dbd57d64d7e6d6e8750499650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd7dc074caa58c14f582a333c244e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f965ebb11ae9bfb8fcb682615e7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b980350833fc775d40354c1b002a7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed4e1b788ee8fd04677f136eca6c5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde8afd467948e9e4f8f99131118ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f55fc15aaf92b8347419538bcb7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75819bd17f74374779066ec1b99b6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d7c50ab0422b332167ecfff50971858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d0fd4af4651ec4789cc726aff6cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6b4093190fc5905570a63f0209e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01228186541039f760ec92a40253879161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272c054ae2767f534fb4521d7f924f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c78a831257c94abe17cf1a2c16eaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da2b15193ba5686ac7e62426831f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ebccf0c2321c7bd26e77e63fc45c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c627b99e71a95da6b619a6cfc4c8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f84e79a6f6f96ebf73ab9a60dbd64467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573cbeccfee6a93caa6983d93b74ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd8b5f8edb842eedf387c2798204d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48234f31ee1315dcfe3f90e51bc17acb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65811dde20d68b41d142116482284ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd5b55c5a6d4c4b6bade90416b54e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc6b3ca8218ceec43628b08b97ed8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0255c549254cf35d54f2171045f8fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf8fb8516fdf392c6074aa272be80675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c38f8295821bf982c75dbf871ac33e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703aaf4072f9d7c36a4372da3ac8c8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7848b1a21af6958ebe77a3fb44975478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaffb6d0c00dcc5132e4b49c5e5074179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524b661b89e18a452a303660c5ed76280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916bcf99ec4fa67f453b0505d9de9c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b515bef14e0d3b9162cc2747de06882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a668bdf8a2b4776fa49d2bf7f759c4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0170c8acbd809f2c2c7be6e515bf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60746791439e2253372d3a4c544c6d9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9fac5c4868d4a121ec45699cbd81286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d3b184c6d47d57cffe3bec10f52487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e09f9efa1d15dacb1287b0613bce788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8f2a3b36ef05debdd059b963aef5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e4579cb4dba1e0c61c884010843a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376384033ff49dec4116f6207ca5a6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892fdb16b55ad7c5344ea38e80f1e0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebdfdf37fd4daaa6092a90e3b34a4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67958873451d203f59bb1b08f916d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0220de38c8c4aa2120bff78701c1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f10a90963742b45b4d7e2b582a8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a34711d270a7d88d3e75f0a5edd8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42413472fdca1e823951d66d2c14a7a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca0a1d45babad6cc3874d4deb838799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0051d13be804f1bc01d111e91b594100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efe60fba902e276324052ec234b4e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8207e922be28d372a5acf70f2776c61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bda0933afa7fbab3a00eac73e9529103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faaf95f13258695a0db067484dc63f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd31b1280b12374db7f7964aedd0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a8e8c99478ed6de7ecf97c4fddea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc9f47ef89ee5c482ff24fe046c96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a8b4f3e722afab3fb8925a1073d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16072c31c6319fc4206e1008e2b2ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269365e5a06bf5e990c75aa506242b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c74bd20bb94370905895c3483119111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b66aa1b305863c38440065865844112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a5cbd8c0fbaa6e81d117d8e1dbdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edda4f5a24a964da497088e90499716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6ac7bc86c318ceeba3ae8a43545a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c29b283a4717bf7e199b0ae4e72d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f72dbe546e4984236393ef51f2fc34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61246fdf785af114e557c9b7e44172118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b9e888ac190065258fda6b4a838b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58311a389ae0cf2173ef51daf045622c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1ab28ecc1d8f51aab03e631e53e11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf727f1e533a141fd11e216f8b44835122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0156ce6897745e1c9d13bb3b255e5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf22dd482c69168970a74747ad0fd4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0404ed3b2bc61c2d4cc5459b3a9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccffbd77e13921c42368a7560993f1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a291579948b015433e9aa3310f24d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89844e494be887f9e7d027caa5d28b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fecea4aee45e2c0e4f494b920b5be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ead0cbe002cab59d1a742daa606a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b81c2f6d19760b75693e7eecfd7d90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4a03a047d4e334faf2d41b50fa84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ff179b313f64d58a676b5634ec37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703faac248ecd408f1acc6ab0b48f50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641edb301da4deaec5136a7d760038f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e8d53662affd927cda902f3791f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d13287895a1fcdbdbc976227387299137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d411cbe83b0488ddb87abc19aa88f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8933812bb47d85a78bc132e9789a8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed63316b5d9db9cdf16de5e3dabfa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30961f18bb77ab812fa9bfd0f84e1609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040a4191bf0b64e1227ca86a79acf5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2841f087d1522ead7ffdbc7d52aff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0f2a618e73c66fdb1024252d54ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf2980b8416eedc2e99ce96d99bec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06916214d42147dc1c25b9e4caf70eb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46118038314553f900d417d79fd9968e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf188e065a412b049531050aa178d2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7428ed06923fa9293dc7b044940e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27918f2eebc8314c0c13d5105bafe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559beda5d6e51d4422afa3af47ee7d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c6aba51671430017a0b239329131b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b381776cbcf95435d816e56479c6e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a470590bb963dcc3effdf36ad546b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada1521289d392eaa8ea0aa5d9f3e12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153459a8911b62846f89668f2deb78b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af959e3b47bd6fcfd8d7eee0e96cda2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef7c08c95a05c7c2a658e4773d291158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f3e44255bf4d55da0ce0c1dd6b4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6fd41bd5012e945de530f3710823b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320547549e68fefb8b548fbf3b9491b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc52b3083de9046dda284686811c3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6d02210964c6f1b9881940482bd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b724bceffa4f9f7028931b6cfd6e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed64ba9bf9edbe67df404b33b6db7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890bba3d983e4001389aaf7baa2e55e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621767a738b0e06308a82599f1d820e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41efb7e19316b2db8ab5831c2b1f1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bea524a9c213f9f6f15980f95c34a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930118b8d75bcbe341722d2755881aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecf75d0bed5a9f162be99fd8a5f994171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d0387ef0e44bab391a00603a02f3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0a759b806bb0ba68213d82f90ddae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676f7a57c1241b8975997e00fc93d8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92f4aecb44a8040c4d3f74f8177abc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc23eb4df285361bc0cbe475861768176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef56b9dd03ff90e72c2fec336ec9bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2eec75ee1991d8c689fb2ca5f31a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef015660014a44918eb45d893048d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf173c032937792542fb5e748df75b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e96d80dcbcbb40433d1bf59a397a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c231360ab89c4c5881d63e4e6d9f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f4007636ab8df3895caa99aa94448183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54befe6f5a1f940b2d67877b7b5fc7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf395a9c4f2c4c9875e2782fa977bfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062558360f1363599ffe97a74cea786e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fccb2d3f2c0e006ae63029e06fa89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b7c1f54a5c10232c909e76b78fac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efa51fd754c26fa48dc0c041651862189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf4032920463d4c1598d164b8a371190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90947919c18e7cda0cbbdbe638ec9c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143a5b94c84974fff5d1e0973f4e346192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb3964d6960c477a49ce63c809d80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a634e03c507c8ca26d3f7e1fdd26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237abf20fb2b9a6b9e2755d03024fb0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339e6c87c18b8f202ad0825c90b9672196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b02ed12a1e3d1f8691939989c83e97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364643ea30a19eeb4311d7a7319a239198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed803f0008c62e26e2878386d8698199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7b210e95fdba92399a73fe4639a9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c57b193219a6380950f2a04b7e816201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23904ac59b477241b44e57fdefd0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be25872e36b8619d8b35c0e0adef4ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5d5d866a7390331f425244403d97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bcaccc58a8d6e982b009e3dc5f1b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1586746744ab545bf8fddc1f78103206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb4be00217ffc58683168afd3d5859207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412129ff1ff8066f7add1e71f595cc32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4497b1bd91fcd329c46d44000e61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0785f5bf4107bfa704bd0b838ae93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966974ba371181b10dfa8eb706d52e48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28806898a847704c62bb755238b7e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770484e14023a62a478e9ef5d9e8915213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ce5dd4da65cb6f6a892f657a6888214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08557663cd8e2d88a065a88661a87b8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5f45bfb7008a06e5dc143a59bd198216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea31c3d1452f0d320dcb427ccdc23b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c5710d00a7afb6fd5293a950602d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4bb8539af34b131c581e93b5199cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939db59c0c01240ea8ee5aacd0e83dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e9820963a254af2ae6b1a833d1fa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7af2734fd9d793167afe98bf3464222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05a6be4491a7a2eeec31aec472a773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11658c443b02adbfe1bec2b4e7ff9bf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404dad83ee0596b4cd0fb68e9883518225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dd5b26589af0c11b1a5c2ec70e78c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35b45ee86e80f47127178c5731aba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8467dc81b7ae42fcae2453a6824a3d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6883288c4774f8dde9d32c2fc745cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076357971ae1564a8bcecccfa63dfc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc929632167cd121b05e3f9e5a602231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64787d76686c81aa0aa22c26a71c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c7f69c50d7c6d558cda7c174ff0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0f433f6714fa9821538078ce1c959234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9915f239d3b90670c9a3764d99cbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4646d5f0e1b1b0175ded5ffa7d0a7a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0fd9dc0124297fffc4765251d798237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a009fd6c7a7e3b2b406c546fb6be22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac4cdc8fc5f0c41c12b06e19f702f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a025c5e2b43d159e18b80460847650240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd43e24e1d58c8a19b14d477dfb654241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951ea3d8b4c0e4068065252a8c4c39e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6201ebbc487d2e7593cd56770cce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154438fb3be81d7c785621fbdcfb516244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e9f3d0d09dd481bd1a6eaf86771d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40413cc60a6b7055e6bd337d671343246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443f27895a9d813a4d09598d049b140247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a450b0c6fd2e50da72fcd5a59ec08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5800a02ba88ddddde5727336dc782249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c454e0beeb9d09fbb648ae6f004585250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f3ff58ffa1c7c909bed48b3d4628b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a8bb6ae748469ce20184c73166355252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af555e120139d842a2572a19a1ac4e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e981f6ba9f9be4369381d217cacec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73fa8f330dccb3d27a240c32ea28c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05438b9c29cd4fbbbad020f038448b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863753a536c488c8518560aed36d159257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d46125d2a6f155fc5713bd7363a46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b50d018bc1ca4c5f650566d2fdf11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed55fd274794dd5de9d0358a2f2ea3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db075dfad005641c8b4c731d36b6f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4177b0a3b5cd6f6664afbd99f9ad6b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b172e8b17b05f614edad73d7715afc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bd98e682727ef378b88130da182e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9006203598dad133bcfdd2ae1acc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8bc844e3d86bffdf91feb40aa64e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc21516a2a15a5ffd641d9ee38eb83f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d60e34f1474d7e330d8275e0805f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3dddca1819847219b5f3f043ff3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf663ddde4744e417ad1a3cb7f3a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53406c02002e75ed2a5406edd2304158271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9bc0c5d0b0200d3f2a601a7d473d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a959445512b70ca84ef4c36ed97046273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd22f105026c6e3a1f25d19a192be0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f353de0f1f6ce77eb562206ba1e33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d834ced9c485c5d2fae8090c654a88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc148efa1d5e0ad6db4c03b87f2c6d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c15a7ba30ebca13a733c40bd825dc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc92710ddd9b123c1d0ff4dc46e6937279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb630b029f1fbdaa1cee2b09bd31a5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7f28dc83aa17a83ca35c6f566a35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d79cb603dcfd432361a2fdcf13a05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950d9514d10d48e0995476dee47ee4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a70e8a7f00b9a01486837229c5896284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981a52f452f4bd23f7276e69ddb9f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528de65588ea82937974f628e10f93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81ed52be09489c85a2bde567ea72ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d1ef3e42d08b9ffa15752e26431ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de8cc4f10791c69bd6c5a2da508d2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdf621c90e0b895a4dc53521461f22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab543e70756c904d13ad6b7ede3c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd6d7b436d7631b728fe8476c965d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5cee2281c428a8c376479028a7265293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2d5f9675a25bd58c5ab3a60156c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ce2339962dbb7e1aae020824d2f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0674d884681e71b07744997a2a049e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4313d1f096fc613f609f0137fed6df4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b039b6473213f59534c8317f1acc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fe2ce021c8739882ad61bafe147ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb35d7620335ee6fd3c4f0a4eaa5f81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d04616cfb6b6c282ff0d01c7944f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c1281f8148eda2f6ac44b5137f8c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc08c75ca67597257db231704f9fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b6e85baa8212bf612d2085b6e9df0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca700c69963e943720f400d2e8f9301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084cdad92152aabebaba2c9fc2e8e81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391edff7bdc5bb7d66e64d1efe9134e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563d6a27e40c95e549af260a1e0a056308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec8d96179feed3b8b78e875fb85121309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e2a0c2ca210d1d8f5aa7540aa6c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46b8b8b733a9e60ebce38d3ce74423311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2edcf2a320a5eaf995909ec5a33611312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6711653f9444228144b3c9a98679d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dfd698a839e292683b95dd615ac08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae38344c842a1e8bf994738a27266315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fde302b9b3fac2921ff02b20542e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968e17f188f173055a1310ab824d28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd3716ccd8f0e931da03bb3fede10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0b303df9f1bd7f3a460ad875df11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f1c5e08f57715e182e16cf3be0f95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ade9c368472da5c5df663bcd85bde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff754d17e03657450d10da24a1a611c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f9b25a03a155b02858d6880781e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f403790c70de5da48d0247840073cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71dddd9234c4af8f88211e09865405325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1eb07bff14ef6e6bc9422ad75821326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa6288deffcb414895a873a0616858327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75d5e39f91eb2df26fc4f1a1f87134328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e2e0115e96d472907e476da84b88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83d1c5e17244cf4dd960217254f98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b43f5aeb8a8119e24638b544c1a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d4d22517803973eb94fb442fa8977332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e317f1f1eafc11db697d02f0705c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ff946d623294dde16354d0fe1e9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03816f90be36e8d3d4ddabfc180969c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1da653983b1c9a1ec83cf56271cdd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660246a9e8551001f46367749280262337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c5663c1e809fdaecdbfb54de15754338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99661b8a97f2f13ca0dc9882dd498693339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64e5199720e7be511355247395e2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8611bb8ae69b5eddff400fa59e07ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad175a6d7a4b57b5cafb70358666c1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022afa915d90ee4125769d5c1ef2ad4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e13e949878a384e134b11d3bb5a36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b1d41d2d1ac89a015ff05dd010287345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba5a7841bb167f9e0c73eb77f47f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc31434bc62217ea55cf6d8dc7a23f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8602f01aa706eb3372f69a3055b0a05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a1431c44a9e68d12c40c8f0b5c9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe56fd176ce393583b8d28c7277f85d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e5b22b87f3d5fed9fe6c3adc2e8ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57d47c95a41de9a7e0db74cfce850352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1a082f561a41cfce24e55a6f6067353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b60513f3d7b7488c540c119363950e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb02999c5f6fd2f67ef2cbb11a8a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291860f43a020722ef7697147b874f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b77bc89c682f061894896eeae031c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b4b1d4ccb230d7caf74b381459f91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6e990350cba1304b6db794a5b5f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281b5520a057598620291ebaa14743360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e64b5f0e4ef1a173aaea22e4a559c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64ecb6ecb2e4b98b8bc71f27fc39df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e01189551acc984e9c40532c1cade363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a30a5326f1fe23bd8e7361d3f6d04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa00b481b725a9940cc131efc53eaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c9b792c4e08b4ba971126e2dbffc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbc067672cfb32ada07b7251dbef0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621c5b366421caa0649846f85138d22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2adedb527a811156db38551470280d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d42b335cec374e35ce05861fcba6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25a2295dbdf206d1258378f588896371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d369e451ca52a8a7db69d35ec683a1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2c1716d7800c1d1b2972d0189a0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b31015d40a329bafbe24fb9f18946374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71e5bbc51cecc7bdc8dd27b36fc35b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232c73cd6582e028892b10d6f7863c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ca234ca2ba5c23d8ecff6b71f14a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb11515398abadf306a22e90d7616378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d93e297cd28f284bd05aa2176426379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8b6bda66822cca0dcede6a8c1069a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d04f87f20a561aaaac1dcdee36b09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd4465c733e36bc394adf3f8431c62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b439e5699060a24124ed3d4ab0dc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ee9499cbae926a231cb6c7bf3723a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d17987f4ac359dcbc912a0027523b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e012550b3092ca2d875a4323dc7a7bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184262858418807ecc397cf7dddcf30f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec474e1edcb6971b5d0d08fb15ee852388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53edf6a4b9ee01c1bb68a68154c0d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8f8ba0a850d263b4e54bfb4d623ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3b222442dc76acac3ce7bdd08289391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e71f91f8153600d163b965e4d9369392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6217bd0f915c3ce581d4a735c30f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f45f05f102df257845aaaf6ab96cae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0624e51529d693dcf7b64e4ae776a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee3115a4f4134d69f583db53ead66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274de0921f70859a3ebc77c9d8184562397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd703f04474a02d57431fd44656d5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4535bb753eedbe3e0786b9ed5c2e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe49085295d25acd2afc93c81f766400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5d0bae168973c365c0420506ca68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe554be4370832c77d91005dbd656402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd50e20bc276f7d47104d1fe8daa3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad01edc2c4bf5146c4a7fe0945883a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d0ef683f129e0e7643c9bdee2cb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa5bf5eb4d85658ffd18d9e24784b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff780a867f15c5198af4dc7cfebac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dd18d70dc9055fa61d3b67e3aaba4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61c6d6780d0947b97ee569bb3ecae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a2d752b6197e5409760cc9f571a01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150515bce5028505456bb866456bb88c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d0242b5e891c85573b0151f053a4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c0d8f80495292d91566ee4253265b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1cc1cea1c830caba968a6e48b385d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe2396e7e9bb0279f7cb8da4572d8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72feb8fed467a769a369bf26f0fda1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28510e461f85779c75c87f3e0600e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7784ec05593deae49c825aec49d7701418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1878fc1010d69d174b7f6d13617c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5548b782fe0202462689ebcd01648420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653b72fec0f8e0e625b175e9f382e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7028542ab9f927ddc02526d049034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10713a99c65be0482c78c7ed9b383ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2e634bb774074bb68ae7d4efab0a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696007b6044b6ee89688fdbb35adaa8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb178aa13faf9c3dcd77437739d1d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7f68dac11c4f4da383cf371bf6a6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8a334d2e5e15c2a1288370b4b7ba5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a68afcd7334745799e5c158147cc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578998581806b9de62620d45ffb9aee1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda813019253ea9abe9fd7fd06cb530431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3819de3223e8be943399d3b8bef20a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668556ba1435a296e59c6b587384969f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08632ad65b978202ca6d8db8239e41db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1700bea7cda34d9fade47e9c8590f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabd89ca3005816b16a483e86d1c1fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6cb8095bea6d92edc874d64be3f61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3c64b4165136689fc907c160abfb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2966a0f92aa8cfe2f52915901ee7de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b180518288fad63f47bf88f77b1ca2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe25580cc7cc9ded463d70c4c9e8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed75f5ac78ae873d9d87687e5218d48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129036bc5ba2903fcbcf9fd6ecb13e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc85464caf879180a5109b2bd2140444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a994c08bf29474a825abae7cd54308e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91631dd045182523ad6cf2d14ff66b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01b9730a8e2c5ba7912ab2ea09a762447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b1e0c38bdbb45c31fb101908b6d45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ded9882c5c8191b3856d781bdc00b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da456650250762e6a508111c64c20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76598fc3fa8475c932f047bad954e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483fa295e87349b306011f180ef515452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5a926ecc46503190289167e865d5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839c4f7072ca8039d80907b1fb7719454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c154774f6aa56cfdcc2a06d5d3de60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23099076b831db15a1480e7f6eba6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9b19c73849703e06a62d3a012a31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682304709304a9d3e543caf06d670bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea422dcbc8e7475f2afc47e2d3239fe5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4c9d97ce8491653b84530ff771e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b53f606f0fd126c7d80ee71c8ffac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10172e0a1feac94a3414872eec6311e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41305edffc0e2948b27ed9061a56938463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489420b088f7372d86d5429b531d6a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055efbf217afebd23b03794ccd8ee912465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e621a6dcf26c5de18929280ca415ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ecc422a09a34bff1f6f6e5bb1eb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566572e483bd3bf3342272a4641539c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfe318a362ae07f9547b858925424a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c6c106251e38176272c5c6e04ce0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b2e12be659dc4834a68193ba744aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb769793c832380f0c734d8ee50012d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681032113dda3ffdb4bffabac5e443f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6eee8cdce9442bd7bba55c12b1c38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451892c4f7101e402aef6e1af50b27d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c3ed3dccf56219dc69cb7b5e1185476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4733cfe89c01d9a115b72bed9b818de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2dcc632266401f68635673a26cb9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c7a82b773114fcd563797d5a3e9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ffc80c88c74e6e8d0e2319956c816480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860351b5bb8b369f73d004e02f983a94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838477d55540c6d5a4bf88e345380254482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c56a8f7e9fc61d6122ccd8ba5caa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0fd81fe55df6ccedb8c898b6a4f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd95860a2fe11041e0e001463fd931485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ec536a816f3350d50d75c42a3ccba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73644c9c5b16398748b662648ae1a750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5acececa5fcb13397a3863cfeac612488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1eae2bf1edf6c47a6741357cefb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d5cc1e7ea38966447911144b6960490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac46f1c2178bff4daf707b052ac0790491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275b071e20d125fdf367bfd5da550f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b6aa8881e1171be949087c532f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd33e0d89f4bb4c9b4a285022ab5daa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcfaaad8657ec190e2cffbde9197da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37bf3aa462bb30ff918f125c642c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fb973e792c80b5e27892c3ffb6301497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c4618fd1157d4928ddde5736064a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985293c5bf1d2a170d565625e96f425499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2dca606d9ade69f08fc0173a0bbe9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb72020110ff63a456f2a9f79313a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2c7f7f0b04888e506b48152da818502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0a539744dcf985d8d2b967cf258b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a574d3b2faf21b2107c75fb46ca424504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574b1f6f84ef4d44cfdaf6a7a815c3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b78d30b1dcb0c1f5284585e6305d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f177ec1d3fa0aa7b987f88f3b2a89a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495d718551ca10d2d99be56be9397fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7af823b31e709ea842165e83f0a51a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d09830cf600109bf401307d987aef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef636503b0b10e0945c5b1f85a50ac19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481c4b912973bd7c1e48520941d8c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ca8c7c375ced8774da2695e4e1e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817a7fc83dc80f16f686214530b0a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282971234a1eed45aaaf97fb84d72a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb8463ad21656e879d045e2af71d94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502ee635de1e09fc49a4d7a0e5a28f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3036712688b0b209ba772424d3714518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0546860d9efc3641882f2621db763519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808344861951ccee05ea97be547bad6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff2aa10d70ee202d6ccb945ad35c96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29478bc1e21121d49864fd15dc8586a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7f8804aa5e9beec5743d24512bc80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b5af7f2a9459ae39514658515a7ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f7502c35aa882ea17360343eacbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ff8d46c260390a1f9db4dd29ba30d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcb0c404d13fae88da225aab472099527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d019a200b08b96eef05469ccb4500b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1983f421e841fc6a9a4428ef8a96141529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0adce1320f931c7e7b023797175b1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12799e42046e7f0cdbd61465f9a6034e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b52f1983b2b6287128bd40b2c94c98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a185140b81b15564a766158c1eb279b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0007c7feb1c65f5e206ad6e20843a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bc656a586d53827ce4b2fa04f448f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aaebe4a54edab20c23c4376eda22e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79536e1175dffd8bd77c61cf930ae6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9f8cbb2506fe01e9b79e1d4d93f3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad001f2192f67b41166783ceb36467539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab90eb12e1a5c0f0c7d505fd48a5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbbe96dc7b97cba74a5f4b5d6bc318541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aac209d8861e2ff18d33911d7151f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78a17cf57aaf913693ae128db03177543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37529dddea3d7e8fb9b0436a2fa4efd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73194e2314cbed5965c44020e5509b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682855f281145f9ce2c834f54785ed99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8b6ccfd0217a450112c9a9a03258a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39f07eada0bae9ec2578028e5c0ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f0b533e15a036f8e0385d2e25fe73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f9df2c056bd9c7169c5791f434f35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604f7503582cdd6ea0ff2ce117f32a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b955e4fb3d7d7d871b796734cf33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f80dbe7da93d91c2d3f21913823a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504be1ff2b96b75cb310b71caa9384b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fafcb250cca3571c2e451b4102f74f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d744f9ff7fb0829b414a49e339863556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb3eea0ffd31e39398fc76b0edafea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8f0f1f9913f6ddb5ebe0a1c0d3ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661064b6af1fd29bb6a49e90317c0189559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7cbd9f681d69aa8cf9a6eeabd5d41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75183bee2e60a0c78c8c6676b0cfe8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae58a33cac6527ef524cdc0fdb2ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf46bb4aa009b04caa194cecaf2f8b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d10763ec3fb1b169c6341fd48f2664564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65496b833c2f243e67f8153d13c9ad0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fab4719763c9510c1028f388f8a01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213bb986510e99a9639becacedf2a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2091f3a4999db0ad0f5765d8fe2783568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd973acc9130a0f0d7d5391494e6681569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd559990d34d084ec9188fc5fdd4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865d7670b81b06230abc526c8591ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b3de91d3974f7f617b697b19c7429572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb17a3c23bc6259f0681ca4311112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81513d9bcefec462f8dce809a32b3e00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae75c01125754025abdfc60896f774575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d02e03b9af0f1d142615886dd1b53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67ae32a428d01f4c728c96ccea202f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb2463184aa599b39833287299a47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771263ffc7a778247ef2f99bf03bac79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13d7632054c0a3ef02b09f759717f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735355845bf5614dce763ff7b129349581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641135b14af23516ab878c8aea29b54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13260926757b5a0fb4951d3338710068583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff4dfdf85bf6134ac3c33b4b4eaff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2280932137af44e3903c31f8314af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a604c39fee937fa2e761d66dc0b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e016b698428de19b45dc5ce4c3ddb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213cfc66e7e8bc499d52f0c6c4b540f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6fe800124ab64874c3674e107bdef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfa1c9ecde257516858304ae55ea5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cba18733c6ff4327ee768c825824a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d4bccd03c62652f2257d5ad148028592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879dd9dfa327349a1bc8d71a99c34d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2720b1cc570449de65971b7894c8892594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f84a0e1ea81cfcd1bb2237d3fc4860595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454cfe7cb4d92642842114855572ad1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92ddb7cd201e0269d934c20b1f995e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9631bd8fba9c89660e9ff569813c0c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad250dbb5034be4b78c06795fe33429599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367367e81f7827bb1589b23a56d80b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf645554576242082643a2b675aa6d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e58e3ea144c93ac626d2d59fe90b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c779a1f11b0826723b07ac5ba78515603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e048fe52a24bcf5db1d418a52338c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29993ae34e9c388127d56ac829703605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c549767203ddcede391b6157b1131606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f6ad70c205d0dc9a6d5b734ff16e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b0da5c02d4bd0fa314aac0cd8060d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5c56a250b83f51955717b401bf431609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc429c59b2196d1ab30134fd54a2e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0446d58aedb88351fc5052f7d83afd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953f3e77682bd39bc32bc321d206690612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ffbd119906326970254ee2d6fbb59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be37717a3e1b1515fb9aaa91843efa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c697eb93b662a876b7cefb9c47f89b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a1b785acfcd138da21003001e9ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99c10252684564c64f07ddb48f86f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c796d1fa2011d32c92c4be59d29d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd595850712cf1e26b7c1f7c7727d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41353c80bd92321d799b8458391c876620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744b69ebb23e7112f4841b0a1c4ac30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e95a2482a686c2808ebef9701d8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ae43b393abaf2b235a4deaa5f8d04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ad13e18c23ecf9ec39c9c98b96749624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67732274c315b8e7c91b1959aed001625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc7073cce9964c081008e2a3e8ab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95d6bcbbd0e76fdcdf0e39237431ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408873bc248ac5fe1e32a61d098f5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96f79738ee6e94bfef3f4a661be86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a557a3a25fd3fcb6ec991031bec9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131dec276de69e7214b077d454afa1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee8e0cfd004982c46369102a0d9790632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390338fabbddd40fc921aa5a475fce3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d16a52118c3cc75745e3c1ea38d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa73c92a1b12d2f41a4af99292afd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99a7b5d1964a3857891b168071255b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af696b469a36eb036c73c24c760f359637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb234a72fbcbefd6d1370ce07bc3ecc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d30a4f6590a980d647c165666558639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23eb433ce2b88f98a28f7ba764b5f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3aa50437e3c2922f153bec5e548a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c39b4611dd03992155a830c9fa316c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c2378da930aa5e84b2767830d418643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de49e0bc59a6243816bf3714a5542b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58cc22b3f326449e5acf5e2e7eb448645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e438d5981411abab199bd9685140bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a00c153b44caee2313fb59649355d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f8b8d314d12047ca5fd17e64c2ed0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752606c2918132d0e43010a158959d54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85749a0cded36bff19668d9129ac2883650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de059c6fea0b5facefa6f6a636b27dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b85e9ea4a5b272d580eb9b19894ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d773f2c6f7ec2ce1ed9dc7a657c15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2429de76a418c19871d817c8448c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c7b1d2d277d0dea154b9e97981754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fb50277880124357d1e19048c5056656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a348fb58c0baa75e120dfe6ac65117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a786c005b1357317237b230443578658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6392aca9a28741180b9b4fca3b164a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a00c417af456a152a199e9d9754611660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b79f9af7b6b82056cdb49126f2a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e5571746a67480cd8dcfb7dd346a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1c0ebe081cbd0be78a38721b938f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53e0339e0dd962876b2bb41ddb8a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5ba0dc6855191cb64b36f32002eda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294af6d1de96ce83b09e262be3800bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62f38b62e0a46e94558b3a9c2b5b77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3130339a0341d477284c5f0279d685668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92c9810df9564bcb99a2d5966467b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d05a4f66df1532228f0d43c46521a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183d1a143b02b8a1f37de1997c4720671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799661f62bfe6f345cc3074ace9fb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236bedde4df2b5cbff057910f762b54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e46dda738ef160ec155cd9448d541674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568e2f8da3014d400bd4ac1139c7fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e219a96a4023b050e7e6a1c58a7a34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5bf74ed63bbc92bafaa957500dcef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e8f392ba1cdbf52c63b6cf825c0db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9462fe86f565817434deaeb220868679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958fc1823beb2519609c9b37af647b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d5c4f449a9f9d74637a808101239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd227609ec43c761398ec474249ce5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a18dffe3223633e25bdfe16922c2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b37c987e2b0caac7179974d247118684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfbc3c785994b61fabf2b3b50379b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3c87730d848451a067948b11a1a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d27f4d9909ea9d47e639c5e3781120687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef47e06e08b73dfd7261fe4d76137688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3a4d47f2a534925a1ac2c06daa28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a8aaf8113d4d363e055836ad7d59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a869f0af073582cc065bfa021c36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb564b27348e7faf052ea4f560dc0bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0d1a48ac3f0f37d1696cc4660eb79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850186c03218921b4622e826082a738694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7cdca6aa71669b1305a3bc526752695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21f81174caaac7b39aea8d588f4c75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a8cee6ce5c94bfb4678d1074fe913697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd138f87b6a99fa7bd3ab9b302bf0458698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf187b81b84b80132ef04ed3da004699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5bd074784fcabd90b03c87099042700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550284a12476be02fc75ef825f678f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c478cf57355d63d611e18b4d68d3ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f48d9394f4e3eed02ef97f718beff3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2194ade4d883a3758911195f07427704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e31196bb5addfbb480369798ebd5af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e368fa412b8a3f3cd04868894477606706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f612e8c7f6477a2c7faaf281a1b90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad8bc11ae0142ee1af1f5ef09c34a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b403477e5b2f309343e9b5a93d32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41f6040c661a51a4e7c61c2d2a1c83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a618b3047977cc7830ba092c4c2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d7544e4588b86c3085dce61499c12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc22bbe67e454612fe31c5960acbff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f52809c2895755317f95c319ebc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a0cf35d7d79cf8e4e328a56d663c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364094b23685e831c194c100f5365927716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6764aaa3a6221836dc10dfaa3d55c87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2df203ce90c82879414193893b5fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df47bbe9d10986fe64e2e62a967c6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ffc529bc872416b68bc44422af70f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72c606c6e0b625b55021971b494568721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c8833febe90d193e9473d44d4b5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b22f9f5ef951440359680199c904723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da48887cca02512aa3805fc6ca31f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eadfa38e3538ff44fcf6e9fb57ed4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94cab22fe4b522883ea8472a7ef66c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb966111ace6a588e75df7cf00daf3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6faf07bfb4161c97d1130aa9ec60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aebd2514f73dd863392ef0e184cea4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6de3ff5d77345ba569b78dff79be6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce986d61ee6e35191deb9de50b4e3ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254690991ff9b12003cc080fde24e05e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba4a9c8e7e30c2d96c11f18542574733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509724f55e8a74712f328db5ee992a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4730d1ce4a0fa8f22738cbf73506735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f0cadf0d14bc5bdc216c5d9295595736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e46b4ce7a1f7466624b9031a4bb4e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf286491a870b56cdeb450edf8b925738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872453cd74fb6a974a9f5822a79cc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41093f3db92779a989c677d4ce5305740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85744139d26f96afbc580d4b9ff846f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1499d5df7c125e63c057dfd3912a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06ea0f64a067e14ec5c03a6df1a25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ee873d76f2cc152be086632312c4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e62233a300a6893e959620279c7984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd94622fe1a234f2cfc43de2a82528746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631aed906be4f031189cb642dd09e50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9edd10643bf661db519c789deb02b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b237a2a05aa1260a9939b332f4ceb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b903cac76c8e79c18cf849f2a6cc8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a30dfc159ddcaed71093151afaed4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa45ad749b2c9e691cdbea9ade83d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e35fe1a57240dc38f998375c0d8a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822b4e5b351ad0770a2a924d5b4fd32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c766b35d83912e2c5299bac6ed7080c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a61ebc1fca928b9f8812e06b160ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4efcb9459a127d945bc197d64e738757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e466fb488783b522b1c1109df5f6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe51e4f0c1e0a10828bb6c9beff777759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12150e5c82c1e6386b94c533cdf0ec161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acea405f2fde465fe6bdeada5dd2aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecba9a498dffccbbf7d21fa96699543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e3f6761d373f6dcecd5a0677d3d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62d75641fa5dc95efecec2894403f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19288f5e5610824ad9b9f6fa5028b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f2d19343c086b0e653936fd446c0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20c89dfdf8596e3cb88e822bccc0838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3053d97c6758ec4e2de6d035670e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801c6a7c57d6cde6390215887232dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973dae8c790a57ac49b113a70ea83b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffa3c2732e2b591aea7e1ec266516412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175a55895eb497f3aed6c2a92fe6daa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a961cf9169641fc082f71962687b24c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68b0eb056dfb14483150a81542966415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697213385195877f40e21c1ae92dae116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254ec0fe23262bd5841a8dd8aaf0f2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9b892349ec42391ba73908cbb654118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c741ce371422bd2e0d8678658c820519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af58e76865f59ab59299f46f3b524320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1186d4c8dd8a04fbca48c41434e4fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e47d77a9cf876bbce8b4486f5ac022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cae365161a3ca59b1d64f0f768690e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3accc7b6b941e9ae5301ea52e26d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492b0d43cede6ec4c6038b5ac480ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877149b38271e67e44bf749e94025b6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec7a93abf47e4361b45a1da61c5e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498dbe5fae7d74906cda66dbe19a01828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140cba05d42043fc8be9a5b32cda07729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22132200c930cf3b6fffc0973c2387f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f92e5ec8be0ed0e3a5983cde210b9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62500935e2e805034ab7978f2b562432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2f40512bd98903fc009c81cd40e5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e9b3f068691b416637df59826738434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219aa608276ced6b17efe32639697735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338450366f10ecc004a5285c372675c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f415de347220736299e3ce79cc364037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1f12d62836eebd7f05eb1455833e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4310251bf15bba33a0d196ad0dbe03039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd4d772bf2aa4b01932428ba91963d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c489ef620fc8d3f217f4a0bf99c47f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb09d1b5a2e2faba66b6cf43c22c3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6e2885f7ffd54e696da1d70fa57cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b095bc4dbd826ff9376fb95f5f11a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6bc4e529dd792d532264c8f7d1f3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5054569c6054a6e689f2bc416a4aef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae737d0603f6cdc824a27f3a73c55f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e90a53a380da933a383f377d7b1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca411ee8d21e4cebd798fd4c651817e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3322d356e91cacd814b46e751f8d61050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c51ec11c99c6249c085282b29320451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c050f5b38dde9afe24d42060f6d2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f36e879c5a0a3a2a0e0f5b61253f6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a544d145f0f0273f4abfaeb5b3c23f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923c7c686e3919ac2bcbd775ab7669655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a947fb37919794b2b556509c5f21b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372ba9ab2f345392c830c259b27797157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616546e1a0d3710a626d34ac20dfb4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eb260da91a99831ba8cae83404ff359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dc0f3a2f8bafc395ddac1b9bc4f3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db030f6e5ef3362bae4a1980b6ba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30505918c12b6d0ed8bf26de79f5f09d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1845546112d59808a1c6ff6d2a01763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a09a63f12eae68df033ab412bd36364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339848805594a3d9ed29c4050e4110ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f61957df0b83802b7f5207bf3800766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c916b8827702dd18f2d663134d2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a6e24990e2819effc1ea1675c8dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb99497268e1a6abbecd91af425d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367081720f9462cd60b7cda2faf632f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871d29f6b80d5c8d061cd19c823173f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e82b0a8f976f7f4871000dfaaf36e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7be64363c748c60a44d7db3b26a8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ffe70f47c4b4636048cee9394a21474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281bb3049f4f55fd15fa2cac86cb76b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9933cde1a3eacfa9d0a03b195314076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1287dfc194f24ae539df9b4f6b227677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc174125718773e4ff6792590e10bd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4b24266cce6395d8f6ad2000265ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57597c2a8d04723e03e52947a7e865c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e3fc484e00cd6ce5bb1f71f55583c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853964de6289507bb30a60262d020e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d05c98fa25d1811d269ee3cabef783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4348327495514b4ec7ee4fa4d3626784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564e4cd31bdec22019346d5dbef3c2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7dcba6500ef39b8fce491cef6841586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43bad6b7f098b225df34c2fd2fbb9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e329ed8c56cf3450a04bcf4e697488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b52e55af7f0777800ceec2ca86efbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b33ffc4ff9a5d5cac49e2747d02590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed36442d959b30accd028584d9edf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839389778bc46e566f272bdbd93405d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2508609794201c18eaf653c73aa6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cc625c1c9d2c036d709eb63fca56194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05288a826f230c530fff1fa09175ec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1552538c4f84b590e199ddd4a2a4b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb7bb4601d0a925cc89b805f49184997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fffa8fa73e1f5f93ecb25d87f4e8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c123745418897e91eeb61ce9d0b81b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da095a5933394fee916e31a3015b970100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c7f2a6f44b09e9439a53ca999a366101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec08a50219c3a63edb71912ef3f3fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11cfeb57aad1a149ab5cb2e7e584d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7781e149c16e8b5b4ed306667ed1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7896407d6a24ac88f76576063ab3d07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd3062f1fbe749cee50289c3440366106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc26b336cbd47ef99c3b797f220b238107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473323142685913640319d6ff4b869af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01d4eafb85e8ad6d695c1007878f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcba0a80e6760e13a332df044e1cbfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88418c352af04dff72bfb45d1f0b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bf963577185cfb66fd59fa491a48e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ea6671323533747381141ae74e15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1aae53d58c930fc207657254cb6b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d78ddb983e6baecb9e1ab4cb1ff7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33187f28701072aac85c7bd2cacc1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627379d38ab996db77ba6933ecc881117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3c8e576e275741d28ec0e7bc2412118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f8ad6086245af2a8a7414d35d88c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f417de1c3cbb8c87e2b39acf71aa65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bf5071dd22cb9ceafd824f4fc7b13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c430c4d419e670cc5ec71b0bee878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c4b95d43aa5715397e25dd7f95c89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592234036cb3e5845b7acd59487c8f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d13e55ffbd13c4e1d32d9b5ff2ce7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f30bd0d746ff95d356740fe2a6436126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ac99d1d04aecf268561100855819e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a272ee955f65e6a7c8e6b2e573f4fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a82fa3d3dcf8071f958d10f5be423129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4c7186ada4f10171a31832ed728c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfedf47edde99eaf04da2baf0fb8871131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb9ebd243ab013656a2432eba79405132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3b40c9d5416437e1a5f63e4204ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a45580669552c89bb8a32806a83a1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95966944ed2c4c393a91c0ea65788c24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e7d6a7188e1c0fddc15eb3b9c5d53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d1550ae425b5a63d4054f69d32e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e07470eb1162c19fa5faedb58933bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47ca5e07f1b435d1e7c4541f36cbf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ed012823278344c24dfc4d864c373140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18a5b119acd73194d29d22e74fa07f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713095d48c83bc3146bcbcb5a26b4880142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906916626deba718a8a2f60caee26549143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6cd1b64fab11aef0dfce53b5c2c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6dfb929b92bf56d1b8f112a3b7fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dfcc146c1be21cdbeeaa9cfef736e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73f083ab3e6b6898ba2279d61e63b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681110b6a80cfdd4edb3e21c1c71c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ceb37af5bad4674ed39f1d0b3c80b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76bd6cf3e8cca127002c636bb80753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa33f02445544909848edc5779b69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51574e44258ec944934d8af5ffd1e98f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56df22454c2fee414b2e9e69ba8e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9ecd885ce1a447ce6df271ad72734154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1dcdb0817a7af4bf9ff87d0f8c1a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d259f48ae6b4b2c6d3ad99d0974e3be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d30a2d0f880c1607503f2809f4e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd64f2d8ededd36c83c555cf5d2ded5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396480ba809e3dfe2c6375a61329e54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025344718e2a98e0abfd8d4b87d94627160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7d2aabbbdd103d5704f5304eb99f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2876f4eb5a8861ae4fc91c8a804cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7daeb6449bc4df0e8f960d02ec6483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c02a0024a18e25446ed3c276080d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd785e3ccabf3fa950a7968805cda6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6945c95440beb712fd46347bdb21516166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d1cdb73811826a33317af2371edf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838039e637084be33b0716d21d86e55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d71861101ef4d4be1fc6fd5b2d127169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4c983848e48600631698b72c2b67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a5e86e577ac9c7913848b91ba870171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef847eaa638154b8ef6c85de7bb1cbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23542a9ee721d31f80f2f82b545e209173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea81738cf5383358e20a0f5012f76f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52055e507dcca7e244c423793dc83bba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee9b13eb85058aadaa902ff355869176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2e74703495ffd163033ee22a4b9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be0924f44a33bbcec97e5b1db96aa1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fae54e757cb104bbe4c98a52915d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c968c3c7711d1623dde52a378c6d5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20964544fc13725f84e3cf8b096ba3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d2756736b23df71bd669ce712f877182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b995aa3aee7d4b574c80eef55270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be855415b9707b7ae2395d0142c9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822be80c0d7e3e10d524f33fe7c292185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f063f31589993765a243830fd821186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a534062f14249acd3a01497faf66a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199d4ca70b664f28ead4e3cff0644de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b31523955bb7d07b3cf52addd979189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2082463a37d4eedefadb2078d411fb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487490c3bce3be3d6640cf28a141e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b950183782205a698a2210ca723aadd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1542354227461e44cab057b9f4435b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192fa839462c2325ebf205e79b284e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90815c3f7afafd04a7828cebec269eb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b358973cb1e65aa521f755725dce5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f898f2a1e684a8d9821d485ade0f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a478396bf36aedf65d264f8ebfa5bd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2fcc289291905c960b251de69a47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42cc997a0e54a4c333802feb3f76a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18b0060f0a32e9e3fcfe88c5bad220201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a4f9d8412b9f101ea71b6cb834295202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441988873c34a2559bdcbc2be2aa2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeef577a21f7dab88410c77bc7279fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55ef337831219586b36cf82add610205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931fb677aa8d3774334c472ecdc8a04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960fb89f4eb85ee22273c77a4361de0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecf6571080907f86864fc0cac3b45f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc854fa3115ef96c246742db25b486209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5c77d19b13196ad2ad9f2da8bd99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7003d7cad075e09306155b703b05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e68f19a5c0043b018e7a04f2861a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076da3a4eb18ae7bd8bb6a5715ee964213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec7962b3fef2d1842297e1f643106e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58402cdd8f7510eef77930f8e2bcff9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02291239bc5c85c3c20d84c6dc55b74d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5172dcec07212ffb18eb03da6115eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17adc5413682f6dc033c90d7cb10630218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b040e995fcd0b759dde8ea48a606a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24b2e4183b87bd5bbe8b279dd3f664220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a43d46142d1ac1467336936a1b40ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7e67386b2292db2213ef5ef6743a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caead2d96cbc489f7ba49f24ee80766223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed663a19839d01a1d28ca34e207742a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199bd623ea93757b959288da6491d56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6b5775377c7e1f8c6a8e0ec1ce6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4da56f268d6fc90e8ff0f15b60530227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6af7dbff2def285627c0e26863cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4df28d4544da60ed6ea8606bc23e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036e69f84ab6ef16c6a781a6479ba55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0804bc92a3c260412af0b8f4e631b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b978ee3d99f83f240d0cc8e58229f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a0d4168aa52c29572176586ed6baa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9bbdcfab7dfe680cff1d31c12284d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493b49809190402f1682ac7705f2aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73847bc85318e3cc1f2612fadc66ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d536f122ac38b3195fe63d658f5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f59075016a077e5db6b65adc9c97d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df46afa58b8030a439d6358d85ed3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dceb25090ad00775ae70d2648ab73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b3b23104a8918e87821bca475fd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe391fed4cc8b07ad097aeaec82ab68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ce104e7305f80d634012395b0d42b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6613c84bd3904b535aa87836eefe8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7265895b10a00037fae80ead03fbb23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959b8ef97b8a6eab8877f631226f84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c69af7154bf59cce1c431167d321247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95c724d35fd9cea8f3929da5fc5b5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310688c4fb3d8f4e7d1105b0926dfff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ebaf7e0e700ce51ec57bcd1a10152250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d6004d0e000a40f4f32edb3cfe62d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2afa2070c710149f8173258f7502e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdef17ddc0227f04efefeef8e7c25e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294fd13d7e935e5ff36589c9fdc499254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969338463bdeb70ee313f33514ba0fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687bacbc3ceb9daf42bcd0bd13537db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a63da7450558f7a8858964311acd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe6ee9845b38e33c719e461044e4eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31fcb253b3d4f33eed940fa0923b96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e078f129492380aa71ddcabd56edb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d63ee26a69f8a2ff5811edfb4a4578261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef21ca84bbd175139f940a0e284de4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa306660421255b70bbae8cf31ce220b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8d23f5d165156822dba2c2a9e6588264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729af006b21f51a46c9fc7c9ba32f4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826ccd842b35f37d006e52c14e043e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257b82afc24470125dbe4938e30eb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6c0a8413033359232da7d037cd1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2d4b23623afc84e970bc241b342f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55995677c0c0a380ec2a95561da21fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054babe7bcd9cde0c42feea9e42fb1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ff14321e0f7729d4e282a380cb4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f300b458b67a00870da12c58cee2355273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab1b5fcd2f29b7db3d94e39da7adc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388b78f4c37078d9d193cbdb683c88a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6887493ef9cc50e0ace2f80104734c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d7b4294fcb17a71282eb8a584261277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0961a1b50d1821a6faa80f1e0cfb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873e3accb09c1488539895583f41bca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6be523ac0e69325aa666dc4fb3c2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b5ae1592e375e497966513ee5cca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492a21516d1fcf064df484dd66512f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94c1f1b023ad4bb0139aa293e8999283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277a64813b6af7a9e52d78e0e5970a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5384a5c766c054fde619cc1531b44c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5e6cace9fbc0efc69d1f7fd88fda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c099773059865667f349caecca7cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff7c6d24277d5eb815ec743c915b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c627bba9cac5451fc2a3700392435289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8000c1ba61cc79ca4e4bc966ee8108290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab262b9c2f097e8c98aec51ef1855de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b2f02785089fe802529ef71b8b8ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a8e261b3a999025d480b1e082795293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d540b48b8634fbacba8aabff38d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462530f1031071f0876e8081f04aec18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6fd3507a295ac929a61363a8b4aa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2bb010087331c5746bdddfd10e55e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8924d1f1cffeab06b98cb95d250fce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb7fd7a0c84059120aaa68ae41ff4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20448a84969c03a618c6f2bc6c936c62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d827464570a5944b71ac9934a5b2d99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192ca04a46658073a6e9a06c008bc44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc271799f9a1372fe263c192dbb8190c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f4ff5e5dc47bb391250a7cdffcc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e8f66359e26c7972599ef2255689e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09470fe025b88eb2cbfd1eed7925f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e33376667a06e678eb8bf0c36a06df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6966dad2d2bda2c55806409d22bc7ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8225f87943042d8e19cac871e28dbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03601192af0960b187d8179ccfc3ea99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1786c89a1e9ba5ef234db6a5f82cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86fd8a90a1d61081b4ba23ec3641cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d1be8d73e34763f51cd2f409e488313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b55f1c5a8277c14127b520d35f07f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d549d0abd110cfd58c6fbae9a7a16d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75c1bbb3c5fff29506c346bba94cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd6ce3c2e66cdb31c8115ea915d1fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d3a3b67ff451a839931045dac8b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e529c5e3389180223adda9704695319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9634c3ed18ab90ff20ccfdd4f507f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1dfa9dad93f196f2e9defd8d3c40b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc143ab6121e3b17ab1f21beefd270322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275ca5977df23b21e272df3ba3708c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed5535fc9bc3f3cfa3305100354ec8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1edfcb7f9385cfc7a8756a024f3cb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebdaa285c989c7d64200ed569d49a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787d087db9b3334df8a6cc694e2259327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f414ebdd7fbcabd8e974d744dd1fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5f4abb60bcbfc0f9b5dcb23e26de1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32037040dc329943a07562fe342a5c4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0baeb3b3f71852d92354511b12525331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05a020b97fa10e0028443556bc5ce1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473d87361104c1b77e876ab3cdba796333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a126660103e95c5e5d6677c3ce8de8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6dbba9d42c03640978a79b053c9f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125047e764044ac2d098a676a0e8cdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e330659be4e52f65dd23cff4f7f6fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd45798632d77d8279c3d7fd94f2d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f721ba274012274dd51dc0a87f8958339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557aa332ae2ce015036b93b135605f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c71f94dc8278a120610e7d60ede06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebde1664b713400698b95eaa7d8337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968bb9e81a5957c85c0fe239c7e5d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514781f99557a59ed2704c3ccd2667e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af097093cac53caceb50b8dcd51c6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d1bc41a57cbb620e351ca51d0fb9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25361cbdac5044c10f4aa0da630be5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d137ac0ef92c58a1c1925c70f5c75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef95899cfd7e92703855b3e57168001349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00cff16195cbcf1a694546c0610240350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6078e888c97a76a9fced4fb3e5e590351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4864756edfbeef17cb3bda416c74416352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2990d4f5774451656088101da5207353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a85f9b1b8a216552b2adc9461f96e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5187c09b72599dbaa6434b097faf96e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b838a61c4b5149a121d3cdba2e42f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8f95ea847765c82f04f6700646f92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eaf7fd96b406158fd7a900416a4a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3118038ab6affb518980b3232f1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e345cb5b1a0e28143378727e5f9f40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4ffc954e8eabbe1c7fc6e04f80ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481213d652a451a5ab598dd70d17a8cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b8acf2c27380b8f1c94c18a1612f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8f04cbd9b4acbf1738c580e8ab757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf4d50904794b081f77c3a426014c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956651b34bc977a27cd91166341a863f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19930eb67171b0fee66692cbd61873c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a286992732052c285f3ce2a18f44d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c9c88b84b621dbb9f0055cf2ce759369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97951c2f0996870619b82009ea08faa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a59af1551abcea1e4f94d427894b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6efb76a6d8a8b68846bad602e51292372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044a38f72fce025948ba3ce6da62287373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05c0c24da673013c0fed8453a54d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cba2b48ceb5ce706d0a6e7956354b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba875fab563096bde8e57ef10e6f5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40a81ae06b01b1a1926523252dace377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b68de6821b513c3453747e6762651378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5e16b7b46b388fccf5265fe9898e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b718bb98761ed747e73ab985ef2fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fcd30299c4bbcd8d99844e21b2fa0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b60958be5e137142468341b4e880b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc61393905a043c68f716e8e1e88776383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b9f6e3723679efa9aa0110f82f355384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821990173a2cbf49eda27374d8dd1be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c9fc631936f989c6903f24802851386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb141014aa8c82d4665bc4d56c919387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8527b94ac4fcc1b6d6840dc3cac0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ae1750bccdc888e4eb3a119d53f03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750da79fcd581261d6f497ee0db9851390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cde2252f0fb195e9acf57cafcb712391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427a20f5dbc74e3e0f9d48818dff1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb2aa760e66a72c1dc3259c53a961393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206cf6c381bbbc31850ab01433d8c83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae386a14a8b042219c1f3df1c112eace395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988621b7a29b8338989036549dd146f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad3448b44aab6459cec2dcf25265d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76165360c8c2af91347fa50b53e70d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08f06f38844603a1b80d05d8af46b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ddbaf907709b47839af221ed4748f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76da30b26ee2fed589e2085fdfe92be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506f0dd310abf7ed1f218f02db53044402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5771e04e3844468d247288744226403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858741878d509c25c2980c8af1946d4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10fb40dcdeb971e901966d8d045ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3203b76663c4d54346a746879df228e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11cd6faa419c3721ac9969e268a24b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f645eddb933acc885e358b2a9785408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0aadecbcff8d1ae7cfe734ec47494409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e17c1553a9902d2a25db0594f20de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4c4552c4e620f8ac74683f75f0e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba970175d174771155741be71742964412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2174ed42cc9e0ae41f7a0c1aa5e9742413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e114ebd4f086c25c93385207ca87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dba2d42402ae31fd4d5ff456edd4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75a9c43661d3fb26cc7982aeb9202a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a86536db46bafcdccebab5764e45b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b41cb2f60201c158ac335a7e76f1b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e9eaad90c3982f6f4421175f7c99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db3b1fc80fd31a0a4ea5cfef2d8c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4cc3405ae7ff391b9119f4a354511421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a76cb10792d2b5e02448e6d61d1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8e296fff3f3d2184a2634d86f41aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ffb7478f81c74f246bbfb9fbb2cfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d7ccf9d4858c89a6d1b3b6df138b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86532715912255ee52e9033cc280b63a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3570fe1d658bb62ee4c3f5b0dc1203427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0452bd825e5c3102c09894605f354428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d659324208755a1f8210f36512e4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6136a12b17a95cb5264279d3f7f33f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a003a057cf231a537c0c75fee3e4e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148545abe44e237ace1d0cc2b7c60b1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff1086ecdf5afe251ced8c7d017e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6025c452297d7b34b26b3aa7043be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611a274a59b3ae4b81352ac19491b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3766739973436588bebc037dccb815436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05adb7cac5ab5ca33c7121d38dd5ec7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74707ca95c526cb748d1406b0baa8c27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172954e9a66f7cd8733a22a901dcce7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc711db3e6aa5d42cb1ba41c885041440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b269c5385c3254594404d40cf918441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e1608abbb1a0032442ab18d793505442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fdb69e0cd90c82e2f5da6d7a6675c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558c1c957f7f5d325367a1abddacb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb272073f4c9e770037a4a5b305f361445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad384097d81a971d47de974256ed89a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdfe1201915e7549e60ff7dea54a6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b2bcbb342bebbbee75ce8942a191448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6c9143c71a27821781ac758fc991449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9ebe24e179095f1ad84227d5b788a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10cb47781eba2c7741f89cd303150d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad62292cafcc1c4fc42e674a40e0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d496e48ffe53c936b5353de8a9942453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd568ff7ea1f201816fc9f167fb20e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e709f92029cddbeaddcbc54055526455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803643c1599404bfb745de0680d3403456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5ab22e783e5efb1faf8e7ae021ea7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cd88ebbafac62430aaf6c1da09b60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe95219f79362e7b7fbd995dcc77e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf18bef29ec80da10bc7123254e2c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b356dfedc9a9b7fc158c8dc04c628461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e15f898b245087e94719b8b05b193462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b859fda9d1fb8f55a7d610ad72240a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce681207a8ed86ff1a772cc99506de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db12de3c7d797bcec5c85eaad3ab7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f179cfa0fe75efdb4dec62918c3096466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9dfa5d60b3eb218e61d9e24c83b51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c0c01cf3e5db79dfa00dc2819894468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a3cd7aa5dc6cbf9a7d1bddccc547469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4b4d875ef993ca26163697e25c7ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc622a37302e16c9d82d8615bb165d4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68005872a7a5784b089c67e33a52d84a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8446a663c0ffee32c6cffdbebbfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e91a5fd614ac1cff40a362592173d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbbd92cf1c0604e9cd716f99f2c22b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779301e5aa9e285d95bdcbb07c2bea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458ff1f0738d92c9940010c9e668846477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26cc3ead2f14acc218936e43e4975478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42424c7a68e6b9a4bd936bfcdc5fe8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b4f24c2a9820c7ed9164f1af4a1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872a6c6dda44e121d2015a2fedc1aff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660934a3143a11d05b371132b91671482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeee09b82b971c525ac9eadd118234483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62db3faab1643e2704e343fe9f74103484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701cc275fc30c1fd2d15578c65a9a0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238a7717fa261df1e2e89ec3d845971486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd7e87e250b9383a7322a9e2311b7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c59d491a65f95779fdd60f7cd36a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c318cf2ee519665fe16f0fcc5aef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ed8f8073c171da73a5880c48c666490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba852d0e36c3b57429406a4274c0fe01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d3c6b4887dab3877cc4c56316cfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925188074e3140b7893c9ecac2f2372493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bedd5c3cedeb9ef244e96211b38312494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5198b045b3b77394653c58f46b893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49463c1414aba285df88331bc45e1516496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca20017eb6e3071c375577bf7453c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe603d01c6da4d90bd4fb295007df2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb79d96c943ff0af4eaa351062fa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b085167b34ec68d1931f8299ee1f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3acb9dc219f2583002e2b9ff8a2f45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d044209dd5c1a29bf5ec4f5198114502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7665ada38da93f53942adaaf7a7cd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429242fe418f83b865675004ae66273504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020b937fee0101dcc5d7f5ff023b90f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1efed9d2c5a41edbd145a14a0d4091506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82657d9bfc896dde65127640a425f079507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bff113082d95a164cd3646c795b8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d0b04b73144eeecbf20d0260264ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782887d87510eb00738f4c4f9528103510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027c3cf6a9533bd2e5861c8ee5b0196511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc343c9a5fc3de268e75c19c1a87bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264de0c62bd11660863e0dcdef1033e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097898b4a03437084c15a180a482e6c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c53a154d6f8e04ecb21dfbc3f204515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f66c1434283496ee7fc2218fc6a9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7cbcbf98352c972f1f4723d5a8c1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0ee4b76ad3e8844929bb476b405a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365a3e556c5b9aa70d6715c2bbab305519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92504adc7c31f9c99aab3355ee274fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a38564c2ce2c547a9d5ef25ad8ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b3692a426de69db8067a0641bfd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0bc943e458b03198dee8e51b1e676523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704e5f8dcbac8c3a632664e669e6b33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2a701553df86cccae647659b68202525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039a28f96df8b51be8d33e7759aaee6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091682fe6e13b709974dc07ab5caf8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f903691207d7d9ddbfc7e660c97a5c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ec2ae1c6887d625efd49d5a63196529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ed2a8c419bf3641b5f33d2226506530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62d1fffed5889e6871e3a8dbaeca36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa304a0bf026ea441de6a1db7faa500532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b6e4c50b95567df7cadfc4115ddf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d3c801930ba108a1096460911dc15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f0288ada4dd7e5ab547e6a7b8e95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd6bf663d09fc89b52c7464499454536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cb57ad55d18ddd56c52a29c3328a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a2cddeafd827354d0ea83bb60926b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52405e349d352f8011cfae6d86aa41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597b488e6cc468668ac6f8705fd9df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d058eac7d6e92ebaf139f23c9fa94fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce0ce3c60a86086a49a7020b4c160e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff631424ca52f15a7ba5cc7679b0b3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63e1a381a2374986bef90e8d5b920b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ff078229b1115afe6aab9abb99486545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a041655a258c9a29411a2c044d0d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eec95547137e994b8e25ef57f66c21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd1ee657343a4b76ec830dcecc47c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732675aff7845231bc13964d9b7a8de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef3c8a7daeb0307ff96ce560f0954550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945de3dee614a85f554fc169001fa8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea72365f5c8b71b7f7935f158b0caf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def80abe715e83b1ccd04f21306e4d44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad02fb65e6051b32a1a14a162ce0d0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825883c0f228a1d3416ad401498d2b04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb54e0052db5550811bb08154981775556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1caf1fe168b60b2a3dcbecfab67b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc9f306227d5a8be4a910d481c3a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827eca18239caeb79124003729f700d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6533cd5548d4609b91887f92c9a438560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe635573c4ecae081d80fdb82b55e158561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c30b95426e8723e1be8e466a17914562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f989edb3809bed9bc82acafd1ee86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0218367b2d9ed1366590968de56f79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8bc35b5e077e1d067d727da933c7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643d7624bb5fd35da2eb547254f632566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646917c12330416138b336749a89d76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983094c5cadf6be466fdb89f5988cf6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5a94adcaf0d57f4d54612e810e05d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f76eb9ece1b08ac58da2e6896d244570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95330abffd92ad151192dc2bfd6fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe220980ad2d9606abec7410ab5cbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0903f0911e91d6dfd55433171a6e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef4933d2f6a8a666b9cc06328229c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc7b8f7055e30f1f491f33c79c5bbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c157c2c57fcbcd5c82e1d6b9fa6e480576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda287b1ffa6b98b9f571277cd3f95ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff51d1504245a693bab8ded99ba1936578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ce94c2fe8c92e46906c6d1d628ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874bdc25275b9863eaeda26b2d2ee42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1bc309103a5b2136aa26fce43af46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27ab7b96870759f467508fbcef348582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082441df1140eb02c8e178e04268d5d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fbdfd218484edf29c69185cc6d8b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab8b5a686c5b221989da99f83db80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f6947acba0698bc4584501f1c8ca5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c4a64c55c9920119687bef74fddf1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd77904e4a580a79a7a510fb665747588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459996fee4a4a3a4d3a6d05a5b2aaa36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc53e1dd1a0ee6f4c2008fb59d696a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211979c03c99094ed58d78d86045f5ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1ddf98931662213195f895a93445592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2414a5da8ef42e3f3fcf9cb72a184de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397ca887b92b39c2c1fd807db529aa6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bba0ce6087c323197314041f33358595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee7fee036afc8ad7bf905cc5ffe34e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b60a1e5a222fb0f682beef31a6d7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0bc7b30afe69555592f0f59edc5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d3db44caaf660d2fd09aff6b0332e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc3d5ac6c5fb6610838bbc49169aa0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84258949f0924c87d5a9b17854b0f095601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f98b53bee77154381d4d69ef2293e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5cfcb38ba85ad2108b4e59791fcda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a93525392f48e0240adcc10b72685604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136a2721140f1940972ea328e9069b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723aaec5b2e70094fafc0487e99324606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7960a25eca71f533de610cb46093ed1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed6d1c8fdbe9b7322906489da7b51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83687c9b954ec20cfd302d9455ababf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f252b9149748aefb4a92ba38d8312610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64c55574e6fa8f8e87b009a392c07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a108dae761e5aad01a653cc1fe832612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e5aa2d0ded76e9b49b3f7b7e28e29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a90f980d3c5e91d929d27b6fe59d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c822566edafb6c83b6829135edb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a544e95d2fcf18acc6bb0ad9b88e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e98959c4042752ccfbe775739a91e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a9bc8bbc577dd9a60a3ce9458db70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13685c371ed3d962ed366b6581a367a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042f2e3e814ae6d6ea96dfed95f74f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9cd33be681874395740535e6a82b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797a78c615c1bf0978f87f29a03f12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a90c2b839419357fd7f5ebe4467d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfe3c7fb681bb36b669893872d746d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e6cc5af723bb2a68b9857610d855625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522676fe1c36218e21642ba20120b45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8158816f3546470b30d8c3488e85173627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb0dc0a746740993a5ef429b012447628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad77e89f2c031cc1dc33caa48fa8ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da66cf6f12d05c9821cb531fee2ef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f64a9352f93d37a1ec444d518414631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7247759645f8789392bcb0fff1ea9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf91e8c8da29a4cac446d619761504633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52e4c6b77baad0ee9a729bcfbaa93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee4452a0f6c88178c70cbe1c23be4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f29042e72d5a050c4c3a6696596d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7769fe29a4d95bd4d4ead9a9ab211b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021911434744b357cf6e40e4e39585ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c94967f9d3f9e295b1cd926bf75af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401261135553202ad1bef3f225df311640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24e51733d40f13d1814e96ad2ab6f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9512286d40ddbfb89cd47e715c8af8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf05e5b5e5b08b40cbcc3c02ab4dd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd10d58fd9771823669091ba91ec1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7f9b6a925e998033625ac91cd9a37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c3b0fc7a8327f5d47784317055290646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4345c070fb9dc0cdf5bd6a04ce4cf80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257fa7775736dd134b5faa5f5d70d92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a613376d2804c8e245019bb41b65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8357c3d658097047dadcf0ad1736ed9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc559dcb3a465d483b0565af9b5787651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de03e4ff7f2643ff059ecd9b7bf0a04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e97fff64617ea2b403d9a6b065fb22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568db39a4eefa490771f8be4cffbbdbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a713450887884a6d65564e8532309655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c1162633758ea46dc5e295f378f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f13cf665349d02843964a95e2afc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf72ed99360e90eaf410d03706333ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559f2cd0516c8a031211818326bb149659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a725f9c9bdb5d5665e1577911bc3c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c70691bcc00427598994cb51fb1bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da988a79dafc112c8aa997024d868947662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc6094110081e8e66bc40fd95c9d0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf671e08a418dace0f3e5f501661b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68221032bcb83fb5132233f3d9f7d0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3902406b3b209a1526a2b9d6822b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0291d24fe44082c219b62f3e6251d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3e984b643e9c4c318c8beb3c4ff2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cb1d0518f465fe3f5af4b681e304f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ecdc1b194a411966ee3f7978d9309670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0587cc2626cdbb2822de2a3fbb25a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc600e2f20aa13aa6b9a379ce7f13cac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf734012b8a614865a44059808d132673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9269aab8e6b8d11226e2915867088674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8476c83ca10d79a68a2729dbc0f33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57b6fedec1ba6b4e761db35e75578676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1951bbcf901ac7acf214a7ee0e6e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62a03d73033f288755cbee08836097678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711009a615a3f7ba7929a834de4710e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8695aac004980b5fcf75f3219434ca1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe7d3338a54d8b54e11e4193fb4af2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d1787ed082626c72b54ce2233a25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19be9a0d9ef023e60dee4025574999683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622f8a97eac197ebcd9822b01d5413684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c35abb274fb5994aa1f37de7553044685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c6bcca40d9e06ad7b34eaef9335a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a20b10cf8b82f2dbc801406ea1ac0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0174f3e096bba3673ef1a95506d16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16444b823effcbf345162f5fecef8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547df2109591170f6d94c34e3a3831e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80d05d87f8715bcda7ab6f20e2ccf8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b7f9a233933470b1dbfa30e66aff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c5e6079242c6a9bf63eaa24b68af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ab004b97817b6806400dd127658e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834c5cc2976697ec9f0f9e7ed497907695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d1927f9a51f19fc27284e6d8fa1a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad18a964afd26bd58bf214743776dac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f262a0dc5b8311cbf6fd28e74e2160f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f26d40c7fc19f7f20d1f7836acb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2f9f9345363ef2606467976ddbddb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7373ffb1ee9f2f084e2cf4eaa79a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c8d8ccd00d6f79e12e7755f2db03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f407c6e179963d1f57362b37f265f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae4e3f42109ff475df704edb149da5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb45a1e174ec85ce5f4dc1cc7fe16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac7ae6064dbde6b7e1dc6c92afc5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044c102243e10f28e7a815fed0ccd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05947fdc308d5085dfe9e4ea49245f60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d5478fb51587cfc8abb867f04f148709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c88c607705ab55e09adbe98c451bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de631143a01365df6eb4f95b0ff128711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5e3825dbe05522b8f8a7d0ac172d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea5b6e81e960b299c1fca41aa9dc79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9da112342ec0c0a601eaf8c10701e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d171d2360f6beb0f61409919b65749715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d54563771d9e132197a7e3e8b24f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db6e695a3e8f922f970b4b6f6ca52e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3737a4b7dd1084c620305d70457c62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec454ec34265853a31651104dc525719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5898559f040543fc0fb8ad52304bd2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2eb9ca9afa0e9e44e67b156d2bb1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf180e27123a517909a52bc0bbeb38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc3eff4306f92fe5b09bdbf7f4028d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874811b46e9b2e26eaf69ed63022b2f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea6376db48b603ffcbd1f64f695f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a608112fcecc35b9dd6a19dc820d0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75958cc71388bf9b329bad552f5329d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f9f94465f452f8673c40ddd55c624728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77dd48149d0a697a6d9182d5d0303d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3c82d81713794af4106e6120e3373730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc43a67c778f0874c2e375002aeff65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449a98592f32847e8cd207dd61df614732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c99adcebfd505269877e508ddbcf0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceaa89125261003d0bb9fda058fc39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405504b0068621e677025d245fb8a2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e2bc9a0edc73fe357000e83ec9662736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3342487b0d0aa9fcd17ce9563619c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e6c4d7ecb62fa90b21609d048297738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665582fe5eb0b3862ddb221ef2a8f70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d955f4a602d27fbb10261afbdeae23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e432865dca11ab986d63447974718741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4fa5ce5795885878d902c769712da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa799b74320fa5d7f89750a62c722c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d5499f159cf91c9df8589623f2e50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf7b4b4940e79513d8cfb268577c8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc60574fab298ecbafe1a7af1d1b9cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814c5f8c58fe7c32ace89e788ee4999747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c666c3d56f4f708400ab9d228a8a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec8e47c845be1c4a00e7f549ea760a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279f445156c386011fbd5543e3681d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e176cdc0d56e93c8ec5e3ded47c8cdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60480b26b10971126811ee0ca80a05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee66578300a12d4fbf3a55c0237843e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08686500f9ff040071a3678f99ac7ca0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41662a028756face7a3b1295682291755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0700fd618c42e9678588d054df1869756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42841025e983d8526410bfef27f9f2a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ad6a0f7e8785208cc656f451c98ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b4f71c2bde4b366daba1bdfb7cf2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>