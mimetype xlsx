--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e802a5143fb196ebc0999eba02ab41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1873f7e442f023fbf531c21498041c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef826ae73d01c7f276ede88afbdd8003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3a53480a661c9be4279c8657eb574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c3ced3bbd76a99c3f64ed801c25e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f12183001a1c4441a0fce45d8d0056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359a3feedcad3ad563f85db61af9347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2a6b72032dd38d75a7384b4787a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d6493a74d21e4fa857585a701512d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbefd7947d10f7ae2c81bec234a159510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675400cdb3728f7434678a33c231810311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e48e27863ec46d9bb03333fc6d0ad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443658e7948e8f33f66e3f8be74cd84713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e22b54183a90561f3ed74b6fb3e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298aad764ed8e08e8073e5014d733e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e367458be5ec9f03c01bbd389d65516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23cb2903ca355fe82f2ee54981e41f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665ccca6339ced2e47344b4f37b7f6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376e26b307969d9a61be5b10dbdaa3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacbc7fbb7d77669827d02b7d37dd8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eda95fe95513d44637f5b025a6221521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9109759d84c466e2724952a0135da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6119dd9267cb14ad197bdf30b5054f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f9b60c840da2a133241cba82fc1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400474030b26e33c765bcc0f56105dbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c618e4682e3dbfd21ae61f8e1b7b1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd12c907d6a8348528ef5262a8a26727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335745712c2d2b4a026458a2f0e8f36b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125506c844ba975af405a989d7731ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766c38f25f9aa0c16d9f36a6e56fd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf485d266949728526529deb0512576931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85a4f8c44c28efebe071d7fe01ae232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd1b4f4a9fb61c31ac5241f2097c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d79ded56759b6f5ef824006f446fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644bd44e8d6c019cc0b0c38541539d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb23f43c3d978058494469564468c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9408a9c88d25f6519a1a4143b1bd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f957ffde5a3f635b50771cc2f6a43b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b089b267e4dc12c8b7a560a429b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ccc6ac0bddeab7cad82464c61fca840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a3c65ee8177885b63e68a6209563c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeccb792f534d7f515a41a8ec8484942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542684e5fa283e339216dcb3d47e0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da67e9a8ac6cb673d78ee3d9185f4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfacb24c53e14fd78a262424a34aa2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b02b70a094da7982104263f0361946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0113b2a2171810fe3991f0dcb531dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2cfc122787e15a2393cc1a2f1ab148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804f9fb5f2237602d5f3bf0b24c16949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8a6dd4b90784c6c00221c6345a69750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35916a894327948fe4b6ca5e631c2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5f985a8239e91ce37890fc6f163ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f874a2bf0aeea284e0ea5a20c87fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe14eb0207977f09310ab5c7c2b9a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c1806e3fd4ffbf3f79c4d2e2baf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472727bd09ace8ab12ed9bfd6e9c2d3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907495a642465bb6f9ebbeec60312a2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e664b7f5038f5f9dbf4b8627ae1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6820fb65f9c954781d4163f82c22e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17efa4eb550409fac4a2cee7afdf8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616cb6078729918e10a7f1e3dced90661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabc59964cb78fce25f426432629ef462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5544de50a36f7cfd13907318c37563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ed79190b0af75222a81e6c0d6e5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d80b94b917acc459344297790c4bc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99bbeb0537273f812e3e0698c3d5ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c07c97810164d60de6cb5ca554f7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558896086f60e84e734d41b53e9d05868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124eb022222fbca74b8c48fabf8827769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c144ec9822ccc73b5a626d175026470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a987ffec84f1a74a613809f097dc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704b1e20bb48c50ad06c60b30fca2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f6cadb0dff241da7b91fa2f54745a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4b355273e0cd0c6b305e1fca159a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5113aa78b49cfc95bd5b12b60832d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05055090375524eb888f2ff1346a06f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fe880279370f863f0c41ee9c237eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801cc475552fc11d3ab70e0aeb722d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b752e9b0e177968bae10fcbdd097fa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aa18d3059e3f79af556e6a22724fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc7eaeaa3554e0d232d3c5545ffd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae187a20e8e939be2ef884602f777982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392806ac9cba24f2df2c0f35da5aad9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af56bb37e43c66afcbef4f650c5cc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262978df2a2413969230c7e41c66cd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3d5a34014aa0fc058134969cc1e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c139aac30a0f2ee3cc86416077a3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1511a7c60519f90de5d3d38878c3ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863808b5f20d411ae35cb6a1cbf29adf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9d957e7337ef843a805d1d82f86890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94322bb7fddd46531c1fc908446e205d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631023bbd008a65f937af721fd4437a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e72aaa51f467b7a5d8f1fa86c1a8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb897776c51f351f35e0aeaca0262494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0ff64feb621d864bc073fbf24526f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58661c54d793e3c1d38452a5449cbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb6dc0823484f9252115cd7aa3e7e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4921cb8ec05cc5a1a6ec6b751cd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3fb240d5ffca48e1c69fdc9de534999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098930e0aab1b74c5ca970c28ba14274100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e0148daa00af18c5ec7212252285101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971caac52a5ce0b409cd6462b058337102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003e200f7b8f7fd18208486dcb8b847103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d911de979c7ce1ccaec3ccb2e6c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3fe9ef69a567d8e3aaa1569a8a26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca9ca20dc99ed90f14eb7563ff962106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5497150a85c012a07a4325b59c7b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fcf93af7183afbb96ca3d8aab2d14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd0dc0a055513992224c43e55e58a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22994da35036f2553461b33cf0c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec9e2184ed71b0990f5c03fd94c927111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee7f84dd3d1de080efc8f112f804e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a134bf05b578537eb85b85065be2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f118e263ecfaaed70bd7dd11da69c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5feb593f78028e475dff4302a0613b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dea2a7ba1a38a83397742cde81d7e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711e3fe211eff56e8b299fec6eec1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51414162a3b69b2bc0dfb60c68e4c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482b9054229f11da1f0c56885cddba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea8cab798b46355ab3891499902d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf2500aa89021866f8c8446f09f4f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f33eaaa6171d7ef241b09d046963a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c9f3c9c6d2f66f7af9850316ab6d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe536c023eeafcfa21915c8a49c66c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbff334c5e4074ddb5bd4c71eef5da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a075cf03458ea66431a827b2f4830126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7561c7a7a33e7a2a0a6a1e6a6f9721b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d31970c116446784e0082e74c687128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f7827a17b60e44343d745cacdb6fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007bf766fbf6e1e056cccedb9269b88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaffc9d8c68169fc2b56780bba2aa3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e2e6432cb8b30154fa624dda9ae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b4abd5492399272fb8444b58b03a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e6d5235885e6a547a6a87866536a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057b505fda86c9b06975e0366c6b54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e64813906acc77ffc34563e008add1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627c340d05a05fc29472be5eef4210c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9891c22adcd58d1cfcdff28da4b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f00795a1cd20f287e61786891387b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614609626669b7a09dbffb3643fa21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0625323b22d33fc144a9e5ec6510141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14104e4a1512d78d369457855acd9ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1f1f7993ad1769077ba5bf0be352143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b9bf898d554cc47ef8eafbbe8546e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9ddb0002f3c4a7820a7f23ca68f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226f03983a866ea4dd23706b6c78419146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763eaf266b01cfb799d63d1f4e9ed2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c71a44788fc5244689daffe5d6812148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee85c5d33907b7cf2967bd4558cb92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a992962b9c27884159ad56ac4d9f17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a7a2b6352e79140f75d3243f402b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1195bebe9eaef6ab41c4c9929e66ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ef760ea3914bbcfa17bd12398da8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e32d76c150588db9e1c80343c88224154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85e4f842760080a61f5923a6117cc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6e81343802bf15eee37b5e2d1100156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a0b3d7951b7ff7bfc53398343e11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec02fd83a72319efb9e8e15b4a8e8af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bb62020ae8f5bfb2be02c64f75626159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6954b985225cf23c1ff75fd2d03406160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63953f87344376c72ca3cbb5af280c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ad0617c8cb3178ce05551e3bb3f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06876981f288cd91d462ca5c60c53141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9012cd3af3b878c8b3e18ee4c26baa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4dbb74e9aa6eb68127af1da22658f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2151bba29deb64d1f8cfa437e6613166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cbbfc7676b2c08b958423dded5a44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7540522867bf496983ed0a61ee7f4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10168f17ba30e0716e87850b75847fdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea856185954c325c244bf671f324b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1aad20c114d12b322b4c4f4bbea3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164bc2aa5cb81ba338ad0be0f03b60b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcdae5321b4a39435f57b67bd2c7c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ccb2708f8aa24de3e8c6abbeca8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5122645e09839ade97fbf8728f364175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acffe1883c9de520c1c698a5e3b7bdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8038a809d13d0fb3384ed0ed3dd03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10348c55ea41edc9c1ce871e11cbfce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11adfe228f9828291548b9ec92ffbb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd417f1e3d5b7bc68f24704ad85b0183180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90b4bc58ef9bef5bef449c08177181181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6d62422ca704ed1cf985e4886cf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd0caf4fb5bb95ccfb57b9f218498b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a665b4b8ecb1ca7ca3d08c06015b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20a02b8c5d35c0e9be783bcf082233185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24101066bc2176189d1d42dfde3e6ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23578c595aa37ff5041c42f66e903d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240b1c0a640328cb134bf64e3baadde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8b9c2ab4727442bb34f956cb85c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adc0953f0594eefbdf53a0eb586088190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8be65991ef32177384cbc21f10fcd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f493762bf53b1acf1121f85b07df86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05c03215680cab3532d8dab800c7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672b805d948dcd545faee7b994cf0dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55cd3532a9f08baf7ff68974fff27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40c1426d065415b0eae7eee21c05b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b506b95c2cdc1a544dd3ba36ddb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e40df54648cfdad5c8ba4b4e703fe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac175cd426b141489ffa6b2279ad3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdc20cf9a1626fee216a3e47b59c56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424828a99cbeb84ab354e94537c86fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c4da7ddbd277dcf0b2222a7b7df96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299bd3437688acb00f68fc66e563a11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e58d7cef4f6d786f7561f322417eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174aa1e22cc5115bbcfc7ca94cdb746205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac158709e1efc8a92799a423fe5ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b12327c36920808c2b7fc36c51583207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471bd685a1734e9b57d43c3f0cc44da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a830f2816ad0bd053f2089fbdff36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9dd77e1d9bea317feca0c521205e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812a4555fc5731112ccb889fac72cb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fdd8cba5c42e19f4f13292c83c275212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e268005b0bce8e50d74e4348a63c8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569281e80c253b402e76ffa154a42306214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a3ec7a441796f9b5472684dc8cb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ef545878593c1459aaef708c054c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2988041f619b2ffc21e2a6aae772f1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9de52cf8194c3856414c8280a7cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6273c797b077befc973a336c15010219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382364e026bebb06f0e2cde33757e369220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da21913e1312393ce14c5824e6a6dd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe577485d01e74b2f8da9a4264d924222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7679a98a24f0e5f3d41ca4663a9827223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907c40f16e3a7d57f8c9730d4b96635224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b7653bb98f3d7a9d10b4c7ed533e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b8794f52ceb3f26dca729dbe4ff18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aaf76c7ed8424207f763358ed1be1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150bd763fe13c4f1dbc14e4fb5df983228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa22d544b9ec0e64631c2769155be1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4eaa52101595839419dc5a5d5f283230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe5d3c43e6937a4256be99eb7c1e3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e730158294f95c287293c88a8a63dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078751a1f9ffc1d04c0d2cdc1312db67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ad6373f97cbb89be875f789ce4901234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c32befb36274bdd5fa4ee210cb665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce8acd062fc6054efd0afa14aeaf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a4312a29543e39cb1698ea845bbf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95273291cfa57594134e6fe17ef846e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21f90bf52e9a20999cb393318008b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62481bbbb634c4fa9b24ced6461d8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb581d76a0fdb74b0e852205d87410a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dfc20cf1c3cc075d30c41ac85b897242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a163850617e48e2c0cd9e1b294c8f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f251165bcebdd910e62cca4023c78c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474a19b77181623ade8dba8d4680edb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eee208bf23148f9e30df8a9449b80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056fcc6ceec7682588bf65afb3396e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d43754549b23385bdecec6a43bfa11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ac2df208fc7ddbd18048f130bc8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b821e1e3fdbbf007578fadf532aed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708c91e88f1c5d52d5c5000fef29235251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b27eeaa714f484e60ffdcd8a6209252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d4d649e06d628e2429d82e1b9bd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79128301b79c0a76520460089fe87157254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d92c57b49978dd18b2c171317b6b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320fa23dd8f57f8291a513829ea9d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984879e2a2e729b6037bffde81b4f802257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550747c87b41338dc05e6c2f13471c65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ac5834ac13d19ea4b4fed5221ea0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ec2974dd27707b8739b532f75a2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5b3a493568dacfd034baa5d8ea1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba566a19aa9f33f1d603db68fbe1ba02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a9d8eedd15bfb3cf5488ac30fbb2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69b6e0ef1a4e89c19a546c6cf44737264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55970bea7c9ffc313dc824058263677f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf83dc75f94a906216c26d56f50cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574cd5c3a031057dfc3a516af16d170267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8348e274a916cb66eb3c08b6f626ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7ccc70dd0100622d98683681f7db1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060a8768aa55a328ab210d95d323372270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93e1c1d2bdbb9825b10d3cceeeab54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f511a56793232aa668a9252f52460272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843b722fc9f168ee3a6326ea103846b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745900e06f2413d788c6c6536930d1fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d4bd8b4efe16ba59c67d65b5151dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a728415d85a13eef43099449a1a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da23e56884ffb5e86e0b7fe22ff6ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f772121f3667363756b4d7c96a5ce5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e12dad96169b0450575d0332bad7db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde5047c1ea5b3f7e1c55471ab6a5f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9cd821c31d882552451f43d25c71c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63d56c16791bf579d4c98758c981cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e19d7b3860d0aaea0a96582b6c87b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa374e4da8fa4de138498239d8f3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef2322fe4af8e8bec532508238968285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29099e1161c7f6bd8bcd83ac7a1c802e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f62fc216d381dea5af611d33a0ef6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3d6439d8564aee62b06954b59344288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6d41bfc64a1352ef7e1f4fae1bf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de564c0f596c0315adb3cd4e55b06d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a65aa9a1d19eadede8f4045787ff5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73215bc1f81017bb070635e0b608e008292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698d9a703f1578e5e02ab3d0a0f9614293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9a7408fb23beb4bf64f24dddc550e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace56659f3fdaac0790008b81ad153295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f8c06915f0b0e2281cc5b3f62656296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a49c19da3d5d9f6be67431b62a292e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927af6072ec4e5d5f940de2f5563498298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8518d2d2a65d775f80a7b48c21147299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2405024e9d82182bbef88dc5f589d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80f5dfda0857ed7b448bcb1d5aed6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef14f7fb3f5c2b0c33923ebff0ef1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c3ee348c23640cfb4dd857bbc7b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03773c274f01b179007f5173a06159d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e925b1676a51f067e4ced6b2fd2f9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3451051f3d6acdebda7818a22c4f54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793c1a6142612205320243f2a7009e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24638b95cb9f4e34fff4eb3726f104308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0ed78b2591ad7c3a3fe595dfaa106309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb0afa73fc6f34b2b26315007064d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592be40722fb2fb175d941c1d16d900311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca7e6b24a5a071764cbde35731e477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858aa2d2929db9f51754e6eb1eb2dc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c622067ad567c5e94da27af33a512314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562b31f88515539ca4091fd7c4ceedf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ae099d339f4df4f8070b1f4737f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488264433bac3596c17bbe4e80d4ced317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1596b31459f305d2dda7c2dee6aca7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177481b176e49d295a4898d734e28a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c86003cdce7d11945e2fc1f646b4e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c7142a1f8377b044af0bb6b7869d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8c316358fd8c411e33d1b39ea34fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19df4d3f5b41374e2cba205b5813fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3b1d1cd79e9d93a2af1721a62cc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0337255a72132c49c3190c0a4119325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4df2783d98520fa95c1cbaa459bfa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf5c0d7cab3f2ea6c1aaf2c0904236327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fcd84a166932bff3f0a479c325c45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244639971b7944c2db3d036f57c9e17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb27779c4825ca6b1afb4d3721a4677330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be487fdbcf97f019436c69565a6d92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8219a23e2af1c01bfa1e1ea90ef19b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac289f2f76bc9f923b012aa25d0043333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa28a374bc20ed1deca266320ce8703334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9678e6b5c26e30b6d805cc0136292335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac75752aa175be24cbfea3a5e52c07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f9af24dbc35d64f438dbcd5ce9348337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad808da332b71b849635bae83952f00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cb98d5aee66070ab8ebfb803eec04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac4fe7c11d968728bd04744cd00cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c33c674198abec353a85faf37cf17f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7c2369d2fc66cc805d51eec162e2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a09c1fcddc2370d7465fc836495aa6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e75f59fbeb57d6a1922a26e72f54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cbe086616923c5ce3a250d44ca349345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23700ba2b1d7202dcea4ab33bf7aa13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609afb46ca33b74c64aae3c8ed87088347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8848939aa96324c499ea994bd90998348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36bc16ff4534605f9193ebc27852e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753678497604b1feac7ad040c13211ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e65f66bd7ade8f3c7589f9e9e6534351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e435cdc6c12319703ac15772d77c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf8e9813e454b4781ac5d6e80d6714353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c70ec9389f901792784f0b1ad4494c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20035bbf61b9ec637857fff83e0a1e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6455fe903fb462621a8ba209e7fcdb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd269ce52c23b7f81c37c7a4a199b03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583898b9fbcf6b51dedbe4aa731b0af6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6481b359297cb620f288e4214128d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fba604b7db6f7a1ce9e4b96e63c5b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c398b718d9eae20640344422da1242361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff44a2edfa8258e7500fe5b94960e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549fa745b87dc2099c1f53345133266363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c738e39958ee61d48056b78c27b8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423d9487d73406c3fc544bb2b593bda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b47c60373e892bb0ebb1f3b38c6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a1cb5b95624dee3f5c428f321ab35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac45fe4c1aba0acaa99a7f899b50d71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd5323dd4e742392050e738c691ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5f1a416b42487c44a44bd606be5b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357708a026bee1512f25479abff0bdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e878f4f27331b296c016dd19379d2e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e84b194d7c6568f4844cc809e5f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49757fd4bf02e372768464e2b1aa115374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f89e67d5114e62026d806afb0fd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb9e9fed562389750c962952511c44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ed90ac127155ae3677e59384ab2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13d2b818141f957ff851158a980535378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160139705f4c21a3272dbc4f22c533a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf0386c0dde35b480fe57fd43dc19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ebdeafbfa463b8e8efc2e7ac13eb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ff3b5c63f772024c9ad26fce040f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8052cf8473b68a4f49410894de7d99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0765198587660de06451145a77b60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dad6ad157667058238f18a7e2bb04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975357ee75b674c3bc1a6b4bd8d9d7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4a623353b4fda46ada0668319cf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced9a1b92703843644d7b3aa834fec9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338986d04e9e69b4d4d11608a3cc00f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73804aa9cc06f3bf03b79bf845b825390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aba8c9d8e4df838ac75c7284de39c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a1895feae8b5ec3650be0d398a306392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94965426a626a2495bd42aae52781b87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68e8984265f49716a601c79ce5408394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41796686c45311dc25628ffeaf96a0c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06ed0f491df89d38d1d99a496e567e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0d3e5ba609b59b6543965a861aa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4b7953702d4f0d9cb463afd53b6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22d4b2a945971757aa8a62300f842399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6953eb7db02e4cf42e49ee11b16ddf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c441e286c3957cc506a4d1eed965f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2dbe14b9dec39633112a479833fd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79162813a33b7bfd0dac29a73137d0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a92c36325ecead5ddf4d8e587a1ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553384d6ae9a733793c0983294138ac6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bbca9804bc2305dceb6e804351cda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3adea36f781a5e5e2b85ad591dc468407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d437ee0abe321f1e59d5e4169582408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cbaf5c14b7e138ebdf3f7c6253f27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21851d8feb147154a32f41b476bd5ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c749463755ace3b710a47360a7ada411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ebb6062d245c326802f11dccf42e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11527677abdad20855c279adf4c861413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5c90d0a795d070cd2ac9dfd42fc1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592457c9451b8a11c3c00d1de5b74293415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157851d69aad623df97f534690ae28b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45c12d75b0ae647b6cd3b25ce97802417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7e75d7be5c6223609304738caef1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a0492d8bd1c5c2020623dccb96ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dee1e24b0032a6752ddf094067297420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375fb59118147f39162f370f44ca5e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f213aae416d640ecc6ea2130792c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5419a13ea7778a9217a4437ec0924423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6d7bcb56a1cf495e2c32607028f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1c9b0a9be975f98589247d89706c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7618142f651e05ebe8cfc21471054b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601aac0b53103d7624ebf4aee9414b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc9144ef04bacdfd5def01285748ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1c8227aebedbb23c95d1a01f9a4f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa04ca4acf1db7a45744b81c1621099430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba05da8b433cc3b45abc9281106b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e626542f812d72db229650684454d58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84886d5c6981e2c7262439aef37b960433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7abb4eacf795b724bdbbe915763789434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe8175989ef567218f99f05ca43b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf4d6ae381c5d72b6b160d2320733436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401533ab97d4f1b100d9d539fa19b0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b28183c621e48e9e0d31f8d7a9d34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a182219d64d4d92371589bd70e376d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc91155f61681f1d9454e56d2a8dacf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae43b82ea9a059094899080be698d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13aa6f9c36b9010db8018ca217217442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257340c46ed5f58f35536837eca4acb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3cf0ac1ff52077850eef105e3676444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e80264af38fbf87ee019a9d6c148ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f99b002cbe00c1e4480f23d2c06e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6f6c0108e91569d069ba46dce088c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0446a67d1016c502f2adc716e13f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990036259633945e0c8ad1b1b509a08e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93037e0994021be3666143c3a0c65ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbe1126dafede18fada38edd89a689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f18abe512ea79798d650a5b4f1e34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ec3bdd6ddbd2b233f1811b715fe9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ebc906d94bdc84ae3e062b45d7529454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843374ec841f3d43585ad264e0bb5484455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c14067eef74e6338605231750d2ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c26b19d52b55900773d7f451c311457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dac6b15d50e9c42d80d1df94a5968d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab32725e1f916de0fea4e2d2eefe6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5001acdd0d07001d2e285a45b80f699460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee7d9aa8ebef8b00c19cd1463467c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf62c615a4b9ae641ffadfb0ec5954f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b7dcd0f3f18ed20df0f33e9de03c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe43a312f824a9e91f074889f3edac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279bcaf5d847bed8c1e713bdceca02b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc2dc50930b40fd28c354394ea1a1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da041f91516e8e22c4a610db4f68bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f41aef889bbae8d05bdd41bb6bb81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e580c729e96a3f08191bc71c0df56e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69351c6501a56a58900d94893469da01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7abbe6f2c75e4037c0500f34c6182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9215fff0dd0301fa1678fe340bc79b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca99ba71aaf626da17b021d245a41b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158ee5a68a4d8668bd3965b14b02469474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4e4032b684b32d4e0dd7195e9f3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf720f4b2f81b8043c15c642a689e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cefe80f205f16d4f5fa28d58d44b47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e15eb66c6ccdb8f8729e0e5986f99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956778afe232fdc1d2258e29a27fdb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0379f02a56bad1278b8216121e91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea41b54b029c327a599b2ac711afe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b0c80a2edffd59a01d7f8575ce31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15a1cb45f4e023f714b01fa615549c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26062528cb1d77a2fcdc0d02a3e00cde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fb739ef719e3867779c12149d31a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffb55aa08e5bebb1b81e3268d6f79a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9442dfa22291c27a0f909745ba82a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6031c124a6d51fde6073e8c170853f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026cef6655da14f67ff93ce4ad353e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da278c84797cfed45c0f6e7797c31504490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8737f3114f8824422c3af1b7172d85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6edbc9250efb32025168b2d3f9f6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393e7bf64a1a27630124e942a66acb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82061502021e70575b7b29d3f73f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d919b3f10c2144fbea579cceffdeff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d228b5baab2463cb77d0d491b1e3020496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53619588c8305ebd2c97f633d878bd88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c934c223f9f30cf83530d4e147737c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31daa3539755ee6547705f81a0ff92a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f777c0d232fa70d1145471b6636bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa329ec8678812f5cac0a10b33681bea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c604c2a5a2d2bf17390899ded54ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78e070f58506bd57720aa4540306b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ec3399a76efa3042c897e75c4b16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9123f4c2cb708dd0dc6b0f31e04a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3604c2bb11cd8ff7bb8a0ea39858506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e251e92063407fbfe1a0b802b8aa5ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317adad9241f465003e2614aeaf0407508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82862674a41b2d850b923751c028f534509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d1b56689fc2e2b7b224bb1227a217510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f4b3179c35ee6f1557a7a37c69d2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d60fa2fb1bef966e77ce679cc57df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6479af1f0c2fe2d8fb3a453a2bfde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce12f5c6d18978a5e8f22eb719dd1d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594194ec4628b306e4230435e3114a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f92584a62a07f9c4913793c88008516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8e0a3ad65c7d8d8c60512e25b047517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84c9bd51dc3e1dd82ddae6f34277c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208664ae7d0b30e469593ed74cdbfc1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760210b0ef124f56226d1e7fa96e59ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4948546914068daaf9ade7c48e49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7cf9582f3d118a14ecc5185cca8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5205485edad86f41d20343bdaf41c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9d3506f0cd132e4df3a022bee6db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641214710fe3f78ba48dfa49079ea2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f44c48abeb1ad65ea7bc2a6fdedb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f2a10751bc7f653498f07c1df0fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdec7ee8ec16cbc1d34f0bdc72413b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732b4922f239689a21474b488b785d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb95fbccfe0c7288586e240587dc680530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944e7ac9b0da7f6e017294a131bfaff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e734e7c02dcf7bd2c424ff41edbe4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38430e5aa19153a286958bd3af7144b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81e0b36e26b58ee8319841ed7b27c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37b3cd5cb374c6f5df610e100855d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036d2a252e83d1cf2191cd85bbf584536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a53f114bdb3931245dfb81eb9197b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbb2cba010fdf5dd5ae55b14d23353538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44c48e4181e8857ecfe2dfa264485b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282238605bff112ce51a691a61d0c03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5d6922372b09cc1cdd1552676460f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c392ed3ebd2cb7f97543e03d6e488e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94c42bfbc0df1c47b314de7c30848543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa9043a93c8e3d3a505e4d7aad9f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4243c5bc6e801f915eb893386d8de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e256fe9ac1b0faf5c10c14a198b39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7893e3ec0e8c2bf2a6ff93a1f5e64c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c7edcd2a17056160280d1ea3fcf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172c38bb72a81b7e679c1e719573b07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6b9ab5c3bb9adb83526d580b8f7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898cf2f79a61213eaecc026af16b20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682323ea6d69127c4067067dbd7c364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912520feb59582d9eae9dc5da3790e28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049fe7565bfd915587207d8aae4e8b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27d368b302d0e0fd44af1e344a9ee1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770339bb8092a63f9b517ccd54276e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe2de48678f11b1d5dcfcfe3c38481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3d1541dab3d5b625b51554b1cf6e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4dc1c37a3e2a96df1b5ca1feec3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0df2ffa9060a5deb23b38029df9c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f57df971740b1a7d7d8e2e201ea0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d1b7dc5cff371c45331e6344dca2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b46e32b8f237a06553e641b843635563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a067b830ca56512f6de39ec4acf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16957794c2e41e2d0622053548a4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e48a5191551ae00e1170fb8aed3e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670b91ea75ccb6f5a2399b3e848d72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b49070a4d855928c7f202e74fb5a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b66f8bfb7790b8b7a321dd6ddadf33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e2da4def81f62379f388132ea79c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a2821d2eee2f7c27046390d215c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47dddd8641793f96333947161ab6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35718eb0a04f06b9c3d6c79614363573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12a76f2f35035cf5a0a124b649147574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d55fb14a01a28ddd225deb70cfdaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744361665f46b3a1d6074acb8ce088d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928a3811c88a0fa4135b1d2315ced74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83754683e6c23c5eedfc073ed32317f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101143155c46e94a05c1e9d37eb1d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39e4599f2682c819d647dc62394e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a15796b58eefcdc2311cee33bb1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfebfc62844223c9744aff22f484f92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d7f678356e4f5271c76c2314e4e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d762568d4271fc43ee414c8c33974584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65ae19d0b0e90d14d7ed9049ea980585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd2561aebde07464df4a755139566b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e76314dcaabad35eef12467667597587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad1209d8d6ff2f1222b2a455f05497588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ccadee3a1ed9bbe83a6192db88ad6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185b720415eee44d5dcd59a6105027590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3465b81f9dd7d81acb2bc278aa6877591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0e0d5d93d402e8f80aa1a4c42e818592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0796384d16492d3ba3b5494e14f14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9fe36c53d4ab99726595c9f89f8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ddc5c19868ac57bfadd337d9a7d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd5a319653a8bcb55e44a7e0ba317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0565b15ec5d5ba3dfc79ff9870fba3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173cd7218290e59dac6a13bc360138598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b857cebee94dcc326a8222a5218e92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f107cf0c64bc6390820082fa831f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03191fa8f995a293779cb057b67c9ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404e2187f1abd2328f101250fd50b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37884b440ba7ef7eb80f871bc0b90dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c668f80064243564e6cbfd05a4e5d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37a5cd924235ef6f8b4e180f4adc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787abaea05e085a9c54e352105d0145606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed247aebfce720441e5a0fb40bfa727607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d5c55d76948eadd50255e9ce4574c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545da8e8d13af23d9987c4e50d4f09c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c48c48e05f3a32105251e6113ec64e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d265a2c78a973aa9757bad2780b2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d3a6e8293d9872a39075c3e3b677612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe151a556556de91ce90510c0463aaa1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ddf7027949846f88ca29308bb9a2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c207b56603338679ab172b6cfefa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bf1c0878790de2feed3b671f9fb6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef406ee321394210148778f79a161e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533bd8c32068c607c070b467a16a4e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9609af096be79e6bc7654856bc157a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f71ec2468807c9706c53799d5658a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67bb90d4d322be5ee56b38509f9a50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949b40bed1771d3b0d8cb81228d87c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0765d099498a06413f04c1b2ff5565623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d179696c78f0785a71c9fbbbb610b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f929103b2c9a2e7b416fa3ce1fc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc685910297e5dfcd63c03bac4fd5bcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c62d3d44c0a283f16dda83fec447b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0496e80b974111f2ac05f5e53fed8e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ae602f2bd3e4af724813780b0b9c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ad93450c9717df906d6b10daa38e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf4b16e944ee34d2f56c1cb41da885631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b4292eba9a29dbeffb0d61bdc18ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacfd32576d77bb496770eaa864fd18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfe8a54b9bd57f8e38a472b355b21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2ae8392eba1189fcac9f743681161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563024a7362620a829204141bd93015636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0110869f35804db8e23ea7d64f415637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ad8220ef42b1f062476230bb021d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760a707095a49583db7f1f58caddba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c0dc005e582d4b3556b0a75ff4eaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6affac01a4476813984a7afa96401c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20400f74ecad3a6edea4e2d51617218642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cc30fb5745e6f8ef6c6e3af0c76b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb869e5c9bbbdfd415670583c21543644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dad8d50f6ae5a67f6e195b26a26531645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c37023ccc879e5a3682c2c4a94c22c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59f62f726e1403c2d3d8b7d8b6fd8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b968d96626b611748964c4e043a259648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2467ccaf01385b60ebc1a0938dc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d79b44d3bb836ee4aa8bdc2c1f60e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e93f4a74bdf745acf0f3e3ba72e4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb71c705c9a78529334985726e655c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d6483f4b5ae1881bc5e1f3ab812b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13731307b1aec332832ec2a0ee3d4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf9b4c4cfe16b4194a1d7736c970e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a9a0e643649a134ea6596e131916f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1c73620798ca03191c6304c678ee9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e477d24517b2c4a95b3c67613e187658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69e8198e7543a26ef3731e09b3b7f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eacf5f3a9d823631a8f7ee7668af0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f3a9fe36d647e71158ee979ae48b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9df0910aae3fda2aa4a1cf5be5deb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d7b8930755b755166d9943197ce52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af169bb5b8cd13783facfc7efbdce1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6cd756bba1fd391de9bdf4de46bfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae8ffb57995d64f1f1071c59110f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e5c775fd4679f8715c3dcecad089e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364593d2da29e2074a086c4688d7affa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1698b432a6dd1fd16097c37aa83b16f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5105791ce637c2f13c00e3e31798cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6edcd3909495e79873cedf538a4b4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f56d985952fb38fb85dba8b1bb0e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee75d5b1ca671b562d10694e0dc419673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ffdfabc6427489f066b58ff745f1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d1064e8d71b868054b9aec48a6656675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375da5b438cef1ecbcc8688feff46825676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b27350642787e4b69428aa38b675a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda66d5df09d669bed6c57e69f1dd5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c854e3291c62879f88c4b0ef4fb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ed03e7aa0d268cafba95ad028e3e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233a92f7451e26ed7cb814313f208b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e0e60a1d845ee44f204d6086cb06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b595ab254b5b30a6060622484e366683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73972cec7a5f9cd6094aa109bad5a26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4b7be40f738d43ed8c9adf0f8e14b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d14dd859824cc1389482c2203e35d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc55ff6fe8686da50b2116b5d07626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5839a96b45409e1c0db0eed4093ea6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8162706b1116808733785ac0ba35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07678f22d2edfab40fe9ae082e7b5ed2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b16a2036103f56de23929948a74c5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b117bdced8f505b345c0f6c15ed57c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9703e048beee73050eef9c1accc6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239162b4d7ea36634febcae83758a0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387d697d1deb999357013f8de5a583695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2372c2676bc704e1cd6cb5438e015696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329f41348164debc6c243962cfaa33e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7c2965b88e35ea2c93d6a4f8c3e63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec91c35c836530fb1d97b513df483f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28bc5831cc89a7dca91acb7c8ed4c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252381b4a7a7511d036cca6b4fd1690701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e20e42fd0ec40c62ae4a1bdb76278702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa68078b124c4232cfba4b856eeabc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf38b321ec525eae815a47178c48e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963e7f46b2fb7148e842f143845211b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba15941351db3948e3c75074c9863706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e260d41ee199bfa9facba59b72443707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f058f817aed5d505724f277678656e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cced719062725b77c7d1cbbca73b518709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657d253426ca026bb000c61c741015c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5fa5b9bc2972c080686a0167ab71b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca0bf06d922f415d0620d97dcfdd1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957fff4111596e39e63fa3384a7fb33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd44314b68dc4890862ba744207d96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c335f42aad7836d2b0a0f49ea7b915715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00f592fdcc9e4c288e30c66f89625716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965117159a0bfbf6695633837311599717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc39b405f3ff51b34a544be42d03712718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a366a5c861b8dcd50fe92bec5676e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4482b4fce12b3e4b874081faf153157720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dca6954148e1968397292ab75cc1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5ac5e525d2bd0654a51e9f04d2eea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5802706819fdaaa171f6b86615a862723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf742872e7a0f78538275f3047756e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5f4fad39a5cd209b61c63e14858ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a6574c97ae2cf818028476344a89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608332da659fc3e411d6a9a8c2fe2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1096192a6ae89e486ea7ec9bea10be9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eacdf68b26250363037704568b2e8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ab34b36269fc05dabd2f2a0147c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b77523ee2abefd90e6cb30ec90c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10d7ab1955b73374122e76d1202828732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0448c8a306e53ae07c03e91e1323edf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec705d594514c9a720152398995f8811734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fd9325ea20d09fb72c3623c0b188735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98477c4e1a61a6e7d9f0332eb714bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30919738020384003eeaf4ad174d8474737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8681468d74e88134c097eb58e528097738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64ce1ada6b61f72efc815c53eb6081739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956976bca5a487a4d23229ee65bf352740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f846ab46b972c9aef4065c11ea3a0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8375250b34d4798a452056b36cbc7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3730556f5b3d8516f790c558327f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366c67d39ebeb7e7b7d5a8de0bb57df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c1dbf9cd099e5c8134ccb688e96a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95136a692828b8e80cc755c1108c4175746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20063a81145a12a53f897eeb2d454c39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083c2e3e16d95d351eef4edfcafd756748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a4cece9e00f6663f7e551ea67ddc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26432468f9a7b854bcc18f8b86f6b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba59955c2991fddd4c7f46524a1132751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce81328acd0f10e35d9d4bc1956c0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eabbbb3a2e58f094ca1d1b72f09dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedad4094aa7946b9019a950e324ef61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556dc6e3b3ba8606ba2a22ab5d3c25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad9a0186ffcb68bbf4358728efdaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629fc9fb66be9b4f9e4a9001aefe33c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89964ee879a45f3693bef80f33aa7ee7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ca26d070647b4d1962293ac9cedc4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6163fd9b1190b42391eda36b9a98ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dcb1b466625014e444cfe4c92f4ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d5abc123f983158b16e6b4be0dca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a53fa45443b3b528cae73ea105f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72db9d308c0117d33ef779c1d68aa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8853f234d69ce7e0b093ff563e92106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30175cbb193dbe5f15895a7721318907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec4e20d9e1828b6cdcdf27cc3a6d6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555d18c4a859cc174cc4afdc2b672a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6584e2a72bc2a1f112f07a8533534210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3cb43cbc7676830e04cf46976ab7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ab43dc15dae21e6e77fb0c48f2ff212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2061d31da3d595ded7aeceb6872fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f3601752f86190c056b0531510ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ec0505f6500498512aaaca20df31d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f061c9586ccbccd6e6910c6e6e6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5309d91257be84633a433b1c9372317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59178b6d611136604e21077dee42a0aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01496222c869bd517e0e4b4bc3fc5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b505dcd0f7645017605abfb18d4b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258ab8a1c4a21426970a759f2f7b53d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901cd081f9edb6d0ee40b76581f466f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59c39d9d9b3a6143c6d0151d63d25223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c0d600a49a5aae290e512a1c762124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ddf293e0b841f90876cceca5ee41b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09519e585dbe7c2aa073084e05f68a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2db759fb07ee275bcafbf163d67627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b257997b275b257a07b3da97f467cbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a56df436f0d936d84c241b46c6e4f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf5a26a714c840bdd78b8235aa5a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbf7609640776dccbb9b58f6fdb15b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f19f45ff1ef0c3ea73094044f58d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723ed424eef1e02dff206d53f7a674b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34e8f00fbcb3cd77ef74b7ec381f4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb9fe498f4bcd9959428d2ce04210335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e17547640cde09960cffc4dfc663736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccf9e1df3d6b7323a0e8c2a95c463037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2c36cacb79e2a850700ebf88fc19a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a71b14294591d4182bebe8fcaf3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f5342db1174a60697ffb909f242140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721e35c10773c17b1b0cbf62f784e3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d925c74b0d99d95e55664b59c15942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b6f82b2275c12c6c8d732faa7e1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b853f961af64b8ebaf72d459bd66544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e476bd666dd173260b1e8bbf16cbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6018b8cc0c8e99bd79bdb7b8d5479746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef3e5214824fd327f463304f4acb8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49305e437b434560e4191c5b1d9163d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f078cc51ddb4c571c7f6fdefddecce049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cae89b46d942faac59f4cb924db46950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f51eb6aaf7edae9f6b9d73ffe80751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f4ded0909f97e0ae6c0a24b2844f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814c7a5fcb4635c44c895fef775150753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2bc6383edbd74a36d0e3e48ad2d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdded3c65ba1b885e6484e9a7e3772655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a711235df3603e780912f03b538d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c83944c2e7bcc2df815516f1c9a9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c549ed48662898725cb332fd1d496e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889270a2e0b03dd18d4390c9a3fd8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf221fc0aee7a9fdefd832a0ea4bcdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f6039ddb0ed4b94bf673e1b34bea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b379b6f240b2ee11e679b9538045b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32e45f2d8c07fba1d0a42aea306bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7974a97ec476600538674d54c6e7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b04859f26c2785ad23a1663950ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833574e9ca36a6e093b89602da0f288b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd5580f499642e4567c95cfeff6abd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd140743e054d09f93e6498b84b9df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe26af82b16e6c0802250187787cec869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cf9e480f2f974f0997746a8c7e8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db357a76035d77a7fba30065ed9b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e3bec884d92fbc62f0e4ddd0ae5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912474946ada8332f4f9b26c96e6401b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7ea7120ecf9bced35ad633243e0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f713fd3b02a3ae8b57ff515443c50075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258561fb1a5144b2366deca30142ccb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf656e7d0e3f294a7c8869dde6e2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b3bc41abd4564945fb025b2c00fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8dc6e2c7bcecc3cb6ef8ddd60cbbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2efb48ceacd096dc9affc95f66ffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5b80a931e290d71718419f02d07d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025136fa711319651ba5abaa269dff682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ef0814c0e37ad56e79ac88333d0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb859e0fde52ef777bd48e0f3369784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05e96b51c134a647f576bfa01b6d9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba2a5492316c1e926f90fc9fa98e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59347305092d1f9b41cea5627d8a0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b8392256d068f3022b1c666d31fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca262fd31a5e4a52c4e489241b0ad8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa67773be3018bff59ecac36aeba02390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def77a7a07bfa8eb02883fe6570e7b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e2b57cec3dd11a952bd536f8c2df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866a53793d5961eac159909d16f47493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ad79aec44861270f201550649fd1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68f137d81e0d9d4773d58af7aca33295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714dcf25fb8f963c70085a77a8dbb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669295e388a627ef9dfde8ca6c974ca797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840732feb87c9968c9053b3da966b5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e62b73258e405a20a43f18d2c6305b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2304a19f9441b732eb89b7f14568b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef382085dfd0f23ea23052782c70ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b48a560bdba8fa53e8fda0f64c9878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3305e7fc67a4172db16b4f4e3217db2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c477f343572b63b4f08f02ded92b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d839181b1c95dfcd3beab751e8221d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78be64e52ef9c8ba3ad648ff0590ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f646988cad4fee164afcfdc385d4c9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537e6b1f55c684aec3607cdd2bf6d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8fdfb2623b51aaed573479c19c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd1e0b173a9a46405e02a23d0a0d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60277841f008bc9dd4b7201f9a0a0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e842ad8fe027ad6d4aee66584d1d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939bad4dcca0c6992ac1727fff424f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ed6d2b987c29c4cbb3cca1478cb28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64afbc34889f389e7b7aaeba96655b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3669a34ca20807f191b5fb727d7201116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f71897a3fc8855c2d88c3b20ea998117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f789e91802686ed9f05bbe3b61bb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914337b9d31c54e5bed777016bd5b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b834004c09a3ac29f6d0d51086192b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab35a4b8e132c000b861f2aee2b8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473da538f4fad1f9dd67cc6bbdffebd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef11baf97ec0dbc5a36678de39f4d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db4e2a2060de7480a95c44fdbc9860124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99bb9174975efa7989d663e886f236125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d84a88a375dc2f660589d21e7ebf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e1f19f4b756e5547e7203f103865127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c1c161d4a9e8189c1cb9ec9c8329128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fdaa52d34c96aeaae8cb4239caabd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525677eb30432dde0e56ef8e24a9976130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c3ed0feb179ea7b2946690b3b409131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c726b2322548b1553283deade59467132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f78005d162bb9313c3619060856025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b211c5b9aba26d09de8f96b6fa15a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10ab350316f9f18f95438542327205135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88921c51cdfa6209798946fba244c747136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2bec77529544c421d289463ca303137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a254d5c3eba9e3fc62cadde6a1943138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f60d3b9f124237e4f8c6fc142c686c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd29473b860e16822aa2d362a81c91f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edabe687ff0d1ac892740ae1b79abf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b17cdc05e573ba2a6bc20dea08942142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb48c15c5207e5dfb4eb5a79662ea0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf955c34478252fa9ec5dbeae95fe9d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ef039b0f09f34da5ca24d538a839145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f18e61faea2e7d4cddb4967600e9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b9a3c028828738b82f53e59eefb7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658f3904aaf638eb8f634e0a3e4bad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386214e3fa3f61c8d191f1432fea3d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705b44d4a3f689e478249f30f886a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6156976a776dba800a078c33e3b12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ffb46dba1072d161960471919cb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b07a4f4734dfd74f1da27b5ae1ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9d553183ac73907f2b042d98c6425154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2293c1cd9ac8bb4f150383645aef5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98254c6270644869415d7408e9aa84c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d83ab6bff98d49f05f34c42701e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb06e981735470b27e68e58f438da6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a638466ac8bfc1ddabf112cc3a60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15dab48941b1016cbf13bf677d0d6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04435cb4f97cdd27b581ff36a5dd39e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955da58d0b2c80f2736f4cef2f8bccff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6f0fb7210fb72c1024862f6d7f369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb823ca697fb8068362578a78661a04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540816b5f9ae6ae5fd40e703297d9f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9120ba40f9d6a33a49b50083fe82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd3b2c0342ef6e0db01f96b9f3c69a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857e75eb434966a7d7e8305be3c8a64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6fc9cca367639cca1c960d437833f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf84ffb3ad95b2922e31a405a9d6142170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e62488f46d3adf3828a4e555980d7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145f29144aea61047f27a2438737fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffe9a001955d77cdb499394e02d236173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562cdfb6268772183eb29a6a2e51452174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa7238e24a9a00118aa885dd9c92a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39424694f838581e49275dbe747bd8d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8b1a2057bee568fa0ceac66743722177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30980a43272d60a07c3d358425bd8476178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea05c6f35b4da2006155732aea5bd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc6f989d87e7c91c143c3cbb82a659180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86f711e2a27adefc4baf258811fd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9bbef0ce3d6f940f733249114de52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acc969ffaaca079b1bd44d54de3e98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7c4b419b2155c49e004e763bdf501184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff83919420130a7fde8141b83bb273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44a4b1f9c2ab70cfb14d6e974254a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604d60643022739fb69f59d5103af3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f20b6426b97c935a65f9e14242b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410449da892b12f0080ad293277e96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8ab800b12d7e3f8eab0f1d9fba838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7009e87a7c441f5ff5aba77f38592f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a768e53042200f28e591f408833689192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01fe5bdd2d2acd3ec0e051b0380138193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1f3aa152f161b26d616fd85482439194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa120b7847aacc3058e0f31f9419e2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47674b56755e34bbf93c61e5e7f08ee4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83306229619055bd6166e75ee15f31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fad172fd422a8d2e2e956ac82d58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be140c0d25c67f652b26a56f34cae4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efea9f534255e1b5a88e7f3adadb84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a98be62f16ce596479e16e4050cbf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2b688275fe518ba3af8fb84fea21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7d6cf2a4c7eab0e8e8ae1adbb2c9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b59bc1a0ed749366730fb120d8c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1800421e3b721c496d21e50f6ff92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd719f376acb5d5f5997c5c9125820ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719867958ff954bd4a44af18a553764f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539b840cfe245855f2cf1f2324f615b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc41238cb9b42f975206f8cb0c9a76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a60a2f4c320c19310695678ea49511210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541267e07a4d8983894c1f66849b9850211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd79b0d60c99b84b0325090ec7e61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29801243f881e858a227545a52dc807f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4b33277881249d33be11682195338214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830fbb94ccd4b355b6a24714862187215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347105095e99017d0cfc21dbd7dc9fcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e1e292de31a79abf9f8f01f7a119217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724015db80896de1bbb4222f9235f63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968af2fd2c7b729721ecfa58d3c9cce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962acbc711aa25de9ad84de24d33f44b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1c5c11a40e68bdb152ed154b9251e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644f7b271a61a8a25bce8a2a0fa3fb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afcc817b0aa4179bdf28c0c5249440223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb470970dfaf6e974c4e660ca0b08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646af841466580ba02db06a53b291369225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c317177f9ffed04839ffd23506c05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b72c6e334499d90392442833f12d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c4cae34f2674f98c6bf0d2c3e90d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8c17924254313fea513bef27d2f84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446c18242b24f3e83a7120f5f84349230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778f32f60ac37ae5e39baa1f55a19a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897b24057044df226cdfbb00d1a4bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9781fd2fa127ab8d2490fd6cf03bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7367306e47a5052b666fd9c5b9ba4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392c46616d949637155b1a528fa0723235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2437a2b042ed58f2c19f0e65f0163b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff087187c2bf0f08cca19609e0add2e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207493cfd388c67baeccd34a3b3a238238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139410293ac038827e6a7d4653e55b90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d92b90e0b242a746f045cccbd4f11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9a3025800b2cca4cd4e9eb1bde35c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a157a6e40c7a83bc159d64747c10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11607da5863fbe60d50ec62e2f51b549243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6185a711e5bb75f37a3df4adab13cf1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc092baa102709ca14b6040b46afe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06164ad92d93b92f2b61943d28354cb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7ed1df7ba186ff869455b8ddc9773247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bdb04602af5dc15ede9f2213e0bbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2b3463b5506503af75f55e2ead8ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2f7a13873d7bcca6ddee8e428d199250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1937fb7101257d52a0bfbba154e743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be151a9285bcc58def679b9fcab1b57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c88f4c9a7cc1fd13393109b80708b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a98251ba275ae68b72ee7574c1108a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45358ff8764a5133f58e5acbd666c24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb21487dbc378fad511bfde26984d14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6c4a7e19b1482c21110b436b8b555257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba017d50e033b6de0bde29dd9f6b655258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7a81d38752e2c9f610ff663295447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e73f25cdd94a66a2f25de062e9be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed4133123ad771a11f8161d68813e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b2a30473e9138d2e19fa80a4f983262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4874af973656fd53a7ba87a68fd90c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ccac67c489d8ceba615f536876a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9739f1df39ab54fb49a9d31fdcb8f46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b46cff4c29917a79d86b09aad9a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eddbf0105769c7a394031d9368c06c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb11add9415642e5e8ec366946ec061268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53524dec50c93cf7f5e4c1f0ec158d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821787a38840321495977abc8a1e547270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6088ab7432635da0db99bb648e506271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ad6dedf699cf233d677969b881f0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806c4f42ebd06fc06f48fd37784148d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36e1bf102ecd525d6a297d8d62090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599985ef040015c0cdc3631d77aee8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0902bd605357cb01afb664b9749a47b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea8d4760e68c1710917dd682e5f5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceac143af320c788109420ef293bdff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e4cfcb2edf8b5238360889fd7fba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8035d0845e4f6ca7da601e6c03c129280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4131453a53829ea48bb6a7cc4e33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d099583745e6d1a490e287348151282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd272b84a5344799c1ab4c2e80b517283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a4ef09693bca6d88844f67134c5ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73ac7d2a801bc9d0f5dc0c72b0170285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944862bd4c0618d0f4fb477b2307c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ee83e8c75d6b7055c0208bb2937b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd245f7031ffd7455875ae0d12ce1c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a88d7fe99a3be7551b1b2a90c3fa58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1a6dd745193c4582c313eb9968e32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6137970e56f5922495cce77d5a038291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3d3e8609573a9b9d9f5649d637e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053193177c09f09fa6b8fad9a585fc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c610e36301a461ff7b920ec517331a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53bb0bce2bc9a97848cc35c0a573fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5e3c86894255fcc654fbaa3a2d055296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8194309a8a184e9b699ad02b1c3c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f244ec5bfef9c5c57c16c55342fabc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084f36d9f03baa89364baaec3acd03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1124fa252173c04cd98d07d86d75f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b070a28d48d0b0de9fd983cb063eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1f0ea246955fdceb139fd594eb7a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f2b8c0476e370fd4beb8ae35d058d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27db6f70c25a4012741dd5afe4f2fbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b511be0c753efbde5a9fee119c7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef9510f2a0b0dcd8b8afb650b32af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20f483f59b46930fca0e6ffe33d28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270d747da3d81f07274b56ce09f843308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36930250a9a3a39942f4da28aa762f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4529f2573801efb24fdca052fd0d535310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da61dbd41f9c6e7a8ed112a209f3ccc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48708d0412cbfdd8791f52fbdba41ab8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c3eef7e3f81926472457d6ba6f8f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e7f21740a19b6f95a254a0a4d95c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351fa7a6282066684a112e4ff02ca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a6ad4fbe8c1f0f51a57bca0ee2c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4262d2bd31f069369660cd85539d3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534395b393ba6128e36f19438d29d1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0892110a7e220a9e5ad4d190af6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0013153ba3499b3585baac208227b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d378ae02f7514f2270f02b3e989163321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f523b46943dd05c241aa6f0c6fe20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f581835a4fab4aff949f94deb19fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7edf69f5f7ac762f4f20298ab8808b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f910f538dc13ed3e5fea536f2f56b99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85156ef34cc01f5ea20c6dd8251160326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a69d66a71f0d16f7549ef52f57dbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fccdf41b76c14e860aecd3ad0fa8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd75f9dcc8ba21630edc72e4474d54e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897827d89ec99214de4653a5c9c84e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34fefd3b94e10a09c9000f54b4f9a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d3ed874544b1ca291de349eda022332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d782a1f3513190d205f9586121c5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded5d91f364242ee517accb46111e17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722d48f4bbdf304ed8d49b55e2b06f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724629c0707dacd8ea0481e8579a14a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be63b8aed56d37976e5930773096fdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ec71c8fd6d4b9bdf538ee9725ba53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09740076bca36be981f312ceae1132339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66eca2139627dd610c9bda8a303364340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d6086eb52c6dc67097cb500721569341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d39de29599e2a5a6a94a4ef4c775a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cc49529846cdf43353f7cb156a700343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec3b635e0af4281b3de8592b82601344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1eac086a9ffa3319145b5744d3f69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a7dbec4092240a76a96f96648396e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576e583a3ab02e6783079b94c8d1be0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3afa59bc4055ba91560f60e076cb1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5d4a2b8d515aace2ff40220365a7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdf2085b07074b690b0169a164fded350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdfcd3e82b39143ac693039f54c09e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adcc44ecae493f82abc5a70db0c9f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e306c9d432d0a60e06589363fa1df85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a252163bdf2a315ea1deeb334334ad8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c0e9fbb76689f53aabad88d4d861e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a6d99e27d020a4464c67487f45d5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534019f90ab8d4a661040af22227927357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe666ab29cab05805ff743b716e5cb36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae5c8518313efd6895f2d988f1518359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46a34acec3c45575e0eee772ecfd6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee01e75995257e2a7a1c5d200bf29a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19d463d9d3303a0da2d243f9e11bd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7628fb693723f161a7ec288425770d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2824e4a2f367622bf5cd92933b1ebbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db565a2ce4579344a07ec815af87a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55730eefd4c37d3fac2700abad4824e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06672a22c732d991418d8cae99759c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22327b0268d56860c7af8efeede5a338368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c74a907a7b71eaf23a4668dfe4da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c6a45b2435568a9acc4ac5c26603e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49cb99ee88a1c9b33bcfbee7abd0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f925b3a42af41ce3ebbee6368899c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27446fd4c00cc9225d4ba70b8627eaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11f0f3fcf8ecba26619c15d3cdab3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4a7a47af4368b4a396780947d1ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d53c1b7938d682374a566d5b338e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7109125bcf194c1bf84874db0c40cf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14c2c6d866bf5ca3db4d5d5f7a2a00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a52a3108a90e05eb0b859821aa016379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d5a76533846579607447946efd5cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421297737f1db34cfc2b44042df7fcb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052afd8743e254c68b175a006f43722382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38133112ad1fdc06414bfda9d0274c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd374db0378eb82aca87c412b3b750384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bba31083f9f9024b45fa12a2f3419385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ddd239456610249eabc09168aa59f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281fd8cdd0999c6df93ab5aaff7a0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ecacf72f48e6d900976f191a03cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aa6c5a2cf7b7d6f50b16038bdef17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ac943c9fcf06ff869841a9e06a798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94bc4a19e134cb1c5b496362fffee7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1368a66b850bcb07ca55145150e743b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133fbcb21e937c3f835e45e5246bf39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80bea6ca842b62cac4ce7cc4f1de16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041c52710787c66f60765cbb446ff8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c655ced018f208061636d1a5d7c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb243ce6f9113fbe7bae4d50d6d58f4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee106ce8b1a3141a97c44296bffe6da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657562b32b49c63c30d4e28d715b4677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434b6ed5193291226e3b83babf2be8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13179368f60dc50d86e5a1fecbe32785401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb7c6e24cddf4085eddc23caca88d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7555b63b9b4582b3b7e58094d7b8e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1047dee6df43e826baea512bd43004404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639268d61c12ec78447eab90a3feb0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eabbf3a42c7fc0d6858aec13e63d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f7f18b8c5c20eb5d40aec3d04c571407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f193ebc57d4b13655fade85d8382b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16894a6c3b63f99871fafa04461e7ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c0ae8bd98954a7e255e762792ec08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fee305c145c7f2f322d5668ebcf92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da498fccffa5a468d6754834ec53f98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f33eb39315aafed62112e41da0fc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b0e5db6f9b051e75e18a8f154670e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac7a0603723f888242376941a44cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148cdc4e61b6c9697a743bee923a7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0f9ee12a78eaab26c957465521ca8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f558a9f216b5be90f343ff10e5ea2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b9254181aec3ef51df077febfe1f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6b51bb4bdf661aabb510eb99ea197420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8a693095449ff89438b4ebd0fe91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1197ae695f07c5eb7f54a291fcafb9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ea1e23a2c488d3b1a04c46641722d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a1442d37af0d34a55c4a206b79c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef1939a2624571424e870dbcd6335425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770969821615f004a2e2c944425045d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c228802862d3df7e70d494aa6877eb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bca4af3d70207ca663b058d297afdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd1ea7a5bc7b0975c771761e6d328429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401fea7519ba2ac407ba4f83050732430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b3dd27931f1bc38b6b48ada308fab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a14df8a560aa68fa6f1666787c199432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007607235d0b3ab08393a58661247f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e09df0efa7a8fe1785f5810ee9a38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4f37aa89d1aa2049ba36986babd4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f7e3a467d4ecd677f82e9d44fa27e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36951b9b7021d811645c5af66a766126437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100198b3d760e43a33bdba502c31b0be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f692d958b080b768547054dc833a68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ca70540858dfb4aef60b1d8e2599e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b44f8180ce6ab1a7b4a65c53eb9a4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cc6c9511c522eda280f686ddad117442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aa9118c972c60b7d87f93f1032721443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6682c6bc96cf7d95140e38ee60bbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29caa8d025aef773d7db19ac6253f95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d0da12b021073898e39bf805239f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bcfdba90b122c3bad9324396c02b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633449bc6bc3c7469e1b46fe20f072d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b1907c7f14d7c39d9a5fdde251bde449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a676710ad4d093bcdba0996d97048450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc1b9dd3fca27c4f651d62c6eddf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac88cb4cd7d08fb88654ba5408b81d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d336fac838c53c2851c8d7e7a8bf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2591b05c63c54a63f3f61d2b236b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae026a8a14121de5d9977929002ef2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481caddb402d15dda3eee943df154c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f5c1f43f9d96c7736a435116144fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b93443b8c617e2dbb9c44768ddb392458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11923c10f51e4db98f639a6042df7b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacf4b41750cc0529a6132f816b2bba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b116ccdde4bec033d3483864a0d93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4baf2d6fd275d1a2553981fc566f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeb0cea4413ab10d2bd4b286e20552463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a37789c90e113df8f17703c22643b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a28cd3af3b91348c934521b496dbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac70bb8ad6034f6e2641b26cf0c6ab2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8904828e464291abf77c61ae20981467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c93bdbcd6c30a89278be1530179fe6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da0a96558eb55ac3c69109a30829e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72117e7d62751b31dabdad3103a5228b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d5baa24e6138b2aa585b16c8f99bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f4397ad60c8bdbc6ec29e7f63a210472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db248be17208bc7c678674f8f88f46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06009de7dac2d998543975ef7d6c7fc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3004d3a62ceabd4413e0736da9abb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7fc42893d4a08e0a53e93b2a0495476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4a65ca2b858082dd7e252eb76e20d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a808c058235620385aa487dd8f872ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0145c114be2e46f6733935bc8d7a3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48845f1f47faa21f0e176d5b0e073480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172961f0fb13be8db4e7f5c8baee353e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfcb3144067f154493053c29d05163482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de29ddf98fe2b1fc0b8a60aeda2dc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b48bcdb69b8fc7ef1c0883d624c6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908025a5202c0ab8f87cef3e2038e15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb5d6dfef0b635337ac17eadeebbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214859e03a63af497c7553c9dc90cf0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6055fe3b92a7c7784d00601edfa589d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e31453a4ba5b68fd664af108a95294489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d1c9c03d87579a1c964c9e9ae9c1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f04b192747d9b8754560acb6bcb617491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e03a093ea70c24bd6d04f339bed349492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e958eca53a7032ce79b3760314172493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190745ba87afda8d964afe0722239d30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9881c4c67a3358c0310a0487d220495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0eacaa8a9737e4514441fb6499fb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe0709d1751da4993cebe5383e7164497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858803b1a75b9c63ea72bb95a4c9405498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ab83684436239a390636c6fb46e04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc7faee13aceb67f81878aa1e69cd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03709d57cf34bc0bb31dc436fa31bb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde75aea0cee16fac9baaea3d270e4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae9af8d9031b95f51db1e8aa1bd513503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcea3ba17d4b1edce9b674294b8ded3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b72ec789a9a555137b364655dc08bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6137ca745681cc998b6e1afc8b42a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde6a6ef95a18aff7d96096f5d129b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79cb1e5c7c8ff08066462c3afce1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6bda9c77d0754ad6f2cfda71339bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba778bda207e49d1d672b07d78d0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff7d7aea21c5db976527cdb28b8333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b47e8f2281c57f1a5c2a3ce2162f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26293d5da4426670c3e84058adc8ef9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830da4d6f560531edac1e0a04fff8cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a33673eb250a720f47378f1da3c0b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe026b2e68f416db4ea5941beffbb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59f2b1e0101c92dbba9f7800ed50bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a93e613a14bb6771d1f7e79cebe04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5196477870b99c38c411fadcb2c117519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ae4a31a83f6a69537e25bde36bcc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dc391f624a812fe3066509497aef5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59968f51ced47c951924d47aefc68c4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a09d23ba040484ed7b3ecd380d0d19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce656cc2dfe4e85d5eee4717fb2bce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9648aea08623fed11b56c6abf830535525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110fe97097b0349f88181898f11f94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad4cfa33fc501b1da5fd5a4e40ec9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba208cb016440c4b942eb00a3fc4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c52f97e7398934fb6beeab586d621529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19cf69d456bdfbdba1cd9845361cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785ad2bbe1c3c0c16a47724c8a014a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189608ad5b212cb6c528841dd8332ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864af8c89ec86524c495aa8b5f365f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047644e531bc341118bf21c370c2002f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd6a84ffe7bc198205f1bfe702210535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fa0722466d16874a38d42d32d0b00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a888a1b795e7deddaccabb564c2ad1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b40989fe79d499ceebcfcaa4173b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382952516d72c127f6f407690ddbed4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9914e5ecd69ec743afd7cc590ee574540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14df2367217c82c13944679421438c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f83745553c9aa96518f13e21e5d19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c7f922b06a10c8097c98ea4dcdab2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c86895e74d629114ece13060034b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6e253d0be9afb971578e12969013c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53254b9d415e2c44a453519f90f084546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324b84ae8c2a42385f16b626a65daa8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bb8191242d6153cc5752ab495ed07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a35ab621c280db6a43976df8562f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c38ec001b193b51353e9a848105f81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042a7e86d9faeb83597d51a5d0aec8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5239a07263c4473d061bd70af03bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed68f5057dd3a69ca97e093165e2dd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb75266e94c9ce530be4bd612dcc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ff367df93c4cc26c2a3ceb1676bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4802d78cb468cea5de78678dc329c8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb18cba266cd98d1eaf4a3a29d0ab1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b8ba1ff148654df0c976e2db1a02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590d9ba802a4d2112e5d4e19ec38f91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d53cf37cc76d05f4777a9ba175f9f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29617e8efe89c0486914897fcd5bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f41571f53f21d1110377ffa0670d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee297eb069d9211a25313e1098599563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05fbd789bb7e47cfda742d2ee80c46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c879b0bc991435e70a83e1a0b5b788565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1acc29eb3f17c1294e5c821aadd4db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9156c8397f00cc7d2041adb5c0d1fd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08695ffaa0f55765e585fd4aa660ccc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694bd885c77dd8959e18503610f3a8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e6f554ee4bef2b0e6aa0fdfe8c7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf036f885f40a3aa62fafe4bb7472e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae01e881fcf9cee20585196df5a28a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936ce569e229feb7b07570240f3506573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858621db5e0c9411ba9fbf38c0af22fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c78f2ab866dcfb97a0665299ebe9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c25ff40fb0b8c1318531e7e9e1973576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d622ff9c1a132811bc7a0ffb1ea1bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a484667ef38219600cebb28c02c3b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414db2fd2fd17bb25eeb5b452f2380579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff32eaacff01e386b2bb3396635587580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd2785afb3f3254aadd316e442773581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6a3955da729ee60cb7ce444d8546c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c583b3c1e1f2eac39541ded189311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11974c36bbdcfeca9848228c3d2e782c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66727a83593a319a9152dde0b19b4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceb7ee2bcedac9cc0ba41f052c3ddc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95269399c4a93321a86af61cd2f123e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55d75410f7e0c5a4a792bef89f4f02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a98be91fe2000e88e4d9cb39db6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae3a86230d7d9f01b651e62c8cd2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ac3251aacff52be856a2001a14130591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e7d21bb245546f0c51c0d6c60d09b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad1497a3e069a839d418796a7cf62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa398e5146756f64b79a223f2c97968594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1998b056b8ca67e6bf3a01d88035d72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87dfca716780c559326a95e4fa05c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab17799d566073b1be15a05f2f35652597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8307e6f501948d9f5d591a367ce0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78e9420704f7ca124d53d0b390f0e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d173d6e6049a10e9910e795b185552600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318f38b67967c51be1adcdd85e7106c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed807aa226f89c2e681e9aad4b23ee8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971a02f84174d10c4734701d099eeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083889f768eb333e4e9c49488596c9b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214f547039a1986779d2ae464dcaa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0e8af5a785d1534221a4d229c13d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd081304a18f9e20cd5114eba49a19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5edf8109c45a650891fdc935d23670608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227cbd62c1ddd457f8aa187c90d2f5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3a0e3c9554aa693bff9c6e746b7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ad36bbdf7efc090e92f4778162b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf098d35981167e3fb201047eb79e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0e5c09a96d2f3a46dc74e02bc4db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85066c02ef088c6ca0a34cda85abc0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf48e77944f71868fa4cf9d521f3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1bde64a90f7108ce3d01871943976616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc5899bc9224a41787827e3640f74e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8a1506737d98ac4a0d05ec6c4ace618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860175a17fdb657d0b265056d94d725c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439aeb81a960ddb2accbd04d6ac6b14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeb723202c2d2f33f80b3fad51f7c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bceb2bd72b1f346d1bf6dfd2350f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ab623a1b3148a90b32b5e19ba8b66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5978c86f1e13db08e99c045ce774c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa510e7fd289dd48baaf420353430006625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65df751bb45a00cbd6610867e01d41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88021808c21848dd20a163e494c32a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f739502f8c79579667a9f57da0ded628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da5999fbfd186b5857a13294cfede629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b135f238ea9d07de5400823c9e4b53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855dce9b6c0e626ffbbbee04e646731631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc851d31a5aff7c980589b770495e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10dcb10fa48b5e025a596e960b9b9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872765e78d3106608da0ab50df1dd4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d70178ca33976486787afec9ff378d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0ce307bdeef36c99dbe04843b135636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4799130ecab9319244405e2108b0b92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c3fe92a42f8548b14bd115ed10848638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4eef273662437f736e0b1b85c64ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1087f114e241a61fbc5f61d09955e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d137cf950098ec14cdb25dc5210bf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc07f2ec0c6e01488417f0a3aabeee4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be455f39ded77e97ffadd3f57c6cd1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a6103bf6652c167e00ff3b822d737644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc2a083e6a2631383c620a8bd33b6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b7282728493fdb58f23d71e089df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6b7ce70fa93779c598b013cc00ea8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a1265672d4e20f4c49a497c3b544648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf9ad7ccf6b97f39107cada9596c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a51fa6f19916285d1292356fa0954650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632d8ea11c0a9ef212ed2b9e4881f4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac88703d11994d96011783f4e83b0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e509fd9f416a76065fab70506436653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07663c9d0c74fb5f10f9a4cbcd6d06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca8156ba48847a70093b4f50bbe6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2fa78a1c293253f0eba88d8dd6f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32879d477dcdb5ae9d967a85f3257787657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644d557242dcb595d648d2485ed939658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab9540f520357c103a235e32290b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a69c1f26baf8a0ea7bf67a25abe51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010044b33a9e95f9b2ddf258534dac2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd3192101157f17719a8542688d24a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7e1a5449e4ed49483404d168ec27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fa2cfedc8673e09809a00a366cddd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4871b0eca938f4adf7d2ebe304581665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f14e444b146cb51f4585eb529b444b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5969f664d0ec8990df811c957e302667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c7e583386d256139a5a0af8c5e18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558288ee0a06c4934e563e444db4cc45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb6c575da2c619d4dde58c2a684c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b725f90cb6650e0b05e8b77b8d8c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786a6c0e4f8c1d577e17f5284ac03d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daf75818b201d09b5898e83a6c998a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7617f47922b24762348bf41467974c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38559ec909547cd1204b6c734afad33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f8713cc800ce88f6084c43611d0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede47c47c5c61f9bbfdc7f951ca952677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e65734ca75a69cee69fcc3702009678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f5a0c32377ac6f6a4da054a016866679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aee196d9200eaedb07968ef9124ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadda836327efa4b9d450bef128bc68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec25573e632afd2ded1b315ac99c465682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a1e3a3ff05605e8c4b780a217b60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e3a72a313583a10ce04203673d90a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027419a72eebb2143e9772a1b31abbb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da10c08cc98ae9654ae445f86fd68ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6dd08a53244689c5a3d24ce9abec3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b537a34792ed58491366fcf8c78f001688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985901704a8de9ecb0f6095750611aa0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31921f04e8668f3000ba42477c9d221e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585774beef5b2bf923ac3d8d54c1561f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ca805a593556f81cffada8468bce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d1370705341cbbd37fc0988a828ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2701bbd5aec7c62feef7eef1a89f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4db05ad484ee3956bb2292d69ce54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdeffc8ff10f7af62e4c14e6303ea4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11f8fa0befe02cacdcfe8825695eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ba764af5e7eca2262e46f59dd3f6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ee2691ce7cfadf72ab560469b1bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7a11f8a1f318da18b8093df502bcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb917a1b4cc754b26219820a0e224f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d95b5f21a8713fe1d8d7c3d26ad1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874e6111ae2271132dc0ac80a4e4c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bcee9c62781d3c0281e2d330d0b92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3806bb66816c1613d6ab3d032eb7c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbce28d33512542adec50ca2d182117706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f4009369d7f87992142efd73b5e2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e07429b8eb7438a4b32c54e76f1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa373e7d22afec22cedd44c999a70a87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c0e7c9057166d368b614b9f278270710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dbbf5162b96fdf1d6076e332eed54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e1db0a431000fe255361dc8fbe0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28e95e97b0cc3231bde03caefb662713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e9af1e4f7eed45b4d957cfb4d792714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a03d347315a0168d3e724a2304724a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f7d35fbeff8a3009aa1b9d7f5c936716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2b3bd9711e422543dcec8ed255663717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7112903ac96afa279af6e05d3e247718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810af65ccbe9f6628fbaa93aca4122c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5d4b50cd5bd32ceb4a45f016fde75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459969f2403cb07ee0543043b071094721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec7d35e20898bd98dfffe99f3fda66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4243b6e2191d71edea43077bd0cb28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e03bba419ae2aef9c3079fa62ac239724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9e555eff7cd12c69cbaf90cdf018725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b64b17eec7ff4af80f04499b1a65a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae19f00dcad0e25c6f43a25c64a123e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01f5f4c281c85f09837e27f781195d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ca44134153746dd049e2e7f0d6f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d152e2533b50fd07f09b9d7934908730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeee9c427f70d166999acabe4ef149731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eb5cc1b17dd4cfa33cc1ff4e906e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794a72627b8fc52efd02b58ec5fa7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41112c4e540f47072e9f803584b30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc0b64d0f4f564100a83dc9bcaef5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd643db782d720e95135f8af52b4bea8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbe80cfb937253f39c7e98f2d63c57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb374fe61c24a975d0bd55a1d205742738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf96f9cd674961f943e49f051e9fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ffa2ebcd831807854b46563666ccd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff228c20ebf4a318531c787aca9c087741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631a8251521e9a1b2ac515f616118aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf45aeb3bca3c4a7c78dc9eebe6f31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a42fc4a7e55614fc931396e25029c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a620b136910196cc7a73d629bf50e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f9e4a2f40445f35166e5be2646ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02ce74ee2e6aefdea013a6d84305f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb3a6c2510c7a085ac8e8a5629283748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cce8dbd189819525085d7bf837c5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677332a0c23df6227bec2635b4d45ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302e0996c74ce41a33a046803f9c714751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c6b35a736323673c6738b2030ec0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e129be31b8dd6698938f59f355ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944037a5aa956c7dac95907aa14b30a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f10bcefb38f0eb08a673a3fb22ac14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4c6dfee56e5c2ac127b9b24c45603756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf62bad880bde9e3b8bc0a3082b09e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec40b8264917015db35ae8dd8af3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae2151ee97fc7eaa39437a47461d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>