--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92c7bffb675a7f7654cd0787589241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8094c91bbc07ea6ba1942c7d5e5202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b36a3a102d85f45e2212d61b5c0fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea5631f0e2c391c33ae8903fb627a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ab07732ad8810342bfccd7547e3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b9529c4dce91bead00b91fee61d076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c61386c27a25217d11da22541c7737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301222946c793fba884d8151fe28b4358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5818b4c69b2bb31e56c47a22280f3ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96722abb9aff3cb166d9d17412d49d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67cb8ee44b2bce4dc2a63b95fbe0a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296a1539f002c952b2a8d7893e7ce8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b97654381babf203c7601db513ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ce337b7c174794b81dd0794bd01f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7214405b59930960b58f7d99acad215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c19068a7095b61bc174622f814337216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fe880d6f2ef408dfd685f3ed0c35e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844509e76fc104c3ac20d6cec679217e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9e9726c2ce3ead68262750ad53a5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa349657d6a5610f8c82bb80bef2f11920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfc3a3fc6b31c5b450812934e0a3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff9a7150d4034a0960ff8bce0709f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b587fb06cf9c983ba3a2328b96baa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180765c86be1ffae276cc6047dbade2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e6cc9aaac4176513c5c9e8da3cec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83424d384376d69d4f333b4e6c6ba8ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4305ebe5b716319d8ca78642098beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3daff5f1ee14c9b7d60eeb8e5c43af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1280f103229c2f152eab75573fd29ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fac91bbe60ce1c1d221da401fbffc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e31aa2a95bc4c273a5913ac8beea231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8573f87c1fcbd0b1a844d4fbfe62132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b446c2573e50f281a51fcc4b1c6a2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2be001a3459754eee14787258a1b8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfae2c3cee647806881266d18e07f3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222b8f29e478c77d04d74b463d57ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227eb4802f639137a1491a8075678f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346df9b1de58f04d9a229cb3a98c8cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5125a8c9e833ba8460119e68229cf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f37f91e76b7e67df2a62541fea960a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7d1618254b422c350d981f00936c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a6a8ff9d7987935312b2c0bb1d2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68413aa187190ac27a7802ad59d1938a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75b40626d29bfe943953589e0d3cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffa5d1a726bef6d15af24b371c672745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d762281e3dcce322c5417a11a22d4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37991748674ed6c9973223a6048f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b139b0a21aadd0b8eb26aa168491248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260569001479e829db7ebb9a4bf0ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870875af8c55c49b11e0295db4b2d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f7c322403b313756e3c15d3c076e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18af713eb149a2d7a650cea8d2efe052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf399ac496107950ced7257fcb1ae8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da1c7a8515e1f329366d1bd6f9e90e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6143ca1b8d9599be24f7a8c0ab48255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb870eb285d5294e3592b44976994b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdba4b670f24f3de4ab66d24006dc8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab963cdb46494ba9240383f95dad7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b52fea3a00aab50a35c7d38c3191959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f895f85d2430d4aeb3fe456fdc7c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edf07babfb3affdbb096886dca962f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384cb2f2cc20f01fbeadbbda22275862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508939507d52680e99b07a5e175e92263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706a63dc65c543a7469dc60ec2e843d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38c719b6f6f1293d7d4433c20d094965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e1bf3a3705e08c913a07a859a881c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8239748a4db9cb61c7c8b7531245e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f890b0338a9a1d59ab434b999ed0bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032268ecf2950a3ad0a208446576e60069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b722660c468696311cc6e331324d6ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c2ac521101bb21f9a7f8b6982e68371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce9bd1ca7133d14277d90e6664759572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624f43f9bed733824b023885dbffd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822c45d7646d45b5b4a5bebe561b8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fd38782de6d833615bdd3ffed3f9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00719615be865f4b289abcf25ab166ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf34589566a716a5925dd92b866cb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3e5b0e7c40a4e2e7e17c5816efeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999631c37374914b93511bd9ed3068fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb2087be4147be26dc5112a719e7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38dd2b512f5786dcfebaa1419906a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab85d3ffba6b39f373658a7ad243982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140500fc4aa1a730c7400ccc49bdf2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd34111d194ce769af547efbe04559884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2874bc26f7e132d226ae48d45bae3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8da9e0534d238f62d32258a9f7268686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5b13da5f75b0a2dfb11baa54b5e3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9e6e89659133badc3eb92b4606cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b17cb7a418efc5fae22760147d51c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa551d432a0b9b464c5d02c1d4714c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeca19f02f7a3cea8da69dd25bcbdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43130cee3a27342cdef0cd8b87311a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866714ef1964f1490346349ac542b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670501c9e188936c0ee4a7f5037b8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841de5e44a4a024758576211c46465a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da56f105c007f34b50743b63c640d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac55cf6440316c600d5176f013eae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14990cd8b2347097f3e27e4c9f9b5e3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf193b0c950b991e17d6a7666f56c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c592f7de2b596d4fbff0ad8934b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e9f99732809a80fa766cbb9a49de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a582d2ab31edf61929ec5f77b13dfcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d0507006b8e6f1425b5a660f6c947103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a428c9d2ddf9dc0f319b3a9f4fa70c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ef8cb04c578607f93e1877eec9088105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1276f3c4b69273d272d1ad7a365ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc4797cbd85d494513156b6bb3dde2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64813d8072ede7c1a257375a29f5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc71a8d83591aa5050e1866e80a1448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d3f5e03edb136c72c705a697a5b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912c154a7d106b7b36003c58250c17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fd732539db14876400f465fefbb48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd2e11e780341473c4c12f448b55e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06d159fcc53706822e0a024afec779114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96067c1ebea38b275635c20f30ed613115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725eac7363ec01c77e32014b16b40b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf2ac6a58d2c5798a7f57e2c2ad0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f794c267b998386bdf44bf84e15fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda22bff8337a037304e6494bf166f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb7784b9e5b87f10c5520a9a5e67e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c36a99943b06c77d7cfeebf0498be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a63b0689439f780dba8295758acbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c751b049fc6eb13b47cd5524fcc5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a6aa398a4d84c58c5fc38d719c570124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584341c2a96e4230ba3c604c40a733125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6819928c4c918e7395b6fde9474fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a691fdf51938d66b93a94fc326f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e235c7e034c2fac6de7b048a5ae3bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a0e9952488c33356842845bd172c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdba785ed6149285039054caaea476130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ba299e554ca26831e811051c51ebe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75231c27f41c90e8450a77a6e9fb6e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1aea8fb983c32bfb8213b3c3e2ac6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c31e958580956c76162bdb037330134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc64b59ca566bea46b48e78c36e656135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b1855830ab778e0b1ba97a606b2c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4244615e7de2c72ccc98cedc1ec7d2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907eddee2d1b0c9f3e5e8909618f75c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2d76e052b85c042da6ef2c1b3e284139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a352f40f87be386dd6298e1a45f1d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760aa490cd9d0c47816ca40c599fb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7005a5e68dab9b7d8b4f4aebbeea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca09198b0cb4036cbf2acebbf04d3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e987e5c6a1cf31812b9d1f5b9a6de9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65695341cd2d936978d50dbe0de906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2945d4c0a06ac96b5f1252b15a7d00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e6c980bab4df7e15a2b04b40b6ffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4d1e8eec2aa36f0e0f65431ab3029148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4474888401695d21228ff31cdd3c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc376a50a1ff08fab7ba083af32547f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44007d8764d2fdb9d17aa2c136789a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17773d67def6463a6551d56d948157b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9bc89a3c62d33825b184ce9371dff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b5d00007e46b3121501da61e0251c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b1de3da8ef71ea48e8156fb0bf9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae8fa841becb0419fb25719004462156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d60e6955d7da17d58bd1040c4857a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a49978359daaeecdb65c844d0908ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbed8985df172a544d6179bf493e20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7397c54e9447b8d87a0a324e626ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b53ffb2478f41755487330942581f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444ef1e0e34702120e7efabf03bdc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd5be206f4cd35918e88a36a717570163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805def45faeafa44eab1b1204f3c4a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2be54c9669923c01bf131e6ab248af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f8675f4a79c9be0fa4f34d6b5a3f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979658ade240e77c49a37fd62a1ebd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1c388ce7fd89fc3cb1281af85243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9043be545238c795a0862ea9a04ab0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05154e0103687d6aeb4c5119170895170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4b6a5dddd0081fad384bd93c5291f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60420a2195291420d7c62edb198f6d07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631030d0d6cda697f9480b488d990d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f14dab5aec5b6701539a9504ee7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115ce4bfc5f766cc02452d4750bd7f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21698217ec80a1c49e69dd924f6d55a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950b572240de82c521d848472df8ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38ed96919c97b3c2b19f748f2ff8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36006de8198b848c359aff1fe9246a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7f2471f31619b2fd643074f53dfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa11985c14b73537a56d4faa4a9a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf52c7c6b1e2ac31b2146cfdd6f8c3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964970f3f5236150f95f62945c183f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35676a71d95879de49aeebbf56435d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f22d70463d3d184ce70accbc0a31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cedd4892ac02847c56ed64b50faef4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65647567d142e5f4d4c7e63f59362af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3da862db3446e0a99c188f1f1c40c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615175a8c49fdba0b412d3967f5b814189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730dc5c307166131b9a2d7014520ebe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77bd8307f4ae52e23cb11483cc93a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b07905b7dc0548ab90afcb4fdace192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44d5dc685fd7a75a874e93279f8fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940da16d1f049fa67686b1c685c21f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa349a1da412f31ec4b5906abeeaa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3e959b99d7dd632936079e6f69210196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea7af3997fb7dab6762531febbcdcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3c5aa6fb951f134b1bc067328188198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f1b496bdc29168e0b4aea8d8ffb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2faebf1a727325a7cbab054350678200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6bbfb50d2ba6a5f9da8aa551b428201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee202dd03a0c9ec580961cfe56a58765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf205df482f6743deb4d37ac93f1978203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85512da09a823a5ada65750a5e5b0b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a52c062cc2b9136df175c299f7b99c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad4fca25d9f9cf8b38f74f0ca8e8d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74f963664391208f1b78485676731a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab8bcafd5480f57da72e607a77e99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f5e431c35e430c0c889edbe69c07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcbb3ba5d9e394c04ff52a8aa13ad0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890cd43f83bc686a733875813e05740211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329a55cfc2c49c7e4ec93791b585aae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efbd86328fdacfd96a6f59f06c6752213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec3527e75ed107479f7d664363a01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12889251da587e585f8ee9d88bb5de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4231aa4f21114c85552cc5836b60a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336355678937ebb847b80985cb07d08b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccba9123c4b1311654a64c56588254b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77174af64dcfd3249d43a27a7e5d61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bface7eff0532d81ee6c80484e52efd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a350713a464df32ddc8c20bb20cbd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053932acf2fb85d18b9e290de89ce1ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d40d3fba20738feb844cc307918886223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2946bb6bdc3b6c8295922875487a115224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8bcdbc69c095fba2eae0a4d5a0cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042bb306930b8594103401becf32e29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0450ef932bd508be0285cf1ef4108227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9301f34366e24f263dd3d9cd7235259228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843afbae82a0415eb905ac1665454ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec10b6374a32752e33752112681e5ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595b7ccefc5df209ff1de665d1d6c5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf8249281c56eca5f1aff4b486998d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4a3828bb5aad2fac0bfa01272d99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de975390226d43bda9dfc6736d5afed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70dd0317693fc438119e7a3a6184d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717212322281d50088bd05ee465f46a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d24efdcd9796a5810906cf723090c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8aa9f04fe8d3a0e78a8de279a6b7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e6137fefadc0c29eca8d3d727d15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f53b65719a0989d3cbc17c526f9c60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c9a8923c3c08f061ca7f8d1a9810241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a7f16a11d34dcc60689ed8584995a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b0d4259618b22537682136e3e4084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d750830d60707abc16be65a2580d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85ddd22ff2db14c51ae120ad3b5fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25211474516c473c24dfb71e35c6b2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd5419b496a6cf3499b615cf7b911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e57936ef3b4dce4822cc321593a159248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0068b9b2c2621bb8574e0101d747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d058ae98ed523ce0ad51b1acc77ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2eed0e3d76055c454aaaf77151bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd3911005adcc114e99bdcd120e2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96f918565e78bf9e739e664ec7cb71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6f05a7de4a206294d9fd55f5420e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e438a4e0c77a5a59fb121ba9ff33aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970f34aee534d4bcb1b83738c04b8ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f49e1ab27ada483e42facf02f41b5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512fd3f23f38ab3d7dcf2f4d2806def258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c0033630519935d8d24056b833f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072634fe25587fd2929b15ec9c4cf56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18581ce2ff072fe5e1ca6149aa874225261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cadc143e33726e68b500f1575be7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3085edc439f9a86c4916aa9d731d12f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6063a12de811a555037453781b8cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fb750601c87a9f43562964d0da609265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc236afe0c5f709961d09418a48caa24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c268c57eb3bfc9da7c8a85dd16ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c80108740c4d311f475e801e50126268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6be4257c7af62154de985617f4263269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb517d32781a752fe9e7094e6b6511da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c16c14fd7060c44005eb12d1f7116271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c8d2698763090af6a54a94ab3247e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aa55612831db9d0c700132e15c682273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ea6a718f64083a12c343301be745d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7bda1208055ce3b4e08c8e97bab4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261525ca30c62940b461e4e9f6dca29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b87e17c6c4b95aea5368ba692a1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b58fe303a6e5cbe9d42d93fb810f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db9c5913b727640a5e3950d1c29eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c1873aa8ea794c30c8fa999474fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a1cee976cdd0b0c481125d54eb445281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87788fb62e4eb4f179b5ef9ba6209f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174917da492cd8310dbdd5e8328bd485283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c236e14fd979936a6b9ec57b2cb10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c1425719ab13cb0e866551b2fdafe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd631f1e698a60d84f21462b255bdda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973413398b93685050bcf472e5653f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f4f3ba98231ce49fcd62862a2344288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d2f37e74895516b01ae8fe4fd547d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2984d87bf8c9c42bc2074b402b593290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62a5c1a8066da30795371a7cdde385291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3726aea9dbead2c58ca4f9173e5120d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1948190e1be920e68f6074e24504a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41fa90513a6ba3b5cd12cf7120047d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06942e4cbb0b1adedc8bfe484513e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844284eef990eefa3162e0b2a225c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70794989fdd603e9bfe354b3db93b207297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915635fd7ffb646173607a5ef9293197298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce62d287235db46f42a57f027b46fb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176ea22b2580992517d69bd830e390300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c6e02f5f12760fd885a4a8bcd7da5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393801c1bb56c05367e7e83ad9460f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b342497c30a35ed103f62203ac91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072e800493a9cb0933ff099b0b45ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b0fb6f05ae48d9377c627ee7a79f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4222f56cba11428cc5a01f0b1c7d84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979130c81277a8d29290520d50283275307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc259d74deb621b74f270a17286fea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b2396e24d73160a0aa4e0156a3a76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09671edd6249916c3c7057d259dc8a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f7fe5a1c6f07bdc1f1b0f600b1e06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c264fd366335d43c32aed370d9b38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364abc6e3e00a31f81d55cfdf14f48f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea6846a6de292764014a89b3d49cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977524ada5f91300cdc9eecb5a3af1b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ab00293fa00b591cb8aa5b482b5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890b0b0a4cb0bbfe60fd8399c9f7ab9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae72aac73247d525690e94cd443a42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3605a90d3f53553115f6d60252796319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e56aac96a11b9843e697d68a4c87c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b45bdf7ff4c7c3171075fe4604698321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaafa79770cd8e8afd214185058690b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a906ae6aa58695dce4462b6c944657323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74f526095a1b13327fce981e6b3b0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb2cf95f0ccf5d56247d879096dbaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe23f74be2cf0e332c30a2c10ca02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28927babb39dbde56aeaef446c17e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc8bb449ca01c3efce4531ba3e403a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de66886df447f60b376cf2c95e1e16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76c1a3c3df800230c94a1feebdf3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce327a5d89b91ffc9218fb71b74ebc7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0984140a551a91f99b3b95ad180361332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989713521fcc267c7adf44918560a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2590d77e396ba2cb541b7aa26a2f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085d5b82349d8866aabb67b449db174335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67083edb1ad141c715629413f4ac55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261714574fe8711e48007ef4dedf2f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37a4869fac957a06e4cfb001ae888338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b071b9e9623659c87f042c06fb0bf28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42821c22edd339fc3686eb3aa896a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdccbb62c8947c3036a3bc82c1b95c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d21ffecafac500d4bd66d0414f953b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1ba3b2a291aa551904f671d9aab9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733f501bb0445002a8479c22a9b716344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e90f8494ae349a9cbd25ccf38724345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708d95ec173489bdec85ea0e6659d5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe17db08344e8ccd75ddf526deaf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaf4de57a7a4e38739fff207e85f7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56472d959801c07758cef5973252758f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b809d3968e4bc5eb29fd0df2c40471350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28336c118224c3794d8f4e036081953c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3347b157ae7ef5278c522852297a405352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3496089de7727ff3900465fd8bd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e080b2052ea2a94166ea4888f6c89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea156c9c53c88c2ff935c593d19e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b738055973d725ac846e422d39d44d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab656d5fe1b0ba0be36f97062c9e454357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc4054312a52fa68d1cc828243442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb075205b5d14b9b2865e89e0e1b05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1c18cf900d5bbb29f63b0decfe7e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199584bcecced6f13210a0907d1e55c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b22c86ed70b05308e30fb46c2fdc09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc2f6e65e11dd224b1392c80b046a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6fc511db68c944b92310a3886cd6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd39aa8de070ba8338bc8d3b3574b13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ca27318abfc702ee61e073c5bb75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed3326553e1c0c953da16b169fc929367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b7cf2276fa93e72d79c701135b46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd499cb06db321a1a8410ec778cdd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a50e0139d1be0ec6eecd1ed279f7d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc773a6b6f4fde8d4df28280a11c4ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015d95b24ef391637711f824c486eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782734571ef2702c2315e04c7cbc7841373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792fd685090023131c03e5fa20f4e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfded23c49820366e5a1d9eba58f42f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66814f83caf5debce39bd93eb182e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee58eee26824474e295ef4a16a6a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c814bb6b2be9c796d5e06f5c73ded6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7b9691d30c2020ff577aba7c791f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cfa7c7aa98ac216678c2fd86b3c34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b776b9f0d9db832689bdeb750c4068b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b030223882c4b80fe11c89ec64af2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3bd0daa2f2f3f618b30a311f963fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc39e330b1d6d29f8b6c1fec2c9fa6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d303ea853912177a238420e4fbd2497385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ccc8c599b7a911930a4e843b2d8ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a0596e077d45252b1e5383fdc8f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b3299b70dc3d241af25a5d9696a24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e5bd1f5918ba797a0988375394e8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d59e5a3f50cc000a899c7a11ec39b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e0ecb8b4057bd52a16c206422a0d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56334e553c2dda081249e156e7c35e37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071665d2ab5bd701e92a154b62a1ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851eba612a3283ba7ab148d15142555394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b818b6da76a98d064b57d9e72abd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbd462d619a2f4825ec0266356fbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d4fb92aa4c887a3adc47e76528e3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e13ca2e0315679c1d82a7e21e01f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24aae67a9d7d71a950eeb4d515b75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271368ce3895820feab0bd7d6a88020b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ff91a46673dc19ba3c27fbcdc1b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d665d783da37f956eca92a96c171402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1541a062e1dda2b08867f7f1e9a0f24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe82bef3af7d2bced9d8398681266404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec529b4f9d4d23e6c2eb7012eac79f3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63b30d893838b983fd08c02c93ed48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c7ad3dd8a2d65f09274bb61f5a311407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc718ba136d8a0769a6117f0a9b5ac18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03af771bbc8d55e20bf6b14124bfa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca4a512cc7a9c48e2f72f8495469b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea5d551f6d12aeda516916f490ed6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdf5a38eab939a7bf6a40668d16592412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81f229771b4bddaa932ff8cb1ebce5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b51f5e597870f65dc1fd2edf78821414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d43d18f01ac0c455b2c2c00ce0647415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844de2e55399034a95e74f062a61af3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09347c20ea1fdce9e2c89910e624043417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2aab566b61751d8e19ab8c431409c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896dc74e88db191aa49fff905ab9a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ac78f3cdda005198f872c15cc896420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1691c5bfa9ce643f2e8003bb4376d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d283c2f1f743dcf4fd15b328469523422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9a70ff28195b0bdba69ac9c22009423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938f2315c89d0001152a9e59c6a58c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412ee1fce870e1fda73e35a5e5f32a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c2b353e4f39056a9878fa8ca26189426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d59e1f526939b66cffa032a5b0ac95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed13dd8f3eb365426bd7ba34b7de9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc750829bf7268163938ed292ea7481429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f75fce34cc08e6ffd1b5a4e4ba15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b3fccf8295fd81b61c83ad6f84372431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa9831a87ec892dfc22a71f21f8b56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a1e8d9cf3d8c84c4746bea0a6917433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540563d8e7f162ab127dd3c67b10b374434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5fc6e22192d45514c20abea59cdec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7fab358b7f39a6ddea72cc2f702de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520a9f9ee24b56ec70e0b14dff9fb11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dfd71e5c4bd6b9c0bd5bf04422293438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5554e3c9e6a4aa43d76286cd15c6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905d9d8b0e03e4a3a776005e0d67f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af8ba910a42466778f972e3bf408f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418665eca5ec75b5a88918cf499491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ccea742dc58071ec1a6155127055443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb69a630ffd76d5b0e24badd8aae4c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34ee1c77f1762e37c2c6cf513f9510445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536ec352a5d18726432101779a5a02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5266747c35f45841fd647c2884c2f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1228eb45cf58c706cebbf9bfe713a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648f7eb5f0b0172ffd3240244673303449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332971df5db637358342d95d21ac5224450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78393f7d19c0d4d9e219c746ba6ed676451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aaea2ef742b258f6f8e13bf8a0548452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b0e146122de4184e90338fe5c13ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff61a3b98d87ddfd6d0f5b50277ecee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113e1a7eae5c5a3574e02e6cf7c942455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8671aab8834aa64a4f8bb89dd54ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd10bbd9fed86400f861d7b49b99ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b733207641589a05cc93db12c93d7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5cb167dad9b72b5b7b23a32e3e96c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdfef5315f3357d2ea00d99acb251e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93565432b02ac5b393f737864cf4aacf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550330d40cc9253da1cb427cce04776462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e05567f4a23804ef4e61e5f458932463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a28cefedf93a21118fa766d497af65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167169e2317de055a9dfea79657f4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813253897ba40737234840333c1406466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370b7d286b4be40e913058d86af910e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589deee4e48bf0c42f42e726c5d2a186468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2ecb8bab7f848b4d316249a37f472469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31faa4b788a3174dbb2ec5f29d4c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25f9e375eaf18220989d6530ad1f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abd4f2f6837f1af3b0cef5b33c289472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d131d382d1237ae5e43b3adda38e3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3060aa53c2b16b69b682912bab936474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c1a35e78698d61f3f669c4ae18ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd19f4f1f03685e3b667ed924c707e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d048384eeaad6e92f31158ef135d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea02ea623b23ca72ad410e103ea9fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fcde522ec8ca630660afcf7504c9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb355ed0a17a0cb8592dc701f271e79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7742c4916cc91fdaf8428391b159cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a01208c7e039ce4cc100a49f47cfdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea836b00f67aea5b6b20219ca2a2be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85336677d44847a80f91dfcf46fe876484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3d76b0aa92c94545801a0ca5dfc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5855a866ca28389a23bb89cfdc3fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ede8cf77685a2b3eca248ec31dae0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029372cb89593f3e5062a900feeecbe1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265fda399e268dd8bc4ab4a2e0a5f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29415316ed483d0dc91ea637bc66394490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c7846429b36f8cff10a37d2f09c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6416b6298022feb31056bf87439c39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7de8569a6ede01c23ae91986c74dc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674c27f4c5e68a29b5320f300efafd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752de88d0bb446ceab5813a1e106873495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818971b5e8b96af9d28b48c62f48223d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97acc012c142468b1ec9c6c32db891497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f20ad85a743f13ef8dbfeae5d3faa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca74046fe3ab6b59424071df8705155499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae7a4a4eb632fb96452dbd24e4e953500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d67fa29a76132742e49565fca1702501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4fbd23883243c6e8b6d7be313ed11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff22e19f1bb6f7d6e910ced9fb8f2ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043854f18d0d6ad9c9598a8258bf118504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38d503c4e86c5f27505b219074800e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb05904adcc37758830def2a6f80f90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c57cef74612af1ab7e9c9b9dc4ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100bac0c46c7f4a8ec7a97779fbfa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40199c72d818199864ffcbb5fa1833b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582a1ba2f4570f04dbfe9bb9e3bcae4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb006db1b8b047db1d9870c270a836511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740953bd75240cc598736f4f27aa8f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e904c2b240b4eafba22a4c97423fabe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d9e151a4119db5ff91c54bf521692514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8f72cc8ecc314060fe044386e298515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e8f20b5c8a01658555c0b253255ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d16b2f8aaefe56478acc7eaca95034517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9246909381ba26077af3638e79faab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba065c7383409da832cb6c9155d4d81a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf94333920eabdde6f57ee33992bb7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49543d08e67da64d12d339846a108521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c9a2673e4ab08592c170c6102c5af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97b96e50b471ee9d199ce27770bd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85296168017902da1a65768883d66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a2687bbb1ba99e03e68351467bf41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332814ed8358231b6682ee5012cd2ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f2046113391046411b4e2fa98505527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8915f210330f043eef01c058c75eac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d740d9507110941b5a3b081ead4b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe2036e676438a55ae0b4e4d6bdd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a036403c5d2fade4fd34e29a513fe2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ba752e437f767e473dac6ab109d12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4c4520619408ef13b4fba52741cdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ea3070bf7287c90d8aa9758af8893534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d916fef4cde753ddd1a88fe4fcf5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fac291088bc8b5dfbb4ec3a1de50d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07dbffee3b1e3d35b58a7154e6c6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78daf1d9761255353296323abbc1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d3d2c4003bafb42024e5d24f3731e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94ed63d27226a0cf203506ccbd1f76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d1efc291e886da1328f756c6f9be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276882ee96666dd9fe1a93e5ac8345df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda8fe3010651587cf9ec2cb9a64442543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be841b795eba60101990afd93f08bf93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06262019666f93e6cdcfcffaab27813545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af87f064983e82c9efe4729151ca1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19008d33b2d87ea53596bd728f15bf7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd0729c6786f1d7cc7174be4cdbf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502785d50351562918ac61165a6ea375549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e657a205a7448126e0825e76de0c69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41465f31ce7d0d7e09bce1dc1b0667551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478946bc772ca0b5dd5cce1f666b56d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9581f272f0906e02b014b7ceaa9be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba952973d6f37cbd336c6a8fa1af23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592087bcf9a7816a8a69437fe782738555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece26e825b22592ddecb9b371f553b19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed5d06ba9ca00168446819fdd1bac5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba06bde692cbfb3e54402ca40bf604558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f3d3e0b848a0a0f67b91d5f4441c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c882fef58f26df80246241025d6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da876ab23ac6a3ba835b32ac41d1cd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a4da88f06e353e392ced0a0a2edae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a985bb5ac6d62732b5429137f552e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52931793bc07bd64d3ae761c262da28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d57ac9519942c24f7d62b64b33ca4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f570f83b262e0b5340e58c1c5665566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f0f8a026236231ce4611deb03931567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728648c6051c9892e6fbf73d4ac4436568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aeacf46da64950ea39e7a5362a28c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca9d246202a6879398bf630fdf957d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779155cdd405b8f56188198351ffad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807db302c83b740bd58b37ca2a2983572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ed009199830757acb91b2a6d60724573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96aaf2173a3d4431745b057deb02b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75dce84df382752e2f55ba59e05ba1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4151820607ceecf97a7df875789d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76215eb29d212febfbcda9ba72f595d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abebd3f13cfde4861ba323983786f08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2686862d70e3d2eef98bec502dbe707579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59ce146a1bec9df90d3939d310f61f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3132fbbd4bf41c7e77b6ff8367857b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffec81eb8df99cc58a6df776c12afd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d56d53cfc5fab40a443c73f8bd1b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac77742e91fa8984cee743471cf1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7b479d3548bdf877198517381b67a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262cadb5d36a03c7c8b15901022f6a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0966489f4e745fe2652ce05facd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25ad45b9367dab7dba82a21d4da964588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea48ce17d8f9380bfa46adbd8cceafb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd089448ac2b79044618519404ae23bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffd77ce95f2b20ac2db6de6c80f7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec96229020db5edcee39713e35aeb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10472e1311e9cbb1dd85a69e5ef81e4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17c39944d2375f18db896c1892e78d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a873ca23b26e53dacc74affe181a43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98ab387b9c7efd0d3ad92bebe6a45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12897f8fe42abb5d44df1b99d04fda1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dae2def3f2384dc9f7fd3edfdea9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdbf3c275d7c91955169324bb86866599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79140d2b6ec184bb2eb5334eeebb3ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d97208c5ad9e2d7a30cb11ca3969a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5baf7f0dae1e567e3ba90f545cb3fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2b4f2ca051e579a68ce47ef4a4bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8da148f580eb4df071987972a0ddf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fae77d72f6bb0a0fa5c0eac598223605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac47f06193531ce2fbdf502c1e172606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48735d158f41aeefb92890d3a8fd157607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9858c9513cdf2dd5ed741e33807ef2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8c4a691de731d70e42d373c79a923609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e333073fcb8cd0d1dcd1e10807b43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a10038d169d63c583c2a062cbda4b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de0ca3328ce2f9fbc2ca153b8949b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f0d4f0cf256837745cf273a3e898e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb172a5eae6bb46d9e4dcae5125b53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628064ffae988808d3deddb6efbc2b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743d9e0044e349881fdf49a4876bbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7aa1eb79b18de249507b6961fed6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d719f14817272032999e01fd8742887618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b844843e66e1d724d57aae1592430619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f13eed09e15a8dc22d678075f2b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270e08010919b793d81b6759f4f7966621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949e1619da54cd525cdf0e5a70efdfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74eb4a22de73c289498f290ef38bcd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf09e0fd197ae007e21970ad4543b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1fa8410cf59a59d9cf1f3382af76a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c8a5fa94037e92486e27427b0d773626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a5066289636f7b03136ebb8254977627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8a0a9cece96e698af80a2e088d9df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad67c1c5dc10ae87922c4f4c70362a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4306b4852d97f6aa7913fd69087d57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190474fc109afa9b38f3302a270d991631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88d747214647016a3059f0274f617632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff183bbbca18874601094a68941cee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf9fb63a88072931c6ae90b85ee16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1af765a9bbc5e0f22dc4b4b3fb474635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d2c5f3972b955cc87105ba8990d98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8542255e2bb33fca3540b639085ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab916f22d74ee11500b10d42de76b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94bc09af28a3bc7778b78edc03b1e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a418e828752c43ae88dd7a8f65f530640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba791588e7664cf0f9cb4acbc957ce8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc177b8a6d74ac45122c446c11ad8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d16e9b8892819e6125a45d868a051643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba54ceb7272bc3ac06e59baf084d82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88e53ef2e113c9826895e4137b70cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0de4244c1891f8151a34f75bc5dd13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54d9412d0fdeeac7a7ef3c03fa35e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92806c64a116e2c41c6fe3928bdc3ac0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bb118a6e63fdc6aa5195cda3ae5c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03eb4a54b5d4bac1565c4e58e4b436650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e4d89aa462000c3137850bb420e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467473a8c8feb97810a2e4bdddc3f3bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b91e45ce980bcec8f3b2bd63ee481a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b31eca04d5aa490d95a06f3e886d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32b4b96228e57a226154d1569e2813655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e046f1fecd648eb0e7aa0d614257656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed017b10cf58a99ec8a82e612de37fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba84a8da89cc757174bd33074e73cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae45e8150539fa3019808e529bd88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1238e4404b2693a3955f8aaf8b6b24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742d2c564481d7199d18cb11309ed32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96893d79d3f5842d788ec8252020b4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead97d423e4bae0eaf9fd3bb69196fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3621aec5ad971c165c11d780d4499664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391f17de3a034c4d01bf279fb1246a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa48a3f115b4f3e7a156bacfa0c2fe5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d82166206127708205b4b16a608c2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d7441933dbec37b0fde53686a3662668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd1c3966ce01b597e2119e5eefe331669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77ca3ff7ba757e902366a6ff4c59e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df7476254488b33d26ec088a2788b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537959bff538c6fc845673e282ef3dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ac244a6aa1e00a485a74971d4922673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58acddbf6855900f6f486e377ed13e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88a8060a75d8c8317629dbaa3b902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab05916c8d554e8931e4c3a45eae87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a697e89f9d5cc772709da6bcaad5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71df1c8a3630e07f5e1448a3e28a69e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908217dc41cfdc8785f3ff5b2866fa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2b55090177e9a82e5a41dc3a2dad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd632c4230859e13bb5c13f3cc1e14f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8258fd90a3eac9e6b7cafbb174174b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c246706eb1173c265253701dd0ddc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa572d15f85b38e7ac9cf748ae1c3d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353962f39633c97e014bfe62ffad80f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c10bf2862ca19dfc8f46e6acb2198c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da6f31e00c28147fdd290c464313ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008818f5b3d9b1d4e793e093e2f92dc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce5ecf32301c3349cbb1955e180d76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cf4f98e275c3f0ece0253279b3880690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8261a517bd5bb3d48fe97b87f39f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2dfd51d1ea1b3a0030d6a72da5105692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5183ca3e83afa8b3adef6a25d645a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b9b5105f34a94170ab6092ce1f3fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7c38dfde17ef54494bc8d36d14908695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0768a004668ec23ba3b0cd9bfd7153696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b2a0967a41dc5007f14754123909697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c99ce3ccca6fb3927383b42a3038698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc98f84b10731e4fbc4df966553ace699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1edef4a4df613102050d2e52c092700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651514e92e9f00c79df0552f4787de2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65584e157ef6373eecb73dea8e4ba734702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181908bdf82fca9e982188d20be18f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964edd5b7e30fb2125c000f8ed36ff1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df78f350e5a9a93fd9e4ccc6f0472ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b83c5c5a78e94e0ad54bb1b23a00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d69aaf37ef35a801e2b30a453dbda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d964619a70d2fc04ae8902613a48e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abe33d04b58dfa1838ab65d20d4f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684f9680f89e836490512a6f5574377710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4032d3434889a3be5f521def6a599711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322311185b31ae267c8efb1a1969c952712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb97c1a075dd2b35c20bf7611d374713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51052271a74cc310929c7b882731d406714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ead81c66d8a774aa45b6934b5fe44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fdbd9d227fc71c7281a82ace7cd8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34007f1dc5e1a9e1cdbe8ff45ae86fed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8266c1a6573bc0a48edd62cce39beb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f96e2afa7098897a65c2984ea3ad7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b642dcb4f722b977d884f0f0b942720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9140b9c362c43f5de1d36ae5028c9e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6934ddf8f9de017cba4e2f2c0f0f21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d13c9371657cf02c2c90af5c36743723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7504368e1b7a64d8c20269b0818b71e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbdbfe7ccea5b706d17315e441602c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e01e96d1ea1c5d099b8f5e1330d46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0abdfba6bb53c55ee6471e03af917727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ea0ddbe14f69e327cb398fdc38a69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde83599fe4c8516e00119f77640b5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ec55a1c435cce8ec5e4c1abc0d241730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9008a841445794038bf393bc6afc69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78befcbf82ca4aa308686f359305f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d46cb35c42df2584a454873a44d7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebd9515b2c98974843991fddfbce9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffa6036565c741f92d56274a4cac1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d988f0739d603e6df4b152e37dc7d60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86ab3a79cc4b115eaf703dc642a441737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976727933fc2a2fc459693b1b3ef0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c912bc42cd0c830e4c8918fce333739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a586e5884b2b25130b9402bd8aeb9d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de410a68446e9adfa7b8eded00a0e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83736ed483dbac4ec079406fd7d84ab9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f033cffaefe2fa0a2c67418d4ac4692743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24bf079be1ff9df7dd4590c84c8da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5eaf360d862d4ed6629cca900cd10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33804bf49a8a16c19471c408a34fb7bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f408a00e9324998fe3969d33ad3c8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717df0b4fa2fb70e50ba44c30707e66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862a7eb197343818f6777566018908749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2979276939faa15b94071f4ddb764750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e7199327161e555bb06e0daf4b780751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88855b3565894a3a8e95cd4fdc41f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad9fb17708348cdb1ca712a3da334753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d8f5744a5905a312dd9d4f7f6d8bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136168d1f189c21fb992cf30e34a6eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f549c022c5243b33c838b09c1926c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ba260e7f5e80a6973519794438264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab669f7c53f6d574ebc322541ad6ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7df571b0cd2f415780ab1968908806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee3b28388cc9788a1a25d35b5f94087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd35e2c87642147a964d7767445dc808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841bf69fd9feedac89f537085ef38b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400377a46fde48f47a9e3af91ac25a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39fa56c90f533c924c5a435406244711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ca136dc2cc9efd8c2ead4748a41c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351574dcaf3af1dfa9eaa07b26a74713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19900a56a244087b933b554934ccc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da550b1bc196a1064badacf3c89d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a27051b18b4e717fe7d3770be5fdb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa6eadc5c671587d2b92994add94817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921e3f6cebc1fba56941a794a0fc0d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c212a2fcee7c15f6755cbf181c0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acd8378938135563e8a6b4894d398220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355abc9707e46fd5166340ea914aa8b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf5da1a2c4922e2a5adaf9b5c0dfc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72963b1cec984738478924afe079750c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c48a0f837f86a88f522d7af7c39a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6ef9eea460e901e248cfcc06939b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cc433d0715478472e66652223261426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e70fed4390f91f96475779f63dabe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ec347d3aa57f4a7c09183c1d592b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfef984e05fe1dc0ea19d5977900e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfdd036d9825dc98c453a48714618030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103384950c3e127823d684d99e327b5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2df3030d77665d3565fde05b2ada032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f863fea59c9ed7e1e5b9fe7ee1cd7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432f3345388ba4720a160594bccf9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2e6acea2c6332feaa72acbe6193f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ab9fe8e58cae7c2cbd052e6a5bcbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fdc97ef1702ffc014b282a176054737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a91e384f921d20d3e2bede1cee09b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07557bbf79982845eb7ff33dfac9c4aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564a0d847df84d62d1a54abf91e3dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138860652c8751454df4c74b07d202a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1ba6e6060ea8b34bce13e1d992de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d9385ec282495d4c36ded6b9aef5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494f4b270c38f7f55d2a7dc53e845c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f251df18efabba22ddb4d553690526145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b504807db6444f07a207cdbe71e5ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55435b6bae26352f29560108121e67e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d6a4c2779293ea89c3a904315e7dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6172bfe860ecbbb5d7734f5b247b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c42ca274809635f12cbf05597a2f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea02de7825e655c4357cc0783b328551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d720c08cf158114a78886aff26e3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b70c7558fec1aadb65b13e26f5d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e6787170bc900deb7e2bd0d322f6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f453c391a7d524870d2fc313d7d08855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b297cdd67ec0c07ad03d5d661e9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ce29270686d4f467b6ba7c2e67aab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32abad29c014d72e1d267a60052af358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf391c8236c073e298f20378358e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24364839dd89aa839bd0d90f2b88f47d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33961bda292d8df8bc3671f3032579e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140a5aca7dec6c8d26b14d620df2b3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5470fee06a204223d1d252cc891afa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e43ffa9f33a06bd8c5478ce9c7c6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c8a940b9d4ce887df3c795bc52a7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa24745feb28c9136d69ce446c645466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e232347a495213f24120a0b68226167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d1d578a78a38679f37a6459ba964168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e7d4e27efaef2807048c2d701e9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4eecd5299f486f908df0d608b1cbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8203efd0a59a89646a8fc045f4a1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597601b3125f768e0d28ba11cb019a6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671770f2dcfc8253bee6533c4295f4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6d1c39349a36225a59e79d27da7b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f73f8b552a33ada134cc776fac5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101792426fce89e3df9f699cc84bce976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a17b9d8f2d0577e04ec59d2ce340577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e45a99409120636ba8e16b5be198a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90113c4225f0e6e74edecf37a949b8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01097db468530731a4bbba600e521cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f580a5b0c418acf4281adf095232d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a6714dd1516f7ae3d9f6d99a3e90c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261bef09abb607d8d530000971bc0d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2fd455641601a04863bea3ef209d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c448477d0f20f1969d4aabf89f1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26571bf8a5357bb97615045a08c8a6b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf03852cabe5ee3c4ed0ab65a2676487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34803bb8b027f0bb75dac6d221fb4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d44d92c77f1c71d9cc150ce786da3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f09247932b97dcb08497c5dd9f56890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da89b001d27fd8fc72f24921b7dd8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35816fe938d069ccec6e7e2e6ffb20d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154359f0c047160e4a71702c711ddc3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b03350a8335c755c4c0bc775f67ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2756d000e0ed264e378832f5cfce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ced9cbc5f94ad116d49aadaadcfa096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440c486c33ab6054b12e31c12a8ca6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eb473aa1e5fafe88783e7cc39ceb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967d231c93703dc1316ecdc85fd5c1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a074fd60f06200d2f048d821d2ca9a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d02c03271c76ad3e1a56f83dbe50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89471075ad307ff1539e3693a8f736b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b944063abc3c921987d14f181611103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f055ac378e0ff0c1e0fd2fca82f8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee605a8d08841baa500258a7200d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e94ba824aa4bd83ddd6f53ecd114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d1336204260863cc6ec7e5da9a962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5018f58d310ca1e811c224b8c384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67596414a0ccb7bd685661e8b3bc5dfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b2e8120bc10df39ef15d7499e626110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1b43bf3ba47de670a03810d3f05b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a97868faefc4e699d88b5c72846f7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b440a9c67253fd7fcccaecc3cb340113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273788692d24d3a1e2e6fdd65b998d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de298a11b336bdd22ae06e97fae68e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d2581aea21a6537fd17753a9c6310116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd45858692dc76b06e304c723ac47d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c808f3a4beb9fe7382eb1a66201a26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4676438feb9c8e26b624031fae09d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c858248edd56e81a40298003f089a31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a25111877d27f43e12cac9bad207121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cf2545f84d0d19cd0e718dd25adcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654176123ddfd38c0448042e4d3f07e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde992265c3b902ff08b5a754378d54e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddae3330c4c0b5f921dcb96968ecc92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003c6b87b69725fdde8a81cfc968cc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c689bfe59937958c86fb0d6d5fc5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335a18c81c23c7543474fb3bb6c1b77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0497627d67efd33215c7125f10e5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ff1e3ffed4642f95bda7ef9f6b9d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92397644fd9e4635fd97b5f2b2996dc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91b7ca6a408985f35908c966d135f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4176a21de3a81b5cc98c54fc67a99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6135f2500a52a4a3bd2559ad5d8a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04350ec8bd8430c93e937fc50028fa6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7c32456db20751caa7cfc5528565a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a7962485efa2d5455e89a8bea34f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075a25dd4173d02e825215efbe53064138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4cd01f973a959e9502d8bdd9dd01f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73b326129c0349fd23a8906034f7fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c58fde6bff2c1bf19ac2e69be40c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2aff1d8fed27ec4ba72b909e72981142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5126342340bf614ab50552ba6657bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f8d3d5adf9805574bf82e9bbd75a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f89327f1c5bd90b4f83e7c945d46d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee9ce22f83a6c6955c190d515c7a25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9b4f750b4a7781ddfa91f5cf38f6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60159661c69afc9bf1715aa41cc7265148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1206cd5b7e73e4e365df3fe0158e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cb5576eea1786ecb9d4c3d8b6f2fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012f2047f6b2bf173bb1b51cd8dfe34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc7c104d2560267de5612fc6a35325152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d252704e22f6ee2081dd0058cbec8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95728a8217a6b67947ef67d3ad9e8b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f9cab2127b77610d0e3e01fe9595155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539ff87cd58575bd5050eeb5f6004a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921a488e98d8a1e797654d127c3e4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17469e4870a29e4ca5e884e7bc9cdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c73da9f388763c5da9f46f51fb0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0df6284729b13bf0706cbf15ef02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381a56d37094199a936ac68bfe36cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15838a06122444b86476ba7d7ac0a086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aecacb52a2fa73bf084ddc1459b88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb730a90fbbe386e7eeddeb7ce37e61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497de484093742c76008ea22ce1663b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebfbc884c50c8f5d6690d96cee97d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b37942a862644522f485c584e3968167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a7e640cde5b3528ed1c639a92e890168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4811655e15781e15711d5296e46a49c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b99621f00c63447a6156f7fce8807e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d14dacd5e816f6453009200949b4a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352a52b8f4d3bd9096ab79b05d268d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af029f7454872a281e077de3e044df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276147a675ee0261232179bd8cb33504174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1f3c4c2bea7ea560f96e6367685dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ce82e62dba4488d7b1a9208a4eac0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba883bc7d1af9b830500401fa8d127c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a73a6d0011908babf4157dc892289178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66c442a814a1c971e9ca1b746e562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b484429ded678841e11a8c8eb8948180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78bd582d68902b3053cb5358200f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c50587435d07f67e664f7517a112c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43fca4b7f4e9a80bed7438ac1d714e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df6afdbfccc325bfa368450362fabe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30598bb947ce077a7e7a34f224462f19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b597f1ae2a3d728d196d00b97a5279186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520073eb8c5375900a0c2011797bd11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a14b44951551e38d889547d92a5aba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16cccde1799f79cb15e04b61f8273189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950acceeaabdc218d8649d4ceabe886190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e2a9efdb9af12b698e2bebeb526d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4d52690f939d40007358f246c5f88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a92c09f240d1bf544cd1e0daa87ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f8bc336ac97ffab55f62a906cab21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853918b1540607512aceb84cbf6208e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399626af3fa36209f6ba2dac4a3e7388196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b30e57544982f87393d419c47ef8e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290af44f9deb2ea98dd30eceb46b8eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f225f278d839e1fe0e4b4091479fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c73c2008eb79dac40360ff197a45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a703337101ef960e5115115c008d68b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc171882da1310ad57b13065bec98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756839ec8430b888406300b5e852fa8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588331a5448a0faeeeffe8a6ffe4f457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85e33b8ce103f4b772e7b7ad61c7f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25488a37337e66c9a97ff0d22ac3f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69631acae5b5f6ece8b750d1465b1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ec87f3a4f3abf2ab4c5796dcf12d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead13b5a29bb98c49e6a7378242432cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86bc90d7bdc1370c058a9a45345ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56c9ec80a6f94a67dd483fc151565211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5056ba9550dc7c8e03d6214d26e876212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342bbb10d354e4f11c45fbf8b1f34a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29789d74cb74f8002beb288a4e88524214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb917770a43102796ce33872e45fbd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298165315e3243cb43d70a76231fb19b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30ab61799d3320c0f8c5b0f957e014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f63a08eacfeabbb2ca41ab7a97040218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c435f1ff0bed7071ff5d72ae5565c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fe986e7df69b09331c3e9e4e39f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051fc172c75de6cfc3c3caf2a2d4f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663674a294c618b9acfeb84d8e7e58b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cdb5510d398d5f8474e0be947ab3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50350861d32238eb4697136a80c48c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537347b407cf455d96975010abb92a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047370575d53b672418cee683a0ccd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ef50582cd18c6a60e9f640c26cad4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580800a1a8655ea8e40315b8594d487b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d1d630823a642c26957e404211ed9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8382d32d07b01719c2db8e4b63bb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e675d71054bb2937584c721a880ead231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f4451d11c9c9ea1ff77938e7f67e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b01a2eb014de30d114c14fe9a82eb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff723c17b80e5b0d71ba2807dcb838234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039878e01d09602857f6ce1d906c7b10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030234e4b31d2a88e1d0bb3c12ac848c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8129d2a6f9c50337f0307455afada48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795fe5a66e1f513de5a64d11b6fd172238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567e44b290b7e4374f4c7fe3474a2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22f1530fdedbb74de29828232b9b48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6b51619314e44168b498a5f9fa67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234c69adf03dd88230c28f3c1dff1ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d98b33d844035f2f53525621ca213f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8082c8a3bb0852dd5b4c8ad4e97f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e227cdd220f78a91ab0903639808b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b441cde219f09aca966837062f45760246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beff2007ce2fb7de9e30c8da4546a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d6dd277b7f83ab0426896f0496a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17552583614316b190cd9f06a872efc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06192505b7745f5ce1232da9618b5419250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea61557d3ae25943b4840233af376a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badba2dab960ec17583bec3ed646256252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f34d993a205ac574d5ea00dcf0ca69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53ac39bd17ec8a36655d29273c28d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808e222c69ee3d3b2e5014a204dee7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad488f5db66ff0401f0edc9a66149bd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51b1328282e6f370a7edb27d84fcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a51987316fa1bb2427e1ed9f0e5fe7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589deaf4e88b54a7fbc8c6a339ef4608259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d931d38149a31002991800d26a536a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0faf3a10c28787f52a3442acf523d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fb2a1bcf440d291d38a75f3580b78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1e668c485557f3d9efba1848eb9d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c8c035089dcefc71fae92683ca2a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634f933d4d541f230a36dc56d328edf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160c49c14b2b77faac28d1d298e4e09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce65049dbb4aeaea5d147571827bcf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82660aa772121a449d83411ba191f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb72da468049803f1d8a92718f6dab1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52df0c8c57b6b4785be7f6ecf79f17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c67a57b27005a3a7607364447a8681271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4167e3f5a0293f840c7badfea30de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4ad3463be84a043e553f5afa6e7de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bac2b279dc385993f24469fde3a7f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9713ec674ae9f698c95941b38f880275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4db7ae47b693970f6c8f3bf6b27f6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d22e45ca75998bc9ecd1f63a72595277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bacb58cba9c3b34793680b63a80510278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ebfd5c9fea44b641dc303d4c83f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff386dfd411cee809342eadf6fb0432280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546346968c34c930594b57af3176c28f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8b84f555740b18db681522aceeb9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380e6232c294d5404f97b794bb89c97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f9d1ca7dddaabab7a6d15556d835284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c657e8be0547eb043597f9c9e85938285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01270a207c8deb022314a714f7300522286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56bc2d1a6ede33f357da2ef4f823ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb05afe5a2515ee639a22876556ba5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab62e8fae50cf6855e4764fb40817b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aedca13868bf961a079eb1349ed47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded875296c1dbbde8d8846e2a3d9ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889ec13c01ac6dc54ba1015662c9084292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7307a99564aefffd04e35bf1b3f6631293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183d66d04ca2b527858a36a5de4d10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b11abfc2e0cd06751ffba1d262c32c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42fb8d193159acb3d0d88efeff2334296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9653811d01e72332b781708b1f9087297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e2d5dafd4c48c4aab46cbf171689e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac818aec30ab8236cb05353d44fea97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b8233d59b1d221b215805b85e8c5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a956ae6d311877ef79af3806d92b3ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aef22f75f1167e1ef283fbffa8ab6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e1c25477202b69dd6cedd8adb9f9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7fd7b00af0e31cbba9f40bcc5f75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51349403cfa3dcf15114753505b122305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea5face5c679414d8c85139580181306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d595305eb17bf90e7d1c7daebf284307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8dd228d19a22dc5f2fdbac1e9b7f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b3dd530c7fdaca7389dc9a89a4f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93927a02fe65a5c91e38c93a06358f11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf9a829c6977cf870b466590ec93b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326763cbc3a356fe880b2e9a052a7eef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7709ce32d8e4e433a04c6dfe3b4cd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912ea8bd600ce07fd08e6fa0639fa64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50f6849e9d4c7e0cbf474fd38b426f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e499662af0df27879b7b225573200316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d2148b1eb564eaa5a556fea2bb5c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78544646b63c71fa73a1703aa6b4801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d78fbb9628d3d40ede28e56f3789319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82853c5c359f510d4c0c8c8f13fe61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f9827efcfe7d9ba5a1447eadfdb3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2924df3198bdb361fa34a9a2f1b8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbde6457c50a1ad2463b62a158ed39b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91266856f7d717fe352747259d8d1f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb799248033b30aba58a76d2b60ce00f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd754fbacca02571f540c43f7fe9a4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd466b8287a64ac4e26e450d6cc56da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb680de1a2b4d1c1eb8652b87f5fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d894562b79bf1ad96b400fcf0bfcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6fcb08860506555221efeb95bc01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fbb26a7d8c1a380ab05cc38ee7964331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5544d81f5a957225038a79e1675be7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cfb34bb4164f0f225a865f17e9427333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292cb08c3622c555a336fb6e6bf7c19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474e6aed8b743873453521b47dbb41f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a932d9469f356a116ac38341507c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0a43345a198739604bd82bebb849337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2776ce940997a1c6649b38fa250da12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1ae76661f476e2dd1d2010eed7bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc497d6deb7ae858a0249eb741d6921b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafb31035b20c6fba6354482b315479341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45ddf86037e86da00287f9076868ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80213910740cf25c8413f9bc10e27cfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756c54dbfaf78ac7c847107c977485344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481aa77d59dfdd6fd81628cff05806345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9576fbf0817720160a5c61981965f4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07e554bf21c9e97837fdea938e4608347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d49469509aa155ac5c1c80a6b7a7a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517d2ee52acd8f39b3e9dda21ec72b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989b7bb431550d0fca12c22ef971319350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893b1cbe4198f1bf996b3320b40352351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c0a9fe5bf2eaadf66340e1915029f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339dc4357be1e1921918ba279464c76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb83ea441fb269a15c9553a77a62b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11daab64d5c4c2bfb6e303e0b08cbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e13c74a64b9477723f2672afb7fceb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937187f09e2052a0acc4e70f49a1071c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2aeb3e8d1805e8cfa68b587cc2652358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb0efe4cac502e3fbaeebaddcddf8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6acc7d777c6f9f74f7cb12298ba52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722508b118b1cf18885f1f320179c6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dab9b2d0394a05a1d66c826353fa97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee38340a980d1f815db8c68bc3469f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd110496b5bd16ed76b6bdca3e977364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008110adc73b0b415981ebab35a2ce76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb035210db3c567a24573a85c4b68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905a8a787cb001236b375f2f71ca3a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178997822da2aef31d62c6fe4239b7c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b614acff0435144cf5e31e28a9b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe966f1fc1387488bc3e20ec48a9a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedcef1d4664e7c3f5d87bc03b320fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b167a03326c3053306983d49dcb8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ec76ccecf8f38ed4d58f023208ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63903a27359c61be4bfdd0114c95e206374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba85b5ab340b9b1d2f18913705e7a66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ffa1fd1bc57f1defc4c1e0931be63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aba212e2604788ef622b7ee849a00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0992a1f195953600c7fd63d196fc21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ef50b46f5a4ac3faf8c12717971c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2439cd40eed1bf89eab5008ae2d9f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b99e15b764046a80777f933ce39f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af4dc494dcc5600ae459c09da2a8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1efd3dc604be265e2593c40a4ce84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bdbe93302dfeeaf4e6c43decaa621384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890896190abb910e6bff1024e683533d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad230514c8fd6954841849a94035b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c80eafab9e42ad225dde92dc53fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e80745c84d4b27ebd4888cdd72dab5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dd60761a3bacbf6d1f881cde6cce0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a9acd0821f81ebb3608669399d26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fce7cff0b1f918f45d2d80232608e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b800750e2d1e1c80b24fc7508ec35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac22a4cb66d14566a5d7bfe4644d00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d6c8b83ad8a5e19faeb0428f6c64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e483b22e25f3368c349260049c9fb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687e116f4ef124022ed27002fb22aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df975ae4789758f1fa0b65fc14db30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fcd4ecb0dc3a2930912213cabc529398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f9d3ad83c69e4b2d6d6447317904399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385099e029babbb29068ee98ffe36bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a59227f121899bdc098628be4f7dfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca47435795712bd62c462adfcb52d52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c0f590922cece4a1d4eeed2b8c8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f075440a4ef6add12518f50b0722404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38756c2b7f3a9de3b930039662e2fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd440589c1fdb620bc5f75a11660ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182040b25f84704f935c9e673d97503d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0634e5790353e03d46e077e1879b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b90097c274cadfc49b636041468782409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e61334e5f9ac47344904d030dde8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600612cdf2b4bfd9a8583da65a885f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf1b5ce0188ef3335f0e7bb741b4c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c2582346e9a6ebf2cb4f32d370875413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f7f08c9c937be2f4952a3503af0b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0547303661ac5360b12a7a099a426415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdedfa1364c32065412b4a020f86cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262058b2c0b65c746c2260a9a4db54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936afecee304ba6f65a0d19a3b179ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7adcdd3331d5489691e779c8952c38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a499ce1023aef5e79fa68148602b1ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864823d95159d5fc5e1a6d9921dc0769421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6bdc4816285c3ec85a34f879f602422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e2b1a43fad6fb0686c7df7eabc4b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cb2b47ca1e6197f6b8cf7c1f6fb9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c07c6760aafa1a4a6cbcce7e1063425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd10fc29de8de832b866d7928d2a27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4623aefd7e3d9bbcb24fd8e7331c122427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b7e4d5e491508824a7288d1f556c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c192ad0055f29ca554a961ea3cf2a03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429165fef1aea0d3fb2742eed67e359430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5a131dd60c3c0bbd120cfb72a4b45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bd246896a61d1992c0c6beb495ffc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946da879f046ac4078899d505342f2fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd196623639c6961cf38ea2c3cc570f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9cec91088c2ed4af915bb04f5c48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e9e48c5e7ca409ead337d7fc0b0a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb2adf82d332592a60485af9dddcaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2ab1fe32238fe7aafcca80e2c7c29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8697dfdf06fabaad4b0128a671885439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a624520b75143930dc51540bf3f2df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff51add73c4bad7970981493eec999441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811e5dcad7d255ac5ddece03c56d0e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c00e01f0766b0b2c3662b688474fe6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b55392a2a540686278edad74583d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f57c94ed522092fe5371ef1bfe8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d81171863dede6afe25f5034cd4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47baf0af9c86607a16e938a7c17859e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aab451b1ee4620d3bc3b965172ed46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171ec0c3efe6ff9323f64f039421f46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca7b5e578b7ee5d8d5f6ee00bf60a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4377cefe254785c62f6d75d39aa67bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc2b1fe153537b18bc1e744a1c665d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be1e95b7a2ab8736cddd4a1cddd84d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc5fd4c94f7bbec1aa2783f1653a8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7dbdbb6b74eb7c4fdd38b75a19240455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd39770899093b7aa72cab54ac5ac48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d738176347e97468ac1bfe5e84cc3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24749c5b15d2518d0071bd7b1da4cab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c86ebb8ae70684979d02bd135a497f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7278d0647f5096561102d12b4f10d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea498377aeeb25967e29598e5870f27e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4156284f45686ab8ca76c2e188436462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dfd45de0e8749b55e74c6e07f5a56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110a850f0750156b394f7d60de51e36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7df54d6f5a69a6b4b6ae9eb814c13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576a3b80af4097f6497ca832ed323de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4556573523278ddf42bfce9d35af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423166004a88719275af14e960463fdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e7d358e851a5c6ac8f58b92fac6a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f659355f9513cf8d0a70b735b5ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296f42910eafb7452f5e14a7a667f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691668503980c15c9dbb543efb8a0a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fddfc5cba1312f4f0170edd28179ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9f5bca1b1a2f9ece102db0bc5f11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadade7039b1854c46d9fda60c539b47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf31231f6f0b28b376464e149e36e1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836cf1c41c3b6569a51d867f8ac0626477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cccb42847a349b646fb7eee1ff03c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76228268538c272c35d4e7a28ce80f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f613ec236ca276a59a1157bf7e67a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29166077ca93e7c2d23f5cf6a022edf4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aec2e2a793e37050ff09d8bfb2ddd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd3227906415e5d3abe6695a9faad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e8b69526a76cd73108fda4a928d41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c67658aa97aa51e88e2d8800e255485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ce8d36923cc47428e211f56e18ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea29a22ed8e633d633a771f44f4c9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f7fdce6ea92273c2c2ceed148d222488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a85f1dfcb1e3d953d1b8833f50c49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae92a65ff66501cbb2b751d58d64b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8903a66300498f8667e9321a2166cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617c233ea55d2f20aa63cfcb43dc059492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380a98268ab2af6b0d6f8c4eb2a713493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fa0cfaeaabcfa5cbb2bc76b8d333e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9bf37dec0e6866597c27d55567cf1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285f251f11a864419f6973a5873ed0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b741e89214e60aa169b935afe00470a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684dc9aae6993f28d2158348156c84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a02808cb5ed5ed129cf4ae226691f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d19d6e228d7f4671fc5403a1eb861500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4954a5e223edc04e50a845db3a58c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c163bd81a940fb6d256195fbef1f160502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e58825a8205c2ee8ceee47cfff466503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55f0b0c05a67cf457cc824aa7d4f94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d920f80424b6d8431f154ca71a31a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b20ccf71dff17f80889e6d893c52d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e217fc85a88b1253a8646cdc9b058f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017310b3260791b0743062056ed7b40d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17e87f93d6bb30965604dde482646d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28598a9e3e30506c31ef0316e19f9b39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756306d4e2746445c047269457547421511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5de1bdfe6f2e32c42d72bc55af990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d6fe12f8b5d1de0d840aed6c2f63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f9e061fe177d29537bce7d41d0159514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ffb315b246ba7f8c07594d9883130515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a71698acf07d0546186c7527197d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187360fd476725c74eb29a38dfd10bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9dd284555bd1fefaa08a075b73c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2366e3418286430a0e8dec84ff84b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb5572cedc31f5e9f83d830cccc5ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402353daa7ff2762a8abb6af7c99fd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d233d3e16bcb089069bae284ef25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c0c048be34c3bf40a864ef447252523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c76ce07761bc6bb16e2319eb36f1b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047b20a7cd57d5e3fb19d866d8c789525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3768fd3cecc7bfcfdac23091e844537526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5bc08997a966401cdc7b09285e0b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af8d747e299de49d13d5df41635f22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc95d4e89c50fc50fb2f67b648c98ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d82a8713e3c5bf84d69e751cc9428530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b27bcfa3edab23030f57d35ac81f25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2185bf501cd9aab032b7e611854e83e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd18e182f7c98b55e9d58f596e162533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f242d98c0b0bcd435191b5bf9f7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b0458963711835e3344befa70d833535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ecdf5d8533a6caa430af4b61a1ace536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78669392e886749b2cab63ec3dc7a853537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083482422dd0b080476f991cdb6c91c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce4e8c3b4cfe4408577a8338efc9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f348b5bcd7282ee94f91e2b951638a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397a078c40ff8abb34d75d3fb67c29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bf47cd0ff8b9db51b564d227c22cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75607d8bb0fbba2e6281d42c790c8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad048d22124dd3db12215fb92ae54f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec66cb1d42fb1a34d4a2f701362b562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8cb8aec4b1a73a74fc14d9d67281546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b023f70467edbc576d6a0dde50c76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f58464d73b3efcb2324dd769bdd96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729545c60b33654ad8710c17a4c78d8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46690c076359a0a2eb3a67d9392c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a34dc368647e6ad93e4288a211c72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6cc249d06e495799453fa679e2610552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff5d6705a83d091e1e0f21dc3c940553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4abb2c1b9dbf9578295cf7184045554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6564b08c165e3c76578526e0bcac727555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c48db7a2e68df54c2636b9365d26e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801835ad589b4b2c528ba6a95b8c248b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7f4c41ac1518f88178265b8b3060558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec2a5bdbdd4ffe06a010accdfc4b44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fd62d47bc61ca67bbf0025e329dc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04e8fd3d7376b75c2251c854dd0411561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69696f068d44163cd05788bac684659b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f1e1daf6a9df32248c5c7389a40c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e93f0c8ff5f3657dde9bbb5422e69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692dc6f8e62bf92fd8b9aeb2c49d570565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef963b27fc9f61178a1e656beebe4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d6e3f501997d0b58eb4dc068fa064567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef8f55fd44543129bd831d1345c887568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb19d25ef16a6991a3e20b80b10d09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126a8ad765e5b41f11821d5f922f00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b40f13bf1db9a8fbbe94cc71084a68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15bb78da679f18f0117821ed27a99f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2192c105c04ecbcb030c953be53c61f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27085f07b15f8238f7feeebacd6fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8014fc23a77e69c64bad6ffd057ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca972497e724314be98e440218b11b7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7997914212200a4d15946438a09c70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa88b3108fd6669ac1b8bb863761d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3aa33a82d936833ab7f3f64025b09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c4068b9afef96c4ed5971183796e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eb824aade8cbc486c2b5ce4b3c1d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158ca833dea91101ce7a282bc84480582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49627dda1c86318881648241c8d533e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7cda94dee4f0f08a4401a43da980c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc739b460902845318bee9afbc29e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced4fbcf309fc9759e428c137e65f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760fe712e38bf719b9ad871253b2680587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd52d649f2b4d307d38eea6248c7b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce43ac9bbc00a97da7d3b890f051d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d64692f7e768af2e4879f167ec7c39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59e32f42237e7d6fa36a33536141a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af414cb0a10d48a11516b6d450f8716592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032dd4f444aabde927813d4b5990361593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956160ba18005b62944187fe3251fc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eba0a66cf309ea5a483807a07ab50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d3cbf864f31eb4567453b66f395a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a872e887b22d4680ff41b4427e86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d7b833043509caa365bbc965b73e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac103d246a27549de150f056b444a779599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ac760522f15bccb2836567b2e229600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df39e2101fe0045bb4007df43fe0e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bed11df681886c3ce3b44e5e6dba9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494582fdff7b3e3d4540752237ef498603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e3e5a026387df597f1ba798c35af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061d4dd93e1f4862c4a22d80e6c01b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c81297a365f348883f3e445e3a6fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aac1b54a5e2861f1fc94bb537b9cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523394ed29ef93d1cd6fe0bf01fbb2fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75d80c602169d9353206ab16988b56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1487ffa9549a94e9a98b219eef9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16f34c1c2a21f70594932c1f960404611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b97cfd202017aa4e242cab62d8d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f52ae46d3cdfbab3327030fe003c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e7d416eba170fe8fb083c11ce2de7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e224c0f8d64863204f68c1032bae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6692f5df1f6a4566be5ed9ad4dc452616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fc52ea9e5a69464d3e102f90722bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888b798afe204fabb0dad2902df7a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35cf11646db0823ef9d7a54a0e544e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7919c38157f51c7a53bd75d80c9233620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189feff30bf42c333631e3fb8fa1aef6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27bedcbc76300dc5c107f41fa71d3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00c5df970619b72b0c0013682d2e84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1352312ff33045be3dc89824346e1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a07691d8012f18b7ca3d25d210a444625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0213d431f15287471dcc709a9eb6af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452f4fc5d472299c4e7f19bb6f40c7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221447c7e222d7194a16d45f76d86358628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03042e832f583a46a00261cfdcaac192629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0fffb2c6894b4d407335bdc4a83e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e7338f6378cfd62f7c067a816283631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d5e2742cd09f53f9c16d7f980128a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb7ff218da8a386451d867abfa281633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ff5924e5683c8677591cb3f7359b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646852df5cf79f6d4b5079f8af5d020d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdb1b5cdeae2a00a1223711b6c28c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b54c1120ea8acf0308d89f4387830637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5e13d2e06581a9905f0926f8e12a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965802389a164e6e06291bfcafc6079639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fb2beed607cad788ee557abf135b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db4a8916e984417bb0c90c64f606ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2dabd4b6250a703530ed095acfc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88737b3846472c9dcacfd00caab3c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01322e205fa421547e473eb92a25eb5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7056490cc2daf8aa86792727c38fa8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ca7d6b52485a81a5bb8cd6e74e75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aedfd8b85107587c0db59a91ee573647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ab3384e113709d8c1dbb7fd869ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e75a321f88fc179ef4c0132329bf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca53a8b9b8d3a917e27b047ff85ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2d64c451ecdadfbee6c3c0eb05f84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded548f01173cc563d606bec3d2b537652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127872b5f77450f2793d3269d157b52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ac9e5c0f04a6004bca9f4d36e354654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07bab51f4f03e31ce52794b2dd0c11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b39ec067a87efac750d9fdf566b46c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da271d7d78200a76eb0b5df94db16b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddaaa79b07960f3c741a1a9a32f134658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af3805039a1653bba46295973b4202659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7277c26ca5e37012f2a9bd71a2bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158dc7f1e98b11a1bb2a7c7d86b3c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ce1fb8012961ab667783ae36ccbc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76003ceb1bd2fa38dda5dbb2afd9570663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e43010f3695e2e26d0fde06e10c190664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd24728501e3f22d35366720fa934665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cf5ec4cf334074d41e24be8068f8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef050065d401c7f8831d74130262e28b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d82b5f44f2af1dde3178d918ed9ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed1bd6aba6a2fddafa15288ece144e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748aa534b79b28bceebe4a34944fd60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f350a4cb996668f1dc79aa8b084dbc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f326638f0dc0bff9053f5bc1daa8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282861a2de1e4f6dd71adbe9062bf0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd618f0753e8658a04d2cb5a67f46cd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaab027136e355a2a724c59762badd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8306152e2cbc7482bc4610ff12efb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d82164d30ffa37c65b80c00f740f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424f299e67abd2aa43162c07fcb0ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c404e12ec871d004a2f4dd08d5c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b10459564ce2ba7175f0515b7a88d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290797c98d491563c5f93a95a7451f46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc62243547e6e9ec7e26a7e28e7f8b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ccb5a149e478cd7650a34e7a78e0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07088d3c006fc8668facbe620dbdc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f7711b057d8fd4179ca001abce7d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a249a6f826e8f3f0078aa93af05c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26793ac5007caed866e2111498dd0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625bf764d1d656d4abd8ee950b3f57c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b58a50fe30089b531948badb00d2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a99ce9f6c4eaab629037c66f1dea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd472e9d2c30e343c3f629df6fad52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d5b10f8d826094edf8fda9798cab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6035ed4d5772ba5b0a2d905b28114b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7599237c689c44c984c1086cd2b41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfea4403b36c7daf2c0b9445f8fa8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6528f860493d212994bc14c72b2f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96543af4f4e2ffc1f7415edc97b25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53917b7c2078c6c9a32cace00fe10f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8cfc129d8fb2706b59330776d10f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feb6cfcc8557f089f2a447ee9420bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf2d06a2ecde44015e97ba2a478ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5570f88c35924c60a6ebf260c7adc07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76802486d7427ac5fe65a871f5c46c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a932c7172e341752ec570022430f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b859a461cebbb2722530958091679705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9da747306596ac502e4159efd59c98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148daaed1faed7af21d083221896fc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11102242b3d295dc570366b68b09c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5fd0723317580802ee29b0761664e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143958f2fc46b4cab29db12731e470710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5deed43cc23b0d151d0f4015b9320e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6ec319c2a7537279767a2bf6f5b59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c8dde56e219b48c175fdb181bb07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1867b6ded891c2c780299876b22b4a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf80721c60de933b357c06955b1c71b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b0d7565768a1b4b2db1edd85ff84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aaa39e74637cca2a4a6abaf2f13ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eacbedcc6701d45d55e50b0d715dca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda120958602c284cf0daf98e6f77f75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683bfcf1e8f4d26385d2fb647c150a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb45204e7e9d7dd868426fbdbeb40f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb92e34a901b8245d2d1b08281b63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4afe1146776a31c103c0bcfbf7362e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9855d3435b0590e7d91216b585b4bb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e6605f85c62b5562fbcc1cd657d53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafcd7678be48c3663336dfc7bfbd28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb77201a66b7746954d2b112be635e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834653653cb8f0c6117c4e05d8d75f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb66820c8e7101204b3d998cb1178b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfefd29d55b593995cf142a306ad45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933694463c74dc45a178a2caac5eae61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84487ccdee1e17d2710f52275a169224732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f95763da73f3cc260d18444d306d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be60e5d7ddfd61a0d470743059b3ee7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7fcc5a0142a28b37fc7927fd52426735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e06527bc2c63f6adfb826c9349998736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058364ab68eb26d2882a83c2fc2b2c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a487366d0c19030a22eb24cbf97ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c79d5422d45e4e7495fcdded56e239739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df065d394d684039a2a5fa0ef4a4934a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76af597b99639996a6a4d37da3e55b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c91f9945bcaf53736ac0b19c2a743e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50f86e7fbc5056617ca8efbcc2dd10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fcac1e5c3272d6cc09b1eb2c885cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a9e4e863c22a99ba8450c08a94d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed20cec14c8d98e3b7f0c296ea186746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2be926a3ce74e2aaef7a4cd6ac1819747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884f24de83fea568a315265ad82283748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a364aef7c17266c40abc0c0836341749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1acce2c46344ff76783c41f9ae03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8fa2462696f1e58fd05f8488272b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9ccf8fff9bed02eac27dd042da78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3913256a386be2c42df7745a2f82ef753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>