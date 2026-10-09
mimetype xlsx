--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da0ec18144c771dfe28cfed4dae8391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35c04f5554f6e49cdbdbe86de42082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cbf776c054a2c35a33a2e2e8b010c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5c4ff2c249240b94aa88eb81e5fb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1adfb8c47cc8f23f34ccbf1f3b3ce65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccde6b5afabceab2c141ba785d04cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e49a39ccbd18929bebbac2b011aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff564e3f1ea6a9718b4fdaac6674e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e3dc2b03cb422f00857e5dc6c97b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c8d3bc362a20235ae9f73278e329510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309f30d5c24e0ddd9f4e81a773dd8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2800482a40c6e8bc236e80eb3906912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeeccd0540dfbe55c9307dcffcdf1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a893b6ffed031fb091a5d40233472814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c99ae5e4a6448f497a0ee8f1e593215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc08566370601c40584e7acb6901e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb0e22f380caaa92c8d463b635bd0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b316404258fb348cacb26979b76a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd6a19f960633eb304b2379854eb4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c8c3488014abdf8b2b8f0eb377d1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1b5f1399f269e98ff4e72175f7d0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906a6d8c18785910314d9afdad383322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29642c9a7a8785b6930c3da6d6c6e37423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0411af0105b48ec57e169432ae7ddf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c7df0c98159535c90cee6f5b951e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2b4fb7b275ce6dfd66afcd2dbeaf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad2702cfcb9065db3d7950b3ebe0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea231ff072afffa38ebdc533eb43c3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716c5f6b581355d2c18b768d961a72d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c5b9282a4056ac0dbc09ea62bd9b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638acc05318c55ce12f4f5da4e628bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0602e82f709563e2d082546f61b5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a4d446189f85408de1d556bf6076833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa4f97cc902959ec56dac5bcfd5e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc55a3b943a4962b6083cbc31f8f5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bf5afb7ee8178e5f4bbc11f36f1e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370654bd81e299607f2d88d3a88ea3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7093b2594394ab033cf0bb7d6364638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8651b9e33f1b5a9d0e01a4efbd19e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff9447d68df9cd9164238280355ea840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826cf23c3ca7ade0af64d0a21c4d51341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771e796c277f5b9401a4e1cabfd898942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb01d9a0592a7fb670895f5e208a7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273ac867daebf6310d150c6f748f6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe939cbcb4fbee51201faaf39c648a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b966a508c28bb551fc7a8f26009df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221debae1235416618c71fbcaa4afad347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b23aac6c02dfc07067ae5021c43b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c231b7e9559ed51c0a4ed185b65e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c205e9279a83402aa910d02811cebf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb441c42cbeccaa52015b41414531851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087dd60736a435b4dbbd1d344bed92a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5a35f0e0ecadb200241f7e6f8ff0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794982b40ba754c5f0141ebfdd3b9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a640e587793fd7e59f8972c3f9f1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1a249f7c80a29142386690651ec1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88614966bde6ca77826e48026c7baae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eceadc7eae808c5bb9a60ff953f0b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da678cb37a7c28b02c4066590c9b112959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee68b81ec5f64a705e4247b2c5a06b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f545f371948f949a164e74503d3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e5ead4b57feeea29aad8024667c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b8395a7c99e16853a8dc78c3b90ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da88e77cc3adeff649de429dc98b3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d908c4751d8dfe0b84cb14ce239f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fd79204e193bdd6ea47e1949f8d8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402cc2147a4dc86b123bad3d98b25a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca54044d8a5a98874e80852d0bab5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a95bcf36dbbf26745829f5799d84869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873341e9c307ea4ad3ce48561d7945bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a07b76becd520cb322491401df2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059b3287260346e649709c4411f57d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7a3a75525931fa97f721ff9a9d8eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf76e1f374364051e114d6542c2c2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e63321b929f57e0585a756b60a8ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7c0da8dfcd28830572392f218505d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ead0f8ab52124badc768e8bc9344d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bb7cc9252e3cd5b1a0ff91b7c0ba078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7af55c5170da679f42b7cd39c172379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b00cc6058172ce55bc0e31c50006780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110033d562b4d3e04249ccf6ba3e09881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3adfbd094ad6d6b64a5bfc978ff1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f01bb2b8c5151afa29b5ddf0cb53d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bd5267b649bdcf7ffc8a36962422d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a065ea2dc87fdabc7aed88081eb91b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2703a0bfc2eca762e957f399546a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5bc6ba676ac5e4283b53a620ead1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6f99cf8a41831259eacd1f4869cb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad4a1f935cd1e32ee59f6818ba79f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc39ff8e49d49b22cf1ebd00ac032ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105b0b0504a8512cef0f23323de4c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730acba2919a91b66801a933109fe23292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310031a541e984abe9aba3ddb0965c4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e8481595fd88021dc9349c5b57a7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b51e3344b54e129a596f44f18799795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebda0b1048950fa0c2290fc8d6b3de396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bac7f4937f5dd518e2dae7f3ca96c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6962d9e8713ad35852f7d900f4e0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857dffddb6c4fd79efb1591ea4101ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c321814864f8263a95f67b51ca51ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338fee58b965f0c12466067f3f3cd10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2e79628a33f85ea0fe5e74d22833102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fb55c1e0520cda22120dcad62a832103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e77fccf38d9da582497b0af0fc13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef2b34ee1abaf41088ce8479021a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed93e76641a10d9e7f39af55865600106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e31e94ebe21a5792944b8900e9bd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ea4a120be980457097ef2bb90fac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc17ef3c97aeef5efe5791e9ea341b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dd40879c1429d7e00ce864522dbc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e764f59ca8354562e9cdd37df99cc05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f8d3e088bdef7245b43881c3f24c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c12df005455691b6280fe9f75261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f38cc25f3a318dbd93572a59316d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04301dba37c04728c5c4bcccd0f5330f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf0ffffa649382b4fbeb337616819116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3f61b042bb515f5bb02cbb1fe45ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32bfef43c797ccf1e1085e55e9bb76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3419764eee19bfeb89fd5bb0c3b2aff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6b12a7be323624b4a48892b33ac46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c4cc94805211695abeb05eb8c7f8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363a1f96d98a2865042a63f77d0622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de97359ead4e5fcbb67f516a0dd49f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb12ff59f1466193ffe05af1417ff7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cb54f4e7e1bdc3a138172cbefe777125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eaa2079c05f945d5a50939b7a357d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c26e7226996b9a6c4b2a94e29f17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300812b525d3b9cc98b8926dfa8ea6ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8221c9cc1c6bfbb6e97296c17215c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b299cf609d2fa5c64e29dcd0dbcdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c550eef8639e5706de0c98db3a17b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4cfec33635ff80bdb6cf6dc9a006c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf0151ba41ebdce4473ba44b024a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a655fee573f009949642027604f79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a82ce396f9b0f6ed5f90eed2856a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc85980a2268990de61c72747ff493136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df5aa559b43a7c59f4a03e66beea50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098579ec1507c1a94c1ca8085b870628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26301d1418bbb03bbf4a2672d27a71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13fa5fd4c5bcbfa213b3b209fb2db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0c62baa75613dca764d0cec694506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9472c52f6132f5ef824cb33021b54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb3ef32c08e79bbd424dc6c72a9f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d329ab3ad6810836b95906d2b4a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eabbed5c3f39cbb613ae4523d14a39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10901552847c943c23e1faee7558cc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a870533faeebabbe77f3dc05a8b55c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22880eea384b39fa3eb9efee442e6041148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b0aad5fa7f587c921e06d9ccf558149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f802c543cd5f7220af884145469d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d901c5ed8af6e5d57ac855b1b3146e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b041b36d0cc4aeab10c54f1c5488e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba62b6d48e85acd018d6547603e5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22625d6e611035fa27273516e793d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806ab597ea8efb74585857287900af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73df2c4b21dbf65bd24094f29fb453156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb48111df3c1abe643a84d96856f39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31351764fadf9ce33642f389bae2ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ef5f0a0d173a2a1717abd237c24e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3b56ef727edc0bfdd375f78f0bc2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3630abfc285a66746e332f1158bdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b957bb443aeee81e835f0b4bc25483162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5203f0f3a9331ec7726e01a27a108c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ff79ee01a671bbfc4a7f9739c117e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b233b0438963d8d8dbfe33c6b115165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0ea18c2a134983741ff459cbf73dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1ebc38fb41b47b5a62cce3ccee1a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1bc6f07b74efe2e25b2f9d48d9ff4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a887794e9eddf138ef905553e66698169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf79ddccc4a25ef94cacb6862eab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a995047cb9775f331853d99d5e2a328171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d38c532fd0517d896ba1af0a787c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4d3dc120a9c30b98e8dfd42cbf54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573264f4269aa853694f5fe9d338aac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11901a0cff84a9b7573a911f53bc37f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cce74920d2df21a4abd3344ee9e23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93317df77cd5d265555eaef7851f46e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79c580da86739a6b612e99a7089779178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa949579484240107f0f1308e7967c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec3428b6d11d83fc842c73d3d3716180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862c306ffa2b40bbf9d0a57f66691e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30fb67b3165e1ffbf2c382100bd922182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b36d114a5ab39602f9008fcde6666183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e54604f05332f959dee52bd44d3c13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256018ce82047b292f429f5318de44f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a48a6d9210913902f0ced1870f72ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce129b8026d6bd307b659fec453faa5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384bf0771d195936a8ad0d511ae316188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1af9f8ad670b362fa5179c177164189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10ff772f3d954a085f3979ade5b78a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cf5f709aa550931f2a1ee73b024e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681a564cfcb187def81381cffe29393192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa533922c10f52ba0883a44d2ce6e6f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9858624f2a5a8acc5c356e4ec524321194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaf6e2d3abf789164fe2fe589631fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213e3316b897ca7c08608dc8f2d56e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0d3c9e813b74417cfcc8fed79e60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90846a93d21fc8253524f03988b9cad3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04175070c6e426910cc3baffb9ad14cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeaf71e7e643e160c04ab66615fcae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811cf8d715e937f0c653dd77d4fe91e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904482a67ebeec8600b19c63278392202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aabdab04d28ace3504e72a62ed344203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b57c71898e4212f809e081a13e026204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6531181c068c09b61e8eb7948623eed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a134b62b6625df94190338c6fa6f14a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c75db89c5b525886b3b9cf213ade3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2b7bc9f8532ae0bcb0f7427e7a36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c246d6440684204c89b7c58b602f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2f83d2e24f6d77d01606836830845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515ed7325dded1c6ba2ecbeaf9122c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52461b7b2bbd6c236b6231c27eee8fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f381aa4fb73ada5532554821d1394213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757812ac00262a53f8e2aab3ef4ee998214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bbef6d738eb956f601897723191b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74903e1085e9dc365642eb77d4e3c7a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc65dfe058c87179cdf3c166ea87d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f6d5d930638c77eac7f4ecf9ae39e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58061b997717012dccdf6622e4be55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef44be5a7c62c96d95ba5656b86c84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661add32f06788cf45e74e89227aa624221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be9a607f7f7a690fdce1d63042189222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0765a4b4dfd240bef73716f9ec9d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd3264be05b2aacd41ae880857b71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b0c6be9e7e17e96fbe6404fd1673b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963d5da0cd6015e0bae8ba2b165e36a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420f69863a4d6c7d0102f99630660bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6af3b0966caf82d58b6d5be7c467a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdcb7d020a72e5aadde7f879c17065229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a8a5c12ea4da637bf9d65d894217230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f6aeef8c27653a52bc285cf8d1d89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95731e0244f821dad69944e1ec972d7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fd99753bf4fe13804d2d088727d48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f1cd0bb8599453be9524e2946339c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472908208a03b706741d8be9cbab7a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e37fd861b7b9e90af4c197735acf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b8af574b3c44c2af502e37ce5161237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2152b5bd23c17ef4e5ac9a0d0a9f56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24e09591aacf0bc43cb1c32538b4f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ceb4f297064432509437ced091d92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9af6c7e29ddaa140f9d23a5c4b2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f3232c8596403a38d28a76ac6b777242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaf050736efad31b2ce452b8aea6a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686e8a1bab31dda433bf88d3cfe778e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a462f0b92e950a8b59c24b7d55af022245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840eadcfec0b6595b164219925867d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d02c263bc42d4118bba1368444b6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc036c289e187ebd59a476c42c98e018248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bada82aee6f7002679b108ffc71d4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad16befd49d885fc13bb64359e93d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b10f4c440d1f30f8fa1b1100cfcb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b9fe0de406ad71473b5124f35045f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37978a0477080b74f5b943185a499e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cde91c98b04977d6b2d777adf1a3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34df4a92d908508c5f0ee7b55a618b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50577efe9f0a206d6338d6164d79ae95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d7364ac877082942a666812a1a22f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f673fc6f6ff8243019d745e6fbf81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d80a2477d0cf95957e3ac3563fe0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd8ed19914fd9ff69fc6755ff3a0a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f93832dc64dbc2fe6cfc25d81dec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ad6c678b49d3d3ba0c01a3acb3fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347bf8ec409001b821f6318d37ff21c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4679f7607b9d9b67162417fc139f4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf35a537f0d20d7c3b4408fa8655e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ded4461615ec80bd1fed629eca77e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78bd4bcddf9bced975b23535c067ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17571ddf8a507cb42b7d052e98955a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc10912ca47ee9c42d54a6b2ce148269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214029871afbcb6450af8e305145bccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ddfce80709f4006edc3c6d5970387271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518f55c6857949d496e04ecc2cf87cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edee0215a996c3d1d96a249d3cccdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5312818c5de36634cad54ab2a6b4278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9fb28877ceb9dd0bc40468eae4f14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693103b1353f96d4905418ec6232ab3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef94bdfc4ac83e9da1b9d814c6ca5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fcb5feb2878580ce1fc5131fb23fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c3f64d2fd051c814230ce9e42210279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc90293f50214918df7f369533768280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4c3a01b97f7db0da3d935d2223aa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e869bd441b5b9d7699cd967e826e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ffa5e1afd84092591dc21ce57afa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801418974d04628ca01c0f9fe7b11b38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fa2b752f3f435e8c7ab009c9fea9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71284f33c80a43470045e781223338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c48fc806dbab9b76e8020d5056328a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a19f4c5cf3028bbf8074b53bdff565288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148dcb49bc8094fd1b474b2a6de707289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599f5ef9264eb32cd88cfd8ae067229290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7921709e24c1217d67bf941ea1f8b1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9861f7b0efde61c5bb4917c578a65a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bc4e35fcee7dd9f69287f8f273739293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e4996ca69581eb78b927498a3568294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b238914d5ff5b5a88f43d97b50d69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139800a56664b9daeb39df56b17dd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe395abcc2b74dd42aea46545e087d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d80fca4f02d6e6b276abaf3d5806298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fb43b1038f45f953e3beee295e284299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e30e2883a2d0add886b817a2c22e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937769671ecd712d2fcf2c68af35db9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef0be672fdbc96a264e0166c3bbbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91280b21211c94cd978afdbb9e7e5ef1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a31254f21e21a9f9f38b204409c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86033c4507eca05f2b6a8bff9476bf60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f552daebeeb18bdf22378226928c14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0baaa75bdfc59a052ca0745a6a24d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5acda7dcfe9530876be5fd5fc44b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb41c0f1fd6bd9a42f9403f9fbd6d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59755167d93e8c8b0c66c8bcf013226310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c001562507469a73b29c18a9e23f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc47a0f8fefa44bdbb4222afbb74bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af34c90cd0b4533f4cd2f7fd4800f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d36b0d066e2cb658d4715d9665ffc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05603b18d3f635be09f0ca61a83ca6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63baa16350cdc7b705a979f8b0f5e2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6fdecb7312c4903a0c79a74b0242b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e25d0d1dc23d12bb746d1cef63c2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1481e44ed901aa7faaa10885c60d0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e934355506fa19b367b05f1b9433d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96f366afa10575919d1cf15edba489321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e72b23839a93572a83dc6503ed186b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4083c3a7da15364b15b99f7c0de1d44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3b35319072a90db828261cb61e06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa88489621547a596c699c8fdb5b14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9e4b5f4fb4b078f9202fa2aed2737326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed02667bff05c0c71b968073ee064a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc57c047951b82ab1eba0ae00eac4a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806ba145a692f0ef6688f2b3a1657fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644fc38999aea185aeea2f625b590b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00972b29812594664e13bdda70ccd8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b9021fc218fc07552f5ae1e390de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402554c1fbb163c269e42a1ce39377d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6139d2e74a96b790704b1f64b38f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c554aeb086a4d9efc687398f073a634335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0706ca12fe70162e8d0b9a1c4fac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f48a9b160f0f1874007df3ba45d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4febe9a731a09e5efc14411bdd482338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e99d7c1f45f12f87ac592b4a49dd2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673ff8f067f28fe6a887115300840bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd4ed01474edc30dc25946d5198f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2b922e5af75edeeb63fd2a78ddf99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ef4ffaaf661f6a108d9c3a9803d3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111d7b206976c1efaa77ce82197817d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97722d9e5a7247f5cb014554206ae4e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b028ccfe7482a9fa02f907bdfdf69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be7d3ad0cdc75dd9768c10b95e43f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c4bf112c156cdfcd692db1b486844348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a316746197991888365ad5a05ac6f4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d0cb766a047592f876d7d6ae6e63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c033c38d762501eb6abc5fa4766b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0bd128033265c0cd715bfcdb3677c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdfb45a9c276680e2a196629f19c10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc1936439830b87b8c9f96994af193354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7ca87c7d9ee03faf6b2032298dd8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e5e29904b6045adab5dff9ca8d20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27a42c3c94dc342037e028a231b8b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e81ca788cf6047a100fe0105f68fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76f8bb7c0431c37a1f5921c866496c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995356ad2d7704e3a6ef3e21e0979a48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88d80f03bc526f6c19220e7283192361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7970a321c67a234329a37935c7eb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53cbced13e4fc84e271ae1afc9191363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c2820bf86743f4007c3a79c5ebff7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d3c3f54b0abd4e368463ee60e8fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3b3945b177a1c32e5db6f4eaa771b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40400927db6763a905b0372a7b79edff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a92da00ede55184e2cc65e2b4c0916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5348f78ae9f2fb07c2f6f9e9246f6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d9c26e7c0995cb98560aedca61108370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1683b9fe40a7bdc53066858228127371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff79f5dd2b3b817156228e8c455df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3417916411415b2db8a887e6d11584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c1f8922e0fd93c6ca66f6b1001d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a70891f16b5a82ea36ff4b531272c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb6d611ad38d73a61a1423d5df3ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9cee2f8db21e236c5a989ba259cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be0379c83e94d90210de092367203378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b398c528a35e96b5526c1023f8047f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2030a8ab85307382c6d45612d4672cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cde3d987e3f7123738b80a921f01e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc3b5094d761a6bf62ce855fad18ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439531daac98bb2be72e8ec5cb8521a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201df3028b17da1b7da4f57c97d52fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e58e38eeeb200052f80aff90938a84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363dbbe7230a0d81090f272821dc103386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46903a982142ca9fb20e995be5b99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a426525fad6570a017170527d1f8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c608a37ef2a13391624fc3d6a7e9109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04399b4e45a30bc31004bd29b8ed43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd36f61673a972759b1b9c7bfbec47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e7355d30c999c32be02a67988c50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500919df75c479dfee31ef0163a4ba64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e471e9665dda2dc402223675e10c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a6a73b117b5f4a62d5dd63a59fea3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03de8b24c97e7454384695eff38b0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaf9223ccd07a05bc6e8dc11ddd5de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d6356bc0f9687f9e4ca432675f938398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822bb8eac7dc44bbe508697765c011399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcfcd849ee1d0be6acaa09a818fc26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431617c1969a4ec3ffde448c5c175656401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86396853cccc71bbdd911e7701466638402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302de49eb24ae9c5bec092bc1df2e60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc31e731e9d14b7814944552e59741404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738e9d8c35dc9c33ea3d9f7ba9f5c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457efded3278d0182bc6e1a01e1c01b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a04b9517f09fb4b1e157e7bd52763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8c20074114647e5b5a3e39e7d5d89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ae6af26a6551dcb9539d245a563c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183420a58ec2ccae646bec815c623654410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b62a1bec728593b5abbb7825ae9de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0fdf2777b663794af80860562dce1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59f3dca33c98f2959c8539c6ea4f3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08501859bb5890d18faa3a81a97a7484414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef769b022d8e40b06364d93b7eb23a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee6cdda4f8fad1f52ea6200bc8f5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5764afdef5bad3419b52c3e2677cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8069848e9c6074be9e51757167eee1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394b96c1dc06c7aea8f9ca08a2a2408419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cf2d32317c7ad5cfee11a22b17671420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c6f2fdc169c9eba2068de0e76876421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4074f6b04eb1c6ac482c2edf7cfd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad6abc7c2421be90ce804bb13389a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240e355b3987d1d35f58bd82cd541a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e42838e3a07c8f7e1b291a362a3cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a036af687865a52ab2c154fe064357c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051255c01d05aced2edc9756a2728d5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9efb41a326281344692b9014752ced428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf0a35953e80a09c99756674deda55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e52a9a2c1298438f5bbad160da625430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f92a7c551bf5d044772e13f08d86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f383596754d160cd038e3ceed682d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d84aa65672c5f4ba459dabdd56e89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917591499ee51de67c60254513923cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fbd502833a4e1a44867f15efce18b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80a040e50be62ca1efdfe0e2edb4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6591852bc2c480d9633453da765735437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19fb61269da56cb732071766574329438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae0888d1f4317a14ad1149d8e0f49a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc0c32ca21753ada2bde6c1b5356b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385005cc28fa30873d7b7e0ace408b98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6756fd2e0c414608715583ad9444c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe45d5e4417c90c2005bd52fd9dea97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051663dc274a2f2782e4805edce5729c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891427abdc42f61161bddc481d7189e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325279f6670bcb006105c811bb403edf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd2379a73f4ac0c6837f3a466c7a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efdef889a94a857a3acd1b5eecfc79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c87d0010ebb736f24866a62f1c7372449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972754a100c915c39ac6c96d724beaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3af7927e8aff5f4f8eeab57412f54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e693e4b191992e258b45c16ea3a7d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af729093a9ee7af92dbfa4838d2b1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ae06fd1437f201dce6a3d7e145e3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a8a0681f6f46f9f3b4c049e488ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9069b8d92075e7c815b245a2eebd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42579f97f422bf383dba5730736a147457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c836b3da8bbbc188e4452a43dba35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4125079ff3c6e3fb028dcfac67409459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326ea2847159bbd44651a7cfc6f25d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f613336abc88e310bf01bdfaa42e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e4c1dcde40c6e91411620f6927e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817163ed8b678974b7a80b3d5d0294463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5b1556a61dec26f089254546fb0db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f0e3d8584de6bcab286cc513100c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcda45b66901afdca5003b24f1d16d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5788bf6f09ee2cebcbbd4cf740aab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452926de2316821d2502f20d9615318468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb6654f67200b1d8cb503f0a708955469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e54a8b1ad6990b475c99937e2bcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a8f57fdc825307147c3a11bb32ecf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05977016ea4fcf5dba0632c88ccb7d69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd61cbd94f6b071a0142457451ab5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe886d7d6e6747de1757fdfc312bd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca44fbeb628adfc71224db8ea5e5fa5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e95c7eb01f882a75c3596e12b3b816476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ce1590070e8380c0d74fa3f469ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5c1e73fd06b2b2fb4cbad03658395478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04653a0211a051dc56514b637f71ef5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c3ce2524e71d05bd86575457b37af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaf22f4bd9770199379440261e572e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890fb51cced14a72fc5f42e837d32cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1747068ce2f8fa79b11f45081246b5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004da882e74ff8aaa26ef18993f6befd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e457bdb2aa051ad0f16e37ede3149485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391d3da3cf61d62be973cf080fcd979486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07376b814836f813a1ddbd3e4016d5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4a210fbb648477e001f9ab46e38f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f1712ab0739ba58e0074fbd9bb43c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4022b7e7db993098bfbccd24b22877490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df68122f33587305b17c048466153f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2bc9fac8988581a976f18e7d28103492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d61fd4cf99c2c66cf383c43fbae6f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef4c105bf9bceab6e3949c2b418b06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3fe1b86ae628661ff0ddc468c99b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1576d645c63831aa2f92ff1a624a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa19a0fa67e5e86495898c9b5ff35e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acdb2633487b18814869c61e62357498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1cf1b861773215f5c610605502dae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b399e97cba2d41b569ffc5fb84762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dbb90022608e6baf6970da72cbc2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3be8bbb47472bd5ea1c64f2fb64fc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49c000854d226923bc0be75077ea2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27fc25ed9db34c0139f7c9d16cdbce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7e0fed744512ad1797ec2566d5638505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30031ae25490e8caefe18de67ea0566a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4930f73d089549692901ddb32ce86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80905adadf11b3a46320f852da076ec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca74ef86bddc254cf456c096f405b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5157eae4077fb37e3f9a1bbf1cc4a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daef11f6028a5d10dc30202590e20e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cbd832ee4566a3584d09e54e6f83e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acecff6d636f01a7d3797a959eb6739513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f860c08196ebe5a474fd13ab1235514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5207e3b0381a505b0646f2038d75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ccadf3ffd25c6e3821ce5af9b4e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46252d047557d1d8fbafdd8663f66a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b216820504c77b61b4c262a30dc8f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b70ca2ce9949a353d315ee10d1d5bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbcd2d73694451b2b0642e39c14774520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44921495d0eb2dfa19b688a1cc5fff9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4badea5ef9b6550ea6bd6ca3f9464522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa46d95eb64bfc8b7caf4d62c092c04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129c0c06e555f5f2dc7a3973ee99c05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d22fac85a016b485ecfd365ea2470525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c3a270ea7ed3b487ff7275011b7df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc577760dcca6b7488f4f3786fcf20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c036f19c9b5b7a1b543d09172785059528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648062bcec922bad15f47437c8e8e024529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462fab271110116328395680c8087b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337ef8fc9972f1f1d49e7202acbdb4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455efd0ac83887ba646a575ab5366e55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321d8b74e651e501744a78e69c46630533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e43245bc4ab8ca74cb29a0481734534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b8a48923bc848afec05e8b5563fee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba466874823f5d0ef263720ae7394b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c776b21228d09b2810f7cde12ebbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2494e6db85b448026f506ae0af16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05f24c86ef7eb7dfdf458b4ef5574539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83bc6f9d02d54253dbb76e449db4a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d0b856e97e2e8863489d2aaeaa733541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaee139f4f3ff41381a3033900d016542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd79c97957b49bbb00f3e3856c62cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442edbba08bd4303ca7bc1d436edb5a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326de21af2353701f300325f9970f47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186089bae374896ff11bd4257ec1c28d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e267242385465bb02089a06944c7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf29737875bb98ccb429533cbdfd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fbbe8466b296329ee0e134fbdca78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235587ad9a6000df784d74959a6b7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa00e8394b3b4c47601da78dcfc183b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3ee45328b1e3cb315f53dddbaca84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ffa47ab11d8151df260c8e31405a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2977e1f4db447475152330b850a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b961f5a3979cc779c157b98d85a979555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aa2f4f8bfb5243bd73d787fb73c10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c69fe2cd404eb05076e5346b38af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a4d056d628b8a16bcc86d1db94030558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790953fcd778428d21685b516ed42cea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9d885447ac832d6b9fb9ed6d064bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ff3393f7dee537e4a3a35025c96fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ed9c03f55bfc8c923596648b5ec3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d746899a398f7290cb2f2d51c06368f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb265c01827e23a165b8e11266fe1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095204c2daf3b066bbfa36c8c6f85bb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2b7f52d8bf790cffdbbac21f4c25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5708d0c419a5c40d3f53c44bc22ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e879e192aa4622b7e71c81c68509568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f181788d8c50274578aa76570586b9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad24022eb10d1b65f25869c43a70135570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eed0b66cd68cb92461612bb6447a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e35ad35f505921151e68c8ad94cebe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b75f29bd871fb660055e759dd66d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7605f547ea9cecb6618aa9101a2524574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c3e6928576ab25fb84da87eec5b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bf3a8cc9db907dde031f53b75ebca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f537f9d5537823e70ef39c6f8fb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdc2ba0f6fe0c3f0d1f535f24c216b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b54c1bb8b7a81ce0bfa9e85e5df75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe07152c43144cf7db9059089563ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f23dadae1563dfceffe2e1ebb5d5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9c95928d67a46df35a387751bb530582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc963c6e181e8ce9ba02ca1d562196583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b954a0595bef5ab2217aaa6a9a9a70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef14ca9d9d31e64cbde428ef817900585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1187eac91bd22c4d4e1fc97e0cc5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0d8c93d692d13d2c230f1b1311190587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb566c391a8496dbb72f0df12e45e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd58ad330ef755efc50ec1f946923b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0da1e7d9006c6716c73adb8720d1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293cf4d5481bd7997f98e351b329060591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec9f1f143d0d9eddeaa40ce4f8a4a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac9ed39394fed2822af349b4ce1d2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480406d813f042400524b89c3bf57950594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3dc73fbdb47aa7ccbd4c53f11a272595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac60bfcda0b68b32020439fca90a707596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e0882cb4dd4c354165e693e604d08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ca76ea957c39e7a7f1f0e4e4e952598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4aba2a16beaf19b88f7701b915bd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f0963510a39cc6dceaf47bf18ba1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ae54e35f5b5f781dbc6f79d69e3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a676b02318883a9633f292614f098602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0359e8ad35c101217fbea287037bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bc2f44455053625c0cf9e91db92dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f1e001906110c69f66318aef11533605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0311b2cfd66d145bb33401dc7d3066606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bdca691d18794438c48ac402cc298607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede179042cbdcfa7e74eb5000948c30a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67097f5e4c368fe6a12e2232842dddc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9879438dce3dc2fbf40e68adb44b1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e2a70f472f865a8fd742a9859f765611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf28d5a551b8baf8af692fba23fe1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283bc95b274eaafab5e092011c7fe3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b823c46ba8beaca37a6702eb976c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80cd45eaf9a7e0ec6d901f4cb8fa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685644bda5a19355f60d7801586a19b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403ecb3019551a0deb8a0ffc595274617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcb09cb824cf05c2109cdbaac83375618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b072d6c389caba25402ac6042c6cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b83f225318cc901e73b3e268e3933620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a97cf8ee57e73984afada93aa19a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b625e1dee40b53b994b0599280fa43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038325714107df19301f6d33b58f00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c349125154e06feaff42975a7a01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2effb7e01de8d93776491d56338f37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae87b9f7f3cef3d117f22a1ab6e27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfddbbf651f5a5a1e59d4aa29740e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725c000a17512a08a34ca4d39ca6650628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b68a77b3644055889910687fd887b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5b91da5f7ba4f1bb246225eff7523630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5047d6cb7a81b66f5a5bf76a30e90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311bac01daba941224c7f5cc52eeda5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a68c694c3bbb8716b5fcd82cdbc06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65ef17c700f1a275940eaf14371d83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf41f80fa72425528240f9a975f6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334e3a6f856644d471ac325748db74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ebc67b5b9e5a12145ed713a4cdf49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d5f039a46d10dfd9dc408c241c3fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92053386c5ffb236ebd81e41c3de9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75419ce31e1bb8c668b5ae26d7be7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51aee01edcdff9a778f53be0857814641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfb140cd3728caa00426bda703fa6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f4fb48f72a5405be99443618d58c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c92121170c8dfc389bdeba8e40a11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3e1d3429f8c94e0f2c479e9166c97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2369d454aeebdc29e66c0820afd7e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f63871ac83338ad00426d2eb5cdf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7741244ab1c65060ee54f70e5c5f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1757f2b62b7a24886222c67521a04c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f683017774e9270734efd28796c48d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e241d13025b94de1eda69333ae26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ffbb5f5dccb89b547b36f936b058652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e19e7b960100c01f3ecf598e82f27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f319d7f383243e7aa5734fca7de3788654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc700cf9a6debdc34e0fa637b20f54d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5d1f65e980784f4af49c80159472656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce629ff92d9b24c7c2bde7f701b5675657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2c9a1d00d89c43607bfe06956372b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c227514f9ce72b6a34853abc8224121659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec77219788213e7774222a3ea64b765660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614ad05fcb6aa863c8b12a681d8a9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be54311dbb3a3e3f1ffa2450508da9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665004f425b8dab588260ed0918327663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a98f35d32bcfbeb66006edbb59d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7efb8ce67825f385c59ad956e0750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b58869f3f13b522fddca2130307245666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c652ea0bdd387bc9b6bd026d2a5ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb347ba2140637d6925ddd762c7fa6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50327accb3d0c0520b9987c9f1f09338669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea89d79786c1d0964baeb30b9f79ea7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbeb494e0d036bd962495721e8ff8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93943d034effdc061aefd9e08d90c6f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619bf346e6619b1c8f8cbf1ebef642e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a7fd5b3bd215539e1c5401faa05e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce97995512cfa3b89c08128de7da19b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416e00bea99774333c7cab179c448e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d8d86d7eb88a20b4f67fbb17571b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba0c9d51b26aa8b29a45130dbf2e8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4993581e02a9b8eb40f2eacf84281a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc4d64e2b342d354266852f53d953680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62c9cb882c5a2b5b2e94d0d29c49a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bca5f0e14d10afb25ae057b35f8ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6937bd64d35aece7ae2214a479cc90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787143cf3da58a93462f21cb3e8954e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6822e9931f28bad0849aa044f8fe1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114db2d7a8f49e0ca3b8f634a7ee213686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d05b481ee870ca657ec670ac00b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574328c889ac8fe75712da0b1f4a408688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dfbe34929aba136317c061eeaab0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1917afb698394ebcb6ecde2e52f200690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c7988757db6a2b94ff72615fb7221691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16d4e0e768742fce4886e25c3e0ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086db040ae04aa3f1e983fbd8b41560693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc20a9f0a7512ce7ee7e0194d0ac635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d0fc212edc19ec4cb27182b087248695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f1e739cd538e7af6e0a6db25c0b24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d1304bde09c41de94ff58cd99da17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dd696f8a26beed8ae995f5dfa3178698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b0345a3a011b61f08d63e5dd7d944699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c4f860253730ba2908b8edd9e57e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa60091bea5b80b0ac607772107a5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe0179a631fcb79c676dcceb7c66ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeaaa94d25287bce7c2a60642224c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497b8a2cd8cbdd8e044b281131d4147704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09463b20e6e5219d9a5cc93bb8cd79c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa31594fc0fa5fb0c35f867e7ae9b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b80cd0327ac4debc8906b910ce04c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49059e3f7e53b426e45a032251bc5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342814e21b150f69f0e585a134304f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d9109327a39acff43c80bff0661a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da098fb5ea09b55fe5ac595617deadae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c99eb5f7ba331179cac501ea67ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeed29af6b596799005a66c0a8240c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4003c8a4679a8e1e15927e791f0d94d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6792ab6b423814c94e87e957772cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db92db3dc114195944b855e8115fd52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7158f2e5efc906e7208777bb3757588717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea373f13d487891f8c8bc1d76aea43db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422928d314a7f8d84c901d820710228719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3df4c38b8f83d13760cedc6390ab3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41874efc808731b70f1ea12aa527d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ac37254fb75b185cf15ea3ae6d7d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc4d8adf6ba78b18ba949335f64484723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22542cdecd28d0a0c21369da91d959724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe86094898ac391a047ff86209fd201725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f805df45ebd064ee1b79c2b348f4c28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc13bf9b4963101e9cc78931d079276727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65875dd9157c26ea5ea761a8eaa252728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c084175d0e4a3ef3c7b1935914a598b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63059d47d542106a7b585f7afd985b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41890a0d7a4a6d9db783605a4ac5456731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11db2a033ae111dee0cc76616d1ec4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ee25b7ffde88c1f2fdf422d0289f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f82fecbddfa6e9815f04c686c14c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8cdfe9a4f5517908cc6a258ee337735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e13826c3405545af34de511bf5f79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0277836d193ce9d44e1d37df14ff09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bed078ebb70fae81e8510ba7b5d4e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a36fd62edfe4665bc8cc04163f40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf94385f57088b8808d2e7b8217084740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b7f2ff26878c8f0a6d0b00d3212e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01363a8c9772b33c7dbdc783e25f0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019805923bbed909f4cd4fa041c344b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f0e07694c9988c4bd5ce3d277590744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f497207b1b68fad4d7d7c087a959bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb02c58f69e0ff23061a147cdbb892746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcb6ba53996f1e9877ed14dbc0b6a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34643310e5fb6fafad9d6da9819cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd864a279d35fbf6cc21478ae5602749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d05d5f77e221b7a650c9bf2ba0e54c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fdbbe94eeefd8ea2159a4e78709f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a936b9c0bd2eac7ad7c0719609e5f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20924c1248342b716112f43d2f6e21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea719fcf52a75050bbbc3fa49b598754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526a846d10a218588badbbfde52ddc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2207fe8e7154a7e14eb2a6f969431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b62e4f7f97fce5719ac72f4260451e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af9d43d62efa8f964e8538bc545df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd4f895c90bc6283b2db18718cff47759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8dcd1b51d03cc09865f74e6c21a8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc6e0dbbdd47061ea3206c93ef945a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd6652977d4010f40aebba18e4a873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da3209db68c2ea690091a08cfbdc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0a1192f6f459a3cad406185451ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e81cd4d6ac85f60d633e2627acf3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405b460e096e87d656466d0476a56dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ecec7808fb6bf2d433a46d0b0ffa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697af99ed60f4146b587077dd034c7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f77727b229e01fa90e35c8a1aeea1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c9c9fed667240c75cafe9e90838011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ef72ccc8969c3be96186b13fc53212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87927ae3df68d01cb1b628859e94840b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e5172bf5b8538650bdc9a20a911014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e30ac30bf73f8a0f3eef12b711b9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645224c70b3e005a872f6c9fa6b86f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602167beff8a748e23ba8235b2984c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afc67374c461c01e18a4f49e52c0b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d306c225d548b4f98dfd6f1b15131119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4f6d01fc9f4a2be19d590efae349c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5e9e2e6575284edbacc2b7d136fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9841608300e199b42f1959f2f6b2af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664df2d853ee7c22bfeccb15c15ae6e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d58681ad8c3b95d7c42d5a1edec5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f074f93d4f7d3018f87165915994025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402d6d77addac4d84df5c26f6d6454426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ee8dace3a91de0b666525a874746e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7967d06d313b81589e250d960a8ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c185f51308c272b86cb3c8c572afb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acbd0ea6403cbde1ab66b43a1aaa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af033ba74e4effebb3d9c27c253e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb501b5d4aa369967c326016f2a0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d7efca9de8cc9e1aa76c3cd39b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a929f6e5f31fe871ad520597fcacf0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee7f1b2a48fd07096da05563ce1d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1f94eeb4915b6458c811e6dbe7dfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e73c61edf414835643629c333a8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4de1a1a709086ee974dffa73ba86bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791500baad455076cc66a7f357515b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc201e127ead6ecb467e600ac9747d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a760d8fac06f1892c8e71c1d1d070641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1940ac72969cb62d42e1541de1cb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437139e46762a9e653a789c171ed4d7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055caa9d946d4a64a0c45b30d168bfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09707496d96c2a75613edb73b0412645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569859203e411b0abc4284ef4669cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f92c7aa4d9a1d2ea11da6785d34b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2462e0c5762aef6aafd4c734219248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b9345c4eb1cf4da385d08ef9aba8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf647e75fe99bdc28d9d553e6f70a31e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb1b71f6f185965fa162604c313f9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa57e5fa8cfe72f2d8954c35d88b09a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33583887239189daeee799028d6c60253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbfe09fbc0af5f55574905f5b2cfac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f83950109c903c2620070db96a11b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3c68e49b2807953541249261149b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472980b06a8e7874791faab13379845857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e25a5089aef13a1dda800d8e58d6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa2aef938fd858fa37d0c8e1f9df459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238ad7a2b2b2589b058a6cd6baca0f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f08d5dcc767da63e662baae54be21161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986f10d154c527567f665fe8d311b1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf43a61287cac0fc8d084b8e021bfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a099d7eaf7c4094e8d87ffc32214864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba034e84251099071d9534793817d7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5682ceb91efa874ccc8c726c2c590b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1754d068c2d97657a6d69cbd2f115cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ddd47ad93228fd63954dd1f1b228868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aa392de6b40b590904e09d3d59d4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d1033d24ecd5b30d88f53b604127770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed517c4c907274a4d4ee02ce17a1111871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f54df503645e806e7c68f10ef3b7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b1c69513638318bc7fbf6017b0f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645133b64ac6449895e5f0aba9dfc26d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c173118714da3fe2faeef59452bd1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d10830c80eb5fd694be6f0d8aa72b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67d226b4da6c6d4f4f9dbb10256d3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69815cbed9b02281b49735b740634578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f76a0c52c0d412decfe0c6e7de30379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b6fd73816ad142f0f1b2fba725fea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c91c020e469a6f35446f6574c95e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9999d5936061813fdd9e3f8345c06182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11803902a80fc9564ca198882196e4b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d01d45d114ab19ce3537e2427b8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98692cf0a334cd95ad29755f390a8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634ea19bc07be109939a31e95252f0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c6a0fb3484470b82cb9ca1efa75087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3d7ba6f69009dcc36377924b4d7ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfbac42a60d2b8333521a49c14de2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b01ee1a774e0f33a1509872236e9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb2964f3db2f37f7c969d586f051dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c9c387e2efc6ec2413c370c65bc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbd33766b76bfdab828e218ff9091a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143db810fddf2f125fe78598214dfa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e4a06e99003e3fa51982817995de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2afb762e3b545edd97cbfeaed3f12696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230cfb1cb109670c2a68ea8525d896e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1a563f6633ec3d2c6e62590896e6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cf73792b9bddcf593dcf97b627e6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461dca6bec55ea6f9541d972add1be5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59373ec59daaa8f355fc64fb1631a44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c947d3bdcfff1f6d6e9ac4e0b29f2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7fc058f35ed2144ca8c26a2bb847103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c9f03d34b5f4a60dcf0474379bf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c30cb6385e9cebba5d8b5af57974105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c620081ddddfe45f4a2da80709b08b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a724a9e7a0de0b9a697d9e216988cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8573449f0a61d3732359c5d8b9703a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61008d5df37ee43d21133447d4dc713109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb856bd7dc8e8f42802144858630b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81933974e97c482b9c98a1297976dea7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04d0a2cc7c3b9f03b13dd5815b685112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fcbe721c73ae62a408bf9b1128a8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12764de47a1b8e8d9bbc42cd3ec6ee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74c7b644177833b48167a284f63ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c089fbf0e402c43a08243a5c702a778116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caa2c17561aa574b77539b1fa74e27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7435cf61e3abf6efbd1f2f6fb7aca5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93842c6b6ce2dccc848242e36e909e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d23836e34af12f843103f016e5cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d634744fbaaf7ad1e6298bc74872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccacce217c2e38e65704e871306dd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f6423df60cea531ee7e38afebf389123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c9c792c5e96d7246def1aa2276d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6bb442285565befdb6cbfeb49574e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9ed961976901a593ab855e8a7613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008050fbab912edfa7fc9ef9174c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b482071f9269389a0b4d084b00d61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d23699a64f7518982f6a563a1e276129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9581206994d9ed6ccd73471888d109130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74178f9bd743c7fcbe5afb99681b14c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f232f6015af17e77486387b53742df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab45ddd4fc6b750e1306fd32e3cce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98295a96a9737badc100488010fff759134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e5474a005d429527d4dd3863a3ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fcb2cb9d6d6cd711ebdf41145ad09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222bb47c126661a821003d6797d49ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07248bcfbcb9a10e48ef3d6468045879138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f1413ace1d13d2b644a7c6533a81c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8387852cb60ac342560dd234e668d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c82cb77a4ea06a5fa808160e41348a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce20b3a3b39e2daec6b0a3f86ebac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc252d9d80f6a9b0d9223e95caf5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c80b86a6ea12a7ad7bd6cf90a7b550144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97f4a7f9866246a1318148c433fb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a908ad80a57afdb61d948d8daccc9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd2e1b72090e7bf220685b4d3992de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497573ea81efb66ecf0f7e68c3cb9d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba442f5fe8f98abcaee28dcd9c00e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ae8e26621101df1520f7414ce266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1a2a0b8346604643b1b7cc8167920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d9fa70ba22378957a0e477f677578152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2ec187e9e7446422ab941cfd1714d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e9b6a80fd31851a8dc618600cfd53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7080842e7f168bd886e7b31d158905155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b64d5fb19777dd12bc2bedd55174d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd5a924467be8d8f824eb92e11c24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fc6ff558fd63aff12c8e25919095c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf2a151f710ad67cfc81b831bc54a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a3d1aa1507739c295d26715aa9a5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5717bf2735a541e2592933444127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b12046f1627392c260f98f148d3b7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9ffac7d5070bbd091597b15755c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d71612002bdd4dde8ade65d213fb40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71286f6bc9b6ed9545deb9673fe9381165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b78984a904a6fa89610a298dcc240166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59a834c7d60ca3be8a4d25a10ac23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677a108321c63be27325f036d3a9d5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37bd887e63c7ed2d7b9ff6e37db98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab450afdb0869c829dcf36b0390b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63089a9fb62ec661895e344279b1dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa205822849b742194b0158fc7ecc65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16473f6e9fe7c112da63dbcf6c8bda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b1194623427a6b6327e14ab35654d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa822148bc73fe03cff339e7573500a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a44f63891a3f3d40ed731fc87a17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a79e1d674c8edbd9b433e925dd1a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a6aebfd581c7418f00d185b5ec946178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaf29f823791b252ab563a8581738b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada10b560f65da99913562fc451bc6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59006e1c5b392c89025e4b73cd7035d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a4ff4d4d7eba4f4ad83350b7ef3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b26b90f334d8034232c9a93a582a4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c557e8929f85557123f4140fd3a1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28accc4a8e3436b4de0ff0d9b2eb470c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6eac21eba5de48830db3dc0412b64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e134d7e333d77c4061c0bce3ec04d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a24f19ce294dd939aaa1352570d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5fe89f08f0800a26330377a1d3e96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf999bc9ae1bf0ccd0ccb67cd207a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a44e624cd4c9555059276fca0daad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b6d718215a90a7efea70853b369dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42563226e511595633fb8996de2d2e38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebe0cda4bd8fbcfb7f19ee215da09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a2fcfcf0e4e933e1c001f0db7186195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e829eddf7015943fe9e97e1408fa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2544aad2a4581f410e1a795b08921bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da8a9fd58254262718e357a1c106b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182775aa96d289d0c437a04ffda41b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccccb52e4e5b05994181261d1d22156200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec96cfc53161a9ebc98ef014ea1d7d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702587e0d4fbc02a300a1b088bd39c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f6208f8713e9515a54425dcf618c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d88d66bafe7086bd4c6cb5a785d9a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329525cb1c1d5297ed81102eab205ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b717f54091f398b2f1f24a48292a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8923561c130c441c450c32a5208d61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d704b023f76ccfe7583fbbeaed2255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491158f2e2bbcf1a99a10993a3a41b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550854dba9021eaca3fb036bdd410602210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f146a1707ab7f188a97d9907cfb45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6925d72d72f4a1473ecb575cf6579212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca3e8903a22792f5a655c7b918753e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56052eba14f9547b0a6f2bcc384443214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953b149e3a8b7124839d89cf8290201215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb31ce78bf14908db291650fe26598216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b51888547cf5a33fcf6ac0f2b3820217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860960784cc1454dfe682fa13edb093218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5ad328b6330790998378a60826373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258445250e1a6c05ebc37178dee80fe6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd7ce51a3fcee5048abffa5cd254a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4668dc580b6d551e561782338924c1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765330208a93b0bce8f50004c1808667223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df3fb79adc2b9cf52f3fe693f02058224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8e8079e7a8300343cc2b30feef03c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeb3ecb36a2e4eb5bf84ba8536a4fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb2a71266f053036319eed36e2d3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb581f948844f8b62b4475aa5a0356228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee188a4e0b5a35b4a532f4ce824ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d408e3e3fdde5fc9518cf01a4204230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59f237b783f263892d76d763421fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825802b2b7a8bc3de9bd43d0c247c4f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dddaf7e4150809a0a879a305c34e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a5a7dc09351b591c8826c657e9753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d547a073a9b182050b551c6efbb73c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602faf63cca6d49bb48625f1a18ceb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456b4a05e27bffaedc45accd8369f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462774e00c1d24091cfbda2b1607ccd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad02565e0932e86a6b70f2c8181cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c48642c8705eb77284e0af573248240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c97228d97565c2fccf722f8c10b0ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d2b9acc2261fe1ed9997da7cf60d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab503d388daefa3f6b2e0a652ef623243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99312367d85bd81973135d086314b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d546f7ecc015450700b95d2771dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b00a946eb9fd2c878490a2e284dc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f0e5fe8a738ce1a67bfd002bf056247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebef3126addccf54a613036ac428b7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356fee38766e188457604ad8cfd00d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84f02589618e211a9ece6226d764de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd139c497dba02cc8a56e0978721d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5adbbf755d79358930c7a2e6fa0b49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6bfeea73c5fe31e03368ece0be502253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c6a2d462dc5a6d2bde2358bb09f5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec268a46ae4936087ced1c8702aaa40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88639aeffee90984003e88e9b3416745256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe1080c2342ef35b3ed9faa9e46126257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975caa4efe627c343c1ffb0e1ca7c1a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9e2822fd0f10e6f6233804c7e2de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5550cd2aa20835828a19740806ec586260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec4fa59044218bc6750acc296b9ad6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62e3e99213e8abd2fcc2ecb4786beb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ebec79abb94fe7b35c774b266683e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a879c9e10dc311b5560feeb334544b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61d29b596ea14bc3b267595261ef38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf51b229f0a244b4bf661671271e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928d3dcdc4499054a3406e4b4f1fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d07a5ff8af7cc9406fbbf2c53e3070268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b325061805f58cd5aab1668622772269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab5e648c139ab2c55c50efc0abe82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90858c9565ba34b70b0e19545143f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb5f4ced843527fbfa4b2fa859194272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ccdc61f65b48e471ae56fd914093e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a689e2365a2a4637639b7d4fbdd40c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1853e83142c7dfc489323cd0b16128275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57ee7eea7f191f99faf6efe0960f2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb1583f4fde4f7c7337ef910508c99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9bc28aca7cea5fa43a1d2d13eea10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d56463d474b330284722a825afe35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d6b0ee3c9a3a0e087231f65af2a3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbd4eda39635064a4a525481b1722d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac10e95fd15abe085ecfbb1031ca02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f151b65af1c381cc8a366c78b15f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f2e2ddabdfeca2580a42086d5ed2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db06bd26234cdec444283358f68853285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b7e321581a3515b91dc1c0f83815286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3657225a7ade7d1d387893ad82f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2984b6dce82cb34ab011989d60e3bcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb671f1811e29dacf0875751cc3f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5a7f8d008225a948c429b4b86cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef381832ac8f9a41fc4a14da6d837291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed4345cf30ba905a476c3d93c3a0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a8d2094603c61c31639d97f67920a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3466f21d916047f0eea5609e1916f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3866f059f64ca7796ef6742cc062c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97532e57031ebbe525cf18375e4977296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632ece788fd7e92e8d344e43ea614c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8f69e79908800a5805cd5d38482a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d16142426c97390b516e8b58d399a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c71157c13a9343252abfeb4bdc2451300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222362488852cdda24a15df532be4b0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d4500061a010978f75fdc1e4b5fd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbece0387f7c01d7c95160c49ba8e2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc5fc3d22dabc866008dd35c99d9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d38226dc16506b878f52a91df6ac8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb95c7c36aa3542e8fb51dbe08a3e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9500e870b17d6aec5e1b37b3c11bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f4078cfc8e95a7e080735b2a5fe94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0083dcc3c4ec409d5e09856207edffe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bbd05d780bfee53034df5793aadc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed4e87a2c7923630e472dcbdda1178311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148a6ca1e0e203c439741bfda3284b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa47d0bc7b196692a0a38e95b1b943313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54058aa5008a6628fbfb746ee0663314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208fa82dc01bb250a92b0001dfa391d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45031fcc4d4d832628ccea84fd9ad0f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4adcedd508bb8a621c6f2a87467b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac0cf0e979bfa3e3a4879b21731672318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ea2c5e826f73bfd26b0376f1630e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800eb1971c3edc83bdc9d8f48ed81ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f005849569495e52e851cba02fd46b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b5eb72df51978270c186426b35e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda6e1cb36b8cb9c5812d7c87f24fcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6c01a406b41788917ff25d454506324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8f59250e5084f4f1047dd5c9ea4b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b06739dd9bb9b964d59da4d315ac0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45991ea101658a51e6cadc899c762327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a25438840b4f931047e02bd1512d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1bacf91d8bf63ed2adaf828a4c46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a26e2f62f654a1f75f6c45c32f43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef717f35f0652e53179540a33a2cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6473b9d23783ded690ca9e862e6104d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d8f606d61065735f854c2a2fbffab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd736038b7e9cdf3bc71f2925daee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619cc795519009a677343d04418e157335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f1b5472ecd5ebd013bf6776a03f95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b2a8b3a26e8a2090f7ab190c44c21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dabc1c67a4accdc15a5533a0d5c056338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2765dd1806382ae5f4310045b0727339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a48300cb936925c797c363c563b99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d0d26a719fb91268fd2a18dc675c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96335757342b52f167dee7507a7b6edf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1c4e035a54b7f1aff0bb0f82d6467343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a05ab57cfe195748c6e71ef74167344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66112365e8813d51b0dde484d926d111345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb43907cc5417b58a2b219e0ab5ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d466ec702d78c7194e93bff84ce82d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d1af0ba65b5b422aab37c232d3e6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad437f62cb651dc9687648d5535b21f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261fe244e45600641ce0172db6b740f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f218d2c0c2782ba5e054f3d16464351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8d812d65f86361697f872985c8d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a2b9ed441ca64f239cbd8c473be7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e5907eacfde471ba8ddd9d2a04f3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e391b3c48ed1b0ffed474ddb0259314355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb887c6fb4e5de01feab301877d1e1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077960301d4c55fcf417714133d21ea2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13366121de8f1ded198c7334a2804cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364afacd69bb9396381bae9479d1ed8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8f2f4313783722502d5bff07bf715360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e377d62ab7225379246674d774d564a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617145990d364a3ddc31a32f9b751af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318d06977fc8408d1ca09c5ac24427363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52575d54bc8b8bed283bfb744bc876364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13652450f6405c60e41e46cc719f4b95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a1a4bf5159ec2c8c21f46b0cc2540366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd851617a2e03e83b93ec35c03a580a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd364c647d17c3e6956589726db06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dac25a4dbe46590a3ed34c13f2cbe2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973332ef4222251184e1d1aa8b88d80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267edb3787af09a443a3098022d1afc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e77b52a0b6d028a399aa8dee48456372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a90c6302c0ac374be63648e7086bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d396dd5bfa29864bff10baf277af5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88599a9eada6d0102b8e0604b11d5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081f3777a2e5ce12303d09bd054392376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d8056265a2a2681c2126469a31c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf602935f6b82df6fb7781d8dab04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3dfe13af125d89afb660aec572123379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6090d5123a1f3eb06f76340e2a3c86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e45069c6995041e4c64f7d5884bb91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d2761f6ffe0039e6feb21c459460b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91b4d22d06c002c25dbb67bea9bec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0f36bfbefcba4aa0c5f9e1868375d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd9cc54219ff13ff02edb5944d7f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823deeb340f467bde4facfa91a498a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f711c6568de1dfd58c443997d288f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba544b6cdda0bcfa86a53249451d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df7c523c283fd16b5479f9982a5c34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86e9dc0c93bb946379b454ac9aeaf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afbd0b27d57ad95cda888517cd67fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59e844d83342a79aeb4e05e582ca25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd85a962a51dab9508dbbb5a628b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cfcf07a8e830f4801716195f2e407394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048e1824945f32c32904f4a9f86840f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d476c9533cac654685f7b445fa7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dffc0e7add769c24dbe77354d8121397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135a973f745f6e404a80d25e9c9a5e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea080f23e5a99d8fe97d85e3a851e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257bf24e7bc5dbeb33ce85ebca7703400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0dce8cbac937470f293f6efe01386401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3682eb6cf37f50f12867a0e9766ebb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959e90d2f6f8db351c2152e96d6c41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed818c28db4f2f85ca47e33b148d5f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3efee6fdd126677da316cc321a71f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553267f4a5a29d542016d514177cb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2247451d0a1d316f1f3b7521328d2c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757302adcefc4e4f8293c5623028236408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e4a8bfbf6159127173e195f709b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc00bed93182feb5c06afb296637b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f98bd7cdfe04c828f5b51417e4641411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f8ca863e807412a1470bc962bd64f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb9e3deae556f5d153d3d65b65249a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa37473605a19daf2fbb97cfb39fda0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014358361a31e4a393a5c7188017e9ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d66584509b8682ab5e92abc5656e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e614e005513318111ce3c4184ae775417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7937e261329a4f05e9935b5fdde64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240563781e49b751b76c42f52908683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f91e78856f812bbbc77db6b8ec9ba7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992a23e38c9b8b8ac426897b4cd03d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f375833de11fbf1ac1600bd93a8ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2539c48aa1cce02f2c7bf096d9ac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24484bbc82235bc80638d42dc7d0dbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447713b24049adc783fbcd3e66b1bfda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e0d2f2ee5592bb9896b00e487125426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4da4979984cc94398bfd0fa9c0dfcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831038f2d302d9e47f522daa6b404688428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3811b63d4a577ab236b1db0428234429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352274ed504b780f10915e890952009430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c679c5ac40fe52f933d961449f64f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f078fd5fa740a775cee906452535519432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410074929add4abba69f2b7db25f9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525c677392c8b02092855673725c22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df8a2645bf838de351554dfcc157c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fddb7e63337823d4a0875497cea6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae119dee446ec799ee411bb4902f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dde71547d892ed5b364884490a3f2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d80b9c9ab19ff3c68e85cb3840f1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878de2d295dbd1c9f81496e015c82b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e86fdbb961d49345e6c2c90b7997e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b7dda5487268cca6cca2bb00ad12d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e7c11b63247533e84142f7938b6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6796e69a40e3415accbaa010c712444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7456d7f0c7610a44f2f257a60c51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe57e574663a866aabd8296a44df45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5f9c0af5a35d36c5b33eed978967447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7723bb85440b8d258db6e58712345448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9642f6eb376f230a586d29af6c6e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c533c59ec6d069872efc12cdb9264f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905db14d80b7dbc753ac9fbe0215743451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188db9d0df164327bc1db391ea9d917452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6215008aeb95f1e7c7eee48100a325453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bc0c14a6e3f0472dc79ab57058c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2da507ef3ee4ec23456842da7c9d7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c49f4d0d8f247eee30b9f6e8d4d57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5dfafda1d1ca0a9ddd504a16c272e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b32f247ff53a9c32937551c4183a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a623b714eabbeb316d51cfaa98c97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292febde94cb1c62a0dcd2949e5cf12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b875ab8589cc6f0b08987f6a9329b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa776531ce0ca8f6967977a07d5aff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c185e902cfecdbc52597d288b2a17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e959dd4105070744fe4b67fccc13caa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e950e7bf3a45a56b29c8f822a5cb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7326c5fb846d692e5ea26b301cdf97e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a322e003cddb908cf95a0629f661ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6136ef0d8bb6b7a8588ad77c289aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439220cb1a6de4bf500d1087854f496469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec10eaff3fc95f5828d4a58d298de37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ca2acdb950ed436e7c2c549072c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051d1f5f4feeaa8ed4097c64c983ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d215c74e41499fdac0e0a4e21319c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a831e3d0d7a96e9d80ea437dac8e06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56556cc28db67b3fd27cdf6db3c79d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089386a40b485b20e8f50c5464bca7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11d8743c7f0c2e6ce99573cc0b114477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e32e2e70ac84062b489af8321ff41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a318277f2824ed1997969c38bb08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418133bae20076ee4c01baffd72794a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57845b9fe02503f9854c2a3642ad4f4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18abaec11b19ec719c59c9db4250f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a068beb9acecbd22171cd184958223483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb10ae2f743c44102d157aaf1e941fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d1d107955c4e34d570c890c98ebca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367ffc84af375d2854c8164de60699486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059268e3c2a6992f2a136044b1b79a2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d1ac632fef005b81d5d50af57805488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bd021268ada70e88590ff6d397f6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a42c6285489c9b03ca6f82a1ca409490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c387dec680d0101d3d536ad44cd0d0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7026912ff920b38ab2ba07a0c99edc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903351ee048a15d4a450f098f1b49332493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d587ac9b492b578b58ec36286ca431494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c949724f6c0e898b7e180285f1cd11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c41ec55916e4136f1e783709c00a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661bf8b8cc3cc7a765473b7415d49eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868612471b295b42bcca59bdc3183cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11915019375923b13b18ea9914ccecb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ad818b84d7f1f1772dce843597e2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a96a3ef7fd05b4fd053fad3d03682501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8dbcba0e35aeef52236f7d9b898ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b00bb72ca3087cbaa09a1a4cc929503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2954f0615078fb056e4941a576da2b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff99dc0da2649e7b68f6d039b56653505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce63ab70401da7a818535ebeb7b3720506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ac8e1c6f72d73d88673ab16198164507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792aceb11585928472dc3c67250b9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e92ce6fbb66a604068dc2abec0679f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd892d52ea4de47fdb63e5b120bd537510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2924ecc3d7cf7cf52035b1ace072a72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d944d7a8116904aa33479e95ef40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146e6e321b87763b3243354dc7655f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e8e8d83a9e8f80361201cc23e45af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3a997603842d589d79a0f6d5afba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631d450b4d1cce97bc0394b710b2ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdb1841abc54e3494c20b77f38a12e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9dab65935b2d765ff3bbbce746a9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a05f869a2a8916420e8fa5d5da5bd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341e96e7a78fab5a358c66b9f9df5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966db271e89d09c694c6acaa4cc87d6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ee453271513d3c58927f1f878efd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64e211c937a2e44a33f5351cfe7d6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ed770ba2a9238c33badc9e68d6a10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f63c363784a60984c7a716eafe92e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2f9aa9c70c597f4e6e4f462d412b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43503a24551842dfa115416fb8fe6df5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d02c4334eb9192b43cb2a5fc961221528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c7cbfd0ca6a593ba5c43bbd069ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e64ef0fd1ba20fbb1e2cc2a64f469530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946089d4bc12c1bfb0e5da368547ce5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787b62f9ebd744484db760da41257d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6ad15571cb93b2d545344d348d431533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dfbba16d93e60a65b5ec301e40b0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a36659b32d23e739dcbdf4bbe31c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4c21d4cfe4467423774631c949979536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d37fd26dd25c0671704e8d2ee6377537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276d077442f1d4727762093513a7957538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ef95a51516a85241dc411bcc51e2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c86722a23c1d4792d95ebe6ccccd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea86de27e2aa32b8100a367e852f5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d082aab284a6ce96340b426d55edae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642be8145a759739dd6228d49d7493543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126dc0d19962c4b160e098f0914200544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428790e3f13054f0f0327b6b956cbda3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae5e61de7bdfb57851461e7458a41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e88d775962592969c272f6559844a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da0acb0220eeab424d0d8c3faf98d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c00ae12d592d3a0a69eba9e29ed5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26df5f385e46d48e9b119a9afbbe28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58813e242240c4d2c2ca7a34027c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa4ac084abc1d3772e5e3c2069ac0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66531c829500cff3bdf0fb72b98d85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb54a66dc889c1f9742d7c56490a30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689182ed343a5943dbe3dca7f7e82da7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51932883a341c9258aeae8326ff0d4b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ccf8582b8ba7731331bac3758451557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e215a8544e23f614943d7095e5e26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ca1560231bdfbafae173a8ac05a4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2db8a3c716a7a8fb79a47d0844ade560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a6fe687ae118dccd99cbf85ddc274561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6eab3b26a2c6d95c29969b055a86b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81136ffa50d62442483f9219cc9086563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e3ec7b2619ac9236dee60465421d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097086ce221c7699d26b69f5e97ee21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceebc69c65053e3042c209d6dd63d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956dc6df37ac6603e7f0f44eb831280567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617fe6716c8e20100a7b9a5edcff82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923069434d09194f3a42c50b93dc463569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2befc52f43d9f44a744ce883ecf6966570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15291547951179beaf8853a0fa8986b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ee658627717af0883c6fab43d7c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcf7f56fd9599585a88355ee9cfb51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc52574073dda044deceeab9b0d33fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2781a57be539513480fa143779445575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b155b2de0eb9ae475ec3538496cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519684f33f64b790e537cd73e19458db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ad9916e4f3ad8ccb7ff5acbe87b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732466bab05f58bccd3ec7691d9ad3d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a670a68990d7fb18a50c261bfc8d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e461af7ab7265737be6d10d14a8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724049fffbbaf54dc7d7adce9d4cb4f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551d19bf1d707bc29a67efcc709bc9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b905d1e72e4530bbe76be317d86e7e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384773eec42ad0aa74209f830e32f8a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd471cbaed1159bd45dabfbe84e4a191586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b19679318ae9cf616c095d7c6c5f14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a18fd05412c36c979f3d28684159b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1a6a95a9f024c1454e2b92456173c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e378ccc717047327d266f9f32f687590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319990cb897edea59d74cc0d1cd8ac4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4b61cba1b9563b496650c03b9bc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a316b3bdd45d090136f824213e1068593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5985151feea45d0bcdb0cf441457d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f0e22802925f0f09b769cf3a9830595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d41ff2484c1b69613202c8baf0d70c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957be262fb3296024067461140ec67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403ebdcedded33633ceb80b5bbf564598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b39cd389c57867b5fccbccc341446599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df65c403d3deb66e5585f64c701771600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0445a6ddb91bf5ff6a95bb573ec59d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f53e5dc41807969c32cbb2f7bd8178602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a932ccb6339b73098ac3318e21e36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca579aed002e197bb7715cfa50d7a891604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1212e43938ffb68d24427e3f9ea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b19a4139c729cb4a70927c3660327606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb299d79fe873c7b42c2c094fc1cf80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6f12334c73a11e6aefef6860ccdf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc755d0b19dbfdd39e4b43c053774609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c02b3e3d38b3a6f93d3f9b15c7f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d361c5834c59b783138d2d6f80ed0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5004666ed6f57bf646e87c67a04de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bfae65e0717ae2f4eccc4119f87d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37187c0b2e1a14ade777c6f97188ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f32ca5fa5b184c71d6ff4c8ac55b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b7c644417193638d2b65bf3309ce1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e8b28133a0a11188740b40ed231f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91c69e158aa12464d687208a03060618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205fc0e0bde7b3f7b1e5101202dcb96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e0ed888451fa67697a85ada9d14a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0fff5f62089823abee6ae1d3490e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca25570bd993eef5db323256b08372622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6732b7085c48083c5bb386cfd77273623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069e38924db5110f9a6330e11d4ea67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220e3ad212b0c1160e4c98eca60e17f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f288d6cd9fe7b9641037e9b4adbf67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b703590fd8a24e10ec582108fada627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d96da94ab26111f22c0207e7b9d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3f45aa31b46f607744321a73feb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ef3b9c718c74f745e51df8000728630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52917067500b2bba23ee777a81a2267631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bc8b748f76bcb84796554b01b542a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6f2c1c20df1d67204797ad77da60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e49c1e1bf155c401578d68ee974d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962806657470376162f9385a5c7de8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31ad7a364b5b2e0b9626f4bffcd3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fc9bfd13e7a543c73947a8a052a7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a6604d4289b41de505baccb91031638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214aa22638f51403d3e6674f4478323639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa07b6ea3d1d3da36f161ce31e94c74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415bee1b8d5ca46fdfbb567ad7c146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d44528dff6ff2a3575cb110ae3d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9f14e5548c49a55c7fa0b032602bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b4902e0feaa081a9112f82faa8fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a7cb3ba983b2ccd5ae5968f4c055c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e6a5fc58ebff8eccd8657d5d6f58d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190b62a74c441784495913e4660b92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abea60729ac06cff028851a161a07c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6bcc6e0d6515ab4cafe13b316537649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc7ba228fcbadef16a5e77f8e44117650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f5c5e8232d04b11212ae2174ef3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6c01b554c2396eb07457f74212b9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff22fc76d069c49b5956a6b9976c71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d8cebf41e3808258faf94c623ae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ff3af7fca16c0585a3f24b409867d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed045826fab5192ed12efbe36d8639d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c52b8b055f967fe8f072e3d74d033657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e412c25e303fd834d05a70c489587658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c8bfb5902f7f5dec9f58b6c780fc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1fb3be42eb687281db48682efd3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2cebcc1e9d22aac7b14e6915a7d90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05ca654d318932752c7a931b38c603662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0066d973deda94281476641397a3d2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e904c17e68b14bf8906cfd7c2e812ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd80017f0c722b085a3c36d4927c8e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3681a5cc0f69e37b56c794c0dd3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f124422ec4ac82f1e34a9ffa26c512667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ed89fbd6832ebf42005e1b4eaecf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1081b9e6de21612a6e9745a5f1b303c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e31001893bca718899f3d8fed7a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddbc2ec9898d906df0d1382613b16b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777ca7ab94060da87b4881b248634b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484578dcb87c1ee0464ac3767594f5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb28972b1ef26f16857d21ae8a80c76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7248c672d0c89fa2e9b06e0fd9f00a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ea1db3457d6b158c4d739623c4b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914aa3773512f7cfefda5d7f878ffef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fde72abd531b3c5f8cccc49e4f8053678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b98333d341586fbb974f8e05d897a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce106e51bb23b5b7d74ee44e76cad060680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccef220a174d2a36de8955a442a2ef0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850352026c15a7715cb370d8bf97c498682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b5ebd3d35a551f42682d61942f2c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014881fcc0d55c83479b7dd13f2451b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0941f1bbdc85a6a414d5762cfcc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7308d7cca89d7c58ca927850f29ad6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e044ad3a00b5870ed05725ef18186687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d6bbdef6a3ffd4ee1ec4e62d35a3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed0ef79e4283987cd9fd4f3117791689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0755002ef1c43dd8e1b66c5d22f556690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82b9d7fdd4ccc5776308b1bfa33af4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96633c90dcae1930e9192cf62fc6c59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8e4045ae28eb86f20baa0a910ad05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abfaacb31696db2476148716cd4e88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54488586cfa9a7935851768d6ee959b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56557e21f7109fa3d0d6f01a7a10a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd627f4c5dc499952939e531d9d3fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14600dac72a8270916f5b8cd73c4e02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92f08fa168944032166a70690cfb11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6683c76be60427978a4001509f3cab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eac4a8a5d713429d44b43be38b975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6697e31939b925619e193ae396b739702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33cf74eea32b6a3052dcc36eb5dfa0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9144bfeb746b697ecdf03e0d36c709704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cea56c9f4b439b0a76261baae307b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f8805b554a9a533c93e550f2fe478706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2e711f90d1beece710d1737805257707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4651022fb53cec40813db60860ea451708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee241b921ed4f407ae9a04da7a68ef98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf231756f3aed31d517772901a1ea776710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57224eeacb78aa66c7344b4adc5ba001711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed805fd0ee16927963c5cf01513229712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958edbee393af94aefba34674656996e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f53349dee573f6de18a0c2ae30e5f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8af963209cd1bf7c77742a74332bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ce4410c7645388b609c8310f031d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292d62f4257e255cff078871cc25e4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb84fd252162e938520d0359d30a9b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4cb56f2e5b6b299adb07d7b0f3b10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47156c74efbe14efe629dd23caeda7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b19899879142b6c1963741a1badc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f740d7379ccfa81d06355e6273836722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb7ec7d014d2c7ec5de28772ce22b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2a2fda8c9b030871ea7a054d526ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092655b077ae678997fa0cc5f86e5a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bdf759746825b621871fb116910f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec0b0e3cb7c83657c46285b672d39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28baed194e510fd3d6f7b51cf3b127f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdad7045446a779efa29e10a7922f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac2f4a546456ac7744cfd8f1391ed7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348466ceb66ff5fa6db25997898dbb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e160fdd7d2a41b4372b96fdf9850d58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e71fb57816009529646540d42b902733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76aeb08f318c5eeb3a7e2210c14c4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62b64afc278bb8308758b441d9c5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a36e46db43e166153a1532dcce9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2205acbe14d0ea0882fe612522efac6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c510bc40601a88ff2eca0d1def7821738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bfd72b0f641de9cf13f3e7e20b225739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403c7cbe64df6854a1776a2d52f37c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad509cc8d57b9cd693dcd29a173bbbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7525212ba9879c047996dc0ad5a93bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ca1538cc669ae791743117aa865d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b7792ec0b4c042e75185d21042599744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f1789a2c1935db6d2c9fa29cbab80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def53b94ca3744b2b347a3a2120bc82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10c8279c17dcb9333c9db84f03a0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a93acba70f47552eb71427a1addd5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4cf65bad5253dcc010c444a46243b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ac280b472b5768c0ef6b296ed7d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa843ab42438f2f457d0ec6ac8e1ced751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5104867268c32b94a2974a009d06f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9752b1862604d87bf287101a67724753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339e69743418500a8c8e040f9629aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3ba8a9c6caa4dbf0b41c8455e1248755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462139d9aacdd6657be40b0b732c1c48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e0bf7c2c468c29acd230121ee8ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92e9951d76dafb034dfe447ebe3971758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8871ab77628896b1f5bca0fde372e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>