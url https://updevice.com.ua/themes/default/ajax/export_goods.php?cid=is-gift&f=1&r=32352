--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c17fab2570d34dd0f2a92db264ac991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c28f926e32eb41184693371d2fde92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fef3b455af6763bdb0215e1da34d5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fec18bbc3688936097c49e490cec54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829236d361d24fdb37fb31bb464e626d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509c4a099815405514f3f8eec8740e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ceb22ca2ee303f4473669ae191147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4d1479163f5a37a6146735d3bf9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b7282ed992597dd61f7bb65351fa29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f05e5ca803655649876b1d3f559a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544834dd6a28e5dfae2740fec5c9cb7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219d6290b4548f26d7b1915d5bc3ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95227193a32677679695d9a3672cf49313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0c143e307b8780193548005a3b66d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29300d2baa5c45795a9962bbb9f61915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52464b7a81b164c1fa7e5357478d69c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006cfeebdb93078cf0765fd9308dfcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e6a79f96d7f134a68c0cb3d51df0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230182f57bb53ba990545b550b7c39a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fba1443d94853fbc696716af7c4d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b5eeac0a8284be52a9100d46fcf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76d99091054d14cf493df76320f6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1ddcf18c2ebb549f5ee0faa2b07623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a070e650ecc51bf69b4c5bf62e362024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1aec8376f656a0f13ec935ff2e6d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5be51e141481e912cb8cec3ff061826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de44c25984bf1e3e69d413b72358d0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d77026a4327e06b1eb2fb3d8571c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311e658ef386b276d21e0b43e9aee229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c293706fa45c8d478da894ef3d1973e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bfe3ef25d62877f8ed7bbbc1e6de931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0daa5a7a2227de01c2982ce3ce59632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b9c88670d3b7d4f7a6bd2453faa233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99a5e59a27989183d57af71ef5acd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9b9ee09c74ebcbc0187a60f3012d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37a10e7c8ec27f01d499c7006c1e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204cf5d03193d980563cd03041d46237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351df863b1b2c8c5a80203eb951802a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa832f58c93dd3c2be25bda9bf0922339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9345fc468c738554f3add0bd695c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e001c626a51212d14cd602bc897bff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e863199803afb4c9c902a525c38242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46adaf66117ad02150bd16012b955c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45b36339d6ab78f003c58f72a261a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a3fde743d83899284c247d632dbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265530551803a53f9152494c9004de5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba66b6d9651d2759bda4c261684c4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5ee25cf6e678f9dc5b4b6c8d4812448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee76178e03223f9a6726b0f4abe2db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff360385017a1df6fff06f6ba42ce1ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf28daba7cf39194d89fe7d25b432b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0a252dc3b2bfbd4e80c2a9f2de9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f93ad92586044e9fef35d57138ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c682f8c2652318654e26808c4e4e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660f54ee0a864eb9f12d54f485866155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c12c59712c5ed5953cc01c59e95b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68576213cde091f94fc2c452203aa9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918389c7d864b80f5713eb68bb574758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d967345651730902398fe59c22a9fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a814de8f4be68c90d340c5a551c668f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff07d6bb2b1c64f0b31506549d2a7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344cae7d155aa623a4d4eb7c953533462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee46c369fb38749128642727e5fc84563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99084827811d63955f6a1ddf390154564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cbf988efa06cfa852f823f9c0e6e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95f07664dd79d15208281d8a82e0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679833bc6abcc22e452ff51ac2946767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9040a42e183c9256079b55ca02aa668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444d0f49a5afb4d11bbffdfc47057869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6fb53441b59f35f151d7911bed48070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba37a599c2aa73888058cb76f083bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44486cca58f10e9817ec383da5d10672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6b01f0ba20163de127b4b4852e2ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99825850813cafd7bb7565fa4a24c8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6eb59156b6aab0e59bdf3a376055c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1fe035c89c680fa35304f0db548e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58391df7ba02518465f6607fa79b6fcf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac81f42ffbe34bfed6ade80c9f52ea578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dcd32e49f5992124f12c514ba9d2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5209c8e998168bc82f393e005aeabd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b61cd98dfbbf0708eef90e09b681b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1bd26826de40033e67fd6f5881d7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38066700c48eda793cb5829e8870022e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d821f547bfb736604436d218e9f5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1a90ad193b7dfedb2ba024765231485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19c2bdb46d7f8c9617ce6afc59f43486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e80347ed07006b92ec51904c6bd4db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aad79abdeb6df1dfb543d7c5cccdad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18b5ab5202a20a937660edd1f6e92989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee7cf0401b4c37fd04251ad92ff3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01198960387a3695b6cff6b6239c87191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba63c286ff65d4dd8555b9d28368392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61bc16e375be273fe0e072d1f83ea193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755182f819f6b6c60c39d7c10e092ee194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098078b64f46e46b33ce8d8ad9548c9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced12fb3c4b06b3c281c0003c4588c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842e1862cce5811a3c92ec41e9d8ea397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169057a83fb39e92a505b241415983698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c9e910fb24c47ef51e8360ce6d3ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5f6d4f28ba862e3a730701cddbd6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4309054844844e3505a6b9d22e98ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff03474d46b55eb100ca89700a3a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37426bf26859d1fcf8cf5c54802e5132103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b28f851dc2293320d46d2cac33b474104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ca148a4763a6f4c90da68346e6ebd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd95eda6f6c83765f4c40db00eb9e6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f15f0657836c73d2da292373d7c3ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4c74e7daf276c40e36a2eb81118d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53818b24633b3675c75df79b53f3bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef559b34f6127574e9f114ed259d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f6aab50ffc640c8ffc59eabf682b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17dcd9f50f48d350627a8e7d1a1f6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9a0e0cdfb5742de47378e24de24e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb75c6cf03041d29245287a6e8d82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693030bc27996de648f63ae684be3d37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8d8669ffdde1ceeca4d1c2436f0a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3531bc28aaa36633c2abab602afcf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b1741faa751e455ae18b68ab8c965118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdba0803eea534b7088feb948bedd36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2259b49541e83033dfbfc4954dfe64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3dd8637332e6b47b1313d63d934dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc6b2e51189201de7c19827954c8b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6d869e561461ce3b98623843970a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00992fa1a67463bf2e386d5d54cb690124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdafe4d1f017a3eebc9a628681b7e1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e43b82dd1f014008d5fa9cc478c618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca3ad7534940200cfb09b844daeba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87f0d88c8caf51d895063618e090a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5198c5cda440e693377f7f5bbb8fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30304e4afec5bd1ed93016785b255fde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebc70d58ab93805aa3346879cf287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950c5cf81dd8e603f8f92c4f20346f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a2a56cafe09bcf4a1e7898ab9b5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae040c0d08638abe3c486816c8228e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8ec6b090c3f49e5fe95d78775fb3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637528fafa8213858b782f8fd61936136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01f56efb9a74187aeb1e7dce8db760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b3da426f941c2629fe946607ff97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c88286ea51fc70d3ba230a59eb21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046cef313132eef7d4a7dbda50c289e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216656d006bba216443a538a1c91a78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ebdbb485e956f985be93dfe292389142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df084e2f23b8edeca519c33f287694143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca1dea1d0f69fc4207c9b1fe6da50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44303cd6a4fbc6ede84f3513af1bd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845ab63ef90176755b6290d271d525146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498dba3a20239240b8dd6806d2cc90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee858f9fba0f99f416e245361f3330f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad68800a208b6a95c13c659935005149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2fdf0bacf09ef05aa0f26c50e1f0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cd600673569b14082fbb98e410d97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e22482d045d263e1c249082cdda2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc677b79ab867349c4857663db7edb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db962be4c9e6708d43b0d29ea2f4e3e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3f8395b56bcf34e2993d1402896f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2c1d39bdffcfb3c2d1c6d7f6ee154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b47aaf896c3a1a874192d4629db1ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b9c779c5ad059e4f16516d1bdae8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41483213f1732384f3de37ddc6482c53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8f2bc2cca3046177b85fabe1dcfec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c80cc77b282c683ba7e2156861c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e0afa8f4050deeada00fa6483132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7873f7181df80cd8ba40269b5581b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433700689801264d2e9a4206aefbbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb3dea6a761eff60a16a33b687f7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d836c5cd75efc499cf00b79384b7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6abd17023e55d3ec05f2d2e17a20b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b90c5baed9adb9092439b4826169168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b63c34e85966a2bf051bb859ad71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ed463defa216c551caf24d1e9f64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf091cc571956419e0e265d2cb45feaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f17c22e738da21c216a0f369ccd24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1b16bc0b71ae2f853da1e00ff8ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2136096da03f12f3e9bfdbf65e7ea79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb822680407c5ef48daca32233d3fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fa1cc35fed22e40a4d523d6af4346176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356a8523431e28ad7c0fb0a71c132d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88084bfed9e29af79d46c5327d83b73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565576fb9f7e1583503d599457b45eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e04187fb23fd3495cf2922817b4fc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ab14c6a8069dc60e23f87b8203a56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8e3cd04ccdaf96af1b0ea799743e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23768c8b9799c44863605225b7520183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceec2e6aade6f491297d44ee8d9dfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764a16d3b7ab61e8b4b65370e5445b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d573a1051d0b08c51004235df2476186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b5e9c3b0286300cbc3f9499fb4bfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efff0a113fa05f3a26917fd019a993188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058deb702519f38de82bdb99be6e7419189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c541e7ad43f2f6f02b14eba0893860190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb45fe9cabdb23d1544924a176c649191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25f22535db61b6f892f2c9a53afd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eda68ce092a4a19f4914a736333e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f96902c33439272f3de2bde57f6ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054e7c48680cb864102e985c4d31461195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba26c315bbaa9068a4dc0db842651b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0ad49a34e55d0d5853830daeb6368197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe147d1ceba71647c4f3a04026c8c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ef93eeb2aa82ab5a9e6141b28ff8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7497dde0c228c8802d71050a4c964d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f33a78e1524c56f58407152f7bee8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ee31d9cf07e9cf9f6c2097cf642a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d97ae9e08359c794f57359dfded682203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb49247db085d4c0add3a33e687b1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8be56bb8f215e28cfc4e3fd6841c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb88f54647a7614a0b553ce392705a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3a3bc59a8145108ec44ddc7447624207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc072505986be4fc4ef4beb68bcdbb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09e01e2541416efc45f2964e3784c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f3fcb1ae9c1a24f7b4b8541d46ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efb2ccc837b3b2d7af98c6337ce806211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1782d0f7b37aaaf93f40d0c51ead490212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935faf70c1695207998d1cfadffc13f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d73d107eb408279e5d346563fae37d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ca65408a9fb478ac98585beba061d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2dc85e5ed9a3797d7095a52eee9f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8fc68ca1e49b8ea4f048ebccbc1db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c219a736a33460d29720b69a76400e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8119c7ce135bc39c08b938c1c8142d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de4800d04085f8a76721d1083bf80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ce35cb835bfb48707a844284b5a5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276cb5fa551ac5bf4961006441f60c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9720f1d360ba6e91870e17483ccaa45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccbca6f9a2eeb50d3298e0043b36b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e2d86a146dd31d6418a62b0b589e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e78d80e755f2dd5ddac5f4bb60b398226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a1b8be435b2cf1e8a4ba443894a43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edba7f0f0789ece3cd0417147569c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275b5404ba43c2eacff94e50454eabc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb8f13c97185de7c94faaf432a6d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9c38afc4c77fbf9c1b6f3a56ae57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54126e7b2e2a20c2c68b3e47d37828232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18f385d2f79641458ce23da4455b0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca59ba9788666d921bc1276455836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb037c22891019a318b2f111bad60d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4797dfbb6dafb2632e5aea939d535236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7993a73487fdb8ef5e8a98359d15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc203e0eb9ca49ff7d4b08481e89f1d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4df5a21f645e2a0453d92576a42b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ececff7850f1e5b51115cc472534b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d99dec9192b5d45286a6805549fd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c1691afe9357ba7b7641b80af8756242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb0603c6b802a75d50d805672e2ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d090a543a5771fccb91f2d6a7bdfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a6403d4dd7c7832288e5dda4e01e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b632e10530411c98230cab31eb1f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a69b1ed61eb7cf0db2b63480998cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779c5fc04c19a96a20f9a1957f9688248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc02ca20bcad5b706c7fc63a01d8c68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd56e5e2dbae9728d8edf024e37426e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27bc346ff3040380c78eae689dbc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687deaccaadb19fec5eac4531d225a33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326d8cf3ea52845edd39428c83030eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654104cc3050b43ec4ada967c83eefd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124321d2ba42841567ffcaf279d7249d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5dddfd4de88afc4a54a1aa3cd2527256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7d7bef6091e6c7899e21efaee52bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa028d0dfe6e7a84255c393bb55e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9cf53798a8c6007f0458f019748f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edf2aa57e92b302190637464b735dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecd0f44e4f81a39ca2730e85936807261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a6e602166d7181081d385a1ff299262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6309643d49471604da51c31663d13a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340ae0ccfec67ee6bcfd73a6c7731f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d7b96c734df0ab23cd85d73b2dcab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d05519b5290e494076bf70ac446b85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60b32486b994493ac7df856e66801267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c7aa8f57c1821440f17429f344abe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf4b3a063b7e61deba0f23688cf0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305140daa7589aac10c845e49ddfeb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e86555e33f460d580d2b08661b230271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f39ce76d10622f9f09d1ed8e6c44fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b0bd03400cb02c0cf09f61b5eb58f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990a7effa93e8b6df3d4b8c5414499274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3617e026f98a4bd64dda96f37083ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0930bff4fa517ae06c3723c4ad0e57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da641d377098cafb16afd15f8e63d71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ad703eb1a24203a812563aff5d2ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08227dafc2032fbce2d94b29a2d56d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c32f770723b82ca1510a9fb69d7242280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a631b116dcb21fb1058b6618e84b603281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f44bfee911159863e0bf8bae01a42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5d0f25a3c0cbd550fea3d12637a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc3160ad1e9fa2456798e88779fcf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2040f82ba9ee9bd727473ec3768c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7407a1d83fbe566c95ccb35199da08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a67ba7320843e502635a4e40f49e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46022582a9a4bcf1c15e31453e6112288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e74951f45a2c85bfc3f1b92062405e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3d7bbd3accdc83b7140f7e11028f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943807587e21c57dba44e9756e9bd7d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce648c7ba1ac058c19814cb1bd9bfda2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd6935579630f2a6e7fb3f74f413b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cbb2806dcadfdf13e53451fcb8392294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a469e15862af6d6fee1dbcfc46543295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586db1eb8ee92889fefed66a5c9de9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c3315129afbde2cb84ca06899e42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16380f1f6f5b2325c1c8e9790ddf634a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e2a827bcf5863d29498621d98a8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e372a9f7cae59f813fe9c0fb5766300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d79c5c61a571ed44b910d7a6e6e68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bfa11fe00458a1cec9e70e5d8ae6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462086bdf4c88cdd65799ac7737293a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc3e9de79be057d135022fd123e77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c994e6c8deb6684225e5951472c1e9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7bde961a0aa2df840f3f88c3f01d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f6bdea4458b5d335fcfe406d1cc4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c68e5422e04410804f549eeb013dce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4242f326258eee6a2bf56cb5a8d5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd60bfb0fb8c82a8f9c78cf62091c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff131dbe99ac0c375cfa95d0a0ba9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250968cf7ec2e3bf395a5fa9ca496cad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988ec9d5946a6cc837fc711e799c75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c6751d07b4c8672c40878e91c939314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5361e478d5d7eeda5c7d8cb2fdc4ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aadc95524fe2729f4be7c887dde76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686768854c90727d07d60eef4729ef1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db31b58b9db2bdc86bfc604bcdc225f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc53af0de2816799dde15496f65a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94537bb08dac820c766e411cd205752320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10f961830e708850987021b68e99ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2adf2fbcd2275c24857f9810f2836322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fbdf5f2ea4ccd85baf566847d860c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056607b0d4889ce67357451a59784dce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc738242293f0f97310865e2c7db332325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd985e4768d5de8a10cadc19c64d1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3330d91ca1335c0520f2fa1af9fc95b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3ac1f70935a5130addb7951f86c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d00ff397d6474ec31acf2c15931c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f9c7ceaf3011ca149070a5845ba2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a427f3ff60296e667078c55d993222331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c55e3b87e2158ebf7fb9c55eb62ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc659d874ef44a15b159af4ca7022333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30c4dc9fec365189431d0f88406003334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f87d63fb712b0322b45ded5760eeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75e6506811b7673cc193cb4f0f72b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aae421fc4a607f9b03bba3d8ced90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a935cd18a5a02ea3a05ce7cdc4276b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37bb01a4e20e0329f8917af0f7522339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb928bcca59f984960fbf42363ca9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882e12606d923bfe0a96a9f67dc434341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e978e8216ce4c5526a83b8500f07d75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee27a2f2506aec8708acd72c817a4ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed463fda8c8050442de7587901b2ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b65451d31178809301c52b5460870345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c2132243c53eab9c010ae5b5da4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57afc4dd15d03d93ddfd50d20961c94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb2308711c319d249cb93889fa5064348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251a4991326f25d8676e5b1d5e81604349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7514e79776bf8717d45a31f5887366350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f164c12a6c007c3561573dcc3ce0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd31c60180e282bec6ecd5843c73a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5d00a1a7733a78ae359dbf6edb4be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89842f3d8e3f6cf94e8040ab55b378b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5318c2e0ffdfc3b93ee3c61d3a729355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4d696ef5e1cfc0369474e91266dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82889dd8bca74e48b34d68b59d7a78ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69c846ce00d92071242543d570e6bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013665fd0df23eeb946dc7f545385da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f481672da72d85017a11514dfa100360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d18e8622a372d539d062580a762ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bb2637f04f7685217a5424ef5ac71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034267e99f537d557892e4769570645363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c17af22442bc69876f80536756ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11cda26be884df5f088786eb2c2dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caab4cb24089f2216b1b7f4f2cbe4bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70ccbedf55ebc7dcddfbaa4c7065ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441b5eb3755e7e0c879ba8109e1c374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f34e76840c787364120d7688253a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7e39f4361568f528b254e79dce7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c348edded41c409d09e3bd846ec7c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815d593a6b15a805a4fc04df1651c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c312039caf4268a728fe90b3d1b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d30a555cdba6e1ae791225467bff8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d70f644bef66b29cc338defd7bf3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633b326bf583c22d912f08d5a0a27a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8f5b96ef7df6f446355bd2d8c673377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47da84c478f67783c0a717ebf4478a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494c3632efc0630db3ca610adea9ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f80d09f9464cceb97fb8d5e0d3e23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaddf6c3dd8b4b030656f5984c40aab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d31cf3a12a1b0df9a804bfaa2f8ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f2ff37333e69feaa9f0d6b3ff7068383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952872dc7efc6c20299a067e8f4adff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c189cad98b9279bc22c4f141b43e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038a5804ef96d33e8b7ac31471de201386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b176d0433383f186d9e3740f756d9a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc06d41e4730df40217a9600c9336b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c11a8a573c32c642a6c1478fbefb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01569ce9dec8679dc17ce795edd9b36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed272870723696e4869354ed84250b36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718601eef4ac56cea72521fe00818a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c4fb0a0273e1995a05bf7e6364ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb89c6ad0f912415edf26f87b2070394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af78d8f3c7793d2e1c978a0e708d97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ad3fde7035af516b713b431989dab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58619472ad298542e6f0d9e2546fbfe9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dea480be576124ce9be10786c8597398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a24819108bab0e187f625ee829ed10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f165b5e15e3ff1b347225ac09a3133400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867455ed24a3bfe973ef27a525faeb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ccebcfa28d0466d31844c62f80bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab084802bb0e8e2885047a745ed62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f01c44548e1229d849b410fe0b54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaa162c04fd62269db759b69b15420405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1dc05f41cbd4088dc107cd9beb9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8ebc1fd4f6a9dc5cbf98872503ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8503e4009c5756e858f55e4344c68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40403c02838e882479733b00bc1de4b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c88f3583de853be5bb08d11dc6bfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cfee4d01b2abb293671be665b9ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceaadb3f47546abd0a4465d433090b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032c9765b9c301b4a7225d9f92f4743413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38790a8e4967f8aa8c7e42b14b33b0dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e98e24640150cb106a562ecbba4751415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c64a90058ac14c979c76b1545c44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c9527163de595c51217c9d0401eff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403cb83d83c416e2282ce79163bd13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f0c8db5caf294cdeb54043575bcec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a532d3b86a49f339fa1ff957ad94f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c9f00d562ac8a02ceea4e944b2ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435746c06a4281826ec449bbec6153c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062697aaf1366a596677e99db7a4a4ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374bd522440624d428a8b8f97670aaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a03ae1eafc4b5d6310ac643faa8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba887f2ba0a2e7f7e36405383cd5970426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a6243ff5648ac46c69b94ed91597f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c96309ca8bdcccf2d2cc7a1b27199b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a1a51c93562712def526650602d5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9afb6d943b36a56856b7db678cf18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e08493ce5734ed2ff9d09f09a93d54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbf91c3bb77df8b26f59556d9d0a23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803c41aa3841dc0b63ae8ca9fce790433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41064dc57b4fbd7516fe51691c8f32ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02784b0fdbb0506c18b9c00509813f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202cc9a0ccf375c2cf1fe2df73611c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c538b87a219df8337173240a1f04d09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c990ca74740177137edf334f1aa32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c1f22feff427fd56ae74de34f05e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248767517243f96b9e07723f61d54d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc7ac44e086167d5f2907000089e3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b67f287fa66c2356e69d0c71a3e6a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b3a1a0e52fbc064c93a907266cb01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deadb62e92d42a8f2d324aa50782c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d7d632611a20f319a19538f30bbe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba64b3bdfd829b74b7c041f5c91b5e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b112003c81936977c4ebb366ab64778447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d73b798125f7d897ff251cfbcab90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e521a6f6a7756b480373653eb1e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11374fdc384fe888ee7e7ad692d22bba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f0933be5675b869e083c1a4a53a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c80ae730dd28f7a29060bb46209103452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b40fe1246117097ee3aa0206f591c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bcaee7b63ae1f2dde00be86d48bf4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebff97a9c8991cf91281e67ec58c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011171f7758f3d0e4778a5845f643a9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a72966f3daf3a04985d20ac10fc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e8d8b207fa1a5472ab709c8ef0cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5f854a607d8b7badd2894bb7ffcc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d5dc9d8dba2a77befb5a445f20d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b6313bfa868004ed61e40ae70c2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7679212e93f0d9db236cec5f14461a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212ff06695d0b839b2d632ecced90d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b26ca77ce623c1a6c90ba0765f5f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8e91d8b96a9918ff0d86251526a47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15917296054b735398beaddb8f05f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553865e1b037ba07bca5cef56064dd4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099586bd052342b213920e3950d63623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fc3535d2d4afb713203d7a5053146469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b404df73d0248fb81fbb9ee61050a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c5c77123a3249b2be1216e6e81e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da22c9d4c3562434f8bda58cc64ab6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ff88718b17d0f6b74e43d6195007e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82fee07a52661643e82260ccbd34b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0123dc6f16925cac34e62e29d5f9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141f2ba044b53eea0e387340da1bb80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7185ab901e2cd807d4f34083cd70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be266881656a7276ec65a7ce36ac401478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da39d67c2a8c5bfc1ce48cc70f2d87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d367f19ea6b9b9527f0a2aca10efea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f2c186c1f6252854818bf4bb2f44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef50434f403f4bdf7c9284be5b6c57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a176e5a8c3a89a8a16366a83292817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f23e09b2f7d4e3e530dccbb865db2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b023cc46730f9b762eaa6e1bd154b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990de414f52cc0cf2e78aff98554ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615ad5ff1fb38e7c19349a0922d3994487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64291c601c96fdc19298f3f44306c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39293bada1113ba9b3c3eec2079437489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de6ebd9581a948ec1d669117c30854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d547ece035bf944bd312474685d16b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a1ec4dba1bf0c02ec583e242e663492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89efb05116e6a9695dd0e523a4d37a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158de299d572bd5f51d928355601e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278565ab4302d11a5c7b036f37c25b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e406e374e49a6230673f61b04bbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec51d629772baa1d9c038ac6f0c4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55821040be8ad44b9c8c9cfcea36c9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38766669afe444c9062fa03a85e1839499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf291ceeb5ebe2c53c4b0dd58674cb8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceff2e43b23bdb33eaa98f03cb86f62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a53a3a21d8b0d85527fc42e637f783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e6b81820b7790589101123ba8ece503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc17598880b8e96908ea64129b9ad8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3907d531bfd8d3a0c0d1a1125aed3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e4bc8042af20e6b179d31bc49259c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b112e43c40aa3ea839edc14bb3eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce9ef519593d43951618bd893100f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa485090a67123873b74e92f338324509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6885a9f2a58a71b6e1b380f59c063a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4993667095521dbd546593961d74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14f6563fb6faaf1a9861d70d789ebe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eedb3391c292c604cab81b4e5b774c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd83d1762d0694aff6c227812f8e57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a486646adaf8c39fb366d04ccd43b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6f3ef21d6d3b74506363cfbf2a23c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534c2c09e1d0bc09b9afa2eaef14af3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32addbc97726cf5f7e8df7b43364bfd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55ca8adc0f2bd3fb623de24b7b114519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31727b0a4c4f39ac27527d9289d1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80d26f4a6a126d524619fd0041b11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a50883483e907e647e7c5ce7e9dedb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14278e1d18588cdc8547f777d42dea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a46207719860c217e33a0feec26b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e29dcd97d8ce2e3af5453ba36403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca7434d83cd30436ca7758b8dddc4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8819ae38a1a741351562860ba288fc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875bdbb06d14aad37824059fbbbf474528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364097ddb7e8cfefb1b042780c0a4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b522fd619928508f4e98357ef368a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf427048a0999049b23976a7ac4b02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa808acf40719911f69f21edf60415532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce4a4838cd5f19b005cba5f72614ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f6c6cca4e588d2ac7a80e080efa36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d6b56eb8aea4bb887eff793efbc18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de48ab7434a4694a887ca0b3c089f42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c3dd826002299ebafd7c54c1f3a43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6f86f4d8754c900f94d455c3bbdb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6977db743d9c30c2029d8f1d6d14a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0043f85f96bba0c0f1c3c767c2e16c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abb3f11669033c5cbd27bdd455497541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08979d2e80da8a1b8668fc7945e615d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536c103cbd4fcb8d8cc68f4409b8f9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d1482e4fe5a0e1a242c8d69dddd50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48e77f9cf49ca9911f9c6c6628681545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3400a6efdc5c15b5d335a0283bd92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0d5059b48ac46cb1b991f4235d4e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f4332031ad593c89d85b26943a89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7b35b0cfb9f9d946b6e1872e8563c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05368b3669d0e43ec338fe10a0894af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030afef794928810051bf3b562e6f453551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650267590f3614f3674517c3c38320d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6b70dd48b98843e026bdb4486af2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb82f3fdfce2de550f1b36421e14001554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a150539115ed61bd8f875ba07501555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6d55c77bc9f52dcc8b425afb63f39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed1b19e7486b6e4462972e97266507557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d65fedca979e067b016baa6f84af3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdcf37786cb7362f58d84de307c8fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eceebd12af06d85fb53e95d970082560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15130fd075fd47d3e0d5bec05163147561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b9771b746d6863917dff3f62c6c63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98273edb78d323de9f7e4b545a820563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb66a9512beae0e717210a73da9c5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c9150e2469b467c398e3fb7be9ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b53b018e5d9f6472672d6732b54248566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eb7f6b0fb2ef30c27f43794485517567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dafc951ad69ea723fbb4ec9bf1a6a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9885a7c1c5826b130dcc6dac07adf9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd38e26060eb51c96670a45e2afce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd018711148590c9ee705dc01e522e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652515b214009e6b1aa3a28dc26ae30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf251a02e6d156164d9f1cf9ccb9a4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3699c43b5665af20deb0753b45bfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36b532cebed1d76bd8b3162472af5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41daf2b071fdc07d9beb813fcf6fe3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9090f0bf0f71d38fff19de882d2070577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd30f2eff61de802c8924335e8ae5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba32524a0aec47f20d9df9d8cd8ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c863f11e3dd5155449e6bed833e3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122737c59b1fcd531f26a8a9b5dc8d69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a387b111245d964ff25fb0efee86a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5920b3253f834dfa5f0c9d1f9810b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be2a675c355e10580b449e695ab860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b492ce2c92ddbb54de1fbfbc27e13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f063fd68f714af068c7f0e3708a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48611e912c3f9a0e6f9405a09258516587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffe9bd9c9e275d461df2905186178588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b272f0f5c84bc78689139da66c51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6828de1fe67e6b01f09b4be355274c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1620574db0d16c4328ac86baebd886591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b9683c4eb7e2f03f6a005308881cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25255ee8fdcfafbeea3ab65f94aff1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072496d9a721ca8b2d8c3ddc86e8729594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4ecff18d564de52a861de8cb9f744595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f2c4ce14557d3d25b7149f2f27f1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf75170bee92269bd94d8a3214b4d23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332759ba7d38c3bf786bcc18191e9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa047ce699f393ea08961ea5de32712599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf89f6faf5c39421065173d8a34f72a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b46940c8737dd363614a962a7eac58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83071d17332c48a6986b27f114debe36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8246834b3cdee06228de75bd69709f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58455cfb8b4dcd67cb8e4ffa50588d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eb513184481fd6c95ea54a339bfcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53de3797422d4a70786963b1388f7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f9a86cece5a6a9cdf4186145d0137607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800749f34231f9b94cbd1e2cf8643f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeb18e8e7829125587e073f70a18c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b747d75d6490200578a6b2dcc050f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658033bc7af30197838220003dd31e63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7179256136b697110273858f365afd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26e5f5ca621dbcdfef526e7b1d5695613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519da36e63de599f512f67bc244d4bc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e044261257f204069150289ec4a08ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12261eca04481f3eb1ace16d590ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa605ab9eac67ceba4af9a46f1d2ac1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4020e3a3a24214954239823b559d0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8da2a4996ad7811c1f51e634c1c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360dbd6b8cdbc66e2b1757d2d4297e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28503cf97ebf4bc3b1c489e67f371c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34ce4d868fe313364a2fda09c7afc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bafaae6d4af28ab0fe9ec949c63f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61565520bcafb8d1f043d60062935624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce451d91696c87c7ccda1c500df1e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6dbb3bec8557a72e0f01fb0648fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff2621bb34f930ea3a0f1b70b7b139627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b36b1418573b65255b18b095bcce1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd333c6fd8e2288f4756c35ac5ff4302629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530784b81219d8daba1e062ce89d08f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af65f24ce81ffdd41d8116b7796373c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4858db73eb902504b70164b9c4cc096632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90445b14dabadf55e39caa037750ece1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e00f99faaebeed010d7862f03791b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42b4f7e043c0e02998b6dcc49b3d42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880e1c83c9982c18cb995c714d11ffa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85f6d4e116feab5e51d1687877551a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216c2a306837624804f2770898a5e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cfbd861da0b5c7ef1ce6d78900d25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c0b8d36ecd31c9f16563692bb3e25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5e0cff43a4a3d9f2fe8ccc0a25f13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae19601448b938ad9403ac07c47f97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb409799786a05af047b5668721c6a5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8762a5360f97d59e6deeed09a468b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e78491c1667effd7ecfe5352400495645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ff0956db8070a428a25da77f0c688646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ace8fcf2441e20d65ab921150cca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d82fd7da561e26126cbc2c4e7ab804648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753a9912164b49da719bc018e3e8d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3e9921da9bba43b5a91d6858e8cf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8135888d15fa8c3161522600ba9ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42a104a8922874e8d0deece13d9cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e176680d7428f74007104043d66d1fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c08c6159b63099f2037dc3f02b40bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade030c19723b1e3f8a647f550202b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec304fcefaafe12c7306be86e449f007656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c5462826e6b95eb25f95558c23ccf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566c9a89290878ece3e799344a9c56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea5a5ab4ea920aedc8af2f419c6ee7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492b4c9af6a9128b4ca138b13457685660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f8267f645b74b264e732b3997b957661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753df53f2475586ded716c84f39995b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c667d57ae02dffaf1c1504cfbc7b111663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c36c9a778219cb0b65679273cda0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa71dbe2bb4958d97e654618d2e33e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764948c0c359478377733eaf4c09ebf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2931811c768b22f7ac89f3ad817dcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0c5b959db569522ce89709cd87a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5471e0a341238e3f8a1ed32589222669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba884bf1af5c93d2a146c9e1317bd31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae76806c14e07aadb8f73e273de0fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73653b18f8fa1c1d08ab6aed29c1d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf669af473c0a0e982010f4eaac8f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c17cf00dedf83c2c0a1ccfebd26d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e9206101f4f80df2a97ca8e18a4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2058ae0f41465d013717b68697d2a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339456adcb91724c4c71988d111279e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdd498c810eab99b2c8b470ea4ec75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d339560279b57c9c25bdb9e4e2b2cfc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6343542ec0cf5d7f7cc61fbc9d40c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc94e463b4f95f6f5a1aeb744bb670681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63c05999815a25d6fc3d9271447774682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd012d7b99aaadc914802f077785b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a4e856daf468e4353ba926ebb9a3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cc8006346f26d33a767c8ea987321685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc212a425b10459ae257acb45914bac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eae12afbc112a9233c2fc937db588687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a65e5def67adef9122be6536cef09b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03efc0c08d24c3f0dfb7f9545b5837689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ad39d53b57114924bf5439f0004c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca1de51e36db981ccf4f0b0853022691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf041d0d1ee67827012dbe9bce1a08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15389655d6ae80f79387c96b5e8105ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb9649d5bdbc41431e2bada66b4a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f01ac6a0f18ccfa82b206cdc325347695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939ff2c71746abc294481eefc98cb37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c2256b5846f1d0f4d119b5daa85bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85a440dbe1bbe9559a208f38bd270698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4f1c5774f0cde573d362683ed0ced699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70490401d13842a0131a4fa9efd97ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581be34559fcd9b603e27944cd3cd47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac5d4f3ea3172101926016b6fe60f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38a2b98077b6eb05232cc9620cf329703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35f6b964cc846d6f933ce1f9f88f7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f8186fc21c918ad7cf473c2a4a4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9623fee653bf909a6905fe8c6f57a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f19bb1cd63634a0f9ad521750cbc24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02fd33a457913ca81a6c0c32e4975708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfea3a3496c04147608220922fb418709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c934329da4731e3b07ffd03cbf11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b153d8facce8d77e2ebab33a67f950711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781045f5a02dfa032a7e9306034fe1cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1fb8a86b45546f530e36cfc2152d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610fac4d2f222420b6d3d3449bbcc1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1107f90bc96b45a9f682b44722be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae46711cb54e1e861e3b18552ce1bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407e960920505e4bb7b1e8c9b00571b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00b407d01ade4416cb2da50605c776718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0313764fac8c5d8ce7c840f2d7b9024719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277a561b384bf2d6fa502390106d51d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d505fd964ee068d0f1da39375a9c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544db813d395803fcee58dbecf3e395d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d4031ba11c2b303e0e7e3b5139dbf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fedef00f2fc66e4c4de20e36f04f4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3274e8ed460123bc09fc121eb8b9c3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b00ace367362028ede700f0b6c630a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366609dd84cb4a3435c154bb7af40103727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20e2f9d3ad4c33e6bc227679dbe77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9fb597a7d12fbf0665f267355d73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bbeea8fda45f48bbbbfbfc789f0b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565590af2692bc357f384de7fa8136f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4db6ef4e9b0a468569a03713e0797732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68fd6838689621ce3d4ec1b9f86a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5afa835efb39ad7708f2290b738e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d386aec1c7989eff1e66ff60d9dac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056d710697581fbe24e0619c510725736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49010499976d93dd1583874462648b4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220e570f0ba7948cd2f8420cc840a48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5aa34fddf6676f96e0c2eea2c02f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0a64de28d7995cc57401882358de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6ceb7dbe64af20360c5575594b0b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1397c9df6b892ee363873c79b2fba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381cab9b2d7dc9a051f65e82c77546b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e57dfb19d9a2e15b6da355ad5122d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110bb98c295e5f3edcf9e9d244fb56f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81b6877f35b937b05ecfdcdb7e1060746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afd9a70285d1bb2ebdc60f8194e6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722e55287612c68148c966de1ecdc6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48228d923746f266e0138f003b44f8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f82b28653bd29fe6011852d446cb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4522837c5dcd83727d54360030c134751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afab020dfb34b21cb2448ee81615e73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195609b14be01f3d21950b8936d021de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234902c58d2c04d5c9caf989d742246754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece371c326d4057a3c31c3d8529e72d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e22cc0df97080f7684fb5f636dc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c7ea19c612ce0f63fa2e8834f2415757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f883335578acc441f60a7e34898d3e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d7961856dfc40d879ced0917aec7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78fbb69a1cd973ab1ba965cc0704b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef303ca9a98fa554fe510f608e4ca5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f77a0df205deb838bac48786fbd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c0eb0f1db4d3433d82f6808c86d484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b811871c37ca6e4932ed6bdfdeb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11787fa93c14572f7cb551a406a6546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7acb6692fd509a966a8bee30073e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572811466d0089a3c9c317f37e631178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921e675088028774feb3b61398edbaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b244838a56efc83422593d680926c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b44cb0796ad729f2a8658230c7da911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf72ab47020de8b658644e4f17ab6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb615290c5b1df50464e47af1e9fde313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a06023db23f2270f1f0b18abb235a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea81fd86dd9fe0f76325e7696562ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4cc818dfb259fc061c3153ff73f2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395f1279d62d7ce224a0882d8a26bed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce67b5374ce41f00018cca661eece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0dea9ab46e647c9ca52ad0441a4b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8905619c9d24c0427c78bd2bc0b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e34c0327925363b4d6f4b309ceb76121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47101e1c9094b23be35aff4c02cc0ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703b17dcf895115c5e541e6e248bc8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66e4f1192feeb0bb6593d1cb952a7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5f608733238c4b8edb89246c6a9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6996329c88df86cfab93a8c9b9f123f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dfac5f38dc988518534c96c1f689527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da18c8a515e0700587d76168b8e712e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e75635df6aca8dd2a58703f34c3c4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87626ff95774a71d5c38492ec7cf1e7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d79a65f6ad470071b8dcb824da4c5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3b6c22b37ceb4b54b1a339711b48832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ffe19334c49359e4fe271ad68dad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8da5a8390cbb965204365f58929c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8896d860f3bbb457d05382e84507ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c0c2313db49978d8c916596a69f3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876adaf951315d2cf346c8080eda0e6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70f747ea19c6cacbb4564d58025d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9259c40e1f1ad6253d8cd8755891d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586d24cd60e8091bbef5729ed8f86c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b102fbe910d7c4443cdf391d4ad8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a6bed14f3c68cd7d496efbdc5f97d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b8d312df9d23fe9b6ab59b8ea94843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2c52032c33e97c2dd9db9af1a7fe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26364b8f256c1235c13b5e1b852edd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc828f3dd7760431d408bbe7b700946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4d008a3c60e01d374443b7e0c56f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4401f57c322dbb6737762235b2934af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1966d72366d3437c08a4accc4dea8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359401d0346b3fe166d5810ef64c45db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c3d60ad39fb9711584a8a595c0df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae99a14b7eaaab422053a8d8065de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f59a9a458a7c58487050650e2e26d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fba3cb4b0d486dc5c026dd77691d6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c1ffe6fad1164288acc0a17dcfa9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ddc36ca0cf5b0d176dfa85aece5da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0376a40671fbe4a418d7a49f7b61157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556bb0e9583593397437218915c21c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d769e9d941d31de6cbf64877010c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae7567955d3b2613793d2693ac4e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b00be71053322405ea124dd347ccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7529b254c393730f4e616d53f8ff062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad65f36f6276caf550022e00bffb0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592abcc6c71ba638380c4a6a46e58a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bda46276576e506e0ef3282e03b4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30acab34593a7da6b732231ccacf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a57a7a10250f87d23c31fd96516f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c3531150c239a31827b0f447f1a5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e35f2a84e1facb649f81fd5835bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720127d9bce5728ae1b6c7c9cdcb7e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c38d2a242a4ad1790832acb2824c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69955413f5addcfff34e79ad13479c3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c642c9aee268374a70b941f55e49973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737c32cb96b4b0192b99eb7ba7a837074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631c6e347e2bfd039f7a20b6c10798775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f538aa9c40e8a87915db1f1d690f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac53f94fa42c36a25250f95a7ce8d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250ca6ac402ff78a01481d00865a89b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad4b65951a71c062ed708f298107a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b863daa24b71c45ac81154afb4b2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f1bc267660e1e180302eb503038fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f94d3b6f9fab8702eb720d3d840f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc04b9c59b43987370b45c7455542d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe397dd2b6c7af7d08f17321d8f2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07227c23b8281eddb10c0647958be90485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfce9cdd9c467ef0307481e077781686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966a418b44320c7b7f2b58f4c2c987487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4a916fd3f679da86a64f24ce3f58588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5062e54be2261a51d3c5d90018b8dd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16a639823d879f3474c1b5468a6ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81757a2c59716feaa381273c495ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f6d82fdf88ea4d6c72210732b76092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd38bcdf881b480e972fbabc26b4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364945c78cf8bab9a320eb5bf65a0caf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81dd2b1b585df15253978cafac53b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6af31cd6cf31923d8880ccad245896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cd999fb973e741e90558804123b1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ce8f3d907f6c32587873b6098bf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf315628553bd976933ba60b16576699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f423276345beaf9a75d1ac82d4be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ea84360bd2ea59a6da41513b6a85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d435bb29097efd78a4e3a9fd48743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a9e8a769653927e6404eb2f13f49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b31ecdce1ac5e3c75c718bf3a3dd51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ddc4656873b9b0a9b08786899244c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b3a5f7bbd11db2b7f25a56913022e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbcf33d514e96ed202179ed1026c6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdfb57461fe2c86c7e76b32ffeb869108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6fc7fccecee46e247213ee1e900b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa89ef8e54e0f76825da1a80848c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ea2ba30ba0443c3e027505aa434a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b47f25f3bc3eb0a8aaefc4efc3d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc0e1b266786aca25037cd17599561113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e47fb6baad332521f5a00c6ba9cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a627917aa4585a821ca4dcca36a9fb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c5acd11c8c294fd43e8019da6f37f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0ca0dd0218f985be3a5379db0e60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5421c75e9f2d3f953d62761c9b5e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658f3beb49642efada2471619758e50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98602e2d9c0595fe4bf9863a41f1b47c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d8f936108a6c868243f6c00f7bf90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94134a7e3de04c6cf540eb34baae70db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f604269c1204b28c63f4ebb88d88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b11e2ccf836e69c6652818f6cc35e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622653f4506c7ba3a91e97f0e9f1fab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b65112785715230d87ab1d59a96331126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec0369ecbbb18e65474e01fdd508b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adf9177451165f2bc6b5df2c6a66be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47929b89822e92a8925a4fc0720927a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d581b7bd0c7ae4697414a356ef19c56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560717208f37d670899ec5b5709925d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30da27c7bb88e3fa04564ad0f15862132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938107ad1a6ddf5826403ec8e8ef0a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388d6ee4f3eb3f23457d9d8689f52d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f12e35d134ec7c6ece80ef33ca31c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859837fa4feae756539e9a8d75673c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cb2169d697b35308d3df3b5777f3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a455703e87d6afec52fb56fa6e417c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26600b4ea13407da8ba9937c9ec55730139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312eda25b07db9a691a10a570734907140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc7523bdf65da91eb4e36116b2c5b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0424ba97b26140534b87eef74a0cd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f070776ee45a78243af23c0aa23ecec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971eb8c70dd62cc5c3c10a4995a5d24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed882822c877702ac2152636addea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527741e58457cb7d09a4a719f30f5f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d7adb6b0bab8e572be8bf8f93e6bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa729a5ec4ef81f4ea83076a7619f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f68ec7fa1e4061d138d201ed1262149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7a757e7d3c6799a98df3fa4d6c73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e93b5db686e71753179037e15f1a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90392e4bdcebc5f247bac178b23d22b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd97c7546196c859763cec5b34ed4ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff75efde853e402acde870cf45cbecf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae879aeeefab6c0ece4ad707feb7cad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ddeab5c7d3fe1aa3841b61d036fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef72ee6050b04daa97a06391994b6dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b2b07cec4c089fcedc616905aa56f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcdf2f663478fff0a9542aaf4ba5e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c481bc50a69def26d50fe4042d135f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38824dc74335b3f37a68eb6ad7d3c1ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d08aaad2dbf79b9414ba8b101e339162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f9ea9d9f58d863e6d4d0cf597cff1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018598ed7ff1a2f44b9d19f6447692d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830beecc47ba16b68be44e583d22614165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e177b33699f19271d57621bdd60d27d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3995b54acace2ac8fbb9a69e8d95d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f87d8b16c39803eb890365453ffad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fef2bb6b1424a987edfcb846a0cc4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf13aa9ef0359ce189efd91d7d080170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369735641e127e65785061cfb5e0c791171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf1210b810304d52ef574e6ca2192e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43cab955333bd362bf081f1eb1fdf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4acb8fcfebf7ca11166e8a5c2a5b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002037375492df9d8c83cc9fac4087e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dc7cbefa8755e2075253f00d94ec2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873a908fc173d3b3d6ca7b4663d9b80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3819173e3f7deb4fe8dbf60f77624178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6276744e3b7c80ab881da625c41d02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ea9eae463157766a03584c438021180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9436227fdb6300bc47e692d49f93a5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf57ee950d1ee180ff4f800f126218182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7639b91715c73803712db99951b7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39898e27c2ea8e455142352951266089184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ceab5f199e3f26baea565bf0d1874185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec393fa1db8f93cdb6319a2d4eec8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a403a264752c1fdd4c1d8c1f0fd17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8197ce9d7e81e112d61e0d6d7bce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38884f94844ff95c971c11f0ef942731189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977057d096017d420e34e5e67d8853190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f89d2332f867766819154b20398f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b872d12cc7f9d1508d72a3f5161ec7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a564e12a10ecb2f99ab42dc367c9221193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8717c921e624d2d3d1af20c3b3f1f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175ebaf67c1375aa9b71cf1f2a75235195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282c6da9b900020d7fb3914943b41f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d45459a30449a3c6bbffd3df7524197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec894121c13b7bd9433e3d71273a18c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765ebe84355467778bf87fd7735a30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19ef6438ffa70d0ddc73a7981bc6e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a957a692d6264cc2c35641a781a3af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8371992d27344e61d9a7c48aeae31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a4de23d3031770073b2f7f7334953203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187cde5a772ef775afdefe427401396204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8a7e8f48b92dbbc8926a47eba0f9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639133b170790eb49110834e7e87a8b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe84d7fcad55e18ac6a0fd0bda8d79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100ca3b7487262cbb06322b379691e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea317be92ed4969a53198acaade43d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b793e31d81abca7de3dd9c094167d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0e4222424bef3c6f6134456724414211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6d6045a0e2b253eabac56178a1a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc5c30b53e6cec0ba40ba613cf4690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0f554dfa9b73bd0f05ba4ed75af48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e7d02ceb5a3e4b0d3ee25aed38451215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7800ba2f81a137ae6ea1b27bfccbf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc51010a809d9a0151e9e08f1aa1e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72642906fdaf4eb0410abdb26b39a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f03e71999b8ae052c3a6a4ee9e8fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b7e45c48282df7acea594eac705a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c650255a6cb6c762b913944f4d42b68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcccf0e120f299f0b4677fda71b369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8a01114ef566acc6c05342e9f32b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2ee1d88c9a45d0a3364f52753466224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d961c80e097fd06ae26403a7c1bc35c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388988352283ea4eab5421e6f312f61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23477f66b38b5b44d949693101c569cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c4ada1dd139406a4ea5853361231228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2b30997935811563b38478e4408cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbaeb0b4822f1175b67a25e0b4ae89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71af7a3c409e520e6e6be043f85de5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7499629a411dfe60a6517494339a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8313b4cdcc4aea1f0002e161af82faf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded259d72476abcb63e4123e3fd88cf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380f211f8a613d4b7772033ec8130b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c737d35619169a537b16f639b3fee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394694dd8981a844bae4e7babb64df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b741e9f7d1aa027a3b82cd007fbe5c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e194fa1d9931ffc4676e5ebef5f5f52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb741c4889e36f035f55c0067baff9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151125d2e721dcba2c7208b919c6a14a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d929accedf6bb5791791c05ea99a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0dd7c93a2bed3130971f1f6364200243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b1014403d7d5696cf927c60eb7dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b69cd0d478bf5cc69e7fe0e414e73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced879f9816a977a6ac751669b2e55e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44575a9f56df457e3aa855cf337a03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a429542ea89a8e0463fea69e16b1809248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b68f0b82fea2e403db426334a0e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23ba1a165312d58011dc60847e77a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebaaf502232f741ab55ec63b8b1e08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae614655e7f481ebe03a8e38b5888a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149538f08b22cb54baa9abf3d3ea11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac64485840f9f105dcb2536010c24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9a506f43a23513ae815b63e25cb64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4cc0d57e20c2f4a30ecb72a8b3b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ee4308c58a57c5c20c01f9241c967257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b712b3b092d51ce6d460158311154c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4436deaefb734f42011e09e96164613259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae7fd485e2811cc5350e005848ecf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4b2e8d729a78e74bfcd15780bd6e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb1342a53573c599c8dd12e1b8d2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c76c85bf1b0a01663c8ef66e325f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b5052dea2c7d856e7c765bc96c870264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92643099f998f31141b06230541e6da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54109ac0b063275066a24b1bc35eb221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41885dff0eb48f54a1756f25f8797b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c153bd8bbaea38cc436326efe9a8167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f30d2c46a9281d6d9cbb556a56e15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96f0aa247fd8ff12a5f6aae865cc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342801c2e26fb1d9d26f2a66511f823c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf840dda120bfa5df785512e44655d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abab51e60122f329315547dc4f78fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44593ac1a2e5ab9a6461815f6a9def274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151845bfe2c3c2377651fa408225bd54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913f8f3de05988a337b2ee3d5475b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec696761fce896815e7c41edf102f35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755ade01f331dacab64fd16063bcd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47aba16df1862df52730559a4a1e60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8eb2fbebc2db3bd064c3ced5b1030280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da5f529faf7ddb1924d74749b4253281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71b177ffbd27a908f2b16a8871095a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484f12c7fdd53708c37cf20013462f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432180b7908c67fe394c6e6a55beba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477db70410957f6746303eeadd11b42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562216458c08a2652bc3401d1d0312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd85d45221143d6642ebd255a4d4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f24a641ca08e5a44e90f0f2d031bba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60f583e5c2a47a6abe82e577664512289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c29f7d8ace2993c8a32eef152a782290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a6d42f277dd8ddfa3c6b21a486744291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c267a76e5effcd60f5aa8b23e3df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d53c4d433d5cfd6686bc751a85c8a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a832a1cabe671e6b85a17fc11e8481294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e70f75cf2eb80865f65c742cf3f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54ff2f9579af5b17047fb321ecab3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2d83d3bae7b6caf10a4afc4c04bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20753b5c9120ba6ec12f7a4748acbde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcb94364d6510af7d0c0c256120eae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d2ea224d2b31782ae100c6c7fd0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee81cb9b6951de03ddd6e24f6375d23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230ec12e964e3a6c5dd1e8dd489463302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf980766788ce820261cbd45c80047ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b302dda6332c19dba3b4e9cbe9b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a6da9bd71a2f936254bf97451908305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71483c29b89cdd47727166b6068093e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a947c0d249b6fc32ebcf5697e1d4c03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ffaa6d3d12001b71d507fc5e7c1c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa3988b36953dd1abe4ecd69ccd87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbe002efa2a7223734672fbb2b504e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69f086f4584c548eb3627cc42cacc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd51e3fbd9ec0a327a80d2c2c46aded312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e105769e10ab062bdae0f8a1b4347313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea08d593ecb67385aa1bf276f5113314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2ac21b2e6afec54b02c9ad248e66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e1a3f0793f40d46aee295e39f0a8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acca77065a9a8b83e3a10bfa0c0878317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d0afbe0d61bc0e369e4426d7c33c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e229d8775dfc21082ca58e3a2643d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8604da9781db71e7a5802566c770ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3213bd05e51f217dbcfd7b1538132321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f04ea149190bea26fd24d7740857a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b7cf434b1051d3e20631542937043323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72207c3e5727117515ce9dbd3cb4925324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d94d4eb33766eb0d3f83f2a120ad4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a39d3c1aa80e9ddbe00267901d5f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45495d7fb8df240bc67e0da6f433737327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aa898ac8a62e7d14be1025b981c3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a0548174065f05ca8b05029e75f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c07fb85d8b16fbab57222efd99c225330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad15a57269b1d9190b353d0eba62b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6cd80f27e4740d206380795636b5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa877bb30cfd8faeefbe4a0550653eed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140ba380ebee1c0a28f0b286aaa8d81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258afdb20fd4faaaa585d17f9bc9d508335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc514308abf7f69f3dd02df9a5c75fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc085bcccfe5014e921c50a30d354cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a63b6230e6da9bb61b0120a3418ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1c84a547b5b0f47b2f0ed3e8570e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ab5c8aa8f9486f5bbdc3c0d4d8b2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f33a099b744a477c614c45bd35e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce750549ce23fed8191f4d8cd631d55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e9c432421b86593b2ddc222345e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2939eb0adbf9141ac462c739a7c52a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640154161dd0cccc6d76d212d79fe6f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be3ac44e00f23fcc0cb1ddaecba5f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079a718dce6355b14af74a628a6611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d3d2a9d7d2ad5b533bd3d678d59b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c02b9d0488f2b63917ab827e1295a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaec055b44c6f8ad43532c0c8e4972b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58040e2f395a728e2c204a3bb3ec39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b52c4f1dd41bb32d4ab4484a2c1ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd96d693ce6a1fafcdcb8889903096353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216b434cd8969f718520a36d1f7f30e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4622f23bd7f2262dca76afac5f120355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae7570c93ac951482d8d34c38ec583356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e14c58e55ba235a7b330c604c14b2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5dbf2c17b35b326299fc6fe7de4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add3ab86ec829850b58d10aa69a1c32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff08964df3ba7f068a8ab789c11943c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e9e523447db6cd6f6aa91b57ae55e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c098691cc2e0fa0dfae9c8fe019cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfdeec26c9d3d1ceb82c3220b52044363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59309a27089dbd4cc01ad9c8ca749f90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74184b69a796838aa0b5361a856db94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25319d288db8004a64815dd678196856366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdccba45f9064f237eadbd23f0a853367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777920d385563e5231c9be13800b580368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c680342b6c51f03d461e858351e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b95d57e77dbba67da8f99e1122828e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8acc4e1eba1f7297eb3d0b3df93e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d7065c1670a40cd9262bf76406b2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04eccc7d2e02d72b84f3f05a059cee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be85f0e6232c23a9c57bee05c7b10b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5066d0a93f409cbe02e97b7937bd518375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6696a7e84f9713d4b079fb56908623f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d69b281dbd76b2bb17332ea55f63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da1d1ee024e64716c20118216a5ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39922d371c34f36491f20f30bf57489f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743212132f94374282b576a1bd26f206380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3a8da1c2bb141cd43f7cc66dc648381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fceb620a08dba5629e3337d3040ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9467ab18520eec3a112ed6489bc91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637cc5b63e1b84d35bed112ee292888384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290baa8e83cc1e704db670ff8079f89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfeae4fe962b56af6abe6689992a44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7878ffc5d83725aa436d24e27a29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c757c63c7975babc47eda7cfb2ee5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517ad6394a53800160517101c5e1a0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85704e2e648c0c9216220dd40934fe1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007c02d871e562df333e1e14f23972391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7c90252d6747de21a956c2a0b4793392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6eee80e6cca26d83525e311e18085393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293aee06b1d35dfc8590a6fa256b5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd501f68d769a8bf86662c8ce4865781395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fa82a7297e34deff57d43db02d2d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab66dd3320538a846493da4317029397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945622091ee82d73e7d8334bd1d25af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b99776c4191b50fe508e4e67f4dc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97512ccf2db875c90e2b2771bad6688e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70f4138d33541de1b112a5e93030c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c477342fdf90783117845aa527dd8e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c459558d9ec74aea956c781fba7d02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d7f7a06accd01837c8ee81ee7c285404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b82e7154a0381aa578c14f5f87f7b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617120430725b682891f0d5b6ad87d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c352bc6fa1871e0c268060df5ca16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb5ac010063d03003bdd16aa2947c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2369dd8f93b05c738fd2e2ec26d1a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6c2e3d38528e685b0612c4f35e45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ad136c422bbd6baca6783b10c1636411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce638164f4a95c414522998a13f8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512a7fb03990121ff985575e38ac453413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37180176225b4800438c80a082aed2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0d9f2324137edd9299cd571c31c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402a64c63b89fbfb4789b36b95021f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fdbe589c282c9ea5891086adcb69d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be256a222c2dd1119878203ad1fdfe9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed27eba2c23d1dc7d989ecaa3be54e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea029e2634e0edb2420356f9d32ff5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b87140eaa81a71450d02c98306f28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8732920d1ec5ebcd7bbcd8f18d583f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c569013b30ae8d543361576fe1ed4b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ad46d88db845c40a50cc01774855424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3aa364b626f10c9a52777a972b6d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb128b866c3e823bc0dcff6884712a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684b9efb1217ceb8e96e6457e885922427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d37bd2592b66a9855dba01287375d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b658da48419c66a47660d7d9225d1e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d8a0cb7f22e5dd71a1e56f1f5fa1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8514ca455636aa0127cc67f9df91d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058a3331fb101e0ff7c78f0bf706e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b5c74f8fd9ede4f971ce6ed879e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a404f94224d933f38ba8f64380239b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5db7e843344d2bcac29e0246dbc53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4ed9c2cd3652484ebabc65951d04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053cc887fc146da1875776b626af42a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea459a8ee706bfd2dc5a51a10dcd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdba0498bbb21c99c8c759612db22a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375da448fce84fe29f89e9e6f803b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428725e987132249dd1cee385d78b523441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be2e288102ffd41010a3d7b6ab940442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5beee077bf8a3790dfee9610f150b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1bab9941922a2dc577f378487e12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260dd6cc2502bdc194a7d167a9c40ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb09b73654f8ad33d61f4a1944265446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187223bcccdb6a02188ca76f32c15e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376511c4b42671c966fc03cd166932f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eca7a35177eaf92488668ca099bab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79763aa9c26dd71c0316691055c90074450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c0df975eda8b32737cf3954536f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8944928cdca61832c3cf554d5a5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a7d964b79e20bc98e26320de699e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ba703a61d7a9232a4b4d9a4b622b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eed278905802b9e0b46395ada2218e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f9dc1a319ca63742095fd3b29b6d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14bbfb15a0133dbef1f96796e492a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeea36561b033baf9cde23b82d36a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fd12dd77d992dde92db36e2f453e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca969c69740b719cb20dce28e1e0fd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827669c797699de03f213c244eb97cfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ab6b89823bf639624d828ca7ed32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d942ebe3cbd39bcf59d8aa1a17e3719463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff986ed574cdd74f972f1549b7abefb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7e7fd1e560ce130a742371eb69d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8629c8fb8b61e91d8507920f58ba5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea340feb589d61cf8caa81bd4aedb668467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b11c06048518df246f38f33af629ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13941b320566ef571e8ac73b63600a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57197da1cf8f53698d17465cb00ff1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1099ab9226fb8bcf59f83258c3693eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61895a207762b2aac66e063b585b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06315b280bce7231446f394b7c1bfc00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499479127858cbd068c2b3964dbb3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823731d687561a501bd056a80351b6e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d416c6b56213ba6b99b434e55d985476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b3d9029eddaaefc6168f620a00ba7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee065af25d5d8c897f12a1d43eed8dd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa62107f42d5d6dae04f46e7339359d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd909cd0f043b60eab02cf30d8a0cc96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb26e1005308771e4aa08aecaa57512481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ab76a20e86bdfd6b807385b86260d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d92593a6cc5bc7eee1c7003c6191ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc19faffaee6435afef5650077b6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b7654f5b5d7316ce71e16dac1d7b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399c457352a0fcac81bcf8a0ce90863486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1462bf17dc4ae2942e6caaa472b2a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61629bdb9c83afef99b81ee7d574cd99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a043fd46e7b59b1df05ab48f356bb64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5326f7fec05079e74220c082f6f3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c13de9aa48df1841a6c3c8c03b1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab27c213354175d8c89b526aa3a5494492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c74f08cbfe77496bcf5a8e2dd7179493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b4e45b475b1f839ec2da01fea90c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22a1478ce22adf88bfe45423033b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a10f572a26224c5886d3654a5e7a6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e9a6ffe220796ac4f5f0626af7767497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc25cc178ed4a635449f50de4de5c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb937e74fe650261cbc1af368062ee8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71f70fcb4c51ad790ae8317525695c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294adcb399b7d8e4f83dd1ba1342aa4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2771f8f44d9627498dfa361bff78175502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0697fa079c574963d59c6789601ca8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b8e64bf5bd38fcda0926a6f5e234e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da103afb518093896fcc9b6dba5a3f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39980eb11921c600d69a92e801f163506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198adc94f49f91d1bb802303ac4c700507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e48b36eec1b17ea0c432d9748cf8ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1ad13cd9bf043f4f0ec5eb291d702509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e29d155baae42ce2af94f7473992f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a159c05b11a32a4130c9744125579ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc42a16e5a546206eed2147cbba1d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6d03de39cb44fe73367b013da096513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc4bd73c720d199506fcef4ebdeafe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcbc815deacb740e22a64fc3127d8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa868513e3f0a41f6ebe11332706ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168dbf8ad67ac1e47d0f0e8a07abfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1073367f3c057bd5542eb88aa029c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a49ebef1798f42cd36c794563ab954519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7326e122cf94f9b33f47cf9f868e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c00c754d61263e3562eed58124b1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352496bcf3ad47d4797f0d43024918522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7512f9e54b7fe83c38e83720972c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2d12a05583c210c2b7ee869056c32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554e8c067e25d51010be2ff4324dace525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e67b39c51dda2e35b1c9750dc0f27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f7483493bccf4076043668f0c5a95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fa6c42d13515a3dfe6721fb307b53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668252d75adc6c6ad1d045466451fb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfbc9f8d8448bb530b29c7a1cf8063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19494de381fe4d01a46ba772305532531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db55621b56fae080555aa3d9029bb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843bfc596d9bf4f6bf7cd911ba524ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5b916d67e6ea1d68994284b7410e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32cb7333cec0ddf1f0f55b50017bc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92423fe234b7a839e4c9895908ba4d7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a910a521be2af81f5c3b1933ba267537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d159983743a839d129b61f2c9e6927538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7625a08e4df1835509465052e3ef2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c2ee9ce75317631bb4117fab807a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9b3a1077c6652a04501f7c15b1e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e1bfe89ebe4524be966e53ea97efd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a0ece728fc313d0d9fd2e34b661b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adfecfdb5fb6b0ff30b20d928642f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e907425dbb3cdcd6151ce0df182af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e7db9e588a8456995d06bf4ad53b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b22c2047507e2ecd590041bef60001547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fefc3fef24b4797bcdf0226673722548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b734081f23ccfbce9dfd8e8420a908549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d107f4e019fea416063afa7fd1ce31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdff997e9eabd35b47638bf132a3ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a15d5f71303d6ac5916a32b71266552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712d67e889771dd369c282c995a7f2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe12c48c8f8f6056ab4a37c628215f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcbe5413417d5be57c93f63d67b897555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c2e4a88c8913bca495a6d31f6970556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b6f92f49b09de37f32651e54fe2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e631ac526dfde77fc2c40806e832558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1dbdc61ddfb7fb8a85b85ef7da0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919153783bae30dba1c0320e665c18d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777eb7fb95edd7ac4363dbf9af4d42e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd35d2b40895fa9aa57760bbf91c34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71435923a6c53135d88451f6947d23e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47a653e3abff4328241f0a6ba31f8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bde5c613abb3751d77b0a09a96a31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb539ddceec9947ac1f86a0b7ba4ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521ab0fa156fb08ccbd665241b0bd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05162b18ebb1cefa944d6aba7823e2e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e9852001f404c9e5244d771a1f58c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a640cc6efd80ff3544e59767443a69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c08989b060483cb6f8f452e56b1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb968ec2b9ac2e9f70e84b6a4f4ce3f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3041313f0a9bddef4578592485be4b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5555faa4afafdca3d40b0e3957e7044574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46ae14abe26f388f0f0c31e2a196ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348971db621f53b62a2143a2eb7508576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd7bd9f1b55effc80fbd4039f9261d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b2746f2293bd11ac587b35d16b9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b388450f319cc3b1531ab06a968b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21905e348456e5cf979587355b8105a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dfc59b3852ab0138a9f4c1eb1299a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f0667a633b80c3d4dc255f87daa78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d28a8959aa39ca4923478cdafa053a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9142106587044573b22c6f8c418f8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673262e2bf2587d8786b46a8c1e1ee55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a475a1cb588893f59f9646c16d5d297586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434e464ef3866e790b048b1c9e3b616587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2578e10fa54761ec073c6e654c8ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cbd6e49156c4c343faa5584558e78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a74e41b4a1b5f43442558c4ff6b56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62bdddce68dca4a0127fdb2285cc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad5e9e03fe37595a240ad531f55b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67cda37ef8be8c18405118cf684403593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e590985b6a86df8cb65157aa042ad2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813fdd72e1838b36ba2e3bf79a48fa5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d40b7683fa7ccb5aa281fa76579def596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb127ed6150ac17c77b1348fa759d0d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36882b5100a88ca1cdcfbafaf98ca0b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70483b1b44a139fac5b3d3dd2b32bf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed2ee1a0de0604217fcdcf205934a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f2b2f9eeb81db4dbaf2c38a1ffce7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f16d399aaf75ce69445b64c12badca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c899ee736d41e77b72a29de170d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8362d7234946c978037bdcb8eb6416604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711a60ae9c5a4a4d358788294630ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29cadc223ad80b0b11225a7f6a9b0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c249c37c9d4c0e989d564143a87b9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2f6f59985704d3c1054852a0db7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a426b4f821f75952f722b3f59fef7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628e00bad69099feecd0e2480265866610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63207ef533136f073d2fcbc837fcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b8e6afafeb932cac6473a1d52d3b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016d24832c16043206d3935c2239eb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d64fd626d627894c319b40d0e28e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d88cf330c82f786c2b5af6e8f6ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5293702759213fd38b698cdacefc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe87f8ace22a627e7aa6059aca98c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e0ec0d6be78b7cb89e7d75aa1378e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9abacefd50e5f93492d7234148139619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb505a5f13b84f449df24a2353f63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002971ac309a9ac92efeace39518f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd8a6bc0ff45e258cbbcfb586d6f9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203b3a39f31eb37ae9ca95e3ccc5f34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faf4349280037e9be70aa2155870d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe016dcdb2a25ece2d6a38fea78b58c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1467fe4f88dbf900680f09835ada51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac4937899e7122f79ca2de993fdcf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b3d2ffd4b70c669b252aa93c1f7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249900e024545938ba25ab66327c3c54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f772abafdb5a0009eb05d21d6de6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a62183bb2d2163be0999302c34354631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3721df234599f3383e5fa6d430729fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a3f92a5eff14622db446d9994717633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87deb859ea16f3832a2021506601cc0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87e1e83b6ab748c1eff0b1154d02fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7147cca2f7e4fe91030de49df9da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefda8d72b251e8d9875ecd693a4d798637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f907ff822a06db5d3a690934c4f4f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e842580229a9eb4dd20cc4f04eb55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c57eaf75301578a95aa834f02af3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da948fb012f42eeb4dde3303f4ea4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce15a22464f8ce98cbaf53151e490642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff99c80a24dac2e4b1655253f4612d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ae3482d70bbf98a2970527eb728c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45d4d1a675f2240a7d3849480bcb9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b80f523f2f0fb0b1d2084246e7e32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0587f792d8289f9e7601c4c09e1fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b532efb8db70015d492194e7c562648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a25226ea7a91d19cdd185469de9e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc10e62e5358842155e7d8ae413180c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ae10e48d4c8a18674fc90ba6dd6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029784717106e7b02999053df519d7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7ada13666acfea81ec72a4c4b6177653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fac01a88b6f61e370c476025696259654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7858e896ed0b712c5502e93ba6ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028d98bba287dcc4b39b1af116acbe0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fae131c04393f5d610f71e9939902657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc02843478601a713aea26f41d9fa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f5d4b863a708fa26e3e5372beff89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d8835b8cf64a9cfacddac9e8b521660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4280ea8d7a0bcd5e15a34875693c73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9d7773c40ef533b93c4ed92d54d94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4df96aa9c0e87ea57787a53d95b8e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dd9f19eda8d698ea09393a49918cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551bddde5d36e46e7d1df747da9ee24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cccefbe0b67e687349d592e84d915666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469804e3d123dfdbefa8501810debfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e82c200fb7a42562f8aabfdc9811668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e4112c9c4883e219d2bff96722da5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f8c0eef7124c57312643714f1b08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45c48080c820e5302784515a724ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46a0acc998a31e20d4bfe38f888e62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46269dc03c6542c2ce01a43625e98987673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb12f10cd358b609ab5d459342fd9cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7f0fcbe26c88593bd90d2c51518f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4f22e0ce8a02a23d94f979a58a2e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d6d0dea7bb85ab13b73641ae23e19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3804816b1f6e80a9e980322efb7c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbd5c01d198be988e04e92aca68c85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd09ec305e5f569d88e2dfbe4c70cdb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c20bb0f33234f95e5d3fda4d7d6d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668d10edba18fdb927851e5c96045ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c627c13f0abd23b966feeb61e76fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1490a97aca216ab5c11567a1cd6602684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e58571d17375603ec4d2484b1dc118685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c66bd5b69f18eff0e6593ee39771e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878483afdeb51ce98ba18443cb519e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0090120629a20b95701e405b80f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a98fde33774a46fd6dfb459274be5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330c35f5b24403018243aeb5d7df61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a68e58f161e51f845c0b9b1315458691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c876a5a0cc196e8e7bea67c87dab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f26e0a0bbb5641ec3ba3113ec3e3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc03762d1fb0f945fda8513eacdc8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80902c0143d5182d2ea85c10c1eb9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec09966610b06a823c328dfcc00e02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4255ec188e3ecec5879f6a61f5cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f7ee795ab48ab8a2e255533cea3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dcc480471bc68d92cacf18bcd77f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b26ed47249b341a45bfc6d21af4eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eac548499577a6a42049378e3437f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc168e41df1a0a72e34cbd42664db5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aae487dafcdc4226ba9b2dfc8ae4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908afaf574768cc8baaec5a06522114704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcf6379fc76e68f945b586f178e959705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f2dec327d0d4c7b8b9487ac19953706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8cd1f10971fcb4aae0b788307692d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada69620a0d1695ea773d6669a4320d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea709af100d860d810dc28f148253d66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b223f9d16aea4df8a4e6417256c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b546ad484c89348b6244c45df5e94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978d1ab22005ee605b70f2321f0a27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da7002c1dbc786eaa3335e502d87b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403731bb556d0de779d9f9dbaa13bff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d104db837391d07a3df700cf91017715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154280ba06fc2b9bb4d8a09e6b7f0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e298086347c9266e6795d8263797a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677e49046adb0c42e730d032f1bb4f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7502c2dde99b2284138ce2356cfae20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca38cf5dbbc78bc447896c3b10fdba3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31070fc6a4b83b9302fd328a54200e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65655c846b2808724f6fa541527bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa7e7c03a808cf0d43fc6065dc958c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68fdeaf5e292b789a72e95bb41a120724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764db2ad7ca7422e7875c283ce8827f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defd84855bb6a18bfdd6b05ed573ffe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5154e4e12b20e8c2c95f67bddf462727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8546490a849beef25f25d24f80544728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d61394328c6b0fd551f2d5d53dd414729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c96d9d4204dcf48794a776e38167730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbed3d5d2294ba63b400e8e694af22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373476a5b8095dab13a5209d0e47db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc036a8300899cdfd9d1f409b3699f66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c915f04f94b87b088fd49e5d06633a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d54d49c0d6de81f23ed5739ed505e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ef326cd507db98319de0e7c95e52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e388f01de25b6274b86ddc07c281849737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48065cf7b8e8d0fb4a10492bb46dcad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414a1f175c39fb89d324d0e7b1e84b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a7ba33f08e3108c84f96dc20e674740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf12a1f8e39bb635ae4753a69f3752c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5445ccdedeae30fc95cd4fe4147b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a90ed320ae0030064516734373cf6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49947c4e65679a453547d1f9253772744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be4e6d5a8bdba5118f1f2debcc2c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4dc250614432dde4990c9fa23d8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d76492fd136889caf8e91a9cdc9c49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb25c936ea415ce08222d90751f7aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbaef2d7b1cfddc540845e5cab679e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d606bcba1f4fdd2c20aef310f3fa4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b5173f15e5b536e2e44c5ef2cdd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a7c528a11c4de966c71e51148a0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced92d1c598a1407a0178b2346698cfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c591e5b58eddd41c3039f412934774754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3f213968202332bfb31909416ffd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33ab416d757f8d680553df198f231756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e24f55e9586e582ea69568ab6ac7ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056af61159b23e736da9bc55e754c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110b4a23d0460d924828fbfe40cc56759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>