--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b0dd40a9812b3935fc09f0b804be11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c4eb83aafdae7f4e27e5bbf114dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db72699ba79e210ef8537eb7254a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3aaddb97cdc13b76f741bfb3399d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801b2b1220b9ac0be85b561b788d1425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d37aff16512d056ac7cb3d4dee538d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4e25506dca7d2db655a044c6786627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861cd5a85779ce14b597a1a4e30f668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23a49e9f765279f76449d49fcd2e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcafcb16f214bdbf18ad5e66103f4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5761962a9f6f832465fef5775855411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c4f8c9c8bff1447d83467796abca612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49520ebdda39dbafa063d115a732c1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1557c3635240b87fb93be5664f83a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce15477e9451d9bc3e94991fb861d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf9b99f09af413666a2a0589101d2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ffe68e80e23c858bec83ac7c2dc0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c43ac0f088a2677fe378aebdeee77418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788d412987f2f9b78a37c821c222c3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5d9baf0507925a6812b7475acae6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8511d70bfd41c61666f03968542b9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abda09caa777cc3a2195d5810c816522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1452b1d537f5a1b9bcb95ab9234d8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de24cb0400d2d981955c7e8fe874e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5e57175442a5a5293e7c0ec022e5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d06022eede2d3353b135b40faae8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0f278f621698bb0895119e75b447b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92370179cd0e600f308fce8c2df42b0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b59603ce70f2c7fb7dccb281ce82929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33121c24c7fd3e50db111f48c383a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc331a47796c8ff2fe053f8fe1f947231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce34f9ca042799e08337318558809132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e0e2c76d7f6346a66642d4b8922c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59326ce0bd554143fb02f22454bb740134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c53faab01238ad3980b8bb1cb5b8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f243b2e42fa47b384619c6793c7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e19322ce4534938fac5db8db419b0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c9c07d739de9acaf18b163e6e75d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36ebe7f16c6b4b168472fb22d7c2db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22f033b7f9b089e0a6575f893986a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bddddd50be4990dac24f2a314d1aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8197375a8179a43b1c3df05a3731d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2dccb70e846d1adf19626f46db11d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b036c89dc969b284d6c4e478cb5980f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56865148825dabb947904d52560f7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305480ab2d8b5c4e70f9283efa34a33c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7080b7501baf624e3572defbda12447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499e9d65a5ac398fa6d6800931555a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed07e17548895698622cb41031f0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12ecc3da8a76cdb2f3e46a4064177650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533ee0363d0ec00dac12fd48feebba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceddced94fcbb96a9596a7d7008afcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8016880a6c83ce1390313406f9952053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef1579925c75288538dc60d3ee0f5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d6c3545ea450d6284b538ccd706855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b728c7eb0115e25a98e10872689c2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c084b7ec4fff0fb36730ff9bfe346e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10787ca4c9f13ae8dfd7fb303e277258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ace42482f753576bad2b63783194459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016341f7829577c33537c513a43d0ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38908269cbc57dfc544ac8bec8089861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576220741ebf24eee6ec14417116a2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be73ac4dba52cb24ffb366a6595a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baaee5f35a44354fae123428ff352964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8015212aac95683d495dc539e7726c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd291bc7af0eb384d1c979d60a3c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fc75fb9dc9e74e620a90c0766954e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500026ab9c1bc26e7ebeadd96b5716b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcacad4e461feb8c2a212c089df980969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997729a4825faa26dc5d621c1013433170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3e20722c77804d234082e77b9abf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd476f0584c13621e9e2dbcc2d5919472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1e1ad968b05fa468dc96c18f1cae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0970fce924940c959d09e086a95b43674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb4f78be0b6c7cb096a5ff0bf432175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb420867fefc31fffdcb36d215a80d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf7124bac2cf221fb3b055774633a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255463f8d3253929f8d3d62c66c2a20978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271233748a84377af1255b15cf8a9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab58302e7fefaf4b35953b9951cf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef86e63a7cacbe368921c6546a76481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a66f598957a996ed40a4942096f1ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f3d93b45aa3409602259008353c1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1afda7d7ade7c5a63515fa4aca11784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0df4649c7f2954efe192b0a8514a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522325a6ee3727d97accd79013f61086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd63728be766e3882080d714b3735487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d0475a66bdc8266dc9c38807e3b0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b56c98d5662444eca245b76b747e5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeef2c118a6e25e273a8b0b810291d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea5c869cc5ddf6b3774530fc1a53691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caccff396318ce6012fedc251accf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea67eb0fcbb105de01fbc54cf89943c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8d26a0d9b663ee70302d686c7296294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7ccdb31e43af10708245e4a65aea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5d926df4e48efdbff077383d53d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817543f81a3e9a6fe42833660d0cbe3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c69ed5d1ad0a5f3d9481f38e7bdff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725eccdf059eef52362bdc5a390b47a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19780ff7f5ac695598e636affc05ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d700dd6e632cbefa776fac927f88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e764c0ba404e7add62a29b0dfccac9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866d047ea84a1f3c66b413dc60ff995103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d0f50bac45b77aad89e194ad7771104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fe085a0c41cc292a75319c02b1caf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7e2e333f696cae9bfa66ac1443c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551315759f12bada399c5773ccdbda2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2add87a7590093643cdddc5988a34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5279104e9914097905b25ef0fb253aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bc2874b1d170d0e92361ffaebf3dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688b0208d2e740bc66907fc0fce844111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cfbe0f8c2c379bffc147aded4b4ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb6e00a1a8688c716c2af2fd28024113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dfcc8d8ed9af4b018b30e3c710772114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1cad0ca739e441d38cdf080beff03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade2f3eb95dc0b7a4b372b7de67c529116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d6c6b448a3d2363d279af4b92bba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3273b65dfd0eafa54d0c03b89d8cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a4f07aa4ef9fe8c829e01e00e3fdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de89c8322d734d4493f3abc2e314a5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616edfdba3eb810a58f9c5fdbc76dfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8addcdd19ae2ecb4dad4da521eef57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d1f5faa657bad196dcf5c4cc1e4a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8cd27d9c01a0e5fcbb611449b00fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaa3be8d588a560d2ae6ea5518a7e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52085463fce44ab3d2f8c3d093ab6fad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7bab1dba998d142920eed2b9a6358127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b7aaf970f724ecf098c8ebca583ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d11e86bd001eacf55dd132b3639254129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca231a5b496ac6a78826852e131ddd1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8538b3f8e3e6797b05f63e74f3cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679d85f14432b645915d73b1b68bbe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57017e7266a832097ba56af3b42f09fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda3609bf17dbdf8be350e8bdb0390a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612ee1894beab61082667926eddbd8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c1e35a36e3df129f82fc478efcf75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d4b4f1687b9a22212f600c6a8456137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870922ed22ee95fc13b0f8e724405178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f3b42e57f103794e6483527520585139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201dc4744359cf4c3fd900b5098a408140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f472f5d73b600e53095ea3b69cd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66b0d22564060a8fb84d1d082e442142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba1ffd304b96d3afe79d0a3f1a2210143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b309ad80c3606977da6889dccea9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f3e54cfe66c885cf422ab1ed88e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffe7b3e2406ffc02079cd205333eb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55733a0fd2b037439c0837e3804b327147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad726446f3f3518af848abd39ed5a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62160044b433cdedaef807b787ae37c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bf1a8998b41b1c7f9aa2c4e717a15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2f46e5889d3a4e0bf58fd314f0647151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91567a1155e6c2d918c9417d42162881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e66ce88dc70363ad288a1cbc40c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a354dc7d234c7c32e0b952a59448154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d097a13a9843c72e00a822a50ae0900155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1af7bbe4c26f348b253ffe8366b96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086449e30222724166a1007fbd06d35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e80b22e713cf6f95bb74dcfbe499158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd32cb6eefc1b64e652359a413e170159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e6dc62a2d72bb8c8aa1e42478dcf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3234ade8bbdf57bae25f60654fc2fd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9dc0a6bf441d42a736f85a382e16c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e05364ef755a30129ecbac47a91f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841fd0a8c7347ce5c318eb4fb7ebda0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299b8bb218cce82159dcac5e132d18a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81152d728d2795f918d069e232c560a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75397f1028eb8eb60824580957de75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1fd32619299342f0c1a2fe7789a19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09f06b6a059ae3453cc9d1fe0e359b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caf87c542254712d7341b665cd503d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dfab02aa34c5541b234cb4ff22e2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee99e773ad4012bc144d231277b1684172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a7c434d42b6815e6fb5ee0b1e22b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694f69e1a39c4a0b15d406e6e0ba7d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2deae7666cd493e8d30d7c50f784e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95473c8790566231be3171c0bffabbe0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee87ec7a9421cdbc53c9af23f8837f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430b9e3b360aa3a18f86ac7f773e4cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9afec0c5560139fdcb26fb9b7562f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3ea820f764149b551e1f62b0598df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1db6e9d76bdf1fc8d0d81584997f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c15ff79864628478233420096d943182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5d90c7c3da8d518ac2ccb31a2890183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07da84a4e76bd8a0f6019af4ec4560184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac267facbf7a8e0bdb2a165270fee7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e89ba82584d23b89b7cf9122b482186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377cc83f1bc4e74c2944447ca2e2ec8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f393611c2356eb92d0e567f265f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53f9e24cfbaa8ca9db605b9ade990189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1588528a34a1578826066c59a1d3c5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e907353db5083b69712479169cbc57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da9edf3f8deacbc4ab4a72d986295d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34421f7ebc87ecb2dbf86f7944fb552e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c88b558237ac200f28e87316010b2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123dd4c2c6fce343a51c136afaa12d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6546229bdc0e8acc4b1eb9c2947198196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0003fabea6cfda2ece5e0ac154ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4aab435ac897d5892e6b6e33d6bc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df776fc5b0aa3fd60b9c44a69b782e9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529ef6ae3f7a3c6cab37e7944cae91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0834d46b4f7cff8a102f05d0f1e15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ca23c3d348c1154d808c51bf3d52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047412e30a05b6b51dbe9b7d60e6bca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ce9b4e96c8abc5c4b54710a90fb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762cc204391cc476344e840307601a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8dd0cd858a9e9f65ebb7c20bc7097206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ae14ea50a0da70d45a22cf2d9fa5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf07c844ea5a4d8783341123dd42c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b6b9425f00adc48e0d00ea5e57b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b15619a52cd989eed3695e9d39fab1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90223091f7bda7be5ff6e01da9215dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c937f2cb4d15d6798b699920819b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291f178ae2a99a1548fe22f7017a257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53fc94a7699afa6ceea9b05b32b483214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04aa66e20fe615021e513473b6858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce835b4579b499cb97499cfac04c3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6e744c33290630051446f1f13af6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dad6d1be1a8087237fc7bdf68a4605218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95815947da8181dc6085288bceaa9543219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5e2c226ba41cd26d04366f2f2ffcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b0889cb91dded2f4505b312c390e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731259f28a89d93f9eb3e4553c6a30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335ffbbbb7db624d29b072a86c663c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f84eef3cf6430956da74ef4e0aa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aff83e5add83ef1e6269889e6c716225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab397a96d0ff95e3161730d1df8f3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a4490b411049f84d74561a0d068d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc946460fc23cd4e15005bae03e6ff1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e61fc721aea333b0208e00d839095229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9bc0a0bded85aff7a504712828c89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981955bcbb005bdf244422a5621451c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90f4e93e373fefd6b22f5b095c0493232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9dc95bf45439e481d28c4c3c8e20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06ea37a8dac3f3b75170277cfddd9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a074ff70ddfd0863a7df7b683b150235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536604532e920cc40397ee93d461230236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e8bd0f7725a8743e2bd03ed8acd39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c4976fda625a49dad6c70ad29eb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68857f54fd4f1858a40f13c4a76ab76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133c4e3a8898d0ddd6e58d8378f09ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e357eaeda25703f77a43e1d52f8a7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9586284aae1ceb2173a794d6137b532242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0e59237c64514775fb400bd000ebc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cadf5981485e126f05b58877ebc6a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6700595bcbd34422beb86bce1b7a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7357f77c278467d3a7a18ecf312b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d963f3966731657d6e3a7d046795f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ad574a8642379ef31b3cea5b9954248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b1507491f2f3c5e3e7b184628243249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671d0e9764120cc55cbb664f9548ca1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4185eaf3fafc28316ffc10be688dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceada0a3e36a1cc448d54778eb7c8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7165ab6b79463865d03e8977cd4f31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d67caaf518ebc120eb82025770eb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c061767cecff78d7926c74d837c6c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c1ae1f348d79e2e319b739e505f9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dec5f14c05149244bc70633440c00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000b730a049f261eeebea65a5438a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305356441621a15e251813e9e1e131c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55eea2fb9b308b217a506effe0ffd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83e61c6a6ff79e9f07e607a4df032261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce79c26847f2bd5dcaf9918960b9c0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8ddf598d5f884e75868b32ecd9e3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0c24f04e34cf68d7c9fc6c91464d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ee7da70652aa2b63f6abb1612866265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4890dcd260bc49f4d53b8e6dbc12d7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b4f9fc6ce9449812cdc922a7ad7e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7905f1075f56315d71963dc6b3b9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a4acb31fd1283a7abede5340d46f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2852570536107c87f785f3eed6044b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae3f735a6c3b4a03d4c7e28892edd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55c9b620c83d80a83f86c15a69f05b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c902b0c4ac56264daf87d40d3148273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75224936f2ab21b1cbcbb4310b4e035e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f893a0b4443dddbd079cddff194f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea66182079754077f4996dcc47ab2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe0f29b2bda8856a0de8efcd8e915277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da721a6aed764305da632a9b5704248278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c32c7fef88972891272378c185c2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effffbad8d98f095e1a486c813262619280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbaa6c82c32753b785239b080c91e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12973aa8463281d516bee620dbed757282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f1b18d2a1e5a79d63e8bda15c1bb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921189557b7d4caaadb6f20a64b8619b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82291c6dcb33c92c42d3420c0594660285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b1e3d1592a0661c2f59f7779adb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b8c34c5f8e1f3c8e627ccbb0d972287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0342240f51e2827d295b202e1a98c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a31e88bdc3b2a8872fcb73ff892e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7598f9ac5d0d1941697a01b25bfaf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717c747bf1a3e877e38ac3b4a83c9af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e7f7cc8bf219b8d6c5b41fabc8935292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41282c0b612c6de6d90fdf10d43b871a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309837b80870cb672d436b5f56198ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0400943f2acdc25bc7dea75d067e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b8f99800b999842cd706171a90264296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8b7980fbdcf021798c0d3e2ce739297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6eb1ef6dcc0f18c715cdfffd8f1fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f74557f842ade59cebad02784473e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a522614fff8f6506fc67f3a84fad64a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12296573527f21f1121cc74745212e41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df143ebac5d142beb6906ede6e02d0ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc21805209cf900576111b01fcb530303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c124c5eedf4ed80bb3317daa323d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b77a9d838f877d650929ac2906fa6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dd3319da7877a9ffe14dde3d4bb75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c2ec229095cc371d4809963c4a994307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2adbd855d4aeadbaa9311554dc43c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb49e4b074ea03e72a23a787548d28c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9029bf3d9b2e127a5e71539a23707310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b5f7e7cb348849f27fa28eb9c0da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046434a7b2fc71a8f987f64748d0286f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f1c0c31862d4ba8ccf63bb07a04e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb9205c0319265430662ea2ff5f65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e01dd3220232aeb66bc1a706aaf9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd74adaf5b9f2e4ffb4e72ad402578316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d23a3ef9799fb8c768ad9777154a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f45227a733cc4c81b374ac59da32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b678243388e169acf59c8da9732b610319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c87efeaa1917a97eeaaf97e9e6f2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605b16b2a9d3ae081af7b3be04d57f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601d10192208c0ef841bb682a7500cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee3f51752f4e07797562af2845d890323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678c5aa0a21ec2cd1d005224d974de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760345ed2044ceaf8c6c170e665b816325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cb63e5f2070e13014d4d9a4807ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc3fc4ddea5cf06ba4161ed283b22a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4a315b120759d0c3150c656587970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa0f8c9f595c5e9cff3732c5dec90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3020c9fc5907dd0fc807cad89cdd18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d70fe3e068a3438dbf3bb1a2b50d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13771439e3b87ea338547ce4dfa4c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c7c142ad7c0f2c9e8cfde31788b1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abcf5c648accd051c9fa31d08e23dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2040c4e6e59f9f5ea1430fe9ddb1d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed501cab2a36381cfd51fc5246a01a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50745e1fb6028dfc0046601a096fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda32e886cae298ee8ae45dc10abc3de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abd0fc227ee389b9709c7fbd86a37e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b50148045f171e7756225475818c47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d75fd7c9f98a9b06218c89c5ac201341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfbe55272dadecf054a3758235dc10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d4bcd56a71bb0b87c3cab73a60cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf48e84bec8bdd1d45b468983959cfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a03e81d5926450a105d9bb3bc93ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f4a0ec040dc3e9af934f43cdc52f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486ce3105d92da6ddd716752b65994b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca419cb8ec6540375195e16ab64949348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce801631a8e4f5c536c1414efc73e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dd6eac36c69d741830881a81697f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0414819ab0c25706e92fca6f50e07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a1796580de9f37cde607307a3699c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0023bfc4e3a5fb616628813a3c34994353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee75d9dd61b41de7cd470281a5a42e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c263d2be592aa3fba8ba04486472e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2946915300be6799cf315806b0d71e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546542e81885012607607daf959d8f68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb817b1f364c33e9ab12e97aec035358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1079afa1809201217bdc64485ef1b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdbb2319eebe8b85ab2bf750c3f160360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae221f033e85cb34f92a80017bbfd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03561f070cedf5f490356e14d042b329362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56678dc7eced31c7265158d434224d31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0f565f433a2bf7ca90d01a114ce00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc5dba1db2f09e381d08f3a2df109365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153bb5aaa52eb130cccfef387616d96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b23f7839dba449c87516065e71151367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06dbaa7b41382a77093906a6ec954c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb73dfea1d5b99d825130e4e544118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7777634e491337353d68a4674e914370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bf5aff6b3172e8aeb0e6aab9fff68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbd6b8ce82abfdbebc12f1aedfd01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f89913bbbb2aa9cfa997aa57d284e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b009a384cb1cff548a621d4a76c5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02563a6f25cbfbdc5d848d25ae342285375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392f80644bf541e6e10affe1887dbf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5449fce9d0b108ecbed66a545e74ec5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275d3d194856662232f8b16d7f269c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9082c4630ba088b6021fe4a8958d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c14018b6d51740850cc3beb7417ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea92a2be9f6e7aad83b06a554b93dc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad2fd0b808af3f7156b9bc62562ba5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7589a2d858ace62d75ab1436f4ac9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670705427b776135c01c582f797a361384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9277ec40e7df6c864bb28723872b984385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46a873dfcc8381660358cf0b76cd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a4e11a479cdf2df2b1c3e0eb387d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec9b0cbf1985ea3fc1fdabe33e31f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c556916c18d7b03b10c9b0c260cbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b934b2c9446d877e29434c2d920fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd95dcae5ab01c358f25ead45bc60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88125fa11b0aeea6fdd717206b18fc2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad575c156e3b03936a4f9342838c59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3575e44de2bd4d533a7ea8f4a44233f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181edc68eaa87e59bc007b614cea23d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edc8c5593282e4ce9ad119a12f8c53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d288a86da5416754707e3020673c5e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376b3218091bcf51058f8ed92102b7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ced15bab38a560eb55a2e0d3b3b85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94782a2915577483c2a0eb06c994877400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eecae3afa3899f8e1eb8e9dee0304401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01075317d2e7ec3ba50e6b0bcfbea4d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74f31def902e83f409743d26cdb16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64adc999f9e8c164568904ba3eba6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260562ba0997afbae0b71692a94574d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc461af1b25df3d11d265dccc9f3962406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e083fa9c371c7254ba68854d4801f8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba0155a7a571f0004261cd9e178e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a9557f3d06e9ddf50fd5b2681ac58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301273b2ac1f38a484607f0b2655dc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b57ca73f4b293231471c717e4690c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5a7ae78512102355900cb374fd2fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdeabe4eefaeb63241e88dbd30fda8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da774e2c94b9565918fe8a041ed3a026414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9915ad09da5d131534cc5bc4f319415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c130389128bc0c50cb56bc2fb78e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f8f112340a97e3ea216dc02471daf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9320a0a2b5fd053bbf3ed98627186f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e10cb70933916d07792982eea9bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b1911878fcd8914779f3c3a0b587420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e727c551bd6672f1c779db479657d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4092445c351a4bac1bdfa90d413a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50147342b9d727c5762c271428049869423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80362dacd4d8c768bd445c17577d1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5d3192decf167f9c20cd8d8b1896425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8956411db4589922b3da2715fd52a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129c55cbea25ef5a18a064a60583fb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda73f05f8becb1f4f221b7931a437428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058518ebacb4480d9ead702bcde089429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0222019a6cfc2ac6f30cfff68c21ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144386c05caee15b3cfae9e39c21ca4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd8cefceb229ebd68e89f89e7848e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e8a33b53ab9e71435e6abf403bd13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153040da32a849c826b5ea106feadf7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052f5a59ce6d0b2733f6def972e27a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ddec4f5d3e8f62e405f62edb68430436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5d5b5c812fe2d1e595e3bb92ee79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027b282442ea3c7d150cbad99b94b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511e849291cdbc06746d73d68023c37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608141a92512dd4e536da85bd713c1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30abdca433a43660ab2e393a9f29e64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb5628741f966c191b552aae132add442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a09170056fef61025cc0e7177bca4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e2f837ff2e6fb9ea7a888691c0561444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd5c97fdd28872dd15424ef4587bc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268416b3e2dbf44ca8c4d7fc7f1298e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fed2975e6bd578aa93a0f5bd5ff50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a093e8d0cda893e7650f0ff7a172448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196cd51eca88e236dd50556d02d5cc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b4f84d939cff9a699eddda2289c56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb97eb2d1c8cac39eb4a78996eb193451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641a774406353c39d63269615402eef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fc4b7f8c0d042d286f36411371a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d75b0533ed734df66ad5216f05d0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bbd05f5e3b66a103b05c29772c8b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d340f2bd8fd1a50403c6af5b98b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19512c892f779a18dc39fcefb105d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b01151233598625705048234b7143458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eef4b6f02f24be252aace190dbb8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225ee72baf25fc05198f450d61dc90a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7af4c730fced3d5fc5afa8b7498f54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0268f65b6c04fa717eb2c0e413b25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edd448b0f866a78f98ccfbdebeffae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c52ec6a53be2fcb818c1b9c0f8a88a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983a07a10b7f21819d618065351b5df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d027d991bb2c23e3740d373d6ef8a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a16cb289ba372e9d8e4eb44dc2abb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6c921bc4903de72d40ed74e7a7916468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695668e392def8e2607132adad756438469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cb9c3d479c0b9ca118fd5679f360d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b90cb7f2ec5e9877f4e6565ece3f54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6c1b073a97d5cf6c38b376baf369472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84532382f4f959c14b3328ea3b2082d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8b44db91ef7f803c2dcf40c650fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b4e3af0580825fd6779122443b22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e996588df32440b36838aca8fe09816476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b498e76860d61e48d4e536e8d0c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc5904bc92eb3fbd738c743b85b0b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ddccc46d1b4d18cf6ff7a0da1296479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d5404424023047b369371e80f56d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbf847394a74aedd94225136aab67c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc7eb6ac75594de03881ba480abafe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8059b1d392ba70b42d18ce79b2893f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ac1f661cfdd4f2141dabdaf50df7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f175a18aeb208039a69bc911cbb2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72188ee1a80dbdfa5f4bc9a3c274277486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc3b89b633007b14b642fbf07949ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd49b9f79774b1b8acaafa2ba96d34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c536ca03b03009b643d0c92c279e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c71f96087063b49cd90e22e3926cd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a6e2fd180c23daf1679020ca9c4db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359578f9e36d3c50a02ac210497b63d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a89fd714a27d60cb0aedd9202b4e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ad5782d9e0363ada8e664497adb2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4dd0f6d7a05fb35a9d02b022f0354495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2dd4bcacc2249dd5840c253e8480496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede94fccc5883b483b380cec7dacbc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ce3e4f9d21e1aafe4a24ba649241498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ce4a960ddcaf53f6eff2134367ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a4359728917ceaac9b8a4ed30d29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379f3d5f3ae33ffa086b0c3a525d505501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc3dbf692f38dd8283f5f614e71f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bd760ff68c5acbd4562e93425d224503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d792ccc1a72589d0ee7bcf5f560e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f22528810f4b5b53cc6ee4b0a3415b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549438f3f5aada94869db1c0d524f606506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc311c68e943ddd01c954e34a1e06f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef4aed7d50f17adaa92db53cc61dc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fac73bb0551483876bd420b8f12690509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dd6cba6fdded39490e4b573acb70b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cde129237a38cda70f36e6281de06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ed8e300d654d270c3a3d45cc2b50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453fee430c901763e78834b83cc6793513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a55b7de5023803c8839b6b372ce5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d8cc04197c35c0fb657d6266d063515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb0b68762c5a65ad736732d72ee53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7defd0f49772f056ac263e486c733d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d943d8c88cd13682ee43c36879a32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674804be833431128ec112bfb887ea9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d64a9b2b7629e67923821060be94e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501a1150524947f031347c142388fc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9da53128fcf2ae48135b37ab635177522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128f1b9b96c4aca7aa16916e696346f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db37f114dff3353d5051b37af7967fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b753ac4e69b6dd12fe0047d2d2d8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b7a69d927b496e1ec97611628efa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c6679418c5ff73ff9fca7e9564572527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17190c90064b7b9fb61f93a20b99f156528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029f7babd2329f66cfd0e16e16832b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb58db2c541391cd8e5f05ef688d04b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02de415156504819b933002331954f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850b689e99a4b326006aec5c4bd2a26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6a34d05d15bb00133e1ecc8d45549533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850b24a0f000368139d09bbb77350b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bfe84751f6084643e8a0749a8b762535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9ce3d8e9ccc04e845df1897b89e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f0af4f3a87f3378f3b9508480d78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcbc65272f8083e59c758c5f034c19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3279645b7752752a4e584ccada72d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3498fe071c8488399c2ba830c143a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1276e9843469448d26f653bfc213541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c23cf619dc5e137eaba513ceef0a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169750a3af25c5168a888eb1ccd371cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a81686649c0a6120d40e5abdee093544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361284196d442c24f0a243f57dc6175545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ee795a6b1640bb0beefe322da00f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fb1cece59d6a8dc48631fa87f095547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84613d3a67b0acd907a151a23cbb81d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d15f4fc2703a2750392da07737f317549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dc81628706d9095a3d296c3e0bfbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d41ac42ca6303d8f24a2ac59373f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a7706d0566ac45e03a34bf172f912552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f5c78b2d1e5c2974a5f83542c0bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb75db17ffe65ed3fa966a2e13bbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67942487393e09c8a8e04dfb4f0772555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac9845daf4ea2ea1e62b5ec56c4f96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e50ac969ff0f2c7f01e2aa3b39985557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc70358255316125ebddbbb61a9e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87693db699adda76fef04bb7f690913b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838ee53434a1cdbfc77af6507bd1428560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18498fdd616cb83768cb5d4054ab3dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5907720c9e29aea7eaebcbead44e79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306c3b5f3226f5fe7025587525de5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8618fdf533d5c168d49f34d533385564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198138a0a259fcd4b45f14e3e4f92dfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ba9b6e25c316ad3de178be5aaf8c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74dbaa129ac0f5708e79f5e8789f31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a1b35f19c23dd9d3e44a229ed65ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb03c5e6794f3b3ff6135b4cc24c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c155491112f893c55767750d75901d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabc2cb2b20db5eb6ef0a0c5da7ff91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e31af82e8a513db09363452b1b7dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a03d394387629344b0e6fba37fa7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1ed8894e3306421e31e5a2aa5fab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3335e8ef99f3edd7ea59debd3452c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bc85756d855ab5da67bc95b4f7ac4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3decec5cdcb79c10247c97c7889b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4f194ea26019385e3503c4adc69b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed186af2b556deed92e2f2a1fd5c5495579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d861591b4b41439f3462d64c6e6f8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0eea6bb6ba002abf7cb8a9a15f182581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3b40b552c6930b1f7c090a5a83330582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81fa021c8a1ed8c289612463f0475583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8548fffa41dfc82e8bb7be6a6f9d40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17f7f03811f622ce13775389aa7415585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f4d6df0be2f98613b5a0844832b43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d2aa4481ae71546cfee1f892ed04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f0fc45dacc3fc0d10057c929745cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2662ad37c7bce97db3b144373ad32c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466521f4d226e5107b9b2d1496df8df1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cfc67911fbcf93b56fcf1c8421ce6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ec561bc1578dfc56e6546ff59c2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7147424dfb09ae2a747c448b97011c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b75eab4f8834e572b0b47c9d5bb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb125cde8501125acbcd1211785b58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd974c7bf377c8a23ab52eb21e3f27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e4165ccee886cab9a130a5a79aa7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f9ac1b6d1147e0264f60aa5e4493598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f63bca75d2311c707839eff7c8b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404476fdf1cd657b8365e03c375eec59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec554ac3fabe43a1b2eb577ab96bff7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267a4ec9ca9b2ecc802a90d2825d2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aa6e296416b1fc6201d1d6f726910603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48f0f91115e29ecee6bad3fd88cd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d1ab495ccc534a7b002eb71f08104605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e023ff1d1943fe906f927aba7af254606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff0ccacbd3beed61090e0f4875d80a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac21ed60bdd453432d9a2154abfc977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599bf42649b096fc44ae6c2356a9b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e78d34e4585a737076a12b2f08366610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55be4191affe8c40707d811db665f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73785691b17653884af793051b14d59d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af7895c12c0b48eca3af6141548a7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e055c697e30059bdd6661cd7bff2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e593adfe5f45765f4b1e470498d9e02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3937d84593b53db3f425e0a810c1d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e4a237ebcb773abca886323e4eda3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4046208f17b4bcb9f925828da25a471618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5dce1d28db683714c8e2a495042c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d792d9db32ea8670bb0764d987774620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db1f6905289a47d7fab1cf47e4edd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f76e03e92c8676fd95ec6dcf0095a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0f4099bcdec4de8bb8a59a825ede623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae88fc4eed455fdaa05e22ea8943876624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f24d19476346fc524533bce1a08c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b205fc8d0aec7d3c32fc9f8638cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c7c7efd69b12df1369bf5d1d101c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e5afec7cac461c684dd9f963fe21a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cbc7950557e9bb4066a1d8a0ba90d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61d29e77b81fc6805f74488d999a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ee27b0e3ec8857f94c70e870e82b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66ab0e5871c714eacd31948467e71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68c6263835682988c994719869c53b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c50c14a54fc1a72499bb35155119634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00dfc6f1016a5339a089e84a75df1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96581b7c7485e0f9b6601d0134c837e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe8b5e2ee626882a7183996c53b5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a123616c0b3bb0838e80a743f2a75a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cf4bf3b51422ded26ad780589684d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b578197844f60e5f3b3b76486bb75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53062d41c61916272f9ef1e681de7bd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b20119b2809bdd569768d90d0b1c43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aca05fe5387f085a1ea4a0231b12e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1c649bb7aa3a64902a95359fd8d2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8bd52088a2de0c5017f60ec0f891c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dabbfab4a4eae7e684e90b25326ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533649d8d00c934a834457a2527debca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289420d58294368cdf893883e68dc8f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9d1fc38045cf870c402c6f8e60e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7038a2f05855919f5005328380e81a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d91e4256b7be734566a5290cba58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fa4b60a13c806f19dbe6c86dcc9f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b4dbf5a6b5564fb1c5a3643ea8adf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae72a29711c386f11449d7f4627d96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b909c7755934a097ce7695384abb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ac983068117642f8de7ead5c1b2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ddb26d3789666d6da09f1ccda5b4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab9c2b41336ce6fce8636e4c2cbd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9ea6989b626fd12ea070836585de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14790b6826df3c49f90539fea889504660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bdfb9e32cdc914a59d0a65b5d99a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82eeb5285504cf02f48b6af2622bfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a9ded4be1d44d92421da025e32948663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b98a6c592cbe821dde018f0d39d90d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3297355349759d51f7bcc92676c0c7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e875d4eb4fa81ed35e4a2321a5d670666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279106721dfc501330f151ff87b4cc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558ae5841ae32becd935de64600bf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728417d8889c3b7f22e72869b10ded669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba74d79ececc88329997a8a4e27910670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc92b49681c84e826beb3d42f756c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744251f10db4a655f0f9aca1017121f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864da310dfa5e5ef30d27584fc6e8c39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9139c79e28b2feaae339513694c6971674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36525ce4bf8b1d6fd2a45534c969f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d95d1c7699e790ac73f0976ce840676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb14fc4af96a0d4d8c10fadcdc2b2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa6cdbec8fb9f550aaee9e93f7082678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c1c3c5ea2fc7c13e77e21f66be21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54c2ecd8d54dd7d381914727bc989b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca12a4b4d05fc880da8a0fe166ba51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e70e7dcb6f493a2b92417db66771682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6ae1488830c619d32c706ef18dba1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bade1ed2140dfe656547a0fd04521684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261eaebfa4558855b8b8b88fc78fba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd55ecf4803ee16fa2a465ba62ec3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a211f0f70ee5308bfe0e518634d1e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d434c178a8a2c9b4831a34e7d7f69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5c02d841fb02e06a97e3d6b7f743689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2dcfce949a7035987e5b5074abc39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c2e58f22987517a5348765526c534691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a16e69dbe6781524a868b7afaddf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf7082378a39f6f90364c3c20ebafb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acdd62f23e2a3a48b7b61a8e28a2ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21bab1fd67650940cfceff01b10c27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b21fe0af6db1040ea9c4c66b178b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1052dc052181a13d39526d26e8a01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f93874737e90fae69f3822c260322698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ffd09f370e80b05bcaddc631cb694699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dc40ca77414d1fb807bfb42be6555700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b1dfb6576591fb40a74db15c74ce2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd9434c866b9339571328999b09f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379183b38ef6c3f2b8804fa8362a0dc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e5fe2817041f46ab0c39deaad1dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392230200dd64855d8846f0f1802ddb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5f8f30bee675fe4acc06f36810011706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49b50434ccf9d7ed1735948c4677f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44eeb65f2d7ec8c3bdc820abde6d28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ace5bbb44d96b72bc05d8958e1d6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7e01d80ec300997d4b2f8bfa07704710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cddaefbe712c779b4a6dafa200359711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef08811378d25a1c25887d8b39d7d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc94afdce6fddc7a209010374f646f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0813527f6da896c8b991783410dc50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110ed7588abbb33f20c8b9f45bb2d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd636736469460a8f001a569cc54021716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d39c595710c4cd71d3bd59053e53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d053f87ba215dccd4fd649974d7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b89025ed59f7afeb3255fa432d1f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337fe514d6ef343c97082cda891104720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adecc124a70e040200774d0339ca5b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0219893de38f0149a6fd0eb954ccd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f579fcf985824d0faa6865a3a46c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c9f591204a5dbd585f69f0f7332e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63784378db17b62554dd1b88ad914c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6657a32f2d80de5925bdd6730fc68f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5677921623a01da23e0d6aa73e763a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c040da50aefb52f0226b212b22d22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddb6fe6cdcd12492086cb85d9a6ba5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06680569f761b14f442eeed7a767822730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59168f8947556eb80e6948e96342ec46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80f22d4d1820108e576597416cb31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05912be514315351743c2dea9c1cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d47c5b5e5a92a3ed06bdac24dde36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8445533293fe77abe910f6e020c34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5708904c213d78229b595f1f01c1083736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1af9d82e53dc8d5b9c8b9d8e6a2bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a26e19e1fcf3eb99d5591a8b6571738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f43256cfe473bf50c8b0fbcdc75c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d843025a57a21c89f61e507ef82a10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee0dffbfdb2b3b3cdf83e869eb46f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876296981019265dd8273fc2d1f1549742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae753e7336d7e7709d8ba691a88673b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e592804be04bfb170a60fa6bebe7ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b16a2319df566fbedf3846bec9e542745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92936ab5dbb7ef06e03793212f6be3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27b9e067e6f91a31629e2afce38f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a45bfb8651879f2c842b3f11d640c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e79c97fb5b005a87aa87e0559e86d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017768e9779f3e0d349e974c419dbc1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f7fafa4706fb0afecf8b1d246174c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9993b9e57368c25fade4f5b92462ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e28185350f8bef185cb75e16cfdca753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670da18bb8d40581de136c53e0a1db71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c3da633e907f7c41774b0790cabb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9553538d2603ca582416c238425773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fbe339678b8aac4e94f163945f524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a8b8c28722cf93aca33fb5255ac185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888d5f886ba2be949949f19e5bcee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d901b46fbe4b22fc360a2c7f73857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecca4a1651f268e0d6da87930d0f7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082ac7486bd5dbe33231e2270b34d299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3d635078a363c62d6bfc05c81b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34718812bfba1ad869a99727979861c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b71b3d52bdb1a24d1aa3555f3a2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c04b7914b890fc5b6d3902259974813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbbfe3ad2a005fa1a38c4903a3c21e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c87ba4ff5841a8c11ac5a0a545278915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177538d281e338c30809cd5a4bde1c8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412813e9af9f538ac98140639558b98917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb155531c8f502372b1931a176262bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e93e56deb4a441c17458b4a3336819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f301e5c11168a06d183f1b746f17520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e9492b45392ade185c7edd59893bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1628399f03aa13b74b4437edff2c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b891a51cdea1da32fee786b121c9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a261882fd52ec46e94e4a76b49ee91624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f77d4094ccde53ab2f5faef076268225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0b681a0810684dadc7cba7fd096126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f819325ab35d7011e2cc13cbbf4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69b50dfbe5ba4bb3ae7c63d16f4e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d2046a677ef607fc4ddeafb2b72c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d335259222d1bc3ea63f918cfc7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786391455f6c37f4cb24cfc41851f6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01c75f1d876cd75a34db2ff3db381832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee1f6b79f29527f94c5fe0a1b566f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c73cc7cc46618493699f4e64800f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb87ca3a4e07d8064ac53b5e02c03ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46efb6b97683103064e3bbc89736e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092f00bb70bbd451d01e7b50b24ce837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa8840d7c7714eb4f174a72ffd80d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6beafe16a304fd7b064c1999c375839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4397853877bf592c7489a9e823f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f9021844d0b88fcd9aa602a9a2d6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849890a76c4f744102f780f856fae6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef1e84480e8648cf73e193e2ec0e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42b47c8bd6011e267442e0a90ef8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869420b6cd918bb1391bc5e332fb3d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47a4c01ebd43b18205f7962b79a0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348abe94bb7224b2c59b014477c569a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40c5159c51ee3e604833297c2b786a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc4fe5b7446e84f726821b977f418349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd9a3a71ce6ffa8456f3484040e5ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f5fa88e84b6e44799525859574a7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df88ac129a81a2de48a027bbaa91152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed641ba92403c0b2da4fce3d4046c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83214bece1204c48ee41a70f15a6095854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06570b1bd5f6ef9a43f91b4bba02cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c7cbfce0c30ad6c9e319a35fd0e7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fce462c3ccbb25424739df948a289457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab86c7f7e21b63183bfca24aeea0d2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973b187561def3ebfa0a066cdbcfcc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da689737737cbeed2dcc5c7f420c84b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc332bd3ff7c556474ecd8746806f37161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a392964cf734890c92877f8e287bdbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4fc1f22e413f089ebee7405ae793d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff43ec42d2bffc5c737c0529e35426a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b814b76e38f76c492145a81eed07365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6bdfdd80c97d034502a9c4ca4b16466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea7f0481ca16f37bfafdd066ee05167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d04184633b3b36ea85502da84e3f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92579b1c5848fb69ebc23c45f0093cb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97906f3bcef0d6c0da34d0d8524dbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddf729f570d52038d59876dbdc26b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b9ad13a6a39b130fc9a450fecc6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec833cddba3853b21e4862ad3ed6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aeace2b8a003417d0626e4d8fbd3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035e42bea34bfd9d356eef6cd22b2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb282f123fecd1e0bbbcb3755e574576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413dcd1264d8dd7121a9162531889d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127e3c0ec513d15186f5a92d31344478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050bf56f37d06d69e3b7c054da7375479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f831357d377c3a846124d63dcdde4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211711deaabbb436aa42451e997a543081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7453e9725d4f8d56bae922185c378c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de4c749f15695cb07ed0683dac915c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441be6b8517ef90794bcab9d2edd8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b172255a47bc4cd8913ca7ecc143c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2affa2f90a37d3b46f7b05dfacf1c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a6a96665c3a7d24fc325e0ff5391b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d3dc84b6a29614233459214eaa4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92509d0644506a01268502fde08cf31f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98331857a756ab72525225487106c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85186becd70b994df037dcafdb278ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbad4c66e97ef00c32db6c09568eaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6936cfef21e641d7ee35c0b5e13793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd0edb354631faf08aa3482d418f1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37010920bd54d3d6149e5025c3f72a3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee33e8a7b1d98603010693e4594e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadf69ecad356e46ec065a0494918ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e05aead9cc4362f602d918a2921cc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66cd193c053a6d0ac6d3facea7e54c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f359dd2a8e2633873f95bb77e552f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af1fb45edb2dda08be15519bce5614101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d65a2e6de5d2117a1e062f55ba4c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94719fc3b8f5ee93b5b9ec965abdd564103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30dcca2f1da7a3aec1d2615cfd017104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520a0ddcfefc037693251fe5d3d3271105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea3320ede8e17425ef731cf8686492106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e166055feee01b1693516ded36654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec766d9d34104cd26e9188739fa38322108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950c54e33bd40b3ed5e427a35f7eda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c6b1a3cbf663584492f2fde69509f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a09f8565dbb8cc282cb8fcc047059111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a359ad405956f137b5a15b822131bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04401348f1e427385632714236344512113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574d634661ea9b3390bbe286d8a0b3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb6912f09205e25c32ee195211411e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9249b82d86d1526ebada705aff04d3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35700ed5f362bdd1e6af316ee4b759a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c9f543c37bfb849c398493c8eee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46001ffc7a4b4686add21d92a91bdf38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2cf70b743eb25851d73a3e1f93140120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeda0909d23b99603a04da35da0ff3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c7241c5977b065b1484e063bcab73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b2b50ca4b60c2980ee5d2ee5d784123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dab47956ad873661ecbbacf3307da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a3305d0e9622df6bec14a3ab70117125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4691d78c6703c0cb6ead4c0400b584126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8168e920af58a38edc05c807872b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe43f988c2f680e2b72d4c8cfdb3b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872105424a588948ab432ae2101c36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769cb341a252b9d5c1fd016b54ab28d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26876da6330e78d0945a51ab7efa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97185a88a43f5f13ece9d83c4466e04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af16fe06d87759acfd644807ba023133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8694d888ae9341f0acd8df1136f3183134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d0c26009c661442ba916c7be38fe2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb2ffc8b5e679e911cace42430a86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa34a468ac026056181617b983fd9eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f4494d9fc0a7d63941298bf257cd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3bfcf57cc22c55abb4f884b8beb6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ac2a91c703c9e1bc5a944a62b113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d9cb4e9cc1904e30f07e602f8f915141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea410137b3174af4d86daa881ada92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e78843e44d661687272f9396f85ce9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7c74e4367dc03bfe093aeca0b26c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f8555ab24d5ea799ea6424962713c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2798d8e0fb72d3e6264e2832217c062146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52044cf9bb13f51d22d464e1dbc0b32a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e61fb916799b859b8c15a8aa287a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0b28f0cc94e94cd9f087d1d672248149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01905bb86700b60bda3efdcf933c5ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b797130ba44db133eb0669ea7ca55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706e2eee7642d30d1e4df1524fdb4ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8436417d873d5f488457ae93b962153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116fde23c4b58000a86c88133dd5f4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14d5f305f862be31824b87527715b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634769c293b1ee431ae9309fe4a728a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2bc015f6c2e81301a85c4cc8e608157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51708092046d870bf40fbd5c453f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042369bffd1a54ec4c906aa62a313ae1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386ee72d8cac89f045db6b650bc8e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5601af808a475850572cf0f1e22fca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c0118660607a2b54d43f710ebd45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d360c9f3cd5dab8ce108b14560e0c64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf00d6b555ab6185e784e17f71a84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4865f9f9369326f30ad88813d7f2dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406743a2dc2699353c909030416b056b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38a9570978c93ca79d539dc8ff3bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317fbab1df343b82a064cabac436af7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8ec1e5263d1570ccc37c86e174d60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df03f7e4524c26eb43497c86b2d52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611cbc2279f07790270fa0484b6131171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5956665f7cf338b2394a1e4516fa708172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c216580427ba357fb6c460afdaae28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6420af46fe231b5d9da4e130745f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531427be14047b66abc64d1fbdb160175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5940d466ebac100d3aeefd75c0e8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7abe5f0596ee593387ad208403c0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ecbae6178ca0bba1ff3b3fa27d197178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc897ea1fa7814c003ed615c183721179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d301518557dad937c6f9654cc05122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fdb6d5027d2114339f3023fc2c262181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a220884fb324288fe825cd10f211182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46886c5b2af86119c56bddb9c4586ce9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731d4ebb722614a54f8b91c694b1fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3251e484dd6bed6680fe604d938c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b359ed9741bba9714333eda63c3e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143eaad1c61761b50586c12fc459765187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df901851172fcf8f8ce772eec577bba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176831c37d8def2122c444a7b8289ea4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39b45d31c78026df1b20fa564b2350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003981b2e326847c088d6b7cfb74b15c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643a97a80a286c0096c2bf84f9969e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7cb36dc1b4513bcd17d52ca9deea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a004dee16955ffd5ba01bfc70ebf73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f56ebcf1d95d201169a44a0f6e005195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc7fe0372c418aedc4cb686e9b561196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c4dee86bac54aa22b4c19a07a4dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb935ade8d8df96605a5c2ebb8c992198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe20d72c1e32120cdaef4052bc9039199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30cfa7f68a94a1cbc7cfc78b416a4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac198ec97cb0c4e288c4151cb533b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd492ddff3840d96e33e9a383b7ab4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ab140a1b083717f1a7896329a60d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d98b52694fc6425b1815693c1404204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8b830a209a508832aff666337089205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b79fa0ca5c27891c224703dfedf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95c4901a5f2cb081838f08987a7a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d23d90ecdfdd17c885a2f1d975811208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c341011c3d03d07c8240ccceb552ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8498eb7a9f88f3e055357ae2ef6c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec942abdeb4cc41217b7461e72c644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f0c901084622400be59f9dc961144212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6943a41e7fdddd79377f8c8466fec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b024dbada59d4d7d72b8b49a58c8c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed984c11fce608b55ea4a6b19209a6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482393368082bf6678b042fac8903ac4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2fe1454da11e173087e0a9be7ab65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b64f5b3182140c94e2fc84a6d5921218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c09aa4469acf6f6472ce17eda199219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43744470079810d9fb0f4fd1e42db98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b29eed6527972023229ced1f614f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c7b11b594e7722e5130afa1a607cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89cd9cae5a3c614a01634de3c0f6d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d30d718b1e6bae81cb96d1e495b31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b4785ab6ea82f9a5b18e680b098c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5790fae2d30888b31df1edd43f0fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf7d232da00d02899e6a302c9596b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceb40b8aae9f4121b973092750fe4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de691bb11c756ecad50309b1581e9b7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca68d2e5fdf720f015995221022f401230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bc20d5869caa309fe9653271455c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484dc31f148868b44e85bcc1f67ac6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6482d1e879d286dd590039a6eb2c514233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b8b4239ce10cf6c3472fa04c7977234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ed49381e19128f40e35334460b5a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cdfb2336104dc7a285c3512db77cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec92d43020a73b6ba3faa7025c3dd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dc00df60c0118863c7b3f1a3a630f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22132fdd1d84fb524ebbfa3dab3e19a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5b33a59a3ecfdf5fb655124fa836240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd344d0c71e17ffb907759fbf709d1a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c73587fa5576a359713712a3fff2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c46086fe7a836040a935620015e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a7785a70682cb895cb1585bae1f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df6902bb77b8c532d612b1fce5037f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d47503dde03f2a6a56d977e5277ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ba0da4dd192c26d26b67014ab8c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74cc3b332f549b65c15bda90a28455248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c217eaca146efa1baa6028a48b8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2303993a7aec6baab4b3c3e725dfce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be6cfb2a8fb2deb82c65ad7366060251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a61520e7d54b09e1476f865cd8153252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dfb9f1636732fcf03f25a8ae1b871253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a33b923c4260d9c50286ba35c9234254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac20d09fe9eecb0ccb1497b5d1415b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b2bef08c02794f3a362e7f34540d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae347f91db669cb61916826c9b420681257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacb0ee6934ce409c5168cdaae19df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679161f49ba097c0c97714c9697db0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b98bfba560733670b5d17454b01d3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d88db20d69d58fddf32f58c33b26a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a2318493b5c42e4aad58528c47bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7294557d2c59dab41b6eb0cb85076263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ceb3ed4c321f3f2f66e29e8ed47db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a96341b3aa3e22d44bc0356e28be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f5db2f402ceb9018600224d5d5c71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ca7ff61f847fb08a7b7ea06169b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31889450ce2b32e89b1ce9f53b78844268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b222631dfccd9107b2d5c01bc25815b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321366ca9c31dee23cb8ca187ba0b404270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b080ee5dcaadc397940d79f3405a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05a0b901edf0535c9051e6cd8d3ecf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc120163c00c28c172dca8559c495c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440c959e83a667c23465f5219d7d05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b57ace6a12147e4949e872d6699e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a487b8ec23c0baa42533cfac1676b84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012891dc950f48ec81be17ec6f858c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f22e33273aa4fe28b1177ecdfc524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14773cab16f2a64c07901e9a37201279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981122725e817010b1ef11506e891c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b6766f33db62e025b88efdb8118ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99310a40247213d028cf00c867d51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c180751cbe121b8bc724063c85699283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d6851cd2afc176877c2adc90db5b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5473bbfccab2376a4d4091fc0721fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b084b3c03236b9775f070d9c44f2084286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82284a3938c3bb9b38219fca3db311ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08870830ece691209e24ccf84c8d272288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7ed2af5f65434d8d7145d05d4745289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3ef28eaed8650f5ec32e4d3ced45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb204b9963376a09f6ddd7fab86acf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01153d0deea22442178af1a0ca55988a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fba161b4945d502aad2515b5a7a15d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3883af1b383a07899a8a6cd5693754294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb270e60bf36fe04a610eff9baede6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f30f460a96c2458a78c178f8c9d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9153377b4f157772387883455b960e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf588950a5d1e5ee0838db5b09bf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4599367eff6a18379ca15d7cf0b144b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91286add6774cbc924496b762ec61e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15a175a01ac89a803d127cd3c07c76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada791609dd8f3157054f12a6c0496e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a278a6743c321c93a625f5cf96e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dff983430412b71a7f0e0aec5fccef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa7d0b398bee724e9654a39812d470305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be8dc9b15d32024e6ad63139ae0d80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764c9e93572e735e0bd1a66352a6c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836a070c1a60140190ef7a696e6895308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af46e564f72c873acbca83be397f60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abb8680727613c06747e1adbcf1c90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180994ee1aed7b37b5cf14ef849bd57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645faa2a19233a82594d44d814e5f3b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47dbce9ba5206988d9fa79898bbe40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e512f10e59a09136d5429ae94edcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882973d613fff4febf6b78f167d74ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdad0b51ce2f9142cc1ab590662b3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2690adfa4abe5052ba5809afa42ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffcc939786bdf2ad53ea1b56ef7136318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e6f36e14fb72f1d377e3b6a54a51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f40148bf528bbf417ca868d150d1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab2b7d4efc24d4e3e8daf1bf9caf8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714686a129f69dabca084705ba849d3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858382daa1fa3da8eedf04422ace0c5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14136f9d57872e003a69e6acb7c1c957324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35d99e2950f321d21a6225c2794f84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a683344f2a78a9ccb43c3bf68fc5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f034cc09743684075cc4b8569f599f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a94c47bbe4152a4aae9b35f6f03ba9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237e37b5b80dca8c8ec2deab8aae14b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faa4f5d41c268849fac6ff915b9595330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d10b7a80f1021cb3c06c389d4073331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a867e195dc5434ffa9a8077c54a2a2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb0499d3ca69d3641a23aa568a894333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e17c6a962cc08ba78786512351eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e61df5b3b549335d26c3f057020f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcf5703b472f121f8374d5dd3b901e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc5cf96b47f72df0cd0e4190427663337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1293b7f1d79a8c9fb15b49fba93176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47be8973b75da51c2faed9ebdd25b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2af2c7ec3d842f2b5e1aee46960a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdeaf8761b29589520c00ffdd6a177341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768983d4fab4270cff4475c97a6e3de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e14bb0705f542f39c389c40445ab3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2027c0680d1b6ed01ce13386944fa39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ae4204f0531a9bda7ce53618bdc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f387c24bc49af5969e6d9946daec9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a191a0bcfa19791cb830abe6e5cca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41af1f4290eace7279a25864b167bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8cddca34932f5a6f5abe97c977fda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3828546dbe05f21c8e8043ba00a5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510251a0c4a4a5f186b4f1d589650f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544989f443d1af4ca8edcf43dbfd003352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a85952fc6cec7f61855cc0443441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e1e1335fc7f5932c32284931a4a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336e01a63ac7f946deebdaf792f597355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022027b9deb21ba83d0872fe051d16f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfae3b17bc579dff0908c1e619e4f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a43f8fa7b20918534426143d165e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e02d4865d02363958774f610efb52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f387c4190f7547ea41d3226b71f14c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdb4050eebb33a8c22fdbc9487da78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f218b26e9a0a6e456789c60b41cc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67aa353dbe79c0675c553f542d784e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dc455e15dda8f1205ccb88ac758ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a929c4b1f0c484974e6c3883bdd0ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4850c87eefcd6e3b56456042ab0fc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a551597fc7137a7a5f997c3b877c130367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311fa970652b0d058485ccbe81981f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5758e48e9408de85b9cdc91f514dba9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e1000f106a2c42b58d74ef2c81201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418051b7270359e6a18d9866f78249c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b631916d60cec4aea378eba737981e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385af2f6a919bc91cb82b40c2601971373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b03616e412aacd8601c302bbd235d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a53f8fd5b86bf07f3bd1df3c00e2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b317c5d5c051c94aadb41ff529d600f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd4fbe9d606ff9bae10355b5cb598e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8574a968d91c37816f2a174cc477e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a81112328add54340f0a9c5e4a610379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10a60d229c698828769c2d926561bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352d950f7ed45061f1f4ff8ade657a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683d469e19c69612f3ec1e218d7462382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bff82a1a4b24905403c5cf00147fb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2013c5019976f6ece97eeba9c7d5a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8419d0a1f8bdfc90bb39d76735423385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927266f2f68129b0fdb6d598990b2b28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c111e41f60efbebd5267ea7cc93102387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab7a15d20b50338a853ac41bd4c6bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a272b609dd5242b321cbb17c565c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533a9f853bcc447cd71cb526cb0ae40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25044f6a3033914bc0728fb1cc9e8898391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc00dc8fee1ff614a93fc8885194e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69919b059102b7db43e96b8fbb0527393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e80587787a754d844a931c256d73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f250dce731dc11dabb47024d0c0aa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef87af2ea57cb5f81be5ecc2514f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404dd25929ab7f29d59a1f26e1c08f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e30eabe00b9b40c421f2a62507ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa1fa4e00de2d34204177edc0a829a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70cdc11c280b4c3da0fdd0e9aa13f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec7a0a40918f22e4d8320476f7e46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd9180d4e3e63e9d22ade25b040aea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45207c9d65935484ef1d32bb23b6d95a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699240603ce61036cf0e89c81192d91f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd36fd54258b5029004507c7f9df1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e50f07b0233953fc0c59618e15a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed69e00e2b74efc8f4dd052cccdd01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15152e7b764deb5ba55f797e976c2482408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a171334cf924e1cdb40cf85ee0291b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8dc85cc29be05d49ae51f5a76e5e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f5ede53a5db9c3c5df16aa058c55e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee6a469ae9f3707384c65272356771412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253daad5796a3771c4ccd4c188f1d35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd814d8806f86d0e15987a069a1a86c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112654b6d5a65550eb61812eb211c40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b43ffc2260add4f5290595b33778d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c0dbe8ec318b3b13f7552446dbf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a7cce5289697475a6fb88d3cf44f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2246800259ef9d83464c11b780eef18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5586fdac7f6a1d971ccbc4baa1244eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a9e13e6530a91e2fbc259f8318746421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef27e284a46d75e98fdaed2db22da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35915a0412769a06a335770898c82a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f77c35c2b9c9c771c497e6e7ac80a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0df71c3fee20cb2ad9bcb7963a79cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92a91cee41a73f3539cba36d657802426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb4eea8c064e04831499e88a62d12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a7c888f6b89e421982114a9bfc03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe0e163f9f92a9272f4cd5692050ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500cca0febdf02152fe257354228dda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42e8371d58f541e7ad9592113f3f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d946ea4e9e93ddda97536f817042432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa95dc2d5f1bfa67230b55203f3255433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18836901d92bda7f75e69139b592744b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b4a8ce20d7c905b6c65b14b7fa5c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a056b3bf41d36301940356130dd9b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6049afbf8dc3144a32fd2502328893437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7acf0366314965c18370856161f62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4a49638d2b6e8b20ca3e0b0f7948439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44dfe7cc0342fd42cfb88e31e3ecf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b00bc9d6950bf14c428ec338a711a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdca1ec5ed8dcfdb57938d3b171057442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238827fd3f2808753bc8f50f0a0a435443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee765b9d371a57130481880789422f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dabfdf83fe6376f73341bed6bb37a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524e8cdc614cf6b9e45860b497436a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f799ec18d0e276bfca69b3349254e06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a9fdec6736a3e569ff65891732af2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ecc6bd0938532766ee136b4c213d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353417e7dba6a476205bb58f64dd5b2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d51a7a6f9d735f33ab48e7e2ebb44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b287f757a2473eecb80a723bf85c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06435859db826962898ad652e144ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403475af1f174308bdd5cb347d6e452454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050ecdc2632adc6852dcc1329e9f52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3550b75ea34076dc3597d6229b885ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf2751477f7362a9acedb5b3cf9a4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bfb4e62bbfcac862782415a47379d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832aa37a06334ac212bc33d4cf08c2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131920d487482a93d11be3aa7264e077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f0dceeaabfdc992a3f170c7783ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a99c0619cd588d86c2242b9f5d7ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8983fca05f144f053338ca56e00f43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6ce9d880829577ac6fd03e8e4fe11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03c301ea6127e10c96a58be00d4335465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40c038c322f0499e68c81db0ccd240466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c82b17aa4e6279cc06fd82e7ff30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af497c37c0722a36f3bd0f9436207c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d18144c8623eb12faf95571a49213469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084aa2964d38f3f0f82efcff11605c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845881f0dec949a22096eebdfbc45643471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc8e417f8b708ebc202b51bc4775e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4e4e2af3f10663294719be68cfc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666ea76eb0ecf1685354a180b0ee2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14eb48db0c5e720daf4e7ffc43337475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c594bd50cab6c72084505bbaadc2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0481ae6f5caa6b453df383ba035c40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474417ee13c42787d0c7b738ba46e2fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dbb704d43d394be948d35675ac86e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8537e517e8590702514427df0a243480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e37efbc57f360761620b801cf3d031481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737bffb5c92d2dc35110f436f150155482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac96a56e9a45900982ccbc338e222cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d1555c4a7182d8fb77d868895f12b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec56ba00c1552346b0baa27c8589e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c122039adf048411ceabc01015359486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23483a4577ef57aa4403597cac9ca1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c8259d6bbcdde27ae5d9726d3a924488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d8d8d6c7d9d1696efa01cce5cb211489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc1db2c8e2742d71a729d0fee14f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f79fb24b619b4cdfd905c36c44ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46707931bb21331abc52831c83b097d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3135eb9b6de6fb3f3e90dff808f2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b88007fdfb645d34748f6920f2ab42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd17b904c3c13563f2879e68c28d1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0fe0bf2c4b388eb09e1b94703bf7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3edd9d64f535f1f50087edb80fa147497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3f6262e5fbbd2f897aeaee0368197498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1a87dca75979b926b45c85d7a288499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96d8a29f52a57c6ec73f9c00eb0ced500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f24f09c03d1a230a5df5406c1660501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f80468c0125681ee342a31d83a5af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c452bdfeefc993c5494b3c705061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75041301f522e31bf0879063e31c12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898bf2357bf475d95326e509a72765f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d74209e288b4fe91769970992795e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f88ce5863ed597418b563ae8f422a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ea2b3c3068305918bda54397fa66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47513dfa2a3e12a2caadc3705c96a5c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a55a008bb5c9b6cfc59004efa2922d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8fc96872539dcf800f84eee85f9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2916b40acf8fa5caac2b26a41a9faf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e8e715cb7c2e2476f6dbc084308c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83cf1ec29e28c4c1ebd622e78fb333514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac23363e9281eb46b685d15b3824d14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d34b1b943a2e0957f1e752657036516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b9e9f6a9bc7ae9e1f435cf36e886517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ab8368a05d0627ad4816dd467c24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16ecb63d5fbe56ab87c6219565913519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f61791b24ac6cb62e2d79072d4e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39136c6aadfc0f092e502abfeda51962521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097c1e59166308273d298199b769ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f7ce6170b7ca277597a2b9dded446523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572856aa2790d49a9aa7ca4128a1c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532664c5ef9cdcf74f53defec77e02d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fa6d3533945642430f99bfdc45ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d277c4c014a0cbb2ebf7e283d48c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f1a5477c4c18835358bb9bf0480a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1abc09eb3fda5b9c5f9cb6dbac35d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c5ec5d4981d6f427993600b0a67c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac22a5270aa62cb29463b8be5a5f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2e91aecf798c834fcf2f544b3277532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262832870e13e8248bb8899581417a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3771502f90bd3a737827e29e517361534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffbf5e558dad9938224f8fda3962e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6d3630bdc839aea35e410f030cba8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ce9315eb7a38d32380d773bab46a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5640f613bb1a06c55b68a270d6dda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be676ed783e37338b671e92e5f2b69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf1808bf0b6e311013d6bc70247394540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ba1ab0f966b8bdf610e1e4d54b016541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d006a7f72aa04c62de13c92f6e64e82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36828fbde166683d336252f3e7f0d8bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528800d40e9aa234532cbb5f1b3ac480544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7c5f09af520c15eac864a6d561cf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34459fb92819ae7b3f5855ccac4ffa8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686d51733d55a42f37b55e20942120547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f4059058a23b03958508851e075a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77c4889662413a4a91c8ba3428838f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451962c8fb42dcdde171f3ee6dd78018550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24747d533772320e57f67521675c9304551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77164b1c254af9954c621ca67b6fc6ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f889adad8e4cb6f89495354165cc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcca147f63348edacc5f520fca525d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4af5425a421dbab7efd7476c7f5dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5350c7f82e24a0a36a70d98d5704556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe786dc14c31a8cb6370a846e755a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ecd4b615555763061d610d94ccd68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c152c542681a78a3fa2c257f7881259559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b87c263e562f0f74d3fb6e19c3c5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947fdb7cc30596135608fccaf23ced3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22a08263f1d18a879c59510c26c696562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cceab35db6da23042f711b1dc142c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd12f486bca69fc9cef9564fd783cc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9890b25f55384efd9d01ddfcb298686565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc007727a017d9ab4e7880fe62179d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886edd8646ed3c73c5883ace4a9ef40a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68edc86aacfae87f83a34910fa1181568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad419b9bc3b549cf2a3c4ef20146cc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d578a0040a1a7c51115f1599960de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa5ca5e2d34bdded8f4e1f96836095571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a5752be8a019fd11cffc9508700f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4280cd99387293b7b55f85e03340a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e12531f946fb014eff50ad659f4e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789e9b05e5ae0f793dbae7777f7e6e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5dd3696e81f32ff007eb43c75d0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cc9cf7865b7290354955fc3d5a255577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d822a55b76c9980a234f5ece78e94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab590e5f60385d3f44dd50e66caf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6774b00bcae9f58dcc58000bd38265a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6461ce67db548ee250958822074fd78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4916dd705c42c1754980d4883f06d68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220b0bfe4328cd01ca215c672d69846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1ab297627c815202238aae8fcf739584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61ad2c2f4a0f2c74037a696a6465b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410fe7eed7bcd5e7f86a5e741370916586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8a5d355a88d853cefaa6d1ecc71a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434f04103ef169714fe278b266b4dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03011cbef12fa6f83b81ff9431e1f856589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f4c43f257c62fe8ba2ebfce2fbfcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03348e974fedfd34368ed9ede29d95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986ea340ddccc817e84fee4b749aa21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba914f5a6b4f0fae7545f9e24bb45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09718be7257d08e568fca433730b2a77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c16b3fb3c96061a5e4831375d7239e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b334edb9a633832967de4a54658f1ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3810f5df218975932a68c79184334e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f44528636292654f189e34b6073beb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20db52831a85d4921d485ad7044575599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586c427b27864899879a06ae85e50cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7ddaf1d10311f647c7e40b4edc5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2991738d54978fe7cc8f982925040602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56facbabe00f58dd0142cd8eab24f107603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb40d145e32b56533ecd58dadb1d7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9bb7405ba90feeb29eda66095cc6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485e60c1a30c9e0e7ba6f4b315dd3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec138c2f95067c171e8bf974b0dce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d93b5d9c045816170ee8dc2ab8ffa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e53fadd794d28b2f97f990f1cc1f3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8111da9eae66c4d3252b8bc10bbf72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdcd6b77064989ac25ae6d68f03f6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f586534a6ce86ba965a0c9fd8e4adb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60531465f22727aa14b21e7e868d9e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c280dde00f3c69eaedeb6014dbde4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f289c0c7c2b7d4e09854e07586ba3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432880e28b8de0c67d98bc204fd0ca5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc93938505dbdd1824fa74f66655fbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c47e232ed99edb46802c1241b1333618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75108b9f4a8178fc081493a54ad40c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474aa0826907f18f1397877868394ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a3018b8a13d23e888c9dc9f30cecb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bdde0d313f434531b5c0b6f3f269622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d3c55c2659f429aa79d5de50dbc12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f604f2d4dd12884b1dc840500c345624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e6e3eda3dcbd85b0012bcb406708c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231472c5d86639876cf7f7664516a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debad1300058c8afa05544ef520edde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aed1249540db7171a81dd8d0ada3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b7bc248421bfa8a6ab7aac337823e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d624ed11e71b18c852b66af88920d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d5b69866d72e6c4329d79ecd9173a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a3841e25e0bfd522c92a46365efd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e97f6a028838c2bd6d28ed4b8ac351633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe287b37086f08f7146572576a71023634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5a48959549b29cd9e0f6f98c6295635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2782bc943e439e4bc11c90daac39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832a54de33b007f3957c89613a12cbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f10db4763e220aa0e4ea04541f9fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232d126d24855aa1d3cfacfe5428004639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf385f85364bc73153a99a15b1500a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b70b61e40c6a9729785544a700bd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a7f2194f4d440895f00b0db15848642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101eb22def5d7168fa057fa4a4afb7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60577329f9a350f1d2cbfe322796c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9dbc34bcfc844f8e760ca91399253645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595731eef04ff3d12aa8cae15fe4504c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5921e9b7bd39237e11e12d21d8ce0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0dce542b4e155bdbe317a7b8958e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc225a5f5a155106206c8bcbc92532d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651126c13905f42c60ca7d03910b6847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31965d51bcc46ff3d489913ec662c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e044c49f6c38b405b009d052deb4cfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1260bbbc6a75e6a950cd6b2e6e44d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df495c0cb97dbc12088a6eb9074a5dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6f79c43ff5deb1e5434e3fe8db56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f838198285b2a986d390a53271be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578fa595d9e88562aeda0564d70c74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb56d381e649a7ec48eadc7b3203e3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1249bbd3cfe230f307f30a0f61e664b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180162c54be8b7f556f86b331a08c021660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088d53bcc9a01f01b4e8b658f426ab8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cfe6a8fdde1e24b3e5ebb17f36e6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb946d93562ed706d56503d75128c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9fb73b0c12e4b8127738025481d27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8ff8b85223c914fb843891bc800a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298263c4d9be97d04a35e1ceb2f9ffe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a7b7d9a24738b46b1bfde4ab63c16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8449e15140bb0ee386290b9838892668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6f981e22cb648e29a181b0c2aa89a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923678a0fb4f1242f8baaaca0b09b5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3267be27625a9414c9389e5a55a14d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4790fd423ff87aabdc236e8b4898c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511bdb323b480562ac458ce3e33f2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74218d6eff848ebb723f445771c73ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e26597f95bbae2670bf7b60a7b187d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e903d37a439c0063b54a2427b40b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0579eaef1048a1ffdea8194d9103b88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629522524022e7b260bdfb99dd31c48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c5c27923c6905d76ac1abafa82b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f67deb44c24903689336b625cdff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d72ff3ea195e90f7fd2f87bb0534681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e98606bf0fa855dd1baf67b2e4c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8413c82e924ec63fc4bed5b29e80a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abd0992084b5db991e9924938be7c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47275b3277998707826332a06d1beae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac8ca8fd24a6b7d980fd162da79e88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723756835cdbe5e3488c02c7633182687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c6da2c782f293a7ef90e833c392ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775abcedc243b7f8d05bdda450bb5cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912432958c44fbfa70bd5192203d19dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ba18dc88c5c04a8b95fc9fd55f21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf544311129c10f38d1088350c8de2ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040ed7621864bd997756369a521595e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501647b3f552a9ca20e051bf6e60ae34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fbd7419a16eb5b6454e082cf9d4c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf254b70589ef5528b35e711e21b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0962226717b5c0293d2870c4da53dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ae3e7087e5fc1fc0847ae22ba87f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f3bdf5a527104a89e69de044e1840699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bc504bea5f673b4cacf4685f5b64b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d91bc107090fe427bb3f44cd8836c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765de603952e73e49cdf309889ce73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a3efac87c89f461b6dd04ea597e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059ec1b4e2dc87d07d2ef2617ae5d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5f5a4cd01ae4fa351f4d16cb7bc51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1982be4898f89af936d08d501d2ca0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c2da67a8486657a3dab54e7cc731707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3e9913e159d6645c552d65ca7d577708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412bf9220ec18e869aba5dd726907ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b82915c698e4d80f158da3bc38bb8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0490987f3e458e467c0573f6f5904d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c5d292e41b592fadcf39152b8da71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444dace03f7b4498f702c99e8de31a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a3b5e5fb476bc084ef74e182a919714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d4f9b3966070af5cf7da02d5117a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad3e662eae92bd1708cb7e19569a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbf8bc83fda0211ddafd5a0669bb65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a540d57811792257251244f09cbbb11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943f48511543e413db3e387824ae837719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ea077ab3effc92f539b0fa2392812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30803eae0fea4eec2fc216dcb79004721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c574e64ee1c4dd4161c1e303ad1db1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0eee49227301e71485b1606919c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55083b63a4b94d48441d41c718c457724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983195d76a5899ee71b7fab9be0d2fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634160a7baf742355856504b0d64d092726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87e565e6971e2374cf56d4f6b9e5d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb6086dc1027c70ff08abd56deeea8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ea2d81647ad7c486fdc101ae3949729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56efe2c088105612587443d9fc49a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b28d2d9ea383fb3b032cbdb060f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044631999af0ef1c52950d0ee6acea3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8418543a476ca468f083b0dc7a2da4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba99d9a61ce7fc2362efd106752207734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63584d21cfad3f1fec75e083253d183735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b98757eb5d829693115ddbf7c9461736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fda152ea9ad1674aa9d94787aacc1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff9e6edc9a7617f45661807f23e70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e939dc3ab5d7174924370a9467db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3bf5d05d65bdd089917ca31b83e3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041538b0a3e14d1d01b25bcc75782e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6e1ab78b6af90750a5defe884189742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee603fdd29b42dd517be85444097f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033db9ffd58b8b79480f4d2cb552f6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567a1ab47e230eee52f67c869cbc70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5edbca792236cbdd9b049fec725cf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d353af5097d5655e0f8f16dab8b3de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f40feeb4c8e02374b2b797fcfdcc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a10d52a6fb4b3d0d5bddc9ea3e920d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedee19eff812280326cb22cf146f67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701832e403a84f5a22ccf51220212173751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a692533fc7021195ca20128d73abc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6613ad58b9b8b7a50bf865833636ef7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>