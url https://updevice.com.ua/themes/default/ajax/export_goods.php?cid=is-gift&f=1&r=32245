--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b678d2302fa8b14f86307473661b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ea5c058adba8e27d082fd9310f96b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299aaab21215fc86cfbfc886f69a713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d40045a7ed97ee9d0912977086b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2715c2889cdda5970612839794c25f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb180d1fba6e8c98e1da04d0ba098386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58686cc034d58725105dd4d9364f34b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7247647cf773997a02783199d1d868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8379eb3727043a3252bbabcb0b34f2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87a34aa322b3775479365274e1ceb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbd49e495d7c6026c8be480702dcb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a722e11eb6e728588d57999d0ac29d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafa167d09b6f4f26c711d5cbb7f8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10efab13440b56f572b83a97a8e39db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bdbd391d823ce0f8eb2b46c89132215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee1a9b8f6ac917ac688b6bb753ada16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4ca202f0268db33c496ae359787de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2bed19327a53407a78ae1b672e17018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b308f34288f60416a95d0f7d365af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10777f73e923a1a267f697f0e3edeba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61a73cf4e7969703c052db104ef0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346d983203d91df2fa0513f256b031522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf2bd191491f1630023b5c625872323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f29b8ed1a07eedee5d3d7b8f3b65624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e47c44d47d2c9c5c410446771953025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76d1824fee94b8dd62b7b09bee7af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fc6721a201ab2f77f3fd223520b2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e257ab6f84e510016ca9f14b8f0eef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153116ded23826eb68a0374d553903c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb016b811906eb836af9a3b90245525630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be50c2267c65f8cdb2b3b06883346631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c2bc3372818cb57e2aa7da1e4cd2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c2b53bd604b669ef94179a9ca8c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1415f06dbeee428b25e40d3de48caf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ceae40b8de7b3478bf695792fa3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e46062ea4e32e9f61a6f0d87a05e6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda78713ae961cf2d2280f2e04862e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cb27575c9f023b356792d58bd1c4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150a131bc2a7f2cdf34a37f928ce3a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883de49ff4e85a7e70c3ec0f632328740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87529107819a68b42731401ef1e93df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f0b8c790878ae0a872523f988bc7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69757faadbad57ebc13202a61eca052243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecada4e83fcd05a73c18b6edaaed25e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361483621dfe04db98a368c2c38b7b1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9e61fdea6a8723f59981f69eec3b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece3aceebf551519bb43d3c8d2fb2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6aa5cb84f976aabedc72ae265ab9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130cfd0ded1d7403397652c6cac22949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4e82b0dfda6adbb0a0a5132ba073650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f46b19635128a951ee468e2e60f2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0056bf412dd808363a40fa1686673c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc69cd43fedf2c01ff4ec4153ecff3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc067c90873c22a5c87887523d1fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4943e513fa75ca8ccd5eb0484f2db055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf2786db123e7a7aaab78b4bb31a6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6e961d9342b8bc89a22c9e09309257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c172fed9293a12cbbd4d375d61c1f0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93be522f4306adc2edcc40035e08fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209639875f70c6a1f556afe11084a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4cd330ba88381ac91814f499bcbc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df25d06e55b4cbe7f68a64fcffb08362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad980f5e91982ab8fc78ddceede560d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199259ba423f88a6eb76a42c36000b6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52b24be5063d5a3024e9bb9b0ad19465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a301f33af994ea568f67888821ba00a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b753302d21c10c40da2902e8f8f12d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8c7d132d7207c859f1d69e0f779a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f51fc381075949e518b9bd02bf7f7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee675a982cfcb32b191fa421001f4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ab10101c4b15edb9bf943db30172871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ee9975e7d954705d45ae564a9ec0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62c50b86c2f89476d3ffdfbad664ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eda68cf4c02e9a09182a0d4b43c7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bc597774de3f939faec5d52f2fc1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e6620821573b55856df4a6e912b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d474406247819d2c6314c87c91ca3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168c90f6ae91d272dc0dc10c71da13c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aa1553479aa3d0f2d5a842088152479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bed83b0a740264796ecbc9157a88380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34982dc49232160b29d909759c19b72781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca05a3005f5bdf8d88c9197f5c5bb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484b4869905e0f871ce48550a539c6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d706db5f75f70e901a7bdc8b5b2f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bec8654427f3527793da76e92abdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358ede2c6123a202ba5ea1eff526e3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b758733049ce63c9dd8e3cc3e3e9ff587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b374bb40e152f83581e43d7392de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee11d44f6fcf0dcdb2ed1f18ec1e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c15ff134f44cf8d37890f0e4534b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e74fd1ed4b3d245613435a2d1d65391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a17f0409703826d6c23497c444f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ab7851fd66b5d8cad6e49e5e4fc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179558a5f3e903fdcaf2b9f1d6f0e2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c84f3148319dabc509f51693b448995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56ea9e4097b28d5f2fe14b33c49dff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb93441bb99bcb390d8949c23be74a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d0a717488b929c5d9dba838fcdcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f14ca385b5e2d577b2c27fbf7d69699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41da934dea8f016bf819273c9eddf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf530de46442f4d8a2b5bd01c4969d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef913f253f62c1aa316c8ebd0de13c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4576a0cb9a29c3bfd364728b56003103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f060f4dcca66cc0e95ca200dba126104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c422eb968f70a991e33a6cb6cbdd97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8426090e5c17aadc68f0e01315dce45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4c724b015b79b4d8443ba832b9414107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab84dc68c674f8caf5f350b3a73495108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e364b7fea4b603cd3d6fce2ac45d09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a91c407f791d5a1316c3ff1f1ce3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe83446977a1893c04cab6b1199fccf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f87265cb7430b278bc0dc852a4536112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bde6e63cdc94dee9f9f33db334b231113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd25c49968133f706b8a6ebfce11260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89cc9d122d3e38f0cb6fe44f496323115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a82639700130b86c666acc74b988d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51569e7ccb6344da8f127693dba49e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429d482beb29461ce0d62af49f64c8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77df4ab7c2f4dee86673fa08b902403119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb02ba76e52ab1eda331733e4b46b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694980437706f88b9f04eddd17b04907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a08f27cfecd0ececeb4af1e68e320122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb203e73c76593a79f0e436d055670123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f62861c1293e7e98e76abee0738fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acd7c97ec633ca0ab00f84d10ef26a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bc6e7738b18b8bdef74249d67cfac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc758631276836960b0eee118870853127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a052edffaacd3c3803f244ac5598741128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea2c4711c2ef0d8f4a5aebaf9b113a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612b848b1f59c41fd8002ff6c862fe0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933037839d6a86a10046b2ada6170e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadc063cd169311d70a1949ca782449132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713e90956a7e15202ab738bcd7f325b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95844fc751d507e0cef045be931f58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369dd07ad429e6780c8a54698d3cdff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c4208273a6f009d494e4c55b22e16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04991f84afdada4c840f96b7f0b95c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f6b0428f036a21d06315ed8dc07c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be410d3acd298efbbf562912e203c3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0fb8713170b6c5424e88a735676f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1180bdbe85303a484677f7c39c4dc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a06b56acf164c7c9618da2de348b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8393c6dea989c2e57258240f19bddf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3806b8ab9aa7f098d3d50af07c408144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479207bc8ded2a53b985cfea63de71e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599f36b0bc244f4b0531408830d4649146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98968abf493bb3aa36b53f0124dcad41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1346aacbf039a2d46f37cddb09cbdcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf43d43a621a0378d2c8f3a617671149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e1f9b920185def7135e5bac6c9271150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7506e485334b134f15f8a41957bdd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23050513dde41bb954a46abca54450ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee920a034561327814150cd72a5f02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce79c94528d52b8548db0b93ba48c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf060dcb28d8a382bccf854b3898e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d5fd303eb9cd2682cad47880557b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2eea0ab0c9f29c27b7892181fa4df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62d0b8b1e78bd584649fae62a63af3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2712d086381d83a19171823a4ad074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c93035f53334a6245a463b116e12df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521f62dd1e7a6496b69a07526cb019161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40624c31991ec93dae9e23b1cce1fe1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d5bb209ede6c9036ed177ac92b573163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e5c7ea2c043a9035e56a3de2d276164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc22e795793de6afedb398953efbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13493136fbe514ab9c839fc563e11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435603b13bdd9961b7e8cfdec10e313167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5353094c957a4ef2bea746535b95c10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c10ac84e3ed95b0136261af433f0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b01556c680cf768156c2d2eb5880a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3136b1cf7dc081b1be579f8db28e81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39624e947cb6cefc8d1787d63a6c785172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837464e0709e3d7265615a8d252dc975173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf04694210b1629489b8b5b4700e9ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bc99408b9c60ec51143a3f0f8fc41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e18ff69e3251f6c4a370c2ae0dc78e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82092b51331fced963dff5447228a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd7dfbab2e5d0485db38df429277e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bfc2584796e00c0d4d3429e7b296f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f30ab107b86591c52a3a779400596180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42cf352e2a53247823c9d1b52cb478181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3221dcbfc7c340a16e2f66a8f12a7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c6cf5365b90e4b27a1b203150f005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe68a7bafdaec62bc2d025c9858fcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8545eb43ed895de25c83dc9f3491b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff0a34cb965e217aeee126e10cd94c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dedaa56bf7726fea59381bb85dc8c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c14f95d22c2456b61ba4cc0f3bd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf37becfa07ab6183373b947a6dbf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5b0f6e2d29dc8f251f82e12cf90e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c0a5388a24cf702a2e80f1e515d22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851693b105ff3bf8a92b6ea9414162f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1beb4040048add36d1d37c5a4ae1cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363f5b04db99155327bfc9204d37643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d417f7db5de3babb9b45a21a6e79c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476e4d396b16e10042b965c5f6af1ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4a1565187e56fcea2f17da127ca0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848a71b6c28904096084c214d831e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc40d1480fbc556e5f06c63cd2df3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544deb39f7a6b58aac1851ed3205fc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f404108239be58bf1dc120de71947201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c13e2948a54ac7ad365bd8dda982f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7e6e8e2bc1b117f2af9f3fff4803b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fba2e2964fb8e4c22fe60cce2cc06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea56187301acc05741b21562832ab79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b286eee4c91fbe5f3973dceb10cd954206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4254b3aaf4c607a49e8a89d02885c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdfd39d3dc8f13cebed73f8edc563b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb49208a9f1ed7804fae30f169bde49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7789dfc4a8420b5ce2ec680c315078d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24998deb4511522871bf684a7bbcdb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707c5a6b9d0d7ee733905390d6534e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78b96458c02ee66aa8b4531574ac7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17716be56fde111906294bef4e03a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993067a27ddd7d87bda3146119a892f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a536c0c259291885b6a339b4c5d8bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ed597c318a778e26dd5fe1486bab3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc59e4a1dd25fa89d6853fc0376201218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18cffc2b0ea37bbe6ac4f48207e1f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e1396956e9623eef64f330c07f724220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1b12a334985c66565cede59ffddb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a1bc464b8d8f6e32e67af922f200a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb50765fe1fcbc1e0243851e7277b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74cce4f23bb013a786fc865acb485224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf856f614e985bacd267c7cacc4adab3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddf017226b5367523006585002df5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08da6eb3f8c253d3407b2bdf54bb58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f021719996928c40df8e7209e6e7e74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ae366e5ab216e0645c07b0ba539f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b25aade45060323887086682f994230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940f1e99da6598cacf4943bd2cefc6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e448b82947f773bf4f50648b9f424232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d06af920d8d217757083815beab3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c37ee6910de7905ff2bdc4ee8b868a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b30d22958f72eb5b585ec9fd505d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82f4005332e6a1e9c6e4f21f8120d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de733f648b1c79aa8c2f56b283f4a2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b14a164bfa7b828f61f4ba3101a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e496a9c54ab77f11f89202a57bb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e01664ce381d40c86a3345c83afdaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2295fe93fb1f7e37402b81f66eb289a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4b458aeb9942c68040fce15e0eb2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd858f68756bb65ba175d3749ab770c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babe82bbbfa2b507a64b17ee3e6eb9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd46840f42551f637e3eb42fe9bb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55535fa06b5409aebf000651d23ecb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20710d2019942686292d759007a52c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f275b5995918497723d812489839248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0cdced724120f6000c7b0fef1247249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa2b8820da8c3fa6d540ef18fdee9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb8058508d231127d900b1aac805c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb1edfc925f9061ca6830917875ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc02d77833e5e15511dbfef2f21d48c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5166b6f76fb9058468a0e588543227b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315f08ae162074b97273322fa3d646c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712ad5bc6ad062f397fe24696b5cd8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a72b58214a2dd2a288764840542ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61e760a00f28796ea4dbc7596d54a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3d6a4b8b8bc5874a34f8e261b3265259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23021453d0a4b9f45662deb0eecea9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f390b983678082cc28b17ad63e84e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0885d1020514c3efd1b1c1726c4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6a0f2184cc9c23dbd925e79192b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9839a765f3ecf539cfa3a9db3c6e550264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c94d55e39900ad41ab0fc752695fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34168f4b70d636feec4399be15a3d38c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3ab0d8a90c1b5372589b0ef9abb1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf147baebdf19236d440dee60380ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64951b083d27a80687ff8be8376b3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f0f1fb45b097f8b0c44464d3b5b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951fd50706968d484f69594ed152fff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df318c81c68a8ee9559c68d89bcdfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693891164ff466edbbd90ee15dfb402273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403bf10b58886efb019fe0b95df500274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01145e5f584201d5ada74be61c344d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe08c79194a7adf33b991795967ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183158e6a3b7da5645918e2dccda3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c01e9b9339a61cbe18b17cd88f472278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0965a4f3cb4c8ec00e17cd2505869279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaa4f119fd94eeab8f920c434124b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00a1a4e2d16d24e3a6dcecde63ce48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7078fe6382a0470f24bfb6df17163ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e44ce0105508adfc0d787ac0c638283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a46f1551c97bfe08ae7d8a46d9bd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658382057d322c2045706b51b0efb84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476dbb11702681956274dc88df24ab5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a517240402948525df4a12e1be715d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003168a50055df4f84ec0ec0a506830288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1c2d64c1b9b899d12bfdda7a7975289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d52a133c1ad58d02394c90d127494d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880705e09ef299f105bc359cbbbaec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147d63b8abfcae980e061407a713d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec227d54e4ae6962bb61b8b3f9b1619293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94204bc2fbf0d541e818d7147f13f2c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58071d93f9f91fc6b8d41f9ea80d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497ef5f8eca0dfffe7a8c0add773cb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a50dfa917e13b0c583ef2e77d1c80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2920ed32900bcf424a2b32363ac94fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5bcc5e45f50ba9e374d32aec83945299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4bdf978f2150d5b47ce586eb197e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6476b7a7ec11c0e9e5f59ebeb0bc504301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b9766b9e7dad8af2e81694b322cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fb40f63dca38595e32588d7307589303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ea8ec0d853a6ee6b44c691ef4c31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d653d338e51fceba0e78c818b54c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d48d4f9f11878dd9da275e555b7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbcf07793c99a17175b48ac0907494307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029675516e1acaea0e2cdd5df9a64e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e230323bcbd337a03d1641f2ac083309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a83b1b202abe0232a622d252950d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a22150769d01debcaa8c473f320435311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471894be4f5056b82ca202d8eec9432312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d97765879fcb3559b5779d21a0e21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b66099018889b486f82c34d820290314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00683acc3696e1c7a7deb9739d952e08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbeaa6f6b8f5fa8c93e6af55162946316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7833532b95876e73bdafa8c635afecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e825352ff7b4f5216ae7f4fae5f0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d622cd13540c287329daa48ddcae28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1964fa874f237b33bb81559418044320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f3d788b45bfd30df5a9ff17ef1d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846aa03d8d9bab2e76f98414dde8b67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e413cbb855e8bf9178543b4a8c09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7aa0bbb5d9d4dc059a7978bae1556324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e99784cc8fa31ac92f0f17764ae449325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa242e85a796e16992d2a98a6a1146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77c55345f3cb47b24657c7f8b1a96d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346666904c91539ad4f2350f180da5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f00be2da152d5f919cae7a6a03db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464f48e0a3c2efe0db8a034afd4b86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b734f2e839d9c3bb15ba0e103be736b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eec9726c894e593c4e46ead2b0c59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03401ab850110b60bff0c13b7296d057333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8360bb890ad7c677b999f69c75ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeea436f73ccd14d3aaf38b7f80146335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf682b345174b9a04b4de0bc01c71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd824858c5808c4ac1d4ee4ee9f3591337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701c1da022032e901c210e95394dac9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49545d704fdfd1c0d5454f9f66369481339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7a71ac3c58a01255e7e1fa05fff5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15b668bd1b6abc898e4a7d7633175341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3f04a5f1c747bfbd776b921656971342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53693523473fad44345a6e2b452de5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8cbd3051cb899208aa5635ed7a26a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9928d665f91281401410a7b18fded345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624a5c3c13f7b6f9c7c030d7274d71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d76a06f7054fbb644da1b4e90ba5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e59545edd04ac4bb681aeb5cf563348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a42e00530b4d978d89aa2366383e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303321f880057c2ca8c80a4731b656b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889871a93e6aa4591ac8021b32a33e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567a7561cc5496073321fe32466162352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddf12ca984d17ceae75bef0136c8f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d327341cc54c42699ab2317f1e2cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75627b3019c32c34e87df9796541130355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516ca453df475f64c3c9365e6de529356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5781a42b6b17b1051bbe741818ce1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b7f37c76fd8d5fcf68c1f9a43a3cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5bc3c5e8b704a730d5f4ccd932b7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b162e3640912b9a1f92cb664979f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e52234ce260031e3baa6c8d0bbdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6587b740ae10b7f1b8a2dd95fc76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f04a1da78f46bad89ec3a3901d7c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabffb76dd8d0918927afbd1081a225d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c230120091bef02a93eadc4d598e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abcc49b2003e8bf7e3ba8303d50c70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb0e07f9260fcd38fced82bd57ee59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992889b09827c0a4de119c71b7736a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04204d3e47eda5034829cd929317c257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa380a0caf0a813cd1c1c494e0615d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248cc94b97827e21610b97e3a7ec3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444fee9b62ce8a0b23f0016d92a8259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d8d9db29da402c06b873aeafd1d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec423fefea8530f202569a8544c3832374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0d1aeddb8a10df0b7c6970b6143a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a0c5e7409cbc3fefb5cf4080a69ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5d3b6ddd8442b24c235975ff75d32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb67fab1cfd94774dc4a646c6196cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3229678df01a58560f6d362115ed43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5d545518693892a9c9c48163c2012380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b0105cbb5d3998e1da6716fc4e2c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b57d1043bafbe84e95bbc77bdcfa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c04b72099d9e3bb358bd339e2c2953383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c752e8af4bc1e6e0c9913663de9545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a61bba7f520d13e38ee62dc44c4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3015aad066cabec9100a08662cbb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6155b005e3bf527e54289c060695387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6efb84347376190377671fe1a03df0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc19c89e2b2311d5a35ba847f8c6ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b53a74c3848b03c20ee249380fcb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe71d355863de6af227dcba9780b35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aa24409f7c00032987953aaafc62c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c7ad7bd061dde31e1a467679642e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7a8236e7db52a533fe1b4f26c147394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3605215b7c31296db80f593758efc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf326d1d1cb8471728e9f242e667e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afccf67c566e8465effe1499bc585b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe4c1272fa230577d47321b5d4bc96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae64a55f9eb1d7810c89a3ddfbb17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f54243f95bbc22a9f3d44a279351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cdf941e58be4fff9b8ef7b7cddd3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe94efc94070e0629ce93d0dddf14c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80874ff6582344cd8d55f1d59d574f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3b713e7da4a4821f10e5d943fbcd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec5d42e2a651470eb7c5386b4cf77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdce7b2ae4da591a283830262d5b1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc0ef8c3047bc8e613070715956140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988178e4994d2818c19cc11474725fbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45676b2cd3b9ac6395dbf638179fbb4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a9126932687b75837948ca6ad6cc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1766e4fc65abce0741954a7c5581a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194223fb8970dd1842de9f1f8e00ea7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b9300b31d5b99d1074d4335289878413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f8c92ad8b69c803a05c47b6fc72b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e01148f0118bc6020986d7ecbead3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aff4a8203ed436e13bef46b926b75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b756f18429a344f4f5d428ae1086f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97f6b385e0311fec119478e6bf72a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4415882c65f0c2cd51cfc4e0723cdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7bf6620f7326bf48d6fecc4bd1a57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485098549dbceb16d1af9a15d4417166421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186a2dcc87bc29a46157ff3f45a7074422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02803b24c4a659b4cda4c9a5dabe7b5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcd9e18cbd1b8e17f2c35642fb689d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b41bdae934f41616753438541661e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612bb1454b2660d6858b2ef91f7ec97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474672a766bb0b537651f9807a37c8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c490f523c33615108bd00c00290e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b39f10f459e06070f44b11c54228ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a3cf0624faf9ad3c98a4a6ae32604430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5aad30c39266cf1aef7091a162383431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf3c4e93f6910afb8ae5063798b539432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34af04168ab5f3806dec7a89bf0ead433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172812596b58567d47f7fcd44a10d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0905c6c7107633071bb0b355fbe375f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2fc66d7af3dba1878d8e45465296436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dafc4b0453304c9b00124b0a28ed08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd04a5442cf9d088631aa8e4401b74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b1cdb10d95de6d7aff375a7777053439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb6d03183659bde1377de717c043d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e73cf9ff1677468649238f6fa191441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7eb0166ede96458841c3976c876a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676309633f33f491b2075b24cdf72f52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76bd6f0f75565b6c7efb1184ae1c7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724521c060d73791c3fcbc814628a6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904fa9657d1a2ff8d6ece9d7b98a848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5747fe022e090f2f2240ca845e4c22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c9928429d6404279e894a902dad4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3b2808927db85886dd25262c41863449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a36891e54516e8e4315f600c71e273450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2266694cc764c311ff42b7973792cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da229c7bc9b431f23c4dae6d227b8992452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd59c4a3e6b54e7f55aa71663e4ca3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca2c6bd0bccd0be9c3fefd09ce60dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6fa3b01b5dbec24a914ba07ae158f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81406afc395722d9629440e66616a847456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00768114dd5e5ff9c095e516de0ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d45ab07d8f4267869062298b4e5b5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300f9dfd69566beebdfa0f4a4b4bb79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302395add623a7118ce06c7b37054ed1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee401039ac378537a7e987a2ac0afd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bcfb22b65248110c28a1248b825f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b16c4eea4b4f1022551e1586f10d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a09f49b4f6ca87371221dcfc03b00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1d1b873af9635cab65422496bb592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe158a09c38b1da03bebe0dce4b97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aef2233c4005f7038599785e0084d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aa2710f1c5e9346685c8c670dae47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550679fbd4891ae6f1f628df78677f85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971951ee317ee04b3e0bff303138957470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d6d6b63f8eb1038bb1bdd4f19e1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aad51304409ce5de325fad089e800472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ca5b2cb09d387efc67aa9343bbfc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee1c553ddeac1183865aeb1987497474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0744db5d8e76561972aa56464b861475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b98836978d405c9fc11e585ae1afb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6895e6a27258f9e1c0636599cf072477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ee2ed339a3740e86f0643b204ad8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9f65a8a3972f6e9fdbfd3c3d06b75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294a7fc0f3cfbda24120d80e21d11e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae983e3b0555e362025fb9c215a74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2330760943014e401e9cf6033c1477482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b4cbfdcbda7e9f90446eea76f76c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96683d55ac4f9cf9089c8c667643b9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d26ae69f9e0e02658a4b9b2ee52c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6001e1174da4bba2f4e3babef593847486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e041ffa014f897d139f12d3b04bae72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd678061b2569b3dcd8821fb46fbe2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf01dcd5b4122d9e5d93fdb619c076b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca9d1e79e110671b4625ed495eef82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda70875211f91ad1370de35b2cdc783491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516a7312ccf8f64f375f59b09def3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dd786c06e47ac18d74b016b2c6c39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b476a603eef1e99ebfd19fd4230fe7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01782c328e62b9cf128ee2f60222cac2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1c756e21984843a22f2c7819ea0fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f5c9c23bc036ab5b19f8b4c327a66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cf397b5331f0daa20002b2d1ce36d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7520368231f5685f8f6a8ba0ac5db47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c42b376ef05a1778d274d6c10b30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93876ae29fd04839ca30f7b5a0a0ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ffc3ac8fcfaf8ed8b73a121cd7b4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fef7da0c36cc5659a682487905a82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4c58316e54670d725da26d3057d74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440509236ef612d30b5e4fb643c6e28e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbaec5dc1d5ebd1fc87e69e02afa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db247b2baf42ad5c1ca9594c9fa609507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b906e8f55a8c51ff4788a0a3f47cb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c058b5122e6f320b831a39b3d91a62e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24370d6720d8852f8da35b0aa08cc197510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd6d5a56e36f677bc330a1ed5a27f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f1d4a6baef4c3b13d3fdee1fcf358512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f875c8cd120a6ca026e3cd439d2df4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f148d18fcbbf8dd0eea0a01c1070514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142716f85b8f3b44be694235490a1a84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199247bd64cf06bcf1f89b38e5382b37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71078da63cf46beb95b366b43233eb78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35da19d6826f332ce809d641a40697518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c99ba75da310141d8631296f69c361519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989da0ca099b728e86db6fdf8514fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b4101462230c82946e58e5068114e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dbcb128728f829d76588c06cf3d66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc05660e789f96a552860c33689ac0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282df7d364a35f4d6bb9dc441820415524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298dc2aab650f52657cc023979f229525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053506031ca347823b4be80beb90ec4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e51dce6c5754f5dc7666b7dc90e109527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384fe67ef29b98479aeba8489763f6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856187a6ca41d16640c0336d913f800d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b1413e36e27b78f411ba4bb9aa193530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79987566269402c03c376f6842863db4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd51cb7a21fad9fee253449b808238532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9079c7bbd1a2582c1852e30286a912533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4c513308bcc1cc5cfa38b11fefad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c0553dfd331425904c078c2a3bb69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eec574742adc6e27f1f61a796eabe8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282cd8602f0fa62c109f040f7d5827537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419b58364c9be65b6e9b006aefecac7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484ffb0d811e3e664b17ab8c838c27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425076e393d0ad4ff5501f2fa6bf8d7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02e70f3ccf06d50e8403b97926f80c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016767ae5ca58ffefd6e76e0e15488e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f89cdabf652ee4d26035161b4bd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3379441c2648c03bb784720de7e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a086441dbf63a5e89d20d0169096c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19504516cf927d05ab4704c8ce09e9c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a74fc9c3628bc77b8023baf8d4f4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9b9b9a344e3154747c25c40b99044548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc913561dbb32202c3cd83da9b2e244549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75344c02ca8f106efa0dbe2e637463550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca573725b100fa3b7d1d68f336a46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adc02ef39b410b55c47d6067c323fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe88374776b6ff220e97df3c2d1a92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d311939b1280d906230fc977e09762554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40586c537b3cd83b79476edf524985555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1326e6ad69b4f8f7782a52a527506ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559cba5574bd4b32d9756548f67cacc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1585c5721b243572cd2d6045c36d1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267443bc6938f3142626bc73d54565a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886232e5fd316715bf42ddadcf811e18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f10f4c8292001375e560cc2de394a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bada26a5a8e9d515579ecce0e4b64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ce705b2bf74199a36d01e4193039563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d17b366d9ac541aa6f709d20bb2f1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd74ab67cb18520d99199e2118d55f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafc699e42090968312f4fa5bbe0fc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e2bcb8e58af0910f3da79d6c7b389567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143efcd028cc3efcc8c620edfa226f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d88a7d70cd87130a6bbd51bb4832569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076f904bf78a5cea4ed6fa15c39dcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddcdd06da88faddf9a34bcb99cb224571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd53ba21781c92ce8f5be171b21fea3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1792ef0a69c45f5e15146bceec295573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56fd97d535df685eeb6478a95b1261574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a17d1288fa4eaa33760a3579aa1ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c766866013180fbf34c1f0e2b424576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89851fa76f5ec03e112de1b19c4b5acc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b78c82495151853adfd20cb74cb265578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c371e1310a6712021d88d03da9ba87a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5251e0cc772b3189d725139836f6bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0f49450859a3869431a4ab5d7dce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6c442a30c5e922c97df5beb5887eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd1eecdec5afcd2f7d3a3e2069431d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d93033791c2fc2a2c184e61b4d28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d1aa8fd2d591de17f24ba9f5045b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038fdd1cc0a8e061056cfdea822e6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57b4445b6ba1e1caa16a87c731fd68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157347561ab3f7ec0545997c294fd46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506713db01189e43297e0487fb2241e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cf2f414825aac10dadd0427d05a5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505684e08d57186330a4ca43428cec6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baea4778e7e47e3cc97d9cfc0abacb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff857562b186afce7b424eacc3385d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6102db6834c999a23dfe3bd370781bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13444f821d1394123c9f3d892a7b0748595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1efe0f86d40b9b4e09e65a21ff651596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20e55cb7ddc0035d59097380015b3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e029f7d5b0064e78836209d381f8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b79c91adbc7834c0975cebb2c1bd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811bafa1c5c42b04c3f5d6569099ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f447d4f6321a80a6c180e96b2675121601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8f5492dfd1c4da5827adecfbc36a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562dec3792ea98961938937864be911603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e290e3e421399d92a58e95220ca95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d16ef282f6b6441216f36c4401dd03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125df1c79bbac1e0132f2a58b71e6be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4a7fd9d5a6b862a65b1c81beaa4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f512a673c27fa459dc48209a6ac8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9a0e8590e98d3c2aa42e6f407ac9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fedf245229aa11f2727cf3ba3d01ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762189cbf0ebf7804cec78defa30f73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a934290f616a017d8680fef6cfbb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d42c03af5c759a0fe04c7955c52ed2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bd083081a8267dda54ec8b5227ae9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cd4746af2f4698ca8490fcbfc7889615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3b63a1f50c908ab0f32541d81d20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e531672956e31a8c23f2e933886ed5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dca226cbc79e7263cc5a938a34b61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3261fdea0dd426a69ae4f48ff5f91b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eec3bc823ef8b0c37e03685dfd3f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebddad3e141a73f2aadbc3348aafa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02a0970da7cda336dddff78b8eb32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c23f0272279e6aeba703042e2ab86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e7aa789e306d93419d60182a4aa49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0cd306c2fa8f0d9c7a371221b7462625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc46a5ca51667ee1dea1fb63a6132c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63c2813939883dd0497b8080cf22b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d8d53cf34d3f5cc16ad9b741ae9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75946805e859d8b557853de62e38c853629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d766c06d5fe92a095cde5fd301b8da3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f9116550d42f0b833523cf1d0d6e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07339120a9fd0d20dd4e30932b59c8cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668c5f4789f4d5998391a97bb4e2a9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054954ed360cb0245bdc16c05347301634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c842a53529515569dd6e71291729b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b0373ec1d03ffad53af1b98b1f18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a481cf233f54a2f6916df676ada944637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b423719e2bb9e7062148d9f5832558638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3197ca8edb55255384cf9180d5d48c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac816d2f7642ac3ea8741e833859c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a4127f5a5ff639912b30f9b937d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4e79df341ae72e5df468e610d6fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd8af8046a89858d718d3a5bf2de9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c64cb20e52415327107c4321e952644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8edc37c3464d5b45184e786a3ba1d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db68eb6f67b8c6a75c351724f1a38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19fa020379db8013c96c0c82ed77f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc937345545a624d22880c570dc8fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa65fa89a54e3b676ad6ae1bbf4660f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341df6c04d017c5bab25624104b1d99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d339d5247e96dfcd772f595973175651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ba78536f91bcc7b5ac584dec6f0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353429a340bd2c60ebd8f78432bc80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74a89af03caf354fef73a0a7c0a511654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9674cb76eeacac47f946a1d4f44a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8366b5c05b2423fc0b199a8a060ba76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da43d88add175751c7c07b7c2124de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021f12f275e7b0b25d133c6223a876658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d9f3cefce753dd95209016edacb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522f9fd15c6e53a74d113b413f08c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b70b1914286fd3c7b7c7b6aec87842661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb64650dcce56383d1544deebefe8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8b30778604ccb5a3e49657f937463663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2d0c1dedaa28e8a60c60ec3a37434664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304665577c5f801a09b2c501a94a1cf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de93472fe4f24589361cee433bfd11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873f14de7e0967e968e521ecbcac47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44715505b1e3080181a0b2184d453682668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad0a4112149aded7f30037e40d782669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050533c6f7fa0de0884a0f757d11378670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce5088af710df9778cec221719b3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d5313d3a3ede81348b639bf992e73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b20e093bdf0243ee07ec80b19615e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea25a0bb166349859d61f310521614a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd33acc19195a1e32026b832a539199675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80151239ca89110089faa9eb1fac1316676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5760df12dc43a5081fa9192ee65a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47b946fbd2bc16baa2ab1f2b208f6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546fdb4f99976fbbe76cf10a5c07962679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac1b67be3e1fa8e2badeef2f63407680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69d01513af9c276d6c3f6578c09b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f51c3fb4e12f6bbe111ca4c6d0bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b6e4f9fd2b3ae78820897f051e4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae76f54694bac57258e255d6f94150e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd3ed9884b0b3cda7f6b0500ca3186685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9caf0f575c7025aebeeac9d6c6c3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1c36cfb08ac7e763b1b820b51047687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f74ba7b923624378a5efe01ae6f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5e274fd30489d83177029dcf32584689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0269fe9136921671e665e64a38c5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261a9c6a92da94d47b29b004c61e570691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda73d709e3f20fd8a1391fc5e79932692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb03030dc545cd1fb6007c603ace2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a84e53702487f718f4815356b323d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2fa9048755532b6fd05bec9ea2694695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb700b2cabcf677f3154959551986696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052e89cd3d493d956ca99a0cf22f893697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b307fa427f04f09d7e9468abcf009698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b472b0df729641a58f86ca683fd74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357b889761edf2a92dedca6f1062348700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385d26d0951ee99567b2d115712b1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa8df09a6852b3f5057b4a40395c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595a1937378cc8703006c08c974e5d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78fdd566b8b4baf0c74700c6b0307e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070372f3c9aae4b8dbd58753e591eb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f43d82dc576b9894052056dbe71b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eee9cea0f3bb512b976e951a25160707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ddd0cc70b3ab964f820b29c68103b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989f2e5d8e7f67839c5fb8cdf8984a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fed739b4f987d983114841d8e416da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff33cc04c16888b6cdc544c2d1103711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24e859d5983d77dcf1c752fd6df427712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70e0d06037789a5b94cd8ca29635a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a7810c534ab83c8b4981904b88cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467aded30d003094421aa81f5c5a963715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8571aaa6f209cf3ac6b7f0f0e11306716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884477a7deac953461dde97b8d437b02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296476f68780e9a2098acee66adf9da3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a786189c7bb4a2e0d6e66f33b221349719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb538b84d39d411b54c33f29cefe122720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a6a2d69a75cfe962b3cb577ee054721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a438816cd0bdccc5397d298286fd5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2ff81cfdaa9fcf5e0fbf9b06ba5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb263aac63057531c3ca44ac71c1172724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da41ce1cf351dd50924aee4f9e524725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1e70c0dcf7f5e6f987b9f1970a03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7af3a54331e92f5e81857f8d794b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c2abd8e20b29e7d83aec0bc14474f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5af570ffebdcecc8292bc01c121f33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e075fc53a4052843427e7cc805238730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe39fcc236152ad01e2d536890efba7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7cf4ffc9d68015148bd348c43417732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce2b6282974e9a651571c875b4576733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724652f0e8bd51e4f8ff6a7e37be2da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a628f790c8411ef26a13001df3803735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8893801c551806ee2e87378d787e6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6b2a5cb710e2a6cb5d49ba9a32f9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113edaa7d6f4d061d8908b5a13360524738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab1f8e3c0ec3c2206bef0556fac86f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebd840a5e4e97228475f704b5f6f70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91c5c7a1e3614ee4105a051ec9ec69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972f9b04355ca764e109810cf9ad29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a658aa4df4b73fe6543ac004cd644743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abed78553d6ea52a22ed76451d201e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51366debe3bc063401e755de938365745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df883bb13dcc984244669031be23ae1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db46c443ca224f2097d26f3c1158d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6499b0a6e5c4bea9811d5c79ad2618748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9287364f75414e662fc606469840ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95936d800f1fa80bb434bd5caebb0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e869ce8f88f2e9f435195b3ee3b053751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8cc3729d0c5032422948b75bd0c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f206ea30bef09f1e742340caedf76a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18e8590b4fe3d16d83ffffc48f132754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e294cb3f33062bceec56f810fda678755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938045ce3c18714fbe05d46bba14cd2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3df9eff7a56b41dd43801240ecc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6743e411a9e4f002cfaa75d1e07573b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a338ea28b3b31a152e564e777873dc1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367856e7a5081b7a83d6dea6585c43fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c35f5b23bf72cebc5a8e03ff755d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82858cff79044ba3183049934c62af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f948e98cd253dccaa29521759968894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15a9053150aedecbddff7bfb1f37c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf547b27b58fe5d93f61f9a9c0f8726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d03b72b5faaab8ff72dc5a472f78437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3372484fb1cd76b6d931fc1e1922c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419c7b826278ebfd5bc9941c959e609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdba489e0547f9bfb45a77639a7382010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbcb502c04ddf04f86926ba916123211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440bc02412fdce8c90f26138d8050a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45601eb313d4fab5dd90421f8e2d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50573c805502201d4eb2bd8f1463600014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460e64fa72b9cdce2f3deabdf3f5a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846dd02f079ac8c8c12d8c29b2b71a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d863ba6dbb884388b01ec5747dba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce41e027e2656c97dd08de335bfd6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae16ce16fbe0c2eae59ba422623a1a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139cb0a0e4765d5a7599c5732473d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c98be693fc0a0f43b6fe2c24014121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7263e1d8d32673cedcd3a12dd4d5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b3cc006d3bc6d5b913f9915c6372123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f153f72aef8fff81520b59a48b040c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b498207ab1c6e1a31c50cfaf9bcc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732e47d13dfecc30a0b1b55e43bea726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ff5b2db19141b5b2430b28392e6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e968b4e674870ab9534e09bb4f620f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cbace337f8609e8dddf8c2b1fdf4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a392d470a392c91b2b534a98a9c9afb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769661d0543c50c67a98e276d161aa8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07fd220d2095e8b8283a7550ad5ef832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863212e4ca714cdf797e1ede088afd4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5272172d3cc12f97da78c52b2096634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e033945de25cb006d8a49ab106dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8d4ddbdb74b6def61afef8f34edaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b7abe5dd822149efc0428ddae683c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdccd5fbdd766906500bec2830ef6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996643140425adc6f13714d95b9146639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982193a3f974d06d5641ce575743d5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d586b9535e34263ca12fac43a235cb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a333ad8bf569ec8bf30e67fe67cfb4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3ec42f2b0502d2fbbcdf945892ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce0e1e627ad709f73584225231dc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68990c62c6111e28f1de2a8af5ed44e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6753ec991cbdcb2389f2ba3d342f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2268475e9e66e37804d79dd23a504f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4c9fcf1a072e3c5e0da520e24b15648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a2aee0aef2d75c27b185cdb8ccf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d70ae4e4da0da7b176af56843875350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482353348a092f5e2e2733161ed3bbb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b2295fc0126dd7a0d2f6be420fb1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcecd4bc7ee010c1546229da4b163e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a4fee6d2d8f6055a2bb0851bbc6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79b997fd29a07b082e6bee5567b5ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817b9265653d07d3e245d33fd0637956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb57889bcbaad0284f928304b7c8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965ba2f59d7a2674521d533d7fa1a3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e79c6137f862fe0ed63bedb64febb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2c31ee67d248dda636da93922bdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea0facb48abaaadebb3a2c4ba85d0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5108928530f7b1b0871036bd1aaa75962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bf04449df279e86d92866a471561663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a880a5bb81b93256abadbfb35ada164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d7948bcea55f0e4360d7b3569c2ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd3b2fb1bfa0983d42b143c9fb605b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6633977b70c7aff69e1e48a1c23dc0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15ca50095a88027b3d3fffbbbd830468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e1f2962a21d7a98579de9a5294df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eff94186a53f3034e5ed9e84bb1ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669da6fe8cd2e035f575ef5f5de88a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4997fbc01270abca0b0c3f8402e3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7f2e3ff013006d37d352a634df8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498da31b7c618dc0b150887c3599cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0651f71473bfb89795f4c9a054e8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211ba4a6025eb873974aced28234c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f006ae115c95433f9d2a50e627dc23a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34138e376fee8aceac3599d3086d94378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d19a0c6ddf420814f4ff1bc50893f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00881b41ae015fb0e180b9fc9ac8394e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ecbd6dab7cb51547800ba314e4f3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c722d55e9893e3e560d427a2f25e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c9db41377948112c619e001c158ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf043016a71ed55ed485d77ae9457a0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fda22fbed90c3f4b651e7fb354fb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c01ff8bf400b755a316bde1573db0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c993f93a27060cd219beee441fef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632099c8a1844e553b7c928502ab619388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1ec9bae945cb5818b272b7e275a8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b0ee0316b1dd3f35f70f0ac0c6d4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8be4a20eca0c81d16e8c64b92ad3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da566e25c2d79d6a8ecc5ed6e03272492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac08c93e2de659fdb1c44ea5e33b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e77dbed445d0e68bfe59e5590160f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cea20a3a1638a7d34b5de9cd2de7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54786b7060162453498782b7865f186396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecca135c683f7afb3d0fb0a9c66a1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc318e9368d9118fb149c98ed06ed84398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe755042224a9a42f22b2e43afb965099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf93e14a973503f1f5a4b865ceb1a6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02d2656335935d84c42e95652aece101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e930df8e777183096c09592132478102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0105917911c8733e377f836279a74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb160a989336d0ebd015022ec35d850104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5d21f77bfa9eb51b6194f3d7ab50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043417c7dc8f1fb31778049e1a9f93a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3754d8fc8ce4fc0827edbf99e3f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcc59071b6993a1e2df98eb1dd50ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdffb189714540f528d59c87f796685109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8d217a7a5773ffc6a792325b2fba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbfc0e1b2a6aa95731b69cfcf9fd38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17f5ca32aa831bd6ac3d60b7b898e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b904c4aec2173940c8687804c4a59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151075490d33f058984b50c914516989114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d5086b01cbc02a77d83bb3cca1f8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61af39fa8a754d14c4a0f366095cda8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813a65f4ba33aee962105197331ce8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5492d5ffd227208293ec519f0965b60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6753420bcf6e51730ac52f981e437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732578aa75a762f91cb23e9ed70d191f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46096b8f9044fa59efd02944636085c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81a0a3fff2dfef168533abdefbc229122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcb2ae65b55cd29a1c67c18f4fd78a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3224580dd061bf62de159230795871124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023658d3959f730a919ef68b34c508ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598a95e6abb82b28b6d2372cff866a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b761c4e060050710034a7d9a2cc73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f30a54f8328b51d75aa87d9216afc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc8aadb3cf3f229dc5db2db3776e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756f4c1de5e7821d5eb4b72d42897b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e9db4e47c5c687d9c292f9fbc422131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be1ff5824ffbfb3786226f754222c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc103b23501ca2fc321ba26a80b22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910b7405b5151858634144a5db00be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f264197cce1c8045f3e1bedbcce4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf634825ab568082b88bb655600e783136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1315b9dd53348453f1e7742d0566777137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568826728e930af02f64dfd60dd48b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401a6dd6210dd93da77e01a74c45d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c55786139cc4fbd81e2e8cf27421140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0b3db00ecdc62098ea27f77dec57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8e8f5227b529f1fdda12ab6b126b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45dccc49e1671082a8c25b4d41b2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd993a8c282c22b7d82968c0a60f88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195448bd23df43206847eaf4498f5298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a2cca7cf6c543b634535c57fa8fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ca018a603d20ad84c1e248cbd32e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8027c3af5a1e7cb92aebfeef9db45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac538060b483391ef23b2d03266ed05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b083e59474dbf958c51494a7d0224150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4a4fe0cb8e0b749d2eebedbba8854151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1df371c37d6ff1d1590d8d30d8ce60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed221d50386cb47dbc4bfcc22eadd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a282c70382f30629abf2c2a7d3700154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde2b1dd29ecefe590f88d3e6a8653155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03eddc56f1b8b3002fd3cec59f2a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66dc3b4264fff3a855528b021ed3dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f116aadffa85191bb6e53c5f7b529f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c3098012eb6297277c774a2dc8911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dda5d0af095d13c61718afda0c44c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f968003c766d1bcad146437ef63e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9e2b1674c6657a9bd7580edc1cda8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c377ac4bfa302d014034434ed674e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffc28298b08309be080a4443e9006f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7160c6167fd253da0d52633c8449ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800806c4b19d90f7f281b57d0a8f562166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea2c0e452c0d119049c32e352e1199167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871654c0dc99606124bc7ad7fe8a1528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a57705cedf6b5327bf9df6633d9ae7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33def0ddb4e77255c80bea3023c90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b9fe0ad23c4b48ca974a7ae68c911171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9d5173f2ecd45958356e9d12074d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f23ad2e60e7fd37508e63bc57c5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360b4ee38350d683edcda7cad9155db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96858212c139b29406067746e7cc5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922770d9dce6fce36941f84dead79436176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7db00738ff85cc8f4a3c0eacfa6bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb61965ea8ef94ad27df376a44743c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8e393a4f74104aaecf8ca3e3f47b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914fbdd75f823e75503bedc9b5fa88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1655067d8f46f00aaf0414ffb9f1a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6250bbd2e9a4faf9be0e6a2d2e0c541182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64dd8b4e700a18456a22a3aade1cc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7d6635a2e7b2527bb0696ab459ace184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f78a7d691f04880c47f9a65696e30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355211cd3ed6b4ffe960679baa3e7e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640118c5a9ce45b489b357a933ebaff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d594788efab8fd10db4ce73cd8e6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed464a033b0f179e42bfee13c4ab556189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cb54a5fbe664515a6ce3ef2bb5fe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a5524d23394d457a71d63e38207c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1526858985f5964bbaca0d8512c047192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ed53e2800bce36213567ee336d4e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a092c0bfe912a33efdfdfaeb87e615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9b60652d8937508f7907eb3ffd431195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858594d71453bcdf02e2876bab0ff6a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f41ed379fb7b024416f12b61c7ac9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f093ec360b27b052ba8079a23d4b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7de81010222f5bf96327a622dad2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca068c82f2537129067ec4ad87e24c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7db56ff05f0e5e62ed3ab3aaf70dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7c613ab07dcdea30ffd0e66ff86d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9753d40b6cb063c8fc324028a4e220203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43576b17594cecece916f562cd44f79c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fda657de80d011938e75dc2d1c492f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea7af1c1232959a0697afb2c2d9336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c1c847d061d98dfd8fcb3fb51660207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3dd3006720bac4690dbe4804aafd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e67e10d74d83f8fc314868c56098a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5554030657f045009815379e2218210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0e6328c2e233bf0c017e957ae1ead211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0982e2dd70de9ac4f29d1b86be484d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ac33f22a3f146c10a348c716d599e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf926794bf9bfd7604fd42b3baf9e18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f6815bb44141aba9264c2423a34e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea186661e4da15121f12f9f8b32207b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6baa737f0bb1f62b5c8a460b62558217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de80f4410f992a8aa59f4358cc02ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c748fb6864fc800b4dbf2516d09214219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e71e6da0823ea3edfe6b3a85b1b89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5e600c3392065430bc39be60fb580221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe7f009f27a34306e013464572bf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d998d21266297481dbd8b4144083e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663fc24ca65b1a10797555aa0df676224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057f2f311f4c0d00de3d589320b920d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5098e3d4c5d332e693c2d2979f7333226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708759c86828395ff540b8c622e9d8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46ea53b7a2ad1bd72177abde253b49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669096b84e6d994f18d901e4f518773d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43379ce958c2df976415ab657c0694b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad22228fcce5690adfb0007ab82697231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a40e6cfdd0a04a40bedffdf85716a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbcb6903ec0c7805828a4bddc8e125233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e7b4f950f88010ccb52f506f7f2f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29511a8f44ed50e99bb7db5c61d5c18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7608c61c2d687cfc4644c2d4f85224d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285b7767891f6988752e141336c1e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e54cc028b133bfb2ecd77a2ff2ca8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed57e6508a8e6ab904cac89743b9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48857258aa120f565c74cf523cf0a56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f63d831ae038b8e1698f5ad0bd155241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b460035fe94812e367416142280888242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3427f7954f01703c403d86f42c3f9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83c3fcb468ded99a1d27ca6860ede244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6eeb5064a7ecf04d80b90aa3a6bb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55138e2b41ef7fb16b55af416ed69b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b8f4ece0bb254349da75b73e7991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a26488b0d331bb6b87f31566f4d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ccb511578c9c6bfb12e5caa2c8044249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6802173db2c1df59439a2e0b972dba1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97781fdadbf91dbb2f0969a6d10b44f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df478015bbafd90def88b04ebf57d6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb8c52c4bbd2dcef593d23bd097da7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ec72f9af57324be241779f917c36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a02a310b30d0b7242b7a5fbe5730a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145f0372fd49c3099dc5ed052d8ca34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94461b9c6ad5dc1a1c5c2df4fd63e62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed54cced5e38f7d52768cf22b46934258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d16cb3479bcd3863a4ad83fd35d399259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62217c56f1b7a78bdfbda195aeff057b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c986c49ebeb13aa831c15a3949a57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf95d41e38fa30b8fa99fb60f962b63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a993301ace5ad321d0c9c9b7635423263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224ffc73d56271003d17ee2046432b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd3edaf932eadb273d1cca4599318e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419671696966dc754822db1999a0255266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae093817d5ada660780321d4b321540e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9590d897d728bb0665a8423896e8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee773da431dfe61afe6542bbfa6ddb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66d19e13e9157f891f40a15ac260c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1b0b89b1e3f5c76eec54c446cad5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa38ce6f8e106e5934a8927bf79692272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf502c8ff75c69c8a2bde3d068b6f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be047d020ba6be61f24e63cf0caf85f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0cbcd4060fd45e07a87a52506ca22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f70be356a06a6f58a7d6938aeff71b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a4bb2361ea9d3c15dc56f5e39b154277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b388b19eb4df6cb429c5d75661af2b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b50875e0e8c32b75eaa596144e22b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563686902fee6ab37fcdfd56dc731b18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadcdee2382eaed469466f0e9d1c8db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747bd58f6ba3d5a429ea73b79b48b65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9c9647d40bec61cf2a031cec11bb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0898027cd1cef26b84ede9759f2c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a2d55eaebab0ec7e04da7d9c765f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b1e349437c7ee924cc0a2089fa9ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365e9799ca52bc59a39c7fc3b2c649287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dcd222f9817788db5066be28077c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfa177340fe018be6be0e26eed6b58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299416eea51395957bfd40fabdb9ed85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a85bbed4a29b6b153fb2fb097125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b6f1b4079903bdd0795193eac9f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195899a3bbeff211b7387e2b3893a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349beecb63c7f3e30d71d02629774ef8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06823d540d5cf9308b85abb50dec8b87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f05e0bf8a8367c66256b986b4c96b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787ffd74a39ba5088891776b5a1087297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209d30a5367937958f6830e885e06d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60298748077075705d8a3539060a109299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a1dceabfebc81b58314bbdbd4599300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60fad415be6e212374fe0c0aa288b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a6b01b2bf4ea0b20a51499418b2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517aad0ff763029fc3a2c62c48d5bab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d93f762376a7f08693152903c696b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995227a5af58b409a2b3c5ac55e891bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c80e368819ba4e549d59ca97e6d22f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb596b76d8f20fd22c7004b7b6347a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a592ff1e30cb6403454563f747e60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0269fc35e35d67c0b201de031eb6ecc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201c42aab4dbbab405972249272bed2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c845e8e761839b033cbc243a83952311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177eb64a614eff80207c4650dbfd748312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5c260d6779e8da77255f5a96e211313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687393f2177c81bb7d3bbc1c594d5588314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52aff9ca52c9f5ff98236d6a9718b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0035c18f3c89602ddce1f27c9436a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09c5ea906f50da746a1b1bb3da629317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accecea8a059efab27f0c8894e01fd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c59bd458680efd7f3cb6bd99abe6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c58e1b13624b97caa23fca1ac3686320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b128bdf6e0dd6b72df71ce2811b7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688bbb83c75996e09c4647b5b773153322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4974fde41463020e1aa9b468f4f613323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beba47b7d0dd6e5f8459bccd1248eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4b76171cb351dd02f9f4313bcc3f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05c8ecc4ce0cbc575f2194157da6c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d1838725499b75d200b9126138820327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a98ae6e5b25237cacf4792e987b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e262068163e7a1fe2d8ad5712129da4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25dbaedb43e8a1f384b3fbfa18e2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb243583065fd2d5ef9aa08a06b99d87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d52c8bd8f1b3d42e1d485188b4bb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b766d4303497659f43978f32abcbb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939204b32b980a20edd8fc6df87554da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e46ed1027397ba85b684981025c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ec2a97e1a100d611d2e9780bb248f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f35aac9662d9e02863da541b99da11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc68e43f750b668e8af0a404e10a20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1175a082ee0002b57f0fa291600cd6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf6a056014d143494b3832c1bb0da7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aff2718ee184d7ae4ba36edd49fed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc7519ab94dcdf5c306d995cc40ee8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c093ec483b5479ffb5e75a6e15723343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983298c1e26a4f0c6589dc96be43b895344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114093e310995383ad6775e5bbc72266345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1841be35455ccf970252fb2ae297d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ee9d93627f22d0833eea4bd669a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38329e5de4b323705a650f77d803ccb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c0dd534a78dc694beb1853af17264349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54829b115a81b6ce45ccd9e66020138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e472e79eb370d71ee357e39569d0e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e7ff246409a7b2e5d934e59065d09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf065f2db866a87805905aeb96c01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715df5c4f45578825ec9c1f9dca9b7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edbd21f885538bb43a64a2de52d53a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f062c2e39b55f11424c3c3286eef0fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02b469a83564d59edbe094f4c9a598357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500156c1a19490f28582d8070c6a9dc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f7428324d30f12643a733f410f427359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4837f504318ab91c63f1dc81b03bed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276bbc49da4e8f9a30a876897b6371361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad8a772a40f136cc8b15fd5f51d757362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0fe50e36637851cd2767ca2d81089363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399dc3d9b5841d40b6fb3852c3ceb2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c1c8fda45e775711d4ffbeebf979365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e503f47173c09259d11420b8fa453c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41ef07f0596d0cea5cefb0f84bc899367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8fad25a6e289719d0f2e789e658dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb10b1debbc02fb49e28160af03a008369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360920fdc553fbd383202c6c30d6eaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749a036048f232777551b94e99d7eb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46128faeaff62fd50e54cc90562b74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415ed7ac18c612211e7e9165eba525373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c3c3302d49872cdd786533f6f1b08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4405b319dc0a2df4d6c529e5291f276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0928e5eae3329caf161761b87073f24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8ab4bc691bb97853ff6be9a983973377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864fb54fb12633e0865926b0d9978ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e130471c9714bcb92c2dbf9e3b227a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a689fd62ddf1d57dd6263337d37d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130601252a4e92ae8d4eb45384130b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d96930c7b39043311b21056231a00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c21c3b3da1004db3742ac07da3a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76f970c934013cd28308c422584da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1d1bec57214983d5c10c60febf7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdb7d5a53358c3ebca1e92de75191d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32f7f10ec952e269f6279e099c40f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07c0ebbbddafd615fc49cfe748bf20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da5596278ce1b2f636e06d3c5a9215389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d4097a60173539bad37f6443f32d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3cd003a002a5a8421fc69b4735344391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5754aa76e1d9c1eac5a0789bea3c091392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365316724547fc1cee6cbc9ce88079e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3d5647c4c39b88a0727ba2f4e4ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245fdb30cf23716c0a5114e78fc0b96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29af7c362cb373a9f6984988563c64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f4afc629f78ecdc096d05438f193397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc901afc34799b0fd63ad6381d5a4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2060c3d3a1a39142635f27c258758399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a2552d904e8df21bff5a09b5abdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d87a2a4f0ff4de415ef934988491c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b72bcf3bc8dde7c52a4c2ad9cd02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7db671a376294ed9442bcf7796bbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c40790859cbbc842fe6a80da7023404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a467f1391899628cf712391f3ef49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533f7e0713500bbecd49b106723753406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51801522c9ce17a70bf216319410448407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a05d91fdd5c23b378c003d9859e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef123ee9101e53528e1a60c7b014860409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696614df7f2054901f7715122b3d645410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f7364783d0164978245f12a11480f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1aa139e10d7c5d609bee4efb11bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf19ae727af208efeb40f31507afc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b8fc43f3f360bf8934f7d4548c23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f70f0009cccad6f2dca9cbb3cdd66e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db513bac3a0177dfea891a8980eedc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d178ffb4fb788cdd72df0bc0eff635417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b00a10f93cbf7cf0319f389803def418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8f76d2640cfce6e8506d0e7f833c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7527c1e077d2e32c976516504c57f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d74a9b04d3b3a989850e2c662b12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580aca5310ca6f66acdc242cd18dd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa89ed940ca777486056bf1d17403e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cd9f43e217923571e3caebbf2c11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7586a29f15e43873f80aa1a2f73e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73570f702e66c644a8e4876f46eabd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbca136f4232ffaee9458e32288a2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e220294766bdb5384daf87bbe1cc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854129334a2579647a841fb9de0b9fa3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41fb0e91e69147e4cc18047d955641430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2d07864d5f1101d21d1b11580ec9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d085618b4c195b8d25be864a3eddb4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557298db27f7dcf6941b3454c1e73320433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e963221098c225a5a0b9ea4f420e23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60037835fbd37a3488b2a39c5b69e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badaa3c22337a0b66a3a2ddcd3846e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80d3231e5b7433e9ce1909bd556365437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8043049669e794b78d6d7d5ab82574f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc9790bb41e4f5a0e3380957190b5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91770bec079e1441d710f81a1ae9e83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32909d4e100d183656a14e71c0df3808441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ec5ccb95d1fb43179bc397a8d9f24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2843fc9f07f86587b3e0ec351c71947443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8d9bc9749d367a4d0105378f0b000444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57881e1e95084fa4d68562911bd2ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb490e2048251b44d78a06bf01ecb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2278543019a63344aa484e72fbe21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d996309272eb0723302498531e4b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c09167c2c8a7f78d074143f6b9157449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd096392ed8b74242a0be7567039a57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e8d2e65362136027d486abe92a39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836027fd3cd6ee2f33c994bfb875ffd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5813d65dabcf6f4dd6cf99b48f839453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8983749cb2921fbd364ff6848c66b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5b54ac178e15a884370e31ca1be9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355cd9dc8e9afe033db58fd65cd8309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96820feff8668a78835c11f6793f71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789dd6cc88af20a0f41bd3ffcf68be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf60f46e68809eccc18881138eaee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ce559061455b0528ad1dc935b1a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746c109c83363bc219d877281ed1d89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241fc1925e4535c0beaa3ca36c0cee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee899f9871b88399b9c29b36b9da45b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac792bf698cd47c33181bf2ec186150464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da8a07a3744678b175c90153595128465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b9879be6d3dc12c2630bfd0fd7ee2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c752557e34e40b7619752cfc6a710467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea014283a1c2d722376a1f9b67c0d90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd087810ad40ad1ce5e2cfb2e1563fc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d2bcd046ce7dc33c49bf5c8322dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3e1732045ca6f327ab685d098babb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73237682000f4fce787b0a32600351472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332149c31dcdb5041adaccf42e32d02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb61953da19571a1ccce835ed3c0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7603656153610847975a575a10eecf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d38d4cea4d40cfe45c94bcc626a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2723ec8db70efb28c7965a4b2e1649d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b358f0ffa6f67b75ee675173e9be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133c27a8777997617e4725b2fb7137479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff262fd94465174ceac6c819b85ea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43e14eef2b8626320cfdc1565e9ad9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4bd071f3828cc686fba92e2055d0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f73b20ca5f37a19b8deed79ed853a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75064a13f9212663429d2727a004c6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63a7745fdfce7962e1a2346c90e8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654956536a07338fb9b8b8eb1a877c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87e95e3f8b2bbd52a78c607f15536487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed6268cc881518420c1ffedaef1b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74de67c45d136fe117fa423db1672f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadabbb8c93cbdf73eb57822d6e8115d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc0bd4a9ace10667b3d72fb5039df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463dfe7adb0f06ec33356d436c5a16d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8130abaa78bda739655494d23df6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82e007c4546a249de0d8d6b085639494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bcd8c4aa177ca2635dca1b9ef2844495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ca123f5e449b8db9606e229d86ce0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a6ea6e9b4e3946ccaf801fe8b732497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4b0f6a66ce1e29a9cd662cc5e883498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d166b2381df60016d4fa650323abdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a166a2cf4c80b9f53a519f4d61842500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3167363d5a4679f0813ff3a2fcb8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea3383c438f1f5c4c0dbf6ab8f033502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407988b9b58375cd3887db751055ae9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3cf016311faf3bebd3eded8e505cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778eeda21fc7a097fbfb7c2132fbf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da10787433d13a1d7f190ad10a91d42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a29ef11ae53f023e3e4ed3f59f944a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43baaf9b10c3e64d3ddbbc9e9b986508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46803d6dd7e2db71eee255201c5ad45b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2168e65489824995515c0808a4670f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef98125db4fcf8dba0645a393ff9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2b4b19124aada892cea9a1866df2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2306275b5c4daca8ebddde5d8122513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ddbe76409582157ce260191104d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b810ae3ec5ea6b9cac26ead0ddf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938469869c1ac12a96cbcc82d5bd7dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4488244073edb5ee8b0159d126078c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f9599c51530f14b95e7ba567af83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb1fe1362e2943f27c55d000fc7da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114f5e28584dd658ff88357a1ddfe68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff14d8755cd4d98b43b2ab87c7382a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a0810012284518eb9950ceece484b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca661b4cd74c1167dfde960e8ef1143523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c2ec001d8bb8c92e80b05db926cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f37195e839b5e03b6bb7b989115dcc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b56437ebed92cf21b753ea5a8a115526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b94618166b5fafd142c970702a3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d949670ec5d57b6bd2e8e02015a99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b93657dd69496493b2a8b9fd404c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cf9887a66f8b481732cbf33e691e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a11589060faab60b5bce81224a5a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1f76c48ba5b3591b91b80f92e43f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5549a8c9fb6acae5e4493036cfc5e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa07c9c429686aee5f84e04ca38e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294778032fcf28500f8d2254386f549535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1980ad07a621a97d6fa1d4f18d36d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf6e3676938813876e45bef60ba432537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf3a92ba1005fae6d159e7a08278d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc70a49f9542afdafca08b1f94e47f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a598319dc074b869c28f35cfad8673b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96154cca5febfeeba68a1534aa1715541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772356c0a8a020d6915341d87210f8e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d0b186c81601dc37d8b2c2154d4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa43882df38eda0b4b5e7207d97cc76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6429e4cf357d654f6721dc5f0a46eec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d402ec16d13c5ad46cca36f885b8343546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b291a2ed6444d4e1a832db8432f0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c203a7c8b28dba11cddcc1aad3ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ca7173d3dc14c4c562cf7618426ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb9d7efc96bb1db6277319a105a47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6b5681f59bdee6b214f8c933a2057551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d9351d6258f4b4cc4e4cecc78847552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c2f42b661d80dd04e4f35bb62a420553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3767f2b3704c11555057351955594554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af652f8bb92c6d6cd64728f3f4678555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05099bf3e2711c5f9a3b2a661f22fbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b06e047016b3873592f842c4e771f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c6514fe34c8fad2cb9e15ed1cc370558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cf3f7629efe462d65f375c61fb2e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab072b33c2dce7f540813ba24d910e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c3d60a99991998f72104590963d01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a60577df389eed25d54155a5a22e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b6bce49b5ca8cea9b8c23ee0b6a88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b12bb4578632b9736f95a6ccba48a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea13e2dfb08ff710e2f04701e50cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ae5b594b7c65eff7c79e837bcb63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166236e0d81b8f685dc6c5d588d228a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd35a5f9fce5ff32eae9804c7c9ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f96e1c15bf58d120f63c48e60dadf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d761055c0a584d0c21f9677f545f1fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb11c19488cff1dc9df1ba4471aa1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3c378c804b5c09312bcb3931efafa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5690f0b73d8b091e94f6838dda254573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc069e3453ab44bafcf735127598e7d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ced1fd1da80065e565feb85c054fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82775f76a5bbba60d02064506c1e6ba7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6d12a065e6dd7433b8bc8e5e533e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d41b3255747231312bf9c23321527578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294763feb0b0fe959e473f645ad24d43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f734036833051e4fcbd82a4d4353f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6fd7ddd3dd58b9d9e3e18db165627581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152b559bb91a8497f422590d4147a95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74782c044eaf9194895ab26f472a66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b118626f4199dd17b55c3ee28ccd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfaa41d6e2d0626c05ef2c9972277a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b35c4559ddb3de944838eef0ab914c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b9ffa4ca1163dcfb0e8acbe9ebb68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963052688c54b033237e3b36d768153588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e44a8d4592dd541bc3e4b0601903d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa431b1802c6cd9d5255c0eabf805590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5402b57280686762ffcd9f6ea5445591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e169e07411b00a3f4ec5af784b09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931b3d8f16a4cd05072336965010ba5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3abfc2ccd3859eedcc94587cd5b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b8f49454090e63ed6a2187c3056cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a8b3deaac41ee44d8aa4e52acf3c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d3c5c4c9e6039e3ed5c6c0b71c83e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a125c63f1c72090e342b1b9f555c5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a55c5f83b816c2c574d64ca2ed79e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58884428ce6e8865224a68196f54ab3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70d68be8b372fe03e97eca00380597601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd0132e8488d2400bf2e40635dba9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520fc561bad03f36d1d2f5bd6b60f8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a304cddec183826f2bdf0a97d12191f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac38b5d541246b21928eeadc4931cfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c377df34d2bf8d055b61c575ba2879606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e946f8bc12a0248e1ee088f2ac26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133bf5149c5340bf53fa3580d969f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adb0d6a0d71d69cb0a72bee1192c25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b6f030e83a456d05da5b8d88b147b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c102e30f44c6bcc653d1f55c7db7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0db1edcc7cef9dfdfcda749df69bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7792b7e668cf44b91f985c6437f9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643f448c6a02c9a58743ac97333947614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f977629ede89b10fc72ae0577568615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571941073057e126bd225027057f5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f79e016c3200d8bf459ca17d47ccb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0f4e7c1850cafb58c6402ebfc9829618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513ce096491f6288dc313be424d4d7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41bdaa6fd23d5ae6f55524ed868031620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521341ba0b6767ffe76b97c0b8f7687621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae16c7d0a429fff45cd549aec699139622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e816de090724892745984cccae973a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8af08a1812ccf4cdbde74e0fcb0cbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70654f88fff888d005849db527e4f8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e47062ebdf2e068d7a4d05148e0273626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd030eb890d9018a336fb365635b424627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77327c292ca0bb8ab9009e1e52a1cac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6356841eacfce26b843d2133753ea3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454195a3b6f66b00e87a571c338f26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d44996e211f6c8b3baa0384bdae07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c5138aca3269f6fdf4f9b2711334632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10f328eed00f76ce79c8a9384e11be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee846c264227afbdf4d0b918b259a45f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb91800e5e7c98f6bf97a0c7adb68be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89d55d9b57a7743454ba4ff59f075e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab483b3cf45adfe6d01352c5df13d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f8519db26352066e720d7b689d808638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cde258c8913716cd8bfbdfca34fa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ede90941fdf6fe65e1b017b4a6f997640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69dc9c99f188ec52d742424dce3151641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e349af7220651bac1f31c8cbe96706d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd303dd56ce8d8a98001b57821d0b1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191f89c14f3051361c34085dffb973644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c476b8d044960a7bba191bb36165645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4dc6941440a657e96b0ca08c8cb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d520fe81a30718223d56f16af153c19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b675dd505b3ffc05d1093363dca24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd4bde6a6710fb233ce9ed3341b54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e527f93db50b2a5de2c1bc8ea7814650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9330257912c979a7fc096aa63286ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485075c9a79552cad9ce9dd616b4d79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266c0419233260f3018c364799b1f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d323ede943b910f64bbf0343d4fa3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb9e3e2d43e59f4ad633c178c2563f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2708e9eaab6276f8bca0ebb0445f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5884f0882737e57b8e2d98e62666657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a9cc5c932df6107e0a6e0de72e50a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84cda1f499714ba5e83314986f8db5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cbf6f2fa6390fc2f61e70219d866660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d88e6d2798eebc2c73ef8caba09c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e627c0d22c7184ad598cd0a48edc83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95c2d00134e5f4c33193221c75c13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d1e0b99aab1b2ea262df0c42552d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f1bf0b270d5c3aac59e6917de33bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2407d93088396c0c199e80394c5c99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7cfd576425bce0a8758125e3fb9a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b005ca5da740b11de713d251954524668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0c5a77e81bc21675e8ff9471f8af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc7c2d2f7048051425b3d95ab7137670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792fdd7cef7b595df3d3b2e4d27650671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119766f9af296bc89da5c7ff139514e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f996ab6ad87657a65290397dc1eac5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed2d9b837ea3ecdc9c054a2ffe0aa2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270e52f7d913a165cc50a9cb86bb64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b7fed638236258c31605cb8472cf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fcf67b3d08edb62cc1bc16708ace8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f5efeb2f9c5979fc1699c53a0c70f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee09955b14d7e6cc6ecf7d11232aa45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1633c92c9edce705c2dd63386e196680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf3d8e01e3e4283c78abbf6dce40fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72b6f611d726b054159830bc230a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268802f8552d7174a04050f8ce3bc7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5236e958554316e6ca79ee2b1583d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e61dba652fed49dda8e591cf570c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec749319af64dbd2f2dec6274f826d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb67e45fd08ec03d11f787b84dd95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35da3679173953cceb1b01df0f0b38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f849a546fc7feeb891fcb97b2762983689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c2ccc590e779ebed6ac9cbee8ffb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555543758f4e99728f16ddd487d42072691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9ac709413e09ab61d53e2b88e820d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00937e994405b2e1f2557e6d6ee0b077693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295857e2c22f57885a9e38aae1d6c23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4abe95a425ba9c48b4b0cd838fffb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f376b3c6a1d0015f570be44ea1cf15e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cecad959babe0db11408f414a644d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816816aa9f9e1c72abbe127a5bd0d29d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7934d2215552df7aab3c385c6267d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f4d5153c67ac20d2dbe50e46e58ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc70a5f4db3f7eb8611fda325d3495701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0de51044ad73705d1a7882c56436702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee73ad587695f84bd45a07b7c63bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc1c941f2eaccd064bbbf5c415ebe5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbeed42292336cd109048dc309c95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150039c35936271defa13db909d6c45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e15527a394cd085d7d94723faee733707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45aebb01e398148f80ffb32daf3d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8009b2dc0db9ab4576e272c0c0326d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe7a594fbabb992b3e74c54d75f73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8661be5a240661b77a7cf8f9601b354711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8772ab6543cbe71b958f9181e5fcf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627eae757c4bff5fc992e0c9d6faad3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02407ba184a321f29016bdb0cdb0062a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342e584301f12754832d5283da0010715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100107752a83abd2faf416b6ebacbda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257609de8ef30a82ee32bc0c76b7391717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f457b8811bc6af33b261e351ce977718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256302bc2f1ed67c0b470eeeefdfc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0056230e99487307f694a8c714cb345720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ef6bc4dbf9c5ea374236896be4be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306303cb8dcc01de6b938e2bb0d45e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25f8e80fcf647387bcdbaa94860818723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235bf8fc6c3d5aef4d0bc8dea7d2e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb106631292aba1aafbc64a1066f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3edae7773220990bb8c0ecd0fadc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c587a6e8d433286e45c1bdfda1b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247388e86639488536e8c829d4586bd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb7a22633b7312713beacb423b17f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834cd7ea90257cdaeda4ca4bb1487cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63830cce699a0b7494d791b96e84be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dccbaaed3e3249a139f1d881fb1f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f76db15bef5b4ffe1f5371c7280e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e7c3ac0962baa34a48fa191f5a9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5043f9e4f4713b7d8362c7a3002f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b720aca1279cc448677d1155f4ad3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69e834d612a2d24d3bd1cdf05a6c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d748d86cb5ee4e181510ce8f96a45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfd36337434c8a88a13c0c69d772a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e13cfe5af130f293def533097cdcd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d1bbe2f82c2c3dde973684627938b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1b3b2bdfd1afc08e34b01d2f6e8ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d6a02c45ce31bc89cb4e77e8790e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a883cf5ca620c57c37fe54dfb1a4a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010dcb3c1b1e28b710eff445e786268745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c98520cd82445097e865dfddbfd7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096698bc2740826168fe561d333769747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf9ac38d522abef5ada8374f3ff22f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3531bdaf8b9345d666dc9558bf21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a83888d940455159a569362639838750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201582416614d3092516a505df709471751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de521759fc6cb808ce63026e34638d68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca59ec1151efa8610d49ad0b97fa7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0defdd75c1671104812eae364b53989754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510f7219a73bba9f8d5bfc65235b0b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abfdac7f82f20ee2d35cf005a027a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305081fd2623520a538b8d368343722c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63ff7ab06ea3a19fe51232771cd087758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b87228cd705c7f6682d11be56417b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>