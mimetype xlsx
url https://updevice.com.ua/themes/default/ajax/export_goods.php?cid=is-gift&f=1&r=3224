--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815412f1fc5826b5f4aac936e920d3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5814f98b8d0ef575b61a004aa2890782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dba319c2f72840a75662c27e0892f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0398a743ca9bec43987cc15344c6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27477f56751793a16b6ca3a25c6acf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3a495defd386b9fc23f308e949b426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257846be69b6922388eaf0f8f89fd3967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74191bd61c61b87aa9a667706ab68c688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8d6fe2bf95e1bce965949e5f6bb3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d6de023da9e9b90dea09b067d65e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ff083df42e9d3632db41e4b823b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bdd29ac638b631677bc30eb4f689012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51a7dae0eb8dd67ba1f66132f8b9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204612da6a3c1528b4837e042d06d4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b52188bec12986042cec6d47bd3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178fd41ed43c7a2d12ed8927ec7463a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436eb21eaa52e9a6cce5750a7d6ecab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f383f395eb6b2e821d0366dd500e5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e80f8769a5b9c7badce897e0ff97f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01457b69ef325e33289b7c93c01f1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53701623598ed06f867c03028b4dd7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca673d462c69fa3676cbb4cc94d45b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244afcab8cff745c3b133c4b12e72a6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7079cee7df745b24ba5f3490b2219f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b029dc1c7bb1ccdb7f0c51013dac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fd428d8360f41d4a976fa0de9ac4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307d39abfc3222060082a21163e07827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3db27d178ff5692281e36f03df6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa6f429617c4a0e0b56b14f7e2e5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842149d1b7bdb0aa9a080309a26218a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16c1c90b67c9212efcfbe77b30c93231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d990ca3bba87d2faa1bc7c1a299f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287801f1965f8c210a7f997e02bfb1a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87497f985605056931a63f6a9bbd6fe934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f1895976840fb439009bcca4fe0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a974e3c3988bc312f274731bd05b2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f55ad56fcd0de81d04844194fa5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32194d53dac81e8dc37bc8f3bd8c8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54e8114f047807ff3e295bfec3e2d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e1f96445a01e55f165da5d304fc9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b23884140c88c8a4b35cf792143141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e9aefb077f30850b7d1ff193dfa5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcb28c0d060d6d6c142c9c394d22be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782b6b2fa49924167d0ced4c3d64a9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d549c0ce6be832b9bd34c48d0cfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b94822e15591c8f1b748dba9063c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc53698dc939ca3890d60d7707665347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b9fab62a22b10cdd4050a0f3ef2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76972c7ba0eb9cd4e4c4395d674ed99c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd34cdb7cb92a2e20bc7bf8b5224e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba971a34e02698fb58e7ec38a0cac3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff571b6e44e7aaa1ae96ccfafcc86be552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea6b85e40b67aca0ef0a77bc390f7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aea09f8188acb71bc1e9b1a90261b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda1d37f005599d5e5edf2148f3942555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2fb052110fa42cbcc68a3433c49fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4156b7c8e8797129818c67218a3ae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56946cc84ac680d3a21a5384c1fc3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538674578f39d3d6ce9371b7436cea959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b3759bba9ce476155b9af9ba046960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24a7d3d1aab5232daa30bfde6910061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b03e2f7e9e4cdec8b3797304abbb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816372bdf41422d912bd5c86fec603363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff72051949482d213ca7330ea160e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413642811c0454375608012d3ff5e1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6697fcd81bb12f4319865ba5ffaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4c8ad504b0fc78aee92a31a562e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a33ef15f10ee36bdc3c7abdc6c916e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b163308d843ba8d22e707bc84bae469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155fb8e7a7a53a6ee8e60f71f36acc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd68b4188996510f83cad4ddc3090171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf994a18e6978520a044f18172417d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57f303fd4f4de00ba76236825232273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c4dd6b9d75fe97e0f64a0176bea074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784264685518614523abf2b0489f60b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913cb2a7c0e468d8fabe7b449bc6cd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f04f52a61b2198cc481d9a1eb8bcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7d1c809dd53ff79324f6680ecd6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9561307cbdf0fb10de127b18e5a979e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609461b72cc050083f6b1898ad0b58780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78490dfd14d050aa5b969b29b914e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f373c0ad9d5c330f69b9de1beab7bb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ae9c6ff53e6d2ceb29c28ecf545483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1701a01c761b59006709557ddfc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ecbea488775ac90f2809591b22ae585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8372ea29ebde8869138a85c4407611286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265d56443485277a760c96b37ca37e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b83683e3aaefdc94bd1ef10e0d33688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0b974f6df68266ec56a3a7f41775389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f65372e0799133996c32d414a91fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878645f14ad70de53e4fb96700401491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff0dbbe1f865f090c07bc22ea81c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795e5b42b0502483009495d6474bf5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77fe3c9e46f4809410ae81b11e9ccb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384dffe027f074144f368dba7c229f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659283a361383b5c1a23ba570b3d9a6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2f636ad02577515ed2489b1c238497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d76c03338bddc41e6d0ece67194e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72b549c5b657fe3f5b6a1787506a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578355500db21c93caaa6a4993faa722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a5d04a8a37ada6fd468add852841f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8462c8b57e896be0cbf0c717665f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1505c8c24fcee8eb53c9f60bb6d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176155bef65f414c2cf499a1bb26efef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef59082967faec7ce7e9a7f043fd5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacac29dbdec87cccc4f5328a130276106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e427f7dacc6cb8c3d942c249bb5bf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0882dd184e13d384198f78aa19ea2a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9306459084caf42a2e23334f0ad19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d79e8f8899ccdb6a71ce24d35de3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f1cc983336bbd6ecc3fa7ec8ff03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d9b39f68b0e308aee54084a9d01a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e49740022caecdfdc421f5b57469113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f02cce6861feab8e15671f0ddbed3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d91173a8b6b591c72d79dc6549407115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965e99add6c10532c09b0660b509e61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c508814b97e65f8bee99de1dda99afe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7fe99da1726b13f1ecc50736ae04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e60d3335fceccca79a9b0ac4cc30cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521442058e1eecca486fa3c57be2af3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31be2fe3dfd7fa1ae95336ddaa1b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25f838bbe6455b1dc5f62a06f9b40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb961383d18f8a0464b5c8739f0981c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e92d33be47f32f06b746259bcfb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bafa5b2adbe6bd6214ea87fbc67b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778a608cbe80680b4713e19ce7c9b1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bb6c30b12e2552a07e2a14b316b33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb75649e8512860a12dc5b84128f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694a20606bb5c79674b317573465026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2d38f546053db303330ea008e71e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875698d80ad016b8c1e5219fc98437131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07623eb2d451c7ae039bc33543d24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908cc6e97a3e458a565ecdafba3fb52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b76b7811b69f10554aac3e8ab08e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e90e0a67551ab4e20c55b0de0a0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b4f469430866287c3abb1078bf8d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a7043905f1da6f0bd8ad3e7f5696137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0791e10081c73e1a56b8603b7d37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed8bee648c0fff52e81d814f0fb278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b2c78d85365f7fa4c17b3108d653140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f3e0686e9b8c207578f7bef65b700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a5cd0bc03b4102ea7c7d56e78cd2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee3f7cff5d3b01871ccc7d299d6a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c68ba104690593768199584228b7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe300132226325fa6b982e721e7f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a2b3df6bd4295309a7ae10e455825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eefedc7115f43010fbe01dacd1790147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee16baeaef44b8cbeed4f1643c475be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1909c53493640cbd7cc508874af36ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845cd217c928c52206c800d428a5a21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5314e8b98e46e471c5a2111a16621f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d068098d99e5eabca60d8710d5af4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb47a9166e7a4a5d8b3fde64f0d466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d1674de95c40d9dcf051261aba8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25654cdb49b30ef4ca6de43f2ea43f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba7805cd81247a705f015d8a46b3ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c26db163b67622aeb92355fceea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3837d1f702b043b0e774f6b7a20bdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df411d2f79309c2bfa64c71d6f8352159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4043ec2a506d88d1632fea509b1e8a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd3a53434cab77b5881cec4e3dfe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e1a04fc48d948ff0e7b55cb01170162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039d0ab2b7c2e62a1fc0da42cbbf0be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57014bd4e0680e35823ed209070a0801164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1bbb4d04cf6141d23ae7f3a19c117165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf714da6303c5bb4a58100639da8be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a04f17e973ec21546a2c8d69cf2d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef91eda58271205914e2796d89daab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0efd50b985f258800bb800cdc7e9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd4fd986268c6e682296266751b3e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3847a2081891fa3063a9222f8cd87c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcc3fe99c27e81f6c0cbd2a9e35f44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002363d29c3319c7d6bbc3d12b30a61f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56dc02203fd3c3766b86febcb27ea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586f5efe2df4914f43fad2a82dff151175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1938109bbd22b97665e983f4f2be37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a93f907c5344e95195a0371eaa2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b26585441fbd6f875143aed211e0d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760fab69bcd3881014d7d5013ed3e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d0bde63108e014d92f1d144be99cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7622db739d48d9e9e142530426519d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74390412b946d734e17dd24058b201df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a83222fe0e9f47a5c2a0a2b0491f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ee3358a21837c9f3f7646d1f45a89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607b029f35b41aae8cda99bcb114d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f02cfa9ee65b709d3e980b0f9188f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de25f64664b0fcc3c852f88c7e63af8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0240e114d925e1f940cab2e5489afc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25fe9b4884f5fd10842c2c76112bde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9094e4a5ea169cebdf3b5cdb07a2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead59fe13e1bdfb7ae31170eb48c63f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23b592e51e5756b426cad0672a3c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c220c03f1ebf0ad0f2c064ec4aaa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da258600635cf55d771a91609eb19a15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88e52fc1caf26aac2cb5c687bcda3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042342c15eac4fba292b9b9c1388464196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0067139725d61c9262b2c64cbc9318197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259bc58fcdcc9829b53f8f1bdbc37d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31874ef60eaa75e223dc6a1e923cf00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1abf99c6458ebb15626ccffd9367200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb1d38c035b2a24bf42ed63685485e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bd39b6d9729ee55cc66bffb3c92cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321bbbad9c42b36ff180888fdd9020d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95270e806c01bc770b948f93507c5774204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49baeb5c98bd90f8d040c5166c4f79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941b27f62cb7627881a126f2694ef08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9f29210f607180587ac1a4f2f55fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a377ebc13d90e90e3d328fc917653d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a018330f55a3ce71e904dbab6d6232209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195988e1e3d3c017e375277bd7ab9217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4045bf85eb42df14fd4245ca5e521211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9a2b9a34d44a6a0dedd032c117544212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb189747c1a55e5ac0e81f832a65b48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dbba114b972c84fa4292280e8d393214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f3be2108ac1b0a233ad8a5f835083215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9b5e7336af52ff7aed46b3d9310d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e102817977b9b639ec1f7da59d20e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeba7d14ceefaf44128b38c806e093218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019136e44aa0133e0802695eef48cb15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9140ca4522b29ae8901c293a7d37643220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ef17d70cd42c34c510990a1d5a51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0adfb3e447b72af4efde83997a157f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28834e4328572e73782fdda4d6872f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552351d501562834171161b4d408f02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb6d25d201756b00e8bdf3f891d936225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd64b49b05d621ab589cfdaf06eaf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf085cf6df096ca6b916c36c74dce85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007b2d2278926d43972e30434888261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd677c17b250a2c74e469278dbceae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e67e4cb7a9d1334cb8411c41f3096f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6525271ac2b1fb581fd326277ad619231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ffa0a091ecc73db66c99fb7f17e2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48b3a982d9ee8f166b87a46f67724233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf337cf4f77437dda12a148c9159e15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d38ceeeea4ca7b5ac87712f26ce04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50159a7789c6d6094fbe2779d12fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055459ec82ca38a8f3afe8f5ee52355237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05bb007c0d615e695af855487287ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8b24f10d1be2e9b8ec3c9bcf4876239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457a7d140bfd52f425594b2ececad7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccd6097832e2243edee28dca8edbc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa73143d21f0b22e3ba45e3709a7038242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7b41e2b101461f233578344a2ebe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2174911439e1849b02ab76991d229e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e06123a44292d44cda1a4e7359b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da389cd54e602d1ca74c50ca482112d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117805b6a4dc8e23b7cfb3802a61312c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf93cf680086bc8a63c401efc8e4df4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4698cc65ea5cc3c4568df5d52f4d5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e94a3089f009aa6fc136e926580e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42661a2112f02274468008ee8d301ea3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e60886ffe3ca1e1612d22f0c4f622252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38e64104031a1c191baff43d88b578253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17872281231e9add497f416768510be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea914dca26a64957839e84e4acc6476255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ec50ec376ec07f9d3e359decfb02e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba999de125e17aa4d09802496b50a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb5a393dacb0823df8b150097e25e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfa3e0cb78a6e096cbf5046ed654d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4acf3799e5665ed24d00e5ff9f30f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296590a3bc8a47500d79eb5d16e51c43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6736c5662d70207e1b22dfc69c4c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb882e79ab79dd34de04d81973490263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c896940eafe538e1adfd48de22672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b10b8c52ab727623c67a7b134db3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b3ac4e8b1e2ff5de8e81335fa87e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941000155a2ab41ac00237e11a065edb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30960663bf477184224a614bdcd461268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b8d7f3ca216481bdce9116281523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03d14f93c910896c08176ca6f27bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e40b0766a00e8462c3aa93059c6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5814cd42d025bbd6f048b7898e336a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745ed7191589fd16583fda1174da02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a6430c43a1df69fc2c2923007517b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91ed8342506b211928e04991d6a8d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab8df74c513378270f97fa7b2936b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4d3f2149e20ba1efa2a008a35e8f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7953ad1e617146aa00db209c1f8d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b1c18ffabd4f62bdf8a01cef6aa6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52617f39ef0df2d9b1ad9586436e8d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13a381ee7c89bba114f476118914f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef68fc8cd19e17b30dcdcdcccd789ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb142ab55ec7b697a7c716c2d557fbd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740eff59bf2a80d4ec04b27bdb8acb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb63c64893655c77eb693650f50fd40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6430dd79aad14a3fd6b43cf63152f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fa4ae6f4ec4af725aff0dadbb7c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4065aaf69c4c06f2338e9a13d06529288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9bf544d2c10d6110e0c9bedb7dfc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee32438668f23a0072eab45751ea5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df87e8af66011adeb501ed36c2ac1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3be1ac45d0b1f7ee511aed24beaa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b5721dccf48d9d846d0a7e80af7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19979bd234599cd04bf40f958ae677f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d729a179ed463c9b62cc6153dd25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12bda30863e5300ad01d21c737940296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0fd8b2be2da9f8866b7609976759297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34633d5ff58e9c867c6198447768504298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b2c1fd76802feef796fd1c8567dd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f6ca3701c6dadf97effecbbe9755c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede919519debc653c688f25a6b64ff57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641326ccfae1ee0324abf66974c470c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f8e840b373ea8ea74048ab38b053303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4d4d1b158cfb6ef33edf3ecc52080304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef320eddb9921ed677e542fabdc4273305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3a0c7387b0084f63b5597285aaa5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe10b2c3c1c3479528f04aa421c53c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93df9b160cf76107a1f0d73f2732710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff28a86ca2a50e64bf7c8e1d1314a95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e2bd010af76cf349584d801bb328310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a813f0c0be5eb34c435ff672ccf85c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f10ce6066cc62ae6b24c68ee89f30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2609c4615af6ca05d48050fd96706c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e46581a8ac2239ef7aba4dc09096314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee484bdc282fafc575e96aef9b0d49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a8973d3fd7515858e8eff3751f709316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263ac447eb0f8970cdae394a9ae7d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16078d3f64b8824b810fb06396e5245f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cbed8ca7f4053e58b2bc4c0e00bbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8b797885963d3aed5d41bbf904de0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb378e2137a71fc29fd00d58091ee2b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5acf6ee9fcc01880e108326f84831f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aeb853bf6cee688e9573a6c3f457b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a58a34b8d204e7b3a78e618b668e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a84104ef50a6cbe34001486afb8d8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5000f07575e01df335b6b68b62f4811326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928a860c581d6e7416ce0bb1fa0db4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae193316796c9062699aa39e04619b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7bef1baa70c8b6fd33079b960c04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e8bbc7588718fb1d0c93f312ada06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0716c9556f7bc004421382dc860aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b925ec8187788cd87622d98d1faecc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397401de469589e380ee5fc7a0165dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf574fe53e3fd8a637eec0d315838a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467ff4f1a90cc0bb90806303c880d92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299acc6b69d4dc445acde4851ba08746336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3c8c42c144f6dcad158bcd984a40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf652676a896fd29daef5e1436734a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89cdc15c768ab044a4167bba6e4247339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bffb2eea4e40f3413cc9141dbcca03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a4385c5fe591515cc79f72632626341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104dde973b719ebad48a36fc1f43b51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9932c6b7622825a04dfd3c5d4e80abe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6cd1568f87704d183d1d1409034f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc96f40c6db59db9226748e8c1e75f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e4fa45da3209ad5239de1c20738dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a30bc88c4537a591a991bfd586821347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c0c14f7a991a787c914ec3672200348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97e6719d40c158c5bba652f1d732e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a778a570df5b832f29ff94d167d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a777fa4e41a445653580e4f38862b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddc3c5ae7fbefc6ff8594fb64bebab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf1d6016ff8244fc69d47e0f6d2219353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c348cebfb6dc78b5a498ba3d832cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafaf4ac495e8fa35ec3c28a7bca20a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde5f99a85b3699f54b2c45abf684a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da6085aeb07955aaf4e686336a0632357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d00de0ab76c89710df16919a672d88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d14dcf7c520124cdce2e3c37dd69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fffc0a98ac214c1b40d33ba4926e64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77496490db2b51139acd8333b5d4ce4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654a394a8639b6bfe5efa42d6c90723362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d5ae9133f13e48aa026eb576b75b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717f19d88c0efb1700bdfd4eae2f82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81bc964b8e82aed3f1c866b7d55d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250b68ffd11679c125dca67cf1b400a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bee4e2e5d6c2281ea9077bac717d40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35a70d056592c9c05494cbdf845d46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b07f7eb2c202d80de4b54362668ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ef8c28b50412d62e32cd8d4f7996370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3968ae044a9610b92f658e33d2ea6a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ca2d72321e2b1e0324789b7725bf8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a813f043a31d7790da8b049b7b82d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218779c8d01cff633f6898c10ca045374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee09a993131ef1a6eb1ebc4fbfe8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02f13df5ae6675be003e6be31b9f05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348711117937b104b3ac61e1157b691f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f0ec8ab6421ddfbc1e90528f4ce9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b776e01fb3f66f4b1ef352aa214c6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f36bdd387db31b26170e14a047d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d5dbe4cba2e04685e38aaa36add0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4b364629ad905521c7b7b9cb5fdef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8ca9718081e30daea85622d1ef18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ddac3fd487efad090804515858533384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde34cf3e6ed3b7d8497d44529b0fef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1024a330ef5e22d07d2b0dc3de74d28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68b69a926343239e1bb21bef15f960387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5d04636068e51bd60f3c4c21eb50b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af105434149dec1b25b8397f1b6f431389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58490880b782f7c1bc471f676cd0a6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258efa32c1aa36b175342ad323f1fd89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab84a789cd8586cdb0de58361589f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f7301682803c929988b537c2880b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d41ec0d93ed5ab088753af236873394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d68a32cc711b706e452b3fc7f6fc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504eca82f5f693e9b8b0700e9171cb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6983870052fa6f477e7bf7315234e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0653e154b385cdab799e761cd436d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39550bea1108e63c349c237316443291399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a71aa79698aab375bcc81d34bc382400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026617df3361eaf70bfd72dfe8f6b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269135ba3d30b769bc34c07002b2f208402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38900b017bb25296316db41f35174403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ee2778eb7c31b101dd15160195932404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857166fcb11a1b83add1e3473c6d8e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2000fbab5823925d9314032f1a5f33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7822cef86611a866006566c10010c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c582bbdde43f6719353b8d1faa9d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72592d54a1a1d36165a55af296c57dac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db368d35612109217bb8da04cc9e4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0294c2b7a6d15078d184682c1720e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2177e8f4a42147b0b324310925ee74b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b443f247b2e6160da7a26633717b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3353fdd18e5c43494a7958b062d95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc59117ba3753064bc8618d098eb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4d7c38feae68e150154850b92ac64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e1d4ab00e93f716c42cfacb0e26dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb6c952cde701e3fc500ec1b61cc47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c6291452bc2977682d8b81a2f033c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2303e6d4d07bc90d2f9de56809e6af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f89878286635739439ac5a620c703421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f5129a4955a0130d60ba551af7cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c587037d31da2e7fa4ddc1296bee5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d3d6b8e9115df42f5f2a7a65cf93b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2b7d4aa9cfe2c182fb0196b66cd99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856f5c1e52a46268082f197f0b4461426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850298edc877662b1452f89d28bf3f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679be331d94cedb0ddb012ef66203af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81b91f5bdc9e02090e282a9c69675429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca19ecbbab16922f4a24f914ae670e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc3ad863705ada10fe5ecdfef103b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d1244d52e48ab15723195912ebf0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b531d179cd49284d9655c279e0689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19308933769694f5eaaddebed141f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc2673d71692f77fc91a2a607cc291435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286a0d168a85ba7fbccf6a400fb973436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c3975f2e062d4c3f8fc1a5a645e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc49eee16d2829791677222c8dca33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec39835b81704ab5d687b8ddfd58c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033d399ccc556932225d574c06722d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad823b16aa7c36dc1a9ac1a683f43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c881f66481dda72c444266d5224f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba9665e795ef39c6fd04e17d0210a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4845d940b042588ea105f801ef6703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf6ae16421290d6403664f27d90a16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ff991b2be8061f6928016f2824d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7442a2f9f607f62a208b9df6ce1f69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cff7b595d10077577948a9116a1f9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10aff1ed35c5126307bcf765ee47ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53da80f10a2a7bd6b05b36cddbcf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a26366c1411a156acfb5a448002e68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf754a9c24a3ada92a574f499d9c89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2d5cfc9ec60fe2838d5f71646ec39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e627eaf8daf64a4db4e8c7ccea5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4365d731571ac521514c66f61f78d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c0a59dba206fc6a0187d5db5a8bf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654ecc87dee47489c91ce4f98a9a9cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b336b590dac410f146c7fa722eb76aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d16b558802f6545250727b501aa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6d236dfefcad3ee5e571c1b8cca9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5696fec0953570a3140d8f0d1b4c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74e0b255ac2070836082b5fdc9df95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82883c71ed955cbe8df3d42856d4c25b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51641c40324b93c9d83a965d34092405464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65150544366cfedf791f8bd9bc86c64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa366f74578af452a1fe487440bfa6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf39cbe77d6b6e175f78d6f0a741f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cddaa42f0dd2f7f384c521753c5bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a263be31a984b35f12c0670c0cd2e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a665bd4b4653e27c38d232488aec9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd64f1871e5a93de299fede36bdb16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d570e1802398533a20397cbded1a5cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05b7578affcfd6b048db11440f2a97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180a730012085fe232823721dadf87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81983fd6e80fa8805ea8762be696a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248534cf72db611e7621db24dd69fa5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2a71ab9819b34e44a04d35a64b1d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6de8aa8d1ec7f2574e8b5807a7c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88bfbf7b6904f595ec58e4c865615e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb950e727597f3b42b65e1626777219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe0c2e7a9ba890810c12c6f5990e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a4e59afb44908e92842d60bf3fe6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861805faf7ddc790a00a181cf6edb507483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33308359aa08f9612ac79ca3046e32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa986699f37fc1764e63241592a21f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5f22c1330827a809fa0b7b8ef60b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467714577d1a0ed279f764efefd014ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da17b8b4db2d52d6e3437bfe90c592488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015af86362f9a456e4937404e99016d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164598f2088a8adfe2974e7acb375d36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8680d00d89149cffbbde40c12217491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67392dfa7a436c81a081f8b921f1d3f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e9932334bf2dea42af0630748baa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d124cea32a388e92a15ff97534e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b35728ed2501799ed0ef2fa5f7fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251547c20b1fcf52c2ebf45f3026a2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323c69db057d7d1757a726c1d15924497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874fb6a31d00ff3de4a2ccb53a1e4d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40377b9f1452c7240f167a4e0a273078499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b93563bd93fe8eccc0c941492bc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3782837badae812b913d23d43402995501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df8372db2c7c07558ce20e0601def502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aee06a08426bde21a8f31eeaf5ef3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3654ac87c2201937ecf14482dd7d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf645f01abb6d2b4b452d1f1b70e775505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a106fd7b509ee07c6bf138e4b662430506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0d6f8b250c58eb6f2e235d25bd26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f78ee1e83755dbaa6a75d7e89a67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456521265ffdf91be580d37f393d536509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ebed4f535a9ab6ab804ef83ff636510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98107a541d8cc8eaa1fbd54657f146511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfba3a287f54816e0d1f63c4bff558512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5dede093600e4ee6b0a4e5e0e31f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34646b7faf127fdaedd9ddb683348c05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06227257ab30f72acb53fd135009f66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad072053828d1bdb58ba6ed8b93a8d78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1279b7dd0e632b177b5ac89462fb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3896d1e56c757a6bb6411ff0e81f91e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79fc64c864b4e79ea8cba8e2a6e9ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4eec25fcb12568595d6cb19b34a93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7dad3c7d67db2f75c314a06e2a0f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad28f3157b492560b3caef290c8baf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b5208eb6808ab85bba1575de6e94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106343c65c9e003b4da66d8b503e6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1968b34e0d057876d0e306334ccf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285590985a979ffec6e4b12ee735ae1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc634a2a02e84373d76d8cc4634fc01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63544bff33cec1a038368eefa43ee377528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9e74aaefca2d9ffe334e01cf8af20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e7abf6927e275bb5c09f4900fa762530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56e5701675736b1f60b9a1e531794a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eb687620025d09ef3538639509985532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f3596e28c841df001c7e1dee87c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c007cf653f9b578937b946ca643e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b50928abb5502c578f2210a7d7d367535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6ac22f1383f7d29897a24d6038619536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bd7f555c92e4b38a6f6b8f861646537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57504703f78df3def6fddcda8eadd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41738cd735367b93474f9e6beb2dda71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7973be5a078e1864015650194862fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7e62d39d70a39d863ed018e28af3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5713dc7c67f3e471b1370b79c2cf445542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf014c71beedf527bdf6a5e56b7e39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705672dcee0bc8ae6d063e698d0ae7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edb9d7bc7d0b11b5c1175143f86f26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab49485b1a430697b2145caeec33b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef74c06f46711209bdf7e5c48d68d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139078c6154a393f664e14ca4d3c2a75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040902f6e3c90730973de3411b2e4edb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e38b9b25e827ad50f2d012d7f6461550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd40c0e2fcd43bec2c5c25be4b551551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21910377b9a5f8cee61d9ed273f52b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc73c109c2b05e71c90861da1ca52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88de6481f4d862ede707f7c7f9e70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ba09e7852727f2d8294fc84e2a6b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348fccd6c2e8af3cf1418cacb0c3943556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a740ac3c6b2cbbda1f8d9774500393557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263743d6d3c4d8ab51b6b798dae0ccee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede31564f86cdf4ec202da61bcb8988559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344c4ec4bc07c628f747bd3a8f913d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f30fd8bb55c0e52857a7ee654e99a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1edcd49b2bc991d85041603f869f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883930d240ef1665b06ecfb3f4e2ac2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e4e356c04739074332eed89dac46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25699b8b272abd9e201717b41f562621565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad31d7944f75e124b85cf4b36549e3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1372d09d22ee9268b52d31b8dc451a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3cead37e140dbda1cbf80c073d347568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53fb64d6321c1ae8baa92f8794144c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbc72eb1063794b9325138e4876675570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ebf8c5103427ce5af1b05a7ef39b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560ccc75bd902fb9f178ae96cbda623572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e737b720e1d364cd3c04f98fe730db9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab011f1ed2161ba08e6b1ca8733eb9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38273784b4c727ae189576bf65598173575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6734a67f42cdedb0df2092e20509b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e047baf25dbe625a5dbf1f093e2a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e46240686d976c451de906691601578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658f471ee7b6f9e0d3a9d770832dfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf66309275214eb81c110ba3aebf28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bcddcdc7b1bc23727f6c41bbbe245581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb2d29ce57dc9d561c7939ac3b1e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532a61c3bdafc595cbb90c428c44707583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42a0d2dd02fd1d2a41e83ea78e94b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716c73c6f4c96f38e4debfb97113d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ce5eb7b34b34f98783311f19ebab9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144ab5edacc0414e47ccdc85e27793587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e6d570facfba2bd403506b0f20fad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc14a4878d5ebcd2a292a6602259b8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a17287a73a50912336cfbac5dc6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c0a3c3e18f3793a6a4385386aefd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc74e15c3d7d0a33768da683a41da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984c0630818b66758a351bd8bcee94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124441eb7e7e52f766043a9687c391594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677c55bb53b41d07126b361acab40e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd77d2deb30880ae6b642a70a4a229f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03accdff79227d99c1d702b531404d23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f701689eddfa126e1af5ccd882e6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab93ebe8c8dc448ebd2fbe5210a18e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da27cae0ce8598da63a869f98092077600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738f37c5d22812c6cea7ffc3d16456601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7040a4897a7a0b1cb98cc7e0594511602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e0205044e22c9c05ce7c14fdf4eb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a45cb3444e30e34182c8ee1d383b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398baf0d09f68bce535f175c52eedbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77c577c9f6cc84028cc0cfd8af6549606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a3cc22aadd0d4f8a828d86119180607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12897c62bcf8019cc65099d541f583b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4974aac0f4f4f1225e2298ac841b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8defb2abdaa595c4bc2c884135fbb8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e997cb36fd204030e913cba3ce5cfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9798c9e91fee3d71ffb8e3bda79e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4df4c41b6f1f3bdcc65174b662cba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a527b30f8c5a9900e834fb10f5ac5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6b45ded6f51f8ade19485bdb959c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a966951c0ac1f2e5aabebb202eb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ccd1f7f96deb3ac862b6bbe11d89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e858a36013863ff0c2d7a23f03cdb21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0053c0965f9626f4a84b6047c8702619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69c3a0435241985afa0397e02d2ae0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eacf89dfd62c41387c82f950cfb69c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cc8a645e1406615010c3cde1a9e3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5e6c92b34353d1eb0e3cf3b60c094623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee0a863695541adcd8d790c8344779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a173bd979409a272d7c4a85363fc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306bfab6322230a278b7cd11405cfb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90e26c7f5aed5c587571d83548254627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e746c45f4de74e0a597e6906b7576b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4606858542857618cd24c9a71ba0a68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9cb1e63ecb333e6bbe9f00c5d7f80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae4e1869d9f0d9dabda0f937c5bf3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340bba013b456735cfeef1320502c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c03f77e8ee0578cc9f54a376de9a79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10403581c54e32629de879c6cf4e83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f63457defa58a021316ffd6419785635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153402ce2f1b4b3bdbbffb27d3b9bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca9e06fbf65614d90786995243553637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362deeabf37e08cdb1f75a4b71675abb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fa230de72d50ef250d115278ea58c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefc55710e1798ab5267f1d574133fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce7c74961d84de0a940dc60b419ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5f18fd37c969857e9c0567411a697642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ffb39c6a3ebe6e21f01f2ab79c14d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9399cef98e729d0b62badde92dc92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e93ab46927ba5313a23bfac96354645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0450b337cf1f904790c449a23222ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d2385c78ce18a489199f7176e804647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72771aa3b03a7b94cabc63891413ed2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1be4dc7d4db6a2a2695d85fa9fc7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286131b471dc604a7103377be0501053650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a458cde99ada2567fcb5d7817c87c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56630de61f72334a7dc76ade54073007652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de080c3c04a6c143dc728cd3bad69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f09786aa93d0e5d7d86cee84fef5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c8186418ef60c26ced6dc20b19e3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464951a439269f5eae1d332be6940cae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd0165fa48989938584941c8141a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c4aed6b2fe04c1cf0a6b42541a3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581633a09951529bfd8e5d39fa94d58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0a5aa954199a39dc82ff7f4b18a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db85cf8a76ff886f9a74ceca164c2cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b36c90183c3284b20ae042d6d79f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9b2b83172eb969e8ce3366eef3728663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbdb55b2f98c9638f96e049126f415664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6761387d690fc64ebda52424ef8328665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b593e2b340dc132401aded97f8cd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d174226a48c3ced7f063f3cce06fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79934c0756a595ed31aee376c6681d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d41f8d8442b31f9264a33ce06d309669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf962222093ed706dae7d87cad4230670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed006eb7c2bf8f157be8c840e1824671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b133d500e00a7cd4ed12112b3769672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defbc9616099b92d6ab2423b2383233673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189346f7bbafb1d1dcb60f5af061c5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d019288ee07dd7b6d2968f1eacde6e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3539719314d5341cd482999cbeecf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ccb25bee645484abb7b2a1d6e3b6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8834396aab0efdcd5c353d2b9fbbb45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f38b03365720fd0b7934c6198c602c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a230964147c54377f23367f203021680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40921a649ef710b63ac2c9c9d813fa8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f98db688371907f6543ff26ce0067e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216ca4c6b4160e5af60f59fc7e79c60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70646fe8dd6d707dd27a13b0b9daecd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bc49c86df46a7dfcf7486b1f6b20d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d904b726342bb7e49de1cfd46ba09c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceee614e7a8b4273a6d625aeee0e2a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1a7ce301625ddaace7d5b91f3fec8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae138b239c6e82ceeaaf606f2bae21f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed3489192f1633d327e68ce4501f0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d487df779a341a8d3d1cad9507cdaa8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302629c55420683537f98286287950b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1030bab8de93cd53a0d725849194693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8cd9f44406d1e592c49b707206e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36094ed226db2402d6be6e447153fd20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e21c4b927c53c529d303cbafeb00e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a23e0d1277559beadc9a4e9f2ddaad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d2ce1d55c248874289341ef3aa2d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9074f4c5de2f13d7b4403a46032a93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9ca9f78ae9d0d0262b7bba024dd0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f17e28eaceb9ea980b3f47091f5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999300ce540cfa64cd1326fc98418022702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467db26343bb252435c5d404eb580270703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fec167a779627230576a9b117891e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d43df51219465cc37771bb36b26aa7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f106eb50fd89604c9ec9c4f9d44f42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2d7277f1097bfefa63e1d488c3d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2be3d57aadb86a58cf6015f06ece708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe12a36291c3a988c171c07cb4cfbb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002a400a4a23ee3c553515f12fd8b66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67b6c646b96303fc065281c43097b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ca261ad52031cbfd6d4deabd4c05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda3829f907026924ace061153ce761713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e65b4d81781e2eaf09eb3d675a0d9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb940a935cd8168a79513e05e6cbdd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278745ecb9cfec8b414a1d8b9f4dc2c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a453e1ed7de8380cd8efd6357fc1e96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3f1f897261d15ae2655befc7783bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948aec47aba26d3ef2b425586caa87a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf11f07724448af764afbd8085d6a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318af61ede662460a483a4e523d7ae96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5455893b45ee00d134e41cffbea45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd1290bfc131d98995b7621ba6965d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944e9e69899ce13dae371347e007671724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516626dac467b4c8720e4a8261d4f8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887bcecdaafe0c3f1dd2b021a95aad1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1abcfefb0299b0e27e76d350f67818727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865e8f81fbd08a7d8a08bb83ab83b36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7670c4f694be71fa0a09940c994143729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afe8408599bc5adcec8447855bf75b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db1ce6a6f523e077e7029c53f39e3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a125814bf09a192865d16547330222732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962dd7ecf26e5eb0e18710564a3334a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db667657d897be0526881bebf2e1c72f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492e1be65738927bc728945f4c721a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc752a48bce8100b9416e6b9308a1aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786da02b9985d18928816da75dc5942e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18232bb9b06066ddb616542e65a8da1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ff57a771bb66582b857a003bee4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc9f5333e752e12af4b501561d0eb8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12896eeb921ad67fb35493b507aff42e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba811865eee7b4f561e9ef9ee1b4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3807c53ee04bae6a8fa479384c7361743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ca8bab65e10b3a18cbe4f48a8544744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd5bde48442b056397641ea75e4c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3fcfb8882b30e097d6a2ddceccd24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851889f0842c61c67434287fcc6119c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426bbb6b5e7f1243b76780bc3931860748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f066ae8858d72d0ec9a152570284749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe485670b148a476b751679ee5d4a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f691c4300dd73a80c9cb8062c8ef41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b232059eaac10316070f65192e4234752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a829ac98d93f56552a7918ba3208198753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be3234b1e3d7ff70f4342ebd53d3d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba6d6b5282d1d29be2a70e4eb54ec9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eda78db10fd6542e871ba1cf1f2cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bb5d4b26eb784e3e438748f6eed42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155471eae04c26f36931149ccf415b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1582ed9a79476cdac1f04cf7b5ab2e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677a1b9bfcc07aae25d3b1ecf5656df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae559dc83e1b1fdd03fdd5bc8a6028c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d874c0176be0129ce139a21adab32d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429934f91404ba947495ce23b4f63ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703d7665eb77811fb3e99c662b7bf125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4f7d704d6485b5c711a0ebef53c3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a3f13f8eb6cde4cbb3a79488a52537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc1b041a6b73f8a15be47adda2dcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d92d1440e34f5b6320908ced4d40a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b883abcf2ed03f7a409cc1e5f76ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbe9d9b5534fcd3b0c79e6de7df87411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f4b628fcd77c7d205f4c3d3bcd2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f5d154e9788075439120d9df4d08713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc8f40526d9573a2599916e4d381e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ba1b3e751f1140aff764b9757c59815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85355014ab10014d7033c1fce788f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e348a3399df6485f88eaece3d38517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db23fefdb603ed2f4974e7b5bae0aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20038e60efb5346a9078cafaf6e51219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32e6c58122f761e0e2d94e4bd1ae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370695c75497e19d5d021eadbaac145d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f6abefe1475c0d073692f936ae08622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c046d57b378afba7afb244295069cbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab7f527c917a67f1642bcd4d4dddce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042bfb25b738cebf7a3281fbc5903e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa48143ab64f29010ca31a475fc4a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c3b502d978b53e01096b16edd75f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac776430e388ee8199a290c6da974828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb354f5c4633172be85bd20b474bcf0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7d645cc91ba6c48f88e71311800730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f603cc41dbc6e06a0eeaf5e9b64131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba798a423535ff87fd568383f97b4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f030b22bd2bb205673aa84abaafb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2d974fa43213e631ec58620ab5f3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6326c1f188aa6570cd539298f89a3d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96dd52871f08a48571ca950ba04e6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470c5baa12d053ff4a0714a653d952637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb488e9bde741c74cdeb466c37685338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176cfac77e598e814c849fd2ddbdb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782471d27cbb71c494a3ae3df2c6b02140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be150b659abe4bf105dd95e360aeb23841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c132b4edcdcbe763ac97c9140903d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22defe50624beed77811cc900dc377943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a059f26266b3596f340598822fd99f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f304929b6e7aea6c617d66c42d3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d159c2041170532f04851597ba2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7a2997292ec366c4a7760d34e252d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0188d1e231246013e090e283b33a3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aab64aac19b16ae9f5a75df20a2ca049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141e8b94b37f7f68c10d7d0e277774850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2068205d4904a057b3c120d5bd8d4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c551f9d043c0520de03711b8eee652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef543a8140aa9cfc48aaa18ec2b17af853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d252c0a699f64a2dd660e297d4f2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c12507cf73fc1f390dc1e26a134edf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b22efa739599e63a23401e99fee3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4813a0824862ad4f8e60c26342837f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b47a18d0bfb7aca637a6a83088c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f7dca7dd1c1cd54cf329d45c48b4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bba2415d845c52d790e3727d6ba9f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a7f2f1d071e25bd2dc66e143e92c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a6c9e29ed4729a4081bb3360d0f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e2b617191092bbcd79766e1b9b5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5268de6054f07fd498705325a40364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bfa54e6635dea3184cb8bac0f845a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72c4eefa674adce0605528b153a0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473810dfc311a11af9b337c4fd06665f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d43071ff16fa1960ed98c8d83800068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79652075df971163e7061d966935d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde4aa1cada6f1e6a2ff8266f9892be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5423299e9417b2515a4493c60e9fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c3e177463e71c8431e9d11041c7fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8f4ec8a377971241f5debc62bb86673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e105617d71333b26be7b63c069cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779387cde70f85b454d92d94071388775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209baf45715b448bd149cab481de43ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af9539a915673d93ac79acfef7636b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877331f5a72de8db121e1148f6954b6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcbba272c6f33f7ae7ceb1157d95ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94819552f94a7546faed8ad3904b236e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f7dd6b8edeb67d009d620381cdc0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b2b3568ad4bbc486e0905b5fab0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa6681fbd8fd08beb2935ed47f2f8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed253af72ed7aae1d32dee04d77f5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078485d49ede9ce8ece41f7463777fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2bca3a1d4482a802d85a0b557dd6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ab89f2d7d9ad549d28f3f9df8550487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5348ac80562547c37e63bc3f2fcdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e81d274c005d4e7f5130d90bd9a9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9452fc196a46208b15e635ba6a1ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc661a82bb52fb947621f803443b9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bad470a520365ca0ff64ea59947592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f6f9ae1bf8c42877ebc95ca95c37493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f985e97a570643a2d2e66d07eeb0a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803f2758449898c2913a0d8672fca7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27c77f004bab545520bf130da9a5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83fe09de1a8f37aaca176bccd9b98f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497bfa4730a94e8fbe46bf6eb2c9b3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026bc02d8ad844a4fd87b604d51848599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542d583dce67f1f3347cab92b34e896100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4e1fec6eef2e30e904e418084dfb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6bea6f1931f8a60285c6445236587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612945caff1b5a7e82275bfa05e24143103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7ae8c9af5be4d240a128a0ee252c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf0a3548a9a88cea8e497c97ecc8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8bbb7b1a42eb0952a90aabcdf81ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cda730c0cf54e61748f5b67dd90ef1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3c6d02444cb442cb5e5002fbf824a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74bc99f56a3a98396a8787db260a88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9ba23ba2999cefd6ca3fe3e582d8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e513c3de4dcc6e61996e9214f6828ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65f0b937f8c451f0a8fe62bee49bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eab4c7cc45e8f372e2f12a137185fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f586f676ad06803aadf571fed20272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad579744e1e371ce3c9c16a747bf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8e0246a239f13b14a031e228aa12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262733e808d0c3b50aabf376687aa395117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc692a20b1cf38a0b6d0772a439040fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831eae58c7f6e17d6f6c533e05b69b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a673cff0776c90d39d75128f0fdb0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb881bbe0d4540226e5a2b930ef9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a657a17448b15dc6a542943a680607122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c90077b4454697a5def748b6cf9124123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbf754400f6aed94839fa68ff64969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcb5b11e0a3bb138845bb29821a006125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ea3525d0fea5c2713053a0d58c92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f786bc2b2f350e81e65fabcd7a75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ae61890e8806b67d6c4b397bcc00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398976e3982f78f4f6667e6c418dedf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c33643cd83b58adabb8b6f423eebfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071276ae0e1928279dfe3330088a486131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925eb4e9c995df0c6a576f56cc70c76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb35053b45ccaf0639277c34db178d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4025ede314eb8143e201ee4d7a05f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08658a47a4205235f5a63d8bc247ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e9c8f6478971285c15b6475a6a77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df58c3aa02a67dff482a566e9eb66b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf9893737a0c4f196bd595e254b741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b253d85cef8c7e6f8658483b60b0daf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847edcd93c8d03c6a4140c52b9d01af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b562650da13e1e9461b47010b076141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be363ad629b999221b53e718885a48c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4a7b17c979faf5bb8142da0f1c458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123002217cf6b4c50aab426351772c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326aca8c01c2d3499edba92686ed43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093e9f8b6f077534b97b6c1e0c4b518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906e5f0fd2dc5d67c97de5d37689b9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e60fd27b086002ebde1af94806145c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed725433ba12e1525e52e1e00dd815f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ff37d2f7bf9427a9d00be58f7cb07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdb64235b715f1d56b1e913c36aa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f7fb69975fa45788054165b765c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59f8f0a76512a5562946b957f6152153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a72558dc83f3e645991aaae1d87f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab52c534090559e71b92241403476bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec73b9d7f191624846c42a389445e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2322d247b8d14a54071b7dba1d53fab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2227286c562c6564fc042175d33830f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033baf6e7d3362f840817e07c7be3a68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a5897655fa7b669ab944db26629ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0314218af66f93a760bafa58741350f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f88cadc33ac5fb170f64676d41ed03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e1f4e78d0a5b150750185395ec50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce5da5a3922939aa2bfed922f1767e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6d28159ca367602dea3c9eea707c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5b8b3cdbbe5e3d61f812416cf795166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d204eeb0c2e24b6d9632fa7dbd631167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4659926097998faea5a58490cf4814168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaeb43bb7c2541c000d6c18d7aa8ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305fa4e31a30e2981a71e01ca3ade4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754680d874010d629deffd18a133cca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a45f9c7e093c953457a6708bd6192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8a39ca89cde7901afdc2f831f6a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f6a1b2ce82ee130b3ddbe84da1d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640a6a91bdf3ddc106778057464eb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f75002252eb243bbd7ca276ae00ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a86fbbe613720f52b86ce1d306916177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfa630c4fe28277086b58920fb4126178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f487e9b8287747d0f03646146119179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af4a8693b9c7ff139122e44bf4755180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada66bd6e692f9dc7535f7352f2d8bc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34771280527210536e187256bf5db7ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94647511e91861a529a745679f317c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1329714c04b9964e98a967edd89ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f6b94f4ea82c28a7bcfcc9011807e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8008be69674a18c83ae7b39c0f15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18923a1dfc3a515921f318bdf1a3fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86366005e4f1093022cec439120eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd83b92d878dd016ffae32c269fa3a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27991132ad17f213f1d61a30432ace8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ed0d14a90ccfe1a8f2e18dc993d85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a5438692e29bb28e0731dce9403a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8ea7c0768706490d5fc7eabaf11d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93082ab3e2c1f81fce0b53c774ee18ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feed90bb4417243d538331795176d6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043bf80ecef0e9be640d8e77faef5a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761776c09da1179f32c18fd87f71fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea5cea782612aeec86e9987474df54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebfa15d2149b772a0f3066488e6415199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7128194069c463e31705d449f20ccc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a21b1e8918a1818cc3dafd5ad1d2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f05cebabddb961b2b36138dc326f29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a719285cc7fde1bca1948663b3853203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564cd565813086093428309089d122a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469703172631b35e705fded4481624e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ccaf18041650e5e8a6edab03620fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d2d909342e90f30c33917c2ad167c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ace978b6b5a8a70b764c136c29bc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75190806d4db0b78fcaed449a70e3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89852a5d85c5faee2caeb4be3344d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a5c0775ab941ea50b37969bb8933211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e46a1cafd0be9a34aca75ffdf2693212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d5a2fd11192c1429cc082b1cfe95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a30ce50f7d2d901edc759aa1f8f1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35fcd695615cc1bc8754339261e39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6df4c20b05ed6f5897565c158f110216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed382b555c3de3f888b079b8d7d4b02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8d454e20d496e147893ef8a9a1f57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18b0fa5c34b95b39888ec87d656c6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a15cbe2a82f3873b007b1be6d8102d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfafe35a610e8996515c965c8209d7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85a0d46ef0cb84604b8a5ba26b78ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a442181fe8643a01469e76d405df437223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec985c924a4caf0e6a79fddeed3e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7bc1114c83b60fe06b2aec575ee5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215f5027909f16113bd948e4c004075226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a6ff823f4e3b5d0992bbd57470ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c1f766cd5b5278f61c56fa2503ddb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cba7e4492d3cf02c6cda8e49330ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ce00ce3a006b6a2e6cd136e8a328230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829faf4994826b71fd083cb6a0ab2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f507e23da8abff12a079898f728c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a506bf5b6c64c3d7199c463eb7dec1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db19b1a7cfd23c3b624c079cf9c2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733846c5e95e8baa0ba3367e4ee97d6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5957bfe9e895dde56039049d8a8011236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b8cb6b85cecf5299f7e3c8872973237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884ebbf5a73a3170fe3b799f5f340e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354901de94916aea0dea2c495e18a70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0162cd5b20f66a9e327f7da348ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925145f486a9fa1e7b1b046e9b3baecf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff053a61a3548c7f5a74e6dd8753fd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764c28c76ea13d28cd582ef6ec32804243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128bb6df30bbba05203e1604c259240244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7bad20dbbbe5c30bdab258742f56b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f757e99f0ab680533d0f567bfffbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80326f9d24e26cce80056553a3564d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507478c87785b1ce6b987da577b3d3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb0d64cd28ba36fcefccd3d75ecf9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec19fdd04889395c578d8dbb6cece20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70149d0746afdcb598e0672be84282f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb867e0f840d12c3996089cdb7a5ec1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2b29395e4ff4d7b2508613dacf5fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f20d2ba0aae36bd5838dfaf5ab2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028cbfc0b7c7a3dd94f804039e4df2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7281a95138babf6b1074ed08ba1e8b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f944e467b4ba1b93fefc789827ca9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564da2365cc984ef42d2125f875b40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39dc80d2f5f064861fe2d0908e1cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4406cb9d43cb257ccc990ac8a26af10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ab67dbf9214d97f959bb67a47d01e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fad156ddb2d8b613fd7d2afe619c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b7f6de0e661a4715907d6135e4b9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816916ca140b7e3179bf204a9c50fce3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835366d4f45c7131b299f7385929714265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab30c93adf27ade9b2ab7812c64c63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024df516b3c6001836e0a407a17d39d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef180debb4162282bff006e942261fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac42ebbee382caa0477296a40c7bc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba0523151c787479fc1d7f294f2060270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf4d6297676285dd07fb5f6826efe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba4c8ff7b5dd57c5f676bd03794355272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18266368e3ed5a6213dbb7148589eaab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6381fb78a159d1f27681035fd95b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b3244b076b3fa5937391b488cee3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9409b49e9f9a0ee9a5ca2cc198084276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eff72aae589202051bd6a9f58d69f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f380ae120c084293bbd3096d3e1c40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468feb3aac6103c685e7bbf9f34ac08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6d78e06e9496078ab6add7a6c48bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64545b4e7eccbf2e897534b1d2c330ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39acfad7c31094bf2b0f81f76ded294282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627116dafa5e60343114165ab7aaae2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78f9df14b0045782e47a21a7a555e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42b9ba13418947c7060a84f8c54be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb767c9533be2d5adc8c5187b8ced286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88626184e2d96872485d96949f7ae1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6d9719ae812eb6ef1a5d33ee638f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f80bd1775ccf65794235beec5673289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33458476456b13e88ce4810eeb35329290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d3d1aaca729af3db33b35a60a1018291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a68e49deee0c648f3882f5aab80b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11b1aa90be8973b76299e17d79ae7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19736f4aebb80f772ac59ec00dd70d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1853cd6bf089d9fb6bf4d409603e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0e85f9bf4ebe2d4c0d8d8694fde8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ce2958b8e953ce263e39126be594297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3367cdf4abf8e3d37ae1c981e929016298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244348732c9321172a511a4b0f55ee6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f86dbf1384a67ed10dba5c445658ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b9d41598befe5130ef38e7878811301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ff04477e920ec4f6c3182cfc37d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63871e255214aeb428ffe4a71458472303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17e4c1f1b8c559865241a7f50eb403304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f5c28c42c8123497070bf72c7e48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf38865cc010d98937e4e70302bef37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04957af62ba7bba079d54209ac42b50f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac9b887d8087bec2c93203eeefb38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f2303a2acc1d93ddd0363e102719309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab599fa89b9bdceb08690a8aab69f8ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb03b67b31d3372e1d47dbd75019d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1be0bef4c9359dba6d942fbd0c81c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f9ec7ebeaeac2a2200a700e3dafe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99470d3a43e97195dad1ee3f75d51e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f854afb1c8d3d34c8132864d69413315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9ce1d7f8ef51d9143ca79b7c9a74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa32cdd68949f06eded6d4a431fb5b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c548ada3eb7d4356eb2ed949edcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668f0a398ba14d5c3d03a8a5cbee23e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706088479e6631bc8e42d3a0b97ce60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f873faaf223a8e9a29ce8fa9a00f29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796084c393058c7c575ce7031aed3a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a452f26b7f0b5a5a8e07625d617b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402251789df2385e0d2472d9c40f649324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daff67fe88813f0753117c0d024ccc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3beaf17e834eb45a66ce1c72b8f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6674385002224bd8e4eab152737662a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8031bd92717b649a5980b0afa3947a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed00d71ab2961c6b6ab5bff62b39da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f992217a62ede258e89487f03de4c16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df428110fe3d00209c310d4eda55674331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc791b4920b5d456bac6ddba75753b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0a1804f36e2d5f6ad77dc8c31270333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de91d4441c453a89b6957d3fec2f597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ec8c7a16008ad0ce7123898ce2cb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231983b26eb5d3d22a8ad2306ad91459336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42646e41a0c50331586a18361c24368337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4a5742ede45c53c739fe076d7faf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f0e9b6c49a019608e26881ea7d36a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16315884cdfce5c8354eacf55350dc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e2e1a92066526f15b0c0215718e2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba029812a0cbfd1bcb6100c728f05fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72295aec2c17c202017e543ee393bf1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ba7d7b145caf734e628e45908561b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b63c8d58094e4606814ed1edbc88e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883af3d1ed9ad73c0b0594bc2b6b08ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d3dfb2d53d853e922affa2d8c911347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404886c770d2c4f85701d664bc44b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d259e9bedcb91a6e0c472c470ddd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195f6e5bfa9f8a4314f8d77024903d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb48e324e09ed0d0528a583f6eefad9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede52eecebe93127bcd8b922715fa055352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150bf925bc542333b5a40b4864db22a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063a51a403ba3816c87f339d871d3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a7a08941d5cb6018c65ebf3e770aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb244c01160b0452a38b2d61da7cf47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a6174337fda887f9cf23e2bf08471357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6850918aed17daa6a9f1cdf9f9522358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa3d8e7989ed530e7af4b90ad6011359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c2a7da823f2c34d9390cddd1dd0d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286324466b8a9b40fd558d08e193e8f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012aa496b4ea670ef44bebada7f832e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324186f60e7effbb830b9716227804b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae7c62cfa7a891c0354365d6404fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911afdec7bb3a7e86cfd906e8ad293365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef153931d14c8f5d38471d7ab752d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1401af71a70af5f797aaa59511e4531367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0dc4851a76b3121d3c489feb74c02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d501e55052f17e927a75d234620df69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5c5f0ad1dc3fb4b8d895439bef14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad232dcad8fe3f6c2f9a2275bb8c4ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ad86653e06d0d8e150c4c00d8127b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f12d2375f06c195c936387a551ec48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09b568c01caee63fe4a9e9ee8dfbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638241ba34859c984d7b1305d6372e1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4aba24091ec34dbb48a21be453cc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82865cd42e75fde005c43e70d63afe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bd72f5e7ca250d3ac04539ab29a21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038682da7e09699553b8bfc3d0e8c5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13eea0a9fa58ca1b1240705d25aced380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0141a9f881469d51ae90ceb98d4ea6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bec50a5e1d1411e5adcd7bffba4d42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62532f1f1b8103803f241db49b651e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fb033972f44f677166292a5847e46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aa6fd45c5d426155fcbeddc829155385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad6f1687534b1aed4346796919a1c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a8d6051572a83340668705af8b234387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b7777c4b3af8125ffc961920ffce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625482dab64c10767a5b735f161d52e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf95b375ca84f7a980402868b60282390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b559c0f44c310ce5bd276d8659979391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34180d3343aca34ac0d44ffbdc5e9ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654944dcb26ef0b59557e6c06a3019393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4781299d421d60f6bae9be487c838394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e799a4c1f5a539e1612272a52cac03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff65287d290306443091be1712d186c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf52b1824c181ecf0683f76b49c6c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78a7d4739a9e7b5d704d1ecb22dc5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bd1c978c139de06c62ea07413d85d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f16d9d5827f04ac0f42d276e0e22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7949feafd881c3bea9703ca888d466401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a8ac1df56ee31ca780af79de4e48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad7c104263c2843d3dddb67e75af72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d74680c3ab5fddb1bc40d37078c1ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b413aced78dbdbadb9fb97549169b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078126de752c7424adc59e33f1f18e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b596cd7d52cf3a35825903c5f143407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb3454fbd18d480e237dc4b862830408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38715ca027fa601c96c8f93c8e71346409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f403ff76f1fe4772795aaea2cac6dbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df0edfc9001984fcf01278f673722411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecb8c10ef73486bf9594fc4610866b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819daf467d19c8c354c5e6350043665413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0df9480b78ec88520190124264758414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73d6ef5755b59556ecfcea235fad1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f458ab97b4e4f8d6b5f43bdccaf449d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c804573696b049157e21a368932cef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308fcf2061739aa780a8cce2ce85a1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a4a5518e33833e2e4022b91d6b547419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942fccd597851ed9687b95801d357c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfcf0232b0108270c57e072269f34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d837a6bc7c5b71f29e3eefc0888a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5486d2d350b9e036a3da7cae679a96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835025bf64f8a1221f17051eaf9556424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea135a6406c852e34f969b55ffde5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a615e2e6445c19f73b741d21f2a618426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf592b8a77b57a58aa633d4173b677427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e556e3da25603d99da5fc1439a164b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb2db143980c82284e10ba531499c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0b3851c1a0ac143f2affab90b9870430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05072666faef0b08087dc924390b423431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81684cb0de6ceeeca65aad4fb64f82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6c77e796b3cfaf9858044e4ad943433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417f8cce5f1af364c21d219715fadc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcb71cd679a715aa7a7d3de43c43fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0887e5ada712ccf370d3cc8423b2aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca85ec49114e1b2cb333b03e52c6fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494defcb0593b2acc5bfea937be3d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e1393f22668eacd858b14d115d781439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd0532ff4f37ddadb2b0e9e674d0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec834d5ce0c7b6314d1e9f4c1158c6ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f88e60be6873225dd9645e4671aea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192b5b7550a02a46da5cbd50b129b47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986b1d190cd5dd495a1bfbb944891f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8627164abbbeace9b31b02655f244b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d5c82601f54b7f9c21d6cf4069de7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f0fb15fcc109f8a75af030462ae1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c3af9baa2195afc719eebda56903448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e287b129a3a5722680b0ca41d03b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78965fe577f0cddf707e79b96c12534450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375a62c4e359ee9cecd7fcba8d4b939451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062bf3cc94d2c7b0d0c7d6c02ee34a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3c976b679eac9215b0d161f11aa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78da3ca2bd6d0e1c97d78c13664d57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7018429e4ed2300019eb0b36918ea88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324efaf43a058ff456a87134d8de4776456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c423e31c4fe4aaf8352608e60a8ef19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527e4f07b92374a59e740b80a4ed3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529112c5d6ba1590dc9983ffb7e7d9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf71a18f9eb57fe91857e864b761b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c917b19d9304e5fe62736518ce0de4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca1379301d1b6b6d98242c06972f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80b2ba7d4c46e0f0c009d0294068a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547175722cff5ab12b9905e0e3433fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06bd240f2c86e60b3df780d9e0dd54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc030a03077c70917ed9fe92f149fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c85546c72dd6c8b88be85c0885f79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f3570d2a54feb0542c0edaab206b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292afd3c0cad87ebf4da32446a0be84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171f3c9dd2e6f29e886fe9c695862d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa985beed3af93537315f68ecf2609e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea03c279cbbe815e1499cad68db2e1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc5deffb6ffb11098e54389f17a9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd461aa576416ba78518fab7c1fd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e43e8a70b2a70ba8b2fb61f0f74d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb22aa772d4b32ab9e68431fbc3a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527db845a815cfdd0946e1fb9069349477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede9fa7eafc941d70785a27e361b80c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b430ab976acda53de771b1b884456479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42cb85bd825c95474a7d2874b67cd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd20ac0b2c7f65378cc1e88f11f7e3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42282ea73da0462bde8dfa497f7d6ad8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29cd05fcbcfba6290e21853b18f65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c94c054a94a42258990f49e2e8a93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d08d565894f51118d32c1c5f94e989485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8969a9b3aa2526ebcac6ba5e878d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a37d3635a3a995578c7902a4c9622b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73442f1ed0e3eef442cc7e12aeff1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f49c9ce9ff4bf0539e4e3b18213e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36738e2693c2a8ef633877ac77625e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e0e67d3111a28fbdccc2431fd12e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bba9304958bed65a87ac6bf71adb5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b63fd148b28cef67fa17faf91e73c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a8f73f478da5c03cdd5be7eaa3d25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d52c17e6b688f1e12042aa06d1f7b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c171faf49a0cc656df886530253dd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc9ba4f0b251a99fe05905f65c120a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd422a9159ab5d6a1370409bf7132d33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac30e521ad47d71b1765137bdec08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b1468d3fdbc5504b204cebdea9e5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeae2bbf0714c696186de70de8394b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607a6a296b495def9840066d860735502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037c801f98596bc58e550582a604800503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a387482496b4e5da7a24ad4f9e78d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbdeb3417b8497afd6222f4d0fa19b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236fe72ef1f451693ef268853872a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc564a98161ee7fbbeb9da01fd16f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7960c1254550b33e88b70ed9f3a2fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b8ecd8fb2c7ca25d7b1e03280b3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ebec68d4705c8322880462ffc3a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c8b300e916e6e906391fd06c4ddbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a67551378d5d8f41d66ccf2da5d7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298644df357ea93a50980f911c9b2ef7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7234b304b5050af7c82847bbd09a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9adc17eeed243cfb434dc73ed4871515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72c7314c55edae5f6c9be9be6b952516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d471745566eca7924e8a63594944517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871d560136bb41d9d70bee939faae3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859616c1ec78fdc563d19271c1183f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2762e9fc5160bbb3b59d67ff9c35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf5d6d19af2535b9d9a0a3119452d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c6557c31099189864e5d15c50de2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8995d6faf1cf56e392ef5a1acb5f32f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb8425da2d74cf47e7878ad3173a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c9805c948ac32a99a05710b68304525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bde06b0fc6d9239e5beb7fd3db2ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1205bb6dc79c823201e5d75e687cd1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54732453c284c7cd3bd8fb4e6443aac6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaadfe3ec4a99c6b5668334e588006529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab0c130c3f60adabe335db52ad47f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1fa7c643b859e20460176b083112531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a34faf6259aa0de9ace18b857ad4bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188026504ee488071fbe783cec49a8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34500a431748322a6f733cccc102a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962cab59de6bc77cfc17623bb483530535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6ec364848d4eda143e30a4e0638ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e031e84faca8b4d03bfdf3432305537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b97913d70f80773e1d1c6ba5f6152538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f94b879fd0a6d0a7565b93d76e4b48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f9559fa71aecd0aa6c8d0c5f1cb2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36782e560dbd51ddaa48c8252fd685e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e22f0e8926b80d64199d007116078542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87e8109c1a2fe4ce24bae45a06619543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2ef81cb239f3d45475edb1754e4f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94045536cd0e898be91bea5893485d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59dd0e788387ee3982a92bbe2dcaab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec64643f2c47b6a41f2246fc87ad3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63932e96c6fd021414b5029fe24e9ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ac5b87073fc12eb08335f0ab0ace0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3c7f30e415c4a3c5aa3fa09a26087550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2191ee1d3cee1bcf66bf9d8ae8a9852551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed557703405976092dc529fca60491552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f424b707cae2627540b42d9db436e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aef34a484ab84e386ac9a3f04ef54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaf61e19fcd777514da0858aa0deb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c7f1408a0e29cc26a9d41b5777a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68780d1739c873c0bc64cd55c95cf7ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24980c97059c6a152767f800d7d1a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9257b7ad3cc696d5ed774274029fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7af9be93e601e6b5ddc0fbd8e60a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc1a31c701ff3da81599fb73d22d70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425615d55c83965daa20dac1543e7a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea167f0582092b64a52383548192b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2aca00d9cfa85e7e2242d9fee3413564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247078db8954721489b6d37ab80295e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4ffb9d3fcc4248ba8388eb07f1385566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536aaaee41a22039b572472645196df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f2fdbd1a2cd185156afdde2029fc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8dae709ad8312f1386b000af7d438569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d6230ed85719f5b792ebf8963bf12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b98f0cc822ef3ef85c452ac09129f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7be04b7569a9a4d3835211322fbd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742790353113a1c062509305950ce4ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb47e318b29ec5768db81248f70eb88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c453f4d2546fcee2baed8ef21fe063f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ce5f526aefb4681a11db2bfd926e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8c903529de11fa9332103b4f08aaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea1ebd9964ba00874a97fb3b11020c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41059be767422ade1c3cc2bda812034579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598aa24171562a3471ebd76c4e9f7a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb838791e34b12080530b61ada89fdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d29bd742e39e1a0831b5a80a8a4e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939ae4247a81526a3abfd4b66ecb4ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbde98d4e259c2995772e3221a0733584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7e697395955f1a32cffaee81f0bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10eec1bc4464c76966e4b90eb004f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c5d8278faeaacef0b2eac52f29ab8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623efe5251aabea9c726e1f46f57949588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e181d915a7c600151f9a4e173848e2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123d5a0892a975215e7442756bd6a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afacf4f15c20698015cef7bc9607d7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3d7846678851a72411f0c6f1e3569592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b34b1c8d8205b2a1fc3a4c009f6ebd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc9a2e48740381a49f7e29f4175df2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa746307ce908d003b7381a4ccf2e36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8a9aa4581b3af04d60be9900042f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d19fb5f73c93a59b441427bf3ce4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208045c55215eba6f876b526daf40e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd2b59d693d4040253fb262da29ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03da51f8bd35af5908e3111a9ca300600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d57b252b541408100388ded985db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c922f8e32bc118a52db4a65b4dcf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095e97ed90dd636b1c16c1909edcd85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c08bf981ae07072a52f99ac7ffe89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921ecd315fa8ed7db41f3b4c02acdf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabb342f94d3db9bfdcce2ea29b8d85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28819e9af24482e8b8f2d7e206ee8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b830baca74062a73e5282e556b6db6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f922d0bf4dc79650cb8a9f944f28cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dcb3a93dddfd34297a414867f5a07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42286dea0568851702f4a8d398165f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76e997a9120ce3c071101cbe19591612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27d1aaf8ba02968f327d83ec82810613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5116741b0f44162b99ffa89e5d762614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753516fcefbbde2e264012c32d049bda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1b43e6adcb3625856d6ab18cc8bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d1ce87df17b7e8ff3f92a89d2b43e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064992068394e34341d9b5c5793a96d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa816ac21f1fe29d3a857aa373be2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3136008e01c76fd9bcea3b88b5f8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0aaa2f572de352d567176351136aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1d6593609597bd14357eaa31af62b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afbb8abb93f20b9458c792a2b69b44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46337e49bac39854deb9efad0b53f646624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da27c4adbd9d4f9ede214351c7a977625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b9397d15f38b11a9befe5c8ffd0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9f448318e1fb2c192d046e3f62b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524c1e1e9e551618ec83bb87bda234628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9cf8d0a3cc6e7f63a36c4bbc64355629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fff19257d57824b2e11a3e680c768630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594f91c6796cd63eb6bc1fd6f7c4eac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e477b878115bb77e846006aad42d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f842339ab011fc97077ddf4ad0cc130633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3af47eb56945ffea9dfc5584793f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e35a570e91824e495b0031192fff58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f6394cfec35f110fff13b38dbf30c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951841ae3eaeed4554161e82ed6d850637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6327bd7d5823c7ba515ad3de54ceee8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dab9e842e2e22bb0d42ce13b44269639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee88126b0450a9817a67b970f6967640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f923c34a3f30dcde424ae681899e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172215bbe54d027f8b159dc9a62d8e6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a3f0a0b95d4e667b764d9d4d9eeaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9f73fec6656a93f9fc4bb26edb47f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ade13df8e031cbc59a77e43c3258d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f390bd92a708605cf83d35105c43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449fda7e76e2da5451aaf83fa8c8be4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f54e0ba62c0b19fc8e728dfee51ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf7eb5851d73054c658d91fcf352b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abec7204dab482810ecafc0cbd0b809650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc077d528ecd169ac0586510a9b9ef34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192df203a7f8de3684925d88b16ee5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdc7b9e72050e99317e2cb32375090653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7cf7a15874f456d49a14da3e4399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5aeb89f6cee4a26ce6a07fb681fda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c357540c9f735478ae6472d3c1ec3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829313fd9ae09be6bc3180f060ae1ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1b9df15e74bd750c71309736e4396658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f0a1c0b5aa91aee00db4568fd54b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6822e9f18386cbb2b24779c99b887660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf191c81b220ae988d4b13d32e43def661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df6d666250cf15407f431758535e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a629d82c8714931da046d3c1151089663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba230a6efebbfb4bb77b01e7cb63718664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed610293d16f12970911e289b145e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d69f709533ab3ffefa6b2f69cd73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077b873941cfe96869be68b12a349b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82696143bd88453324ca0499682cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2c4c5c5b128b1dff9a6a00871351669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1803d15bffaca547e44328c524f76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f2b4bd09021f7ca083fa8fe3ebff1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3954ae5d9d3a6fc14c181712e7a60e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89fac5e84634561f48b5a8142132df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aabef99ca03550e8e957e89266f33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d890f21e9f46eab00af4f2f451060f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cc77fb836e33ce30dba84631f5001676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0405626085bf9698538f365570cfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db158f66ccb5e159447ac50c36b9461b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff590843429faf7b2ac1feee870e1adf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8681cc01b15919e94766dd029c10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860652214dae2d13c14f44d98e74111681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e342f24057af1d6fd6ab8902a286ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457c7f06b03620bfd37756c9f89cb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f74b45cd1371c64278e0ed74617191684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ef8e412faaf95344787c98e2ab41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcbb51b23cd9dd4f1ed736df4b7c57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fee8aabef2d0d95593c7ea7ecff60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f878322e6c0dbb8af190e79abeeaa6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdda489c9c7a859b6f282b27ba2bf5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5c324894eb9db000c5d76e5857e74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dc6d936d572f321d51201994a289f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc766095ec53069dd95eed2ef96040c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39e954054fcd477318d9fe59db573693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01cb10823195d74ebe3b0b06533a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a2ebb7e40fbe34658b4759722538695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8945d8b3c01798212d74a6978d52d2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc4415534e0c5db266533dbe5b09c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebecbec364053a533bc0319ad0c215698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86b807d809ab21186ec2702c2ee21b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a35615befa1d660010b667ed33ba4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6f7d8fae87187794ac820b3fc0b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e56c0330f883e0b7b8c83973d59478702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d84b524420b7a9be7fed95bfcf99f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04587a61fff47f80ee902612131eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ad9ccb227b67747dc3d63c86c2145705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a223b004ad1ae164194269608809c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518b564fbd851a9b806dc80f2755ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004c0f161e3f65a2cadf9946d21a1a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4f34b431630abe60e00e262a1909b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2fa52eaf17b77b4775ea6679b9a06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973a106f8647bc141f6fafabb183561711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e230cfc58dddb0c5eecde773e477712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7213402893b58b116b9fcc711145876713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb305f1567200c02865b6f884293f2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b665064af0d79ff57eda6ec25e8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebadfeee1e7cebadf1b73d4e3d3f939716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c633411758b6bb8c5029a72b9956c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2f99afe3340a19ba007ce5994e07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8712b8619c6b4d039f709a5387e17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404c06e56aa1404dd827fac8f70da3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92b10d0a60f91523bff1cfb158c05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5b4619dda7318858bdef46303d967722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10607b867cfcf2de3cdfcbd057cabf77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a862871870df1219ca16f62365fd1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9af0cd56ba8c517d706bc2cf6d2af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf20ff413acbcb5491922a44fee0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78970e53ebd0c706a624a5ec65fcc9fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821872a886f7d328f11686d29477904728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a43e69e2a16936284abb37bc181c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdf13fcfb295384ab1666af9d6a6b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036cc79e16675857d9984e649862bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d23afef28c61c06490b5de12a571f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c6a6d82258301a982e2039f1931ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24768bdcee9ee923403922d3c9242d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1e520de3326fa370cd64783e8a54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f743c034da6320285cb7bfd717ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a96ef3a2faadcd1d88f23547e669b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0098aec6fe1bdfca9e23daab18946738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90ea3bc54bd2783719cf5b0611deea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5235ab52df0b6d7b970be6c3857762740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f1b253430f0291617c7b0617cabf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a4c37e13edc0fb9dfabf21832cc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ebdb6312c6034c27c3d322110490743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cac4e8bf60d9bcc06b834e325d5864744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be0eeecb4a56d9e89ce94e588f4df6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3703a00acd1cfe316965106e88f843746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c55e35c2b5cf95c4ba2934fdcafc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629c3cba33ebdfad4989ff846147f68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec571123a52e9937e81ce2dfbff59cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1e43860ac6385127524a837f70297750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3ee5a861b1a24c2152c133e3e62b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1453f8d047b46c956c5130bd8cb4ddb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f5f869135df481a38df7e6e78a66753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>