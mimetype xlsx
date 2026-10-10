--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be8ccf6f3fffae1a2873bbbe188dd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e069572f59898012840baaea9d4142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9625bcad5271054a50c440f11f3ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79a3ae89003c710ac6fbfc984f4804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b307faf67f21ee4bf108d2612691f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907656292bdf9fbd38b6066a481ac076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdc12b660bf20e5dc05c3b7a8981aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558bbcaba5173da80e076cbfe9a4bc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb0260c45a7f21c0143a867e95b489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27923de5cf90421e31344f2cf1f182710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96be87a5a196c6163114b03e9dd93711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb78431efa8f066f29e0cb011d70212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5741781d140e67d6d0bc6b682ce9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9301e954b974788f6fcd280bcf1f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d42d3aa8d422d0056f6cbb20bc86215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daead04587c32801c08b53bd2d942e4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90111856ddd3fd2906b40c98d80acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6577954ab4d4b50d278fda532bcf7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6ae9b9b31c4d2ba8d2d27052b50519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d958ceb269049e8eeeb7e4f839ab9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d66cf87e1744f2c46b3dc43093ae5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317ea684a78147ccaf4d2fd5780c7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b9e0385f45ae10b70292a834f586223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25abcd970432356f604cf7e82a93424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed99d61aeeee48872e50e4af894c5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd6f1b831fb2d4ed4ea09fee3d40d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a8199b29cb2b5dc569bd0fe25651527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce21a4264ed6af01d31f7a4dce3e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545ad90fdb0201b1df2acd7f5ba8df329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcaa8abe8dcb1b10e4aeca8ac9e9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239b0644905b1780c365479da5f5a2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b3db2c5bde637196a398e4ceffee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd6fce10ea1faa7eb91e80cae357bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac668ccbb15b5af0bfbeeeab4ab6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686f2afe1b27bb4650e9c68808dc6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067bc818d3f75245f82bd84884351f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807342f6292738cde620a6b9e3b790437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1873d77ffd0f57803a0c83807a77d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716411d3c751842d8eb4eb99f335c7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b94b833be26986ec46f1cd24ed557640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7af8ef873d3f64c704e8827d916bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894e6105213742e5f958fc6acace3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c52325f894286d81692608a84405ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86826d73802e68c28ac37764096d4afd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd90a94681880a89356bd0881e6119545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c142c1cacb5016f6cdd835f6c57ea046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfebd59ae7e7b42af88fc1ef906f2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7dc7e77fa84032dc628eb632a84b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f6fefbe4ca03f8e4e6f7441227fd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee8bf469715f7058e21595c01cdff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe1aba4b1b2345e9f04f5ca26942251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac00e89dc582fdd044c7354f1d997bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ea6edb571c0fbc969cc9670b45f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5811e7c0752883d32af49072476da1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887431200169027a509758d5a9431955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138069924764053342ba55c339ea926256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6991a89bd8dd28b65ee0bdf90ea4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac65459d05e840dede82b2a445cf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72672cf9f7a6130bd6ca9823941b42e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87817788591e16b22e29b8f93c27f1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d8a014eb05b763c665e69dd3d55461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405775294753c8fc711f3c39174388e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab78f1a3e14a96bdfd2f26b61f98e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e621e933693d2ea681e56466399abb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402e0ccdcdf6901b7e2aade623e264165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b375b85a68a2247611679e72d65ed0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96764ee62592b99c8fe28797d5db567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270fd3582b967b929647f18588727eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38559ea78cb0078823036fe41c5f985769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0512e4502d98444f41a9e05b4f1648b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90d62ef91686c42f70235fb50643b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34418ab30cb94d77dd7893e1685b8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882eefc4c3753efd6f272812d89804373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c369a2c5555ef8fef5f7d834cec93cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab768ec1df3ae91da591841c39a448f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e3493f2316d1a0250818fd20b00176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0899a77dc9f30aeb627e823b680cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c8c8068eb9d6ea66dc7634c0763878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b08d5086128f3e6dab4a11b9402da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc81d48fec7d948ccc010250ed8b2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9b303a485d4def47ea4513928e02881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68eba47570f02f16ca61d32f93955e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257f1f44937e644d5848b76cdd44a4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3c44ae3ef7b9a1ee5de1812da24b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7729e057454702f00eb3163f9de6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af99f051fd912af0d34471c7e4be886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13718f4de05f061bab46e00996dfce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efbcd1b553159e5bf6e5e5bb709b4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb595dd610c8c42f7cb8b066cc97d1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5681e18ac76f536ec38d61a15b491cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddc14b1fc3cf699c0a9fa5a582058f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1d1dd5dbbcf7816af6b3761f086dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684936e3fe103b8bf4050dda68679b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7e3cda1afd66eafd5d6584576aa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580e2a4b595d28d5ecbb631d7e2e8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7ee8ef3a446b11083d80e1991490b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a5aad2eac276906ef2e2fa6c0164097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff634f42e3fbfb88275710e06c5ef7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9bf689c458558499fcd674694bab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711e93590996a4f371f09a8224e8d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3adc3481cf19ad79d003da620f2c54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e84a6070a930b861bc2740e25d095102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7982243a94a5dada0fa8a44ca92f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716972c16060768a0b42d759c3581506104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7807c8c00776531ec42fdc2fe39728105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b78fa9ca5852daca8252e69f45c983106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b936d1582e9eb71e2d7059cf9251e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b102274d1474c458f9eaca546d5a95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71cb545d8bfe7b0249cbbc64ff3126109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5574ea5bf27ab4d9de99f95e451d57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e2537bb940f3c2def1037d9239d77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96987393e36b73409624b5ae4e66181112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c21249e9e6c5ccd657e83579b59fa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5245e9c43f1c73df9c376fb8022f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c9eb09e027a20f8c6b4c98172a84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e29370c445569cf6c76a9177e15bd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c729c38584149d04041902d37c42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754d8000c332a9f742b898eaa0dc6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a62dc5de7cfaeff83ed0f6824fa92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c04efdae9ac8ccac60d0e85a1262e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e929b8fc50104444fd494981e0eed9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715605f965d67a79fd30401d1b556f5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd6a34590e11dffdb6ba20042688b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69143ceb849c8502127d82ba3538f34e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8030c9d971890a42905cc5f9f9d8da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb7aedbd05165bf543215e2d1851c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d743e9aa8e5c6d9a463a148d4e3836127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae444407e6cb71d6c035ec972ebc5c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145daef462eb51fad41518ceccc183d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520c87a3a3e374890e3d2b3a8d4919130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1e99774a3a8e48f592a59eb866004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb14424c72e6df9f3deed0ae8b67bb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d2dfbb043545aad31e0add1f531b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5712e4636309d090c3f8dcb76600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037ef8e050e114bf3112fad5928407135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f582e5c3ba2ee01c01684219253c3a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75584fdb195b5698ce181dcebabfdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e99bc48238ed2e682c70d08dc71472138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d52af791b8c0832e77e182d38c40c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee047028d4ce5309997280237dd76c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96530f339d5d8c718b5bcdce45b3ccef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b922864b6e7126e1ffcf9593ac113142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a13e58bc83d56e7d17351640f63b18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8e1350928348ac0d5d4b12263e10c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91737d6b082d2f50a2dcc98c1d3d691145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c57766a246ece6baac8da2b97d7f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948a66b78dc5841fed899884a16fe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d442c7345a9ebede4d48499990cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb477ddac5854f296bc0752a054ea1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d9acd5fbd52a06b33afc51c3ffd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2aed31891d3c055ee19f9a1d9df7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174ae1983adf4350cb2ba857e9b06ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9dd108b77175319d29e0434c6377153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaaba74035d2505d5a7dc0232c4db7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5805f0655e9e209ab78241ead3e9dba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30366a35b3f16c9b49b4149f1001a04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b4971239758352338ba5ba8e2623157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d0b029192baba3dff864b7196ff92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06156f27e59e223c74695185fb034c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10e4f4dd9925d9b0e83dd13b928714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373ae827b4b414b5f813a9b263da11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24588adc253a8dfea32868163df457e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d24f2ec19edebc560f4dc5833b8275163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159583558d5a14b748de10ab046ff3f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1eba34ae9a326b642470efc918be3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712f4e38c0d17cb7af7a50774dcb34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277304524a6df0280169c509d5696fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0b2fb2acc2d64c0d5f0fd70f83fd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c52e856e5bb0ebc6df730e61cd5fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0be59e612d94da48e36f1c0b5f16b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471ea794cf734cfb1cfaf7fbe194df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bca84bb38af0a8705a8aa48afc3203172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca5f4e028e2e955f6b1e829adba21f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aaa26860d87ac506fcb8c3605f805174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d137d068f29733771e043977b1e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b2bcb9c2ee333705fe01298e9bc76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fc7612349484303cb66426c3ab58d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13012365679fbc013208da2e5b3b9feb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954018f79fe185fad2d064f9506467b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff40cfefbb722e8a66f24256b987da2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf0b28210d6f21f2eb462e9c39df02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cb2ab5af36650a306ce0309a64b6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0ebda1bbb8b386022d064976136e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccb2e698759fcd283372bd2bb739b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb1231c47f8f953b351d064ec2ae62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d1124518a102854df96c950a0b8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add739d59034d466adbd41d1746aa26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01258795c642fe21d869e0359654fdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156e00a750a8ddb4b48bda621a59cd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09651d445e0bbe720170eb1a5842d558190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913f18996e5bdc5c7ed21b71b5a64f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca8ef4ad4e149c17f3e457fd8e71c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a92741a33bb55eba0e1cfdc5dd834e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aa92cb367453763823238c591ca52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c660483b2031ed65a9e967ab8b6c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6cf4959c43f0a8a711c3fbbf15fbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9f9f5fa4512a9da0c3e8a4c64436197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dd96fb5db281bf199b25bfc58e242198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801fd5135f2e69028e2fbc100377759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea697a21d5cdbf0e3fa3ccdad6e2b18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831b072ca481c800476089599f88c27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024fd45efae1d2a9167ebff076111f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce5f044d29694819d528bb62346b29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec03400bbd4b03f231df7e9e669929204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad7385f879071252b2db77fe25b649205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a28c7f01d5b0082b04ede653f3ea94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7482808201900ffd1dbb2775b70a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d864f71495e8509d39896b3bbedd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb246d2c85df9806f6982beb68ebebd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6b5cd8c3dd803ac2e4a3e2847a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326af67110029888526c53dc5418b1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a75128b380982339333cc7568191212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409d5193006396205abebc0fe47c40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f572f045f07e58ec1557a7e1f47f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4efc3e161add347711b1e073eeeba6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63de83d5c050a80a478ecd956fabdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02428e9eab1cbed6331837b45a2f5f20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba3bb86c1866495293a4dcf6b78dae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61fb04ae2b0f60faac6991685ec9cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637273296a5f6c0a60d7921ff53c34f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61699ce20a448eb1b5443c25d26ded221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473f34f74e8ab1b729e09acf8537bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851224de64c4e9de200d6577bcd217b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29621e727e568a0b5a30d44100a4f78b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdf84a2380a4bb39d08e37ddd33792225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f2deecdda4bf86ae099aebb20215226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830782f0d3552df0447147e464531a83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c98bbeee1e204a0686a881b16d3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6406fd03385fcbd4585a82cf656d078229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe348241d93c28749eb8e6e5249867230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bcc055f4d6032ea16e98e68f5ae14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b749faece45468f4816b8ef9a122232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a59ac56cee8ada18b604192fcbad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2125ed6978743f910a41fcf73e2bba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586209bd967baff19d3d76e3aaa8b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089450e7b17af5027047fb74a6e83b1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8a0c8b99dfa6d9577a2ce6ab9ba9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd99e9ebc367a6b949398d5bc68df73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65294c20e7bbde49bca1a0f09212ab02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5699090d13a7628c420f593f72c5495240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af636a9a60b665ab187a540295b996b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ad49701dc3ea3ff7baa857b30a4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ccc7cd1d53a45385a404881d0fdc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ea094b371a3d1df1218237d10951e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8219a2c86bf8809eb23c191414f95c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95022d9892157061c3a46d31530fcb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfe2eb7d836f5d2ded095fe396c56c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d68e7aa8a7c158cbffd07c8810ca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2435e162e47fa79cd757085373d1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fca45262a29f8640d8ff29d27d1f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cdebf1b66308a914f3bd1faf70e46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1c9f9d3b1a80dcf8906393d323aa7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcd56b2fc78092935c850133ae3a94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e17a16c7ce62379300c8c9bd3f7ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64536eabf3a59aa766da8ecb0060ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925483294f8d2dcacd60372e4401fb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a4bf517a42f12cb2ab2e987b54ac2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec02c51d35e87ce466b116fe55f10f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a417fd8fbd3265421a28627b15263259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc3db960fab674c29acd57b2ffb60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca071a1033386ce9ee32b6aae2db6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd9a973af384f1d6e3e52bd65b87b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00a8eaaffb8b0ca290eb490203a093263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79525dbb1e151040abf637d0795a12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3a54edc6a1c067d133294b7138883265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfda03709547d6bbe269746a4a4aa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aafb7279082407f169f910ab67133267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94deefebb7e491f91e4ff54a6144d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b303d6ebca4094e44c0bba41077055269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f13a3e6b15cd8dab6441c8660b44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d10113b418a1c5f00041abc6d83fa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65a1342b8acc75ae17690d47bc29fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e944bb5bce1b90e1bb120ccec69422273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663d37f728cb12c4ba1093f1772c1c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf059fc9ef418a635070be8a866013275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a477ecda99124ad22dc9e0fccb044276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b07f10ce15410f450708e17f969d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433108e5a7d5e8ee275e550ebd3397b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2cc4c1380db0cfc0e62bd644f5c8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f13c07df8598f63b0810ebab9c247280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d179fe0affca6736cd2fdeed0dac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4757d7352e5a11d700ed0536c76836282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f95ef03b99a8be16390c14b00be7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c42941cc24f5d297045752d36afd15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a501e128ebb3ec688cf3b81f5f434285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788b841c53a57cbcd24a0d9ad7de4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6838ea6fbe7f53e0327e1a8e0795d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd3b430d1b03f4fa87d518da54f599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6237af46ca89d01746fd85e87f2242289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac432c6be0ef07b20e97c6be5ddb413290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf873cd7992b69b32ef0f434948d7bc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509ad9a33985de30372ab75b83a9356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aa5bde651a73cb53433a2fe7fda0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024c4fe322235c2c4856d6d8db77451294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df235bd7c9a6fd6da2181fffb36a04b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a8bc9c700b34304bd7a44c9928153296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a6b3e87a9a0ad45a0e39b1de46454297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86803b299f71ae5672d09c41c6630c39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18039b3692fac55a7ef4d242a855e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbf3515e5781352beede54640276d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735a3c5be7b26df56583504cf0ddc6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9983ac97f4a89b698845bc1b4c7ce65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3852c6394e1e517904e73728fc50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79306114da692551c24f472ea62ea4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45396518ec4934b0690bec8b18d5d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa062bfeed4bf270171a6d1b0dcab672306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8876ca5dce4a5e57101c7b57211cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a9aa5e65a098e4d8350fb78a5b43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f347259f02ff7ecf666ee81ff859775309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d777e008dacbf38c85b184924143323310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d786083c87b4af6548e3a59af2ad5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bbd3cfe6ed0b7b489e1da37ab7f0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9922ab136be1a77925874d9e1ee687313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a99055b2049e58df2d19cb92eba55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9bf226cead898423bc45868b31774315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83889d8e224f6f51a0beacd9192d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70506035130d8e33c2014b79077a2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acbe834b87da70024bf9cf333f9e10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b2615f54670f27f9db40bd8ea90d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78284d82ca952d22f773bed6f7cccfb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926268587d99639521f4a2ad295c44a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a0331d3cb6556cc6f37db340ef1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0656f761d93fed327d645a505400e49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f66c8fcf5e790f4064322206e74d04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337dba96760e41ad37cb13fc4b5c49e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b66a59073f03f7e2b22f45f2eb2813326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832a6b81f02abf9c3331b32f9f4d35b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296fe3d6b4fe3190e46e7de8c5aec5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c171633304920c5bdf1f1b5275ad97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39470c6913a787bec4daf631e43325330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85295efe58020331a27a8306acbf1da0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cc2e8f5b4c3f6a8ccda71a1708938332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82987168484ab46fd2925e6c3779efc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b18dd52044cb7cb7c5a80bd90dccbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a165df954265d4f8baff87e4c9d790335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec95e5ed9f1e154f955ff2d91391dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd396e04645719e71027d1e3d4fa0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0cb60fa191aebd3ef1d9085691e05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0111dc0e591f7386e1ea3e72f699f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba020df2e1146303c59b6abca452eb6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d096963b1d7738b1b6cfc72a0b1f637341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf60257bf77057c281228a3df14b50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e406908846200622b12303fbedce3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be671e7c7ef1c20e393c5f9cd5bc84c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce662d9c4a78895e87ca42dd30e399345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e331008018f811a8b738fcf61601e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb0e168c3546f55d6b8ffa770a524347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97035604f17f28c79f9d4f32053159cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381087092b7ac59214340aeae9096ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51037ed80fb2c632ffbc116ada7d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05edf1b673cf3268133e634039d3b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad5f7fabad121d64cee2a48e891e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5487fd387831cc725731aa236930353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034191e5821ae1eb42900b03ec5ea5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673d096fa8612c7aedf34d4d1956703355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e2cede0ad7baf0951531740eb6dc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bcc75f473fff8aa0394702b9488de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0a541664916dd26a4992ae689401b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee074bedc14dca008b72a5746d279359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3c066db1031854a29e4d7662585e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef802cf82de0ac4a8bb861bf3a9035a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8c597e4ce3f0da04395ba16ee4f47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d8fc308d19d7b534580b87e4e1d54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96086685a35b1a69eebcf8ebd1a557364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ee82f39dee74157025e44a0ce508365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8931577dde4a7445029857221b6129366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ceb899d09829cf1058df8170fcfa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a70f53f0bbdbb455d123ebd28aff6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a275fefdae55154af3b19a7b5973369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c41c346c3fe1ec3e0ed9e35b705e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4845e50f218e064d1b676ff8b684ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad6e6f6701e078ad839c0536dd173c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13282f5b553a7c211d30dd4aa5bc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1bbd7d5a90cbf2d77dce9c3c6be4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247690d4013ef22ecb91402bd657b834375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb5d0dffad94c155fe8f42b33f073d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb29a7a14ebe8ed38c45dbbc6bf300377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef793e40500030ec3ad316fde5a2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a8741ef4bc24da0dc7e2ced359656379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599bb13f74467f0a7e84077971a418380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edce5520c28ce07ee65b058e90e930e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd9f69c8f5302b9a716cd233df91fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5352afaf11bb6dbaf01fcd4eb0b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c52734f18ef6b4dd7e5e2b9a266b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaa708d88714b1ed97853c01801b97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341f4fc45faafda674d750ec22cf5b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d47affd0642587230af3643d5c623387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc19300720fc34002664381f3014223388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e222e22d32ad63c0e188d67de20d52e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d8f3a37ed708436ce87291b29b2a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3438266ef5eb505d8d65173cc0681f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2855bbb4e2c3da80ef8ada06ce181f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cdad0df815e32cf105cbf555a218a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a03d53e09dd6dcda246ae9e81fa3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ce5113a29cab64c082cc739ed145395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc3c6a1782f394e3f496539c8d16f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395efc0165452bacbd1588194cb1975397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72bbca2820d5617fcba34563e3db5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902150c162054bdc7476c7db2549064399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71ba0f7c4c6f66fca32451b6dd501400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec0bf2dcdff4105ccbf16448b051d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659e99a800a5483bb27dc4093150c43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93290f8689d793639de7b7a9a6f193dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a905c53555c9e7511c5f9a2f777391404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3e4d36691969e28d4d7df3b636abf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc57b7f2b37b940f99ca1a157a602406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43111f2ed4e6cd21ec53a3d4c81ca180407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870dcd7ff7726cdb87957afe5bbfcaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0ba06f5c9650fb74c4c0eb50ee5ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2e9c344c36e596c40bdc99ca27ef0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e99d05698b095f80714e99e68af95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a14a438c683433fd6292dae69af1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681552ec81d474e51384c3da75773ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f9f280f20d5f858d87d4b138caacc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2b8d9a993f25629e875a8d9c7ef1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece9fcdcdaa2f7407484d7e8dc123f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76af2851382eb041b5c710f747316417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ce01f64c82d899c155c4270044556418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9c34fd9c6187d4d3db79ae4314de1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b44e7c82196e8ddb59c6eb37476c57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe193267dc3c7c831b6ee83378b22e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d0bdb0b5b46d022f25e791132c48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b689d4f2093a2fbd3ec16faa836587423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d3b7bca044edeacae14bf044f1f20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed2ec190d5220a91cfece385d154d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c245ff5cb304d147a7049ce999d1467426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6c56c576641a6c63eefac6d0c786427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d2f5b284dd2d1c0979a4cba1b443428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae875c0dc15c67930bb63e028f38d259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908087590129dd8376960f287cd56fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a4853573cd7c8cb6d5fd5b0e23fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1df298c86507defa10d62b482cad0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e2286829e00d5405da1be29a8517c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf370ec991082d6f3f05f170ef1c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbb91349864e4ebfb38e50e89f6e79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac89a3b2d4125921f3787665efaedc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895e32959a7b69748909a807c1e5e80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6c5f19c2f680c05fd5101c8a388d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606cd76d0ad59fa20f0a121e8932ccd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fdca6cb4fb519d2e745d92e2532c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20a2b069b828e5f78e94d0523d862441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ab57ade46436599f806aacb9e1d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d51edeeed9b0d99fba5355d12a3ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92022b2dc44013e407e9c229d0de22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06599e14c6d241c6c907208ca07a8542445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee17f9a177a6d068e7992fc2d1d77e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57e71d5571b1d8c8618004b05d130c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972f5907db3116163a40fb211b3e96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c28768d69b526b8017f3553dbe9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d16f12ca103ab87c66c1d9fd94b6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d88b945a78c349bf8f60a27e8483451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b70b2b11eb219485d7827fc3c4e69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa859c80bfd7db08c3544b1873f28ed8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad45d50215d74a882e7dedf177e6bfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773aa0801b93d68be4788f94b7dbf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b5bc430c78dc8316786809cf9d53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97ce92c2fd255748c14c7c3e73410457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731cda18b83995eab7aa1c501acc54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ca2859ef2eaa20818346bc88ec58c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936ca18129d545c1b0805b8843db9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258515ac47214665cfeef28f983067e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba466561bc6060bd48f758d0b2f582dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57e8315fbafc62a78641fba6dcdef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035071dd607616a84a7cd43ab5e52d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9cb088d52ba7595f8a47ee8a87989465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba47b3d05a9e8a3c7a95d6b5205913466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca981cac012ec70f52e0f4147c8df288467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb18645a136870d17c54524bb8d3e60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48359b3cb869f9c79e8a8875e07b950469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4805dd9718a4c4c1589a0dc4656df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5f13e61471bb640746a79fc889c98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb84aa0e50c323dd016deaf0adc702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615abed42ac2f9bad2faf17a9412dc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce540ca4691a4dc1e966c647a1ff93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce01c556f64c80e4eb39bfe25f90d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48970bf22fa66429156c9a871595bb6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6574baea2bee3a2e159ded7102635477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9237f02333b6de43820d79169846478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a1923b20bfbc1e5049adaa24029c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ad3d144964ab94226c6369d53cf6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a90846d9c1f8572e67d0649c91ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d981ec162b2569570d3a553bf561482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aba6a5e8cfbea0ad78f683b6ae6b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f05a2b2702dc8ec6f46fa8bda93e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3247cd7e55a1e11f720c3cc65529a9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ee0748257fdc628f5f843a55ee741486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487f4b823dbd4a49524e5b77eb1763487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149607d6018418387289f2c08a98607488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995621fdf01186a6cb1bcadcbf49f2d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23485850dd1d046c3ff87bb9aed55a8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568482b89f729d07f90f5fe567bf1c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e974cc8ec8d3effbed2a857edbf3d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca6451e941b5edf8ec15765aa3a9c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b8404d1de65608f107a5216721b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f8748721826b47519ca44da5c5df3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5dd4fefd5a8d5513a06ea4bfdde68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff85fdaf6c218b5913afca7fc977a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e46453f39fddeb6059a6fb06fa2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca320d7cf3232a2a988b70e43fd1c04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2cce01011f8e246ac1333c78bf1c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31008d48e4579ccb6110b4e72aaa11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0ce23dba7ac636fb5f206cb5f8d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b685756c6b6d9c293212b0e70e8dc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd7106a794ea1987a85b41a4f85b22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1803abf8d95bd0e6c8f34d4e2a2e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a887985dfaa1eabcdac00bdf7420785506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65892bef77d9de3afed0e206793389c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6bead5d8131149b632163a2eb2ccb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492fb9080ade1e433e30b9dc9da541509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3dafba73fe57ef9c97e4e3652443510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d78034bd5ee14de08748a74775423511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ae73bc78074b0640bc3405148dad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec0dff2975b46a348290464189432d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d8d91cbfd0ba8e36f2e3cf6742ca4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439bc11381b2fc52e3344ce8f115ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094b4759bb6bf96b2bc4a39d0089ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178bed01a04284e0688cfb9b5046c0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cd844e281309161347b10e5d1f4ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1521b0e4157be6ba773b09932e1d1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22377cd23d0bd47e7efaa75a5fb7914f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451081e508e1f82bb50b7719c28c7446521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c615207022d63f4083a57500e26cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2de8aa36fc4a45d2134ce5a628e8fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb8c44be0d3f78065f863da53a1c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23154173396f1258b65b2952b7ce9ba4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c24256f719c17422d4160ec6618e28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0124beebf8c075a080fe790e923d162527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7611135d471e9937934c75fe16a66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096496b43ffb347bba39413095abaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb16a55de8c1999494b75db6019372530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c140f079c13344003cd9d850efd640531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c44252490c6bf3b4907f97a98c91ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e69712b61e20c0291e19a3e5d10062533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f33dfab8562da67ede59184d9971a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf99e3f6e995283ee195e6e4183e9f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82cba64ddb5967ab534a5fc46533d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ce8ae10b8de88e9258c71bbcb3f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e6ad9a523a045919b74d37bbad0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ee9559a6c397ebdd4c3caa384eb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fd55fa4e80bbcd360137fe145eb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c933072281abd439aaef558c26977541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574877c7acac96cd27db6803fb4003b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e2817e3e3ac4567184d83df5072eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d00ef355de183c0950a025be44d1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa33fdd183d055af8be26f221dbe0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16eb06b61b4557595fed76699afd1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581f392f3cbc41d89f4f975c4daea0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe91783243d69e9f7236fdce78895b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a23df8000618e94666aaf0dcbec8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6c5ffe3433302052a76398168d202550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbfcf1c9f0640447eb14e43c9b0021551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51767aaaea1f28955159e9392da57556552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0c61c459484379c2cc65fd1cbcef9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96187155fb098c82de9689160956885554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb23585b10832ad6bf11c4f693850555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5be77bfe409e9463fe5aa4bda2ca3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ac5ff05a2a4e36bf0359414195e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae70d618beaef30df9c8461a14968a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10445c7129f1d3b17630d203f21d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaf113654bb2d8128b2e274478ca3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969963596771bf36d5453a3d09028097561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7bd90a849e0acb4c70fb4197a1ad0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb12739f242e5d137a15419f67137563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af05cf84d21c30f8c3e0756228df3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf946f7069ab9746acf0e9ebeaf86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df56f9d8d9550d424a36bce07ab8f63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a3b0560f2c58f8a28c00c1bc23217567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc881ae8aa52eb81c237515dec6a10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc6acbdfab9fea2df6d476eccfba8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccee4b3353b8ab9691325e6ce32e30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cfaf0b54121d4acc5c4c681e0516c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580632bc1c0af93254038cd7fb128877572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a79fda4aa52d9e7925775b3ad4f45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b2174fdfed57979f3695e613b859c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e4bf4fe9a1c7bc6e7f2187368f98b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3749c6fafc26f68cf45b3d55d1b2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7538f428e0d34a45a15709af777356577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a86fd55fa352aff6a584eccd867a71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041dd0a3ddd1a8ce8608770285a032579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d44f4637d33267702d3e3371962c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f8aaa53db7ff3b712f852ba68265d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6429ae5fe2e71e4b38fc657bf9a4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54afb3502977109b9712daa14201a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64564798fe9f9505aba256fc75a9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2efe8fe4811e1aceb9d0452f23283c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94463a10a3de55a50d16281f82e1ebb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2869a0cedda833b36dc27c9cd28566a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cecee82827c7efe60b12cb09f6606e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c20aa3b4f63de3311037b1f045cfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb77c51479c31b9d39df58dbab3207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea244c9aaff4dfceba6ed5e3c21ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa8d7658c4bf1585401218f67ca098592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9f1be05581497b987906773b8f67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28dc8517f65cdda137e6fd29df4e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d681fa18cdcdcc467c6d9209008387f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ce69887206d04d1831f137346c91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4af672c21cbe91f42b83e46df169ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a8910c9c58389f55112d92115f1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe19034baafee63aec3d2f8dd7e796599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ca3412558bebdcf9f00d6f50804e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001cfcb72a0d19eb04f8c7befd9423601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede885e0f17597b15e69bb1a771a82c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba26ee06e2bab5c79c3eceef81098603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022fe324f8770f07ef9051d24a06a30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b81cd8a0e1d3dcf0731f0f71f3657605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96099907ddcd0adaa4dd1225d4fe87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9bb72cb767b14685ee3a3d1e3506607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94be7741f6279bfb2f5d012c0aa54ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc69bed949586f8a65b11820bafb3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65363f36f34d63586a4bc05b4708ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c0dbe0b7af252a5436fc07aea562d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cfbdcf3c51601096456b74b96bb09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef692b6ddfb039e2530ba95d6b65f548613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643302f68211f9698e9234b7584048b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89236661aeaf5ed882fbf806d3458563615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea810c323c6bf3e63c5e822cce270616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4aa0fc7ca26e640cd4da73c453c92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f9a60eb77a126d0054f1cf5fc39d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bae1c2de588b1bf8ea663d0b2af8ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db1f3c284be86f675a740e5cd12f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2c9bf2bc47121815bf1fd56ff2638621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380eb97a6a9405f01035c209aae18dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa47db70686630c12e5d96cbb546c7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa15e57eef9a517294a31237969c105624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12c1fc7dad33d606345d1c71830769625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6ae20a99dda8b29ce0d1626beb37b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54591ad41a576cd9c54b3a414226f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b0c72cd7ad29100605c9067bd7e3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7160333f415267bddb5548fe2cad2ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c3cc23dd84c013599e9c2c111642630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57eb3f86df401decc6a91b28ea667631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df632fc64bce6c1e65dfc864b8f79de7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a154e7fa879128c47e209aa7908f45b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0b98d0143f16d2d2490b6457accf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f09bbfa9d165d6dff73c2f91a82b63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47a7d0242b492dd87f29059930e778636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72bb56cbbbb7422f12302b5946baa0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41002dff6e42e8890dae03e0c1c752f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48a58b1cb24fc821a4371f8100f609639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5e44ec8a59a7d38349c44dc139555640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e88193c49a0ca707e2cf31c5cb48c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb1daebe1e34a53f0c185282f647a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0cea8f5b55c71d32fbceaf13f29c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1e8fe219c945030067a91a3d0fadb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4d789a39d1a742de77768823f233645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743e0452e164f733886f00c06c1e8bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efeffb480ee0a1d190c81c41c0f09e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38dcfcdce24b979caf096bac7c67ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aed0966bdca97f64fc777996f440b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f31c8ccd0cda4be7d068840b0474f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43104395e32c60390d48861ba872386f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49355aed596b223e431fce19853bd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162cc5d478f20a9a8b07a6f1ad77009653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb6a3207de35e0792183dab0e6819a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dd1b64c9d4ca671774fec5e2b2aea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faffe141c9ebf962d04164f50d1a90c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33501377e7fde721378b506be79adc79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aaf42bd00af218700aa7a76b3aaac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec949d7c15e09435d1520b565c9b3c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea8c0fddfa4be4cceaccd532cd05cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ce3f92d886ec67aab967b04afed1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ac9aea683266dc7382ebd867d4d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb888599bd4621d3380992375bf186d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f373ec99f75a6b694f1b389d0f10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c57f8b32be6f2fb4ec1731bef02df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3b3efe8f68eb488b380ed6bcfa0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887f0ae73b2d60bc09ddf88b2e6e75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d484c3ef804c22e5c04b6de97a47929668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0896658239fec21c4ba34da0120e525669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3380070c6da7c7c95f36064aeb87e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a5f64c381740197a9cbd4bac8b7a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84027ef864931bccf3cdccf7c845268672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1221e93f53955f15333fb58426a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d00b925c331e75464b4a657b94a55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f56ba71ae98bf792327222287ffa40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c71caab8d90f8157efd042ce5c4b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234431d4d1f3ce7dbeaec6b395fc2eb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa86f388d64fc2cccea9e8d59c0513678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64acefece27728e7b916da235db9d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf07027bfb903d90ded4a39dc1af04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9cee28a18c937f7a3d838dbc2b391681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaaaf891df9a59dc3dfdd6dc91d6ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d05878f742d3b60a69e41a4cc5262683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da9d918f9e3d5b6f0e57ff1501fac5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b94048b80a4c45bc4fcf033be0268685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89135c9b64d1e817d396af1429d4c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a38e632ac0f59345f6b66ee3058938687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d632d67205f51c96009ba92860cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5403cf43b9b1e8829b8b08e8524c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e74277d96f98bd30d559d8bf781688690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfd490cab8dd760b6acd7f3d21b106691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801b3a6827cbbfadeff8b37450fb9e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefc0c0354f027e1cd6934538caee12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f785fb8813b4df802fafdf5ee92f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc736c3711d1ed310c4323f1affd1f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5254c135f47177100cb9174961755f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5f7b5ae9837cb8aef15cef7bc6129697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24944794b1df722e7adf1a5e4c55947698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4f4a8f9d4d2b2a7a6bca9606628cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d7e90724817e41a9f596f1dcea6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec1c7566e971d122e3c0666fd704d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14452b1c58704224d681589e4d2e7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db3420a4b7f6d4d67868ec69adbeeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1fb36d4bf6987dcb20149c1214cf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c263cf545a2a78ebc0cad65e768f432705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3062805f9352d34290d138f0858aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f1f0f44682fb045be14d85fcdb55d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4c5794e664723b96e1de1342b6034708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb9f1dffe428d28258c047549bb02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ad2ddd0bd7fc40b234bd79b3e12d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fc4f4a0bb1360a01d877854ae9f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011776423f3097182320c4a6849da4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbbcaae7073d5af837e4f13b387bf4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be422c049dd0662dc04924630c9a290e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad414c63fc6f0cb40f0768a4a710e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b8deb0b172df8c972061fed13995716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433da568ae586cc57fde1271259f36c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3caf635689a8a70fc4b3b498ec23a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d30c109699c7482130bf60d5972f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900c859138ae6ab29e6249189410b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f74dfb35349487cc1da9819b5ab714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880844e1dedee7a68b7895de1b0f4c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623e195fc0dfbf04983d2584a0ac42f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7a7c283e83d4a9d3ab4274413c00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87387f8c20369dea75881d48bc1d6bac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa766ede961d0e0f5384f985fab39b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96d9209e23112e3b13a805c0d3549727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027649aa79b91a16da4fe6bba0742e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447c719f4a85e0ef690bc246702afec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ab17d203a76227e66c76f6757548730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403f8a242e7b7d58eea80fe9357bba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c395c6cf926e413138af5a86efd7ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8df2a43f62619116967e76d80b92b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d24f61ba0e2f1678617ba22b09647b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d048c70208b58a633437eb99f5c6c32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7970dfa6b3666935758d2b4d980fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2febb1952283f72497e51fb4aa026737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23e919fb157e507060337e2a51951738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573f933a29fe6bebc4bdad72e5663e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c015e1abca820ae17ad271610ced93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f567c20749d20e2e36e1c23b72243741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa02e58cd4d3dbd72759da008df20e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaae52674563f706c4754d84309847743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2386239d364fcb74a1aac3dc40f702744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c6d9db2081456fcbe2a481fa98b9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfa8bb90ffc146aaa3cb6725412712746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4536d5476a57b9a7e09c0873e506f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb13e73178f8d24b9b3be62dd9bf70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be57d8048b5c86d9bddb06850e217a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd848dea80b355cfc7dee36391dc21a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dde8a30afc1de962c281448fc03571751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697613dca908c2a8b941c00cd4af8a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98960aa0e1584dabf9bfcb8bfc2e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416bac3cea604b6933ac5f68a49fd22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99920607e73f4f285c196477841a8b4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9ed690398d0eedea3f346110aa36f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5092cef30c8002aa48c630c1d32182757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7848642ddaead31064c9f8b5c17e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035edf3e462345d1edb6757099caa25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6c09b53d51c98ac1b95670c53f1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea8a9c523c367f1fa710244b2c2ed32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20a032331d8a77dee0d727b5d90f4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e44866614daa73d94fa6a2c97c2c124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026f56587f5da3e357e61670d47a5ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676948e6bcf0d5c2d6a85784d5ce47fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f5d92abfcefe679bc8ba305b4c317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ed2057957375f29afee749739e7708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e9100cb75d91c28922d259c464fd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2e2dd685356940de42eed18bf6b8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bea237fce7e9c67c1006d568149f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f218f03c5a058ddfe227fdd1732a1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cabac902bacb729f0acc5b156a49013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb50ceea534afcd580ca3d9946fa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d2a87837cad3f98c9c4117947c49215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee0dc7021b22e17d41c69bd9ab990716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c780b9552a8ba0506d5c7e3e3179317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18261921b1b4d8ae2b77aa7d938ba7b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bad011467be9eb2cf975b27bb0c8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2fb939f9bbe18b18d33a2ec30b0a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae58628acc72127c19b45d82d63ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e97a7d6b5d23b0dcbcf72bbc43a9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222279333eb17b9dbae8891a8b7a9e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57e98a828ac50abb89e192a51ffdce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec892bd2e102fabb1304954aa7a6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5316031dadc3f02fc4a6252b217ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992cc1462b21b70d9ffd407202439f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20f7ead595bf787f978280cd0386a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05327af83e08eb04aec1efe0bb7b748a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb60761ff3b5c733d63bc3a479166eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d027340d6b5c064247467b256640131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aabd0516e68bc6d31cc5f2f87902032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35708b8d4eecd5e1b9c3be0eb7d5087033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac706961bf39fff41e61068aed574ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee82f79f0792584bcb51ff21e86cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ba92e7ae236fc0d5f972c7cb658136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe159ef4e45bd9a73c73c4d1067c7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b24ad902356e548c100291a41ceb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e15def646a3e1135e049d7648ddf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe8a9fde1153590c897f08de46e87440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c5de3b615a30e215bb35ff0d3e26841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417a603b45677938668f73b2fd62bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724bdd0c4f6b178be21f9bd61ad4e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9fd6d1174a1e72cb31931cbb2113244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4c24078305e87f92f8741d4fd82445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714a29d17e3988ea18f1a58cfc77ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac30c70d8ade370814ac55f05367a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f048717374b8f810a6da10e066c379148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f5469e0f15ce79750500abae5f6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae636501bc67d605446e9b1d84075abf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4410b55db64324b1c024d0ada364a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa2edcbd8c1382772b696e7459f09c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af80e8fbc3ed557c6402f266613e0a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c104089f1ec1f38c91c74539e8f3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad93b50b7949b492d22d48fbb5948355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c867d67d90a8158fd8bbbef3447681456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9650c206bf4fd014994bf8e700c54e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e395e792d21b2f08bdabf59d887938d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853c776bb880a6aaa0ab0b859bc06b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247c723770fc80f05e0a712f9e2e86260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f1643249fc81df7eaabed991d50ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f50de8ce6d9b38435e684d042e0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ae7654815eba4200f7c3f4c6c61663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7727e12e26a39227ea7979f59426164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341e66f9ea4c4b5e39dd99a2d67a81765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aa084ba0ac77f77fe91f99ef7b47466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32e6a163988705ce762a02d318b7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3703b3b730a5fbab8d02cc67dd55f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13005a7e67349eced70afee31880f5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d29ed9ae4a9208d1b501fab6ceb3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1cc51e804fa0e2347256ff3f1fdf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef319a3ff35294c0561e5b2b34333e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d29990759e69284e6d8bff1749a5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e595a84ada7f5f85ed2c8e91669ca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adfd188020339abd270075288ad29f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80460e9736e7e4ae3275c7aa774fe17a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee4a7addc903d392d0c50993a0d85177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a6c56cfdd67124b5d4d9a7af446ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b240bb056620d52bdb725fa5ce2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7849d67fbcf1a66b062b5608fc4aeb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e917457401084d0136f9c1f724be12881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132224610546c37c1eac4c11a58c83182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b71200fbb3b4bf8693e256662d5c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b086f9da3609ac9aae5a7ab16ee36dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82bd1dad7ce9e0cb86d5706b278d0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc09c35a6c6118459e87331d0cc2c5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac532aaf27ba6c467d6ba5a52fa193687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab901693304b96bf74f5fc52bf8584488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b7c55b388a7becca9a53075a4d83989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8e555c6a4f71b7f508f80986cb62d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4dfc13bb910f78810db2b6d5cd4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ca8b4ab4bef298a109792aac34d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3afa2ff2764077349703afcf1a6ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69591ad6c3458011e2dbce7325db677294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefbd18ec4d3c3248d20d5976785d8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca491e51ae26c4b822d54e55194bd9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0cc916d9895bdfc24a014dca754897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958ab555a7b5e040ed6911812322ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a305dc65b2fab50258e7b579bb7d8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42053d06970a515bdb82bca089477100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f028955f7c4e2b94e9b8f68d5c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf38f896ae06786287068cb9066aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b434731bf91f292fa4843136cf41c89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5931211b5745e60b9eb024bef0e94c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd67a1abe0eaa1201f0aa7b83488a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bd878ff983eafffef1b79c1bd0daf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6afd5e56b8a32ec8331c11eb6862107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc1b1aba2752303a77174060e8dd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a377a48f768981a4e9da73ef29f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89fdb4beb8c427e93825530effce0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac69006996b16cdeb8495f9e847553a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e7b29c53e5f250f21367e9fc5abb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ad88e630b548672c417d5ca8b4e17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37210e8b8459607ce94335f07bc081114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6632670b1ad09e8a6548ceb354594b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c940891e3930ab3eae6c80590138c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb17ff3ea4e6e15f728eabc3d38ad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4fe05303155c00d1a026736986a2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28a3d7d65dbff62d4f8b92e609d408119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fec6def1015d813f5c290f11a0bbad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110d1c613a8848bf97222deadb7912d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbbc482f4b8c1d4a2201d2764bdab0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd27f0b6f6ea4047c85950e6473ff0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e20c76b83f0b8912939bb0cecfad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a955980d374f9e251295c638eda76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b246e829289679612c9f9a40fc05c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f109210c4a17287e8daa8897179173127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97f87b7b26fa406cbda42ec36f5551128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbba9d26cad772d59e5c3f7ecae711a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff67378e15e8a51676bc59f1ee1e84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fc9c7a1b6e50d33d7e67c3ca8834a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08700eff9d5fc77d13a308cbc0026c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194474c5dd07bd47f55253dec214825133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15685b9ab9ba20b7591a2528ddc4233134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469600bc29d4d21114dddb8c311d29b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251dad9e3bdffcea9b1ca2680b6ea28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf979302874ceb5f9eeb0200a418bd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f606d3b55097f783de3abb5675d756138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f048ddba298ff85ee25d6b156ed8f17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd2ae14b0ecdb1b8d6ccfc6197c5d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c1652161b9a9b538aa138d8d77434141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2cd4391d3f1075870c62f4be080aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cb721fec9fb21018b7d5a3ab968b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f7c4785562f9cbe6c37b61acae39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3c317f1f3e38f9882724029645aed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3252feee07a7532c150650120a95a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342befbdd87088d1b0b01a450a5c840147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1682d8b06b7ca57ae83657889ae8544148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f696ff4daaab9665efcc24d4979da5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79500e2949433eeaf28c5ad0bc836c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87f643d6b86a34e42d85dc711532b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874b15e5e54b8a9983e0faecc9d55e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71729fb8ce2d20b7b59edd9d2cc8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527bd009f9e2a295059ee56b57d362154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6a3c2b0a4670c6a9ec2fd7061b6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a5c781fb4cf9195d32f817b5d9db7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b6303f5c61d07a178a703e277dc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e35b21664488c2f6f9293c0596654158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4799a843046cb65ef68f16171fff11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0769c234931a67d97755823961cee2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c46cd1b6d3ab3e7b0b7243e9e69dce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2284c537a49c1f77dbfe56671ddb9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d5243cd64d28d5c14512c5f131f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195745d460be860ef6b6e14f5412c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df51c7d6be967fef8c8489ff6e1666d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33eb690e4bd15e860e375790c77d0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883dd511e07d18dcbe2552523ab494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5346d0d3c263d16125b1d776862423168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08b5a69652a09e65c4882c5d3d3cca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aacb19266f609df7a391bfb9ce340170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c474693b1d9f34ee3dda59751bdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18efbed215f330ce958aca56c9efddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03782a199c84e06941bb9e6ac3971b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b7d5d1ba7e75557689adbf63af9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b5ef3f6d8f50fcaf74ae79d0b7f92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ac0405febb3dd4afb43ff718c67d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31f63f549f2d399481e07c18c764f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f571ecc166f51d9900a0f6fc18d9a7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187b45a2394a37d9e862b9978574b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83054537206b316bb5bf1d5a64f8c97d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701c2d3b101bad6681fd94ce1066b9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79848da17e172bea759c2f88a6c0a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52e6f57cbbc223ef677bb5837ef51f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641334b9440d0ac9dd2f2367f95f068c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b76e9a566e0283020cb7edcc20ce6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7a31beeaefabb47cd1571f63a2786186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54075b5aa579baee66a58ba1ee9422fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec67095fc79edc534d847718b797f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c2c00154eb12a028fd05054d9cb1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a19272814e250e86224d4e8f00de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1678bc912422a638780a8a666c509191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671988bb948671a5abdecb42145efe0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a91aa0cb4e8de6d288d95f1552eca0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ef1670ada3a4fe55a712143f39d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ef755ee4a04ac20f60d21e4f43936195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a3d0e75aad833d10b2e1ef341ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3291a5ae03a28feacebe69d933ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dda4fda2e0cd6e6d8d22066118e919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482553257a017042c192b3ea495207d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07d3be38bfc0baf1f96efbe4c9ff14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed9989b8d87afb847f4f05cb60090b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dc5516eb8f2b6dea8b84a357e149a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e81cf869e8e3e6b296b4b9b1d6226203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153787beaf1e429f953b547aee8abcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a333f9adca5a2657afd2ca940a230f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2a9dc489ac42a8100a01d024037bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb1728a98dee10670b62c55d661d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedca42e2e618f7ce68abd98672eb0e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ab3e7d1f88bcf1f4e7909e27b236b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb5055d0e2566ce1e37d617cbf42fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05952b42340869d22bf2d0aee6f4199211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d7d9e8fb7558256935041c3ca4b06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400af530e32ae0db7fe301a75f7e9889213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba2262557ecaaf0809260b2c2a06e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b573931a730838d0c09006674232a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8344c8203a6602afe57a7349ab0ea3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9290f8b0be6b62baccf7b68a1b23375217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd491c7922c1f98308b571946159da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199cdb51d44ef89c84b9af2cad087dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c4192b284808b387c12a3e3e65f6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e1e356ba5e717d40e7537cc2f82cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc6987c376dd837ebf9cd59c76264222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa1d2cb25bb25f8a81f8ff57e485f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5c962eedf45360b62b4b828aab4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28b9a337e5bd6f46cf49bebd7b7482225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac0b7c5608095c0ac3fe9e7d7bbe28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983161379b5184fd4346936f2af93f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e7e3cd15af1b9ce9b9076734eb488228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf622294e11fb01f613c40e4e280c4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5f38199ed0884326ab71a15676e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524788f62d4b4e47382a505434ad717231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b2f2ce4c9b7e9a6a0c6bca03ddf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd32bcf19a7129eacd30711406a08dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d51f9dcf3d76cca6b15f6eed59d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf4b966813cd84d9ff294ff6ec7325235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0684539746bcecee19c817e217d75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523427e0d257e5525a91cd8887544f6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9f7084bd9fea5c3ce663d10c7ec1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd644bb680e72409358c382eb361f64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c5c6b7aac067c5568b318bcfcad5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24a972bd4aaa0490e794908826022b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26707ec2801ba5acb2216592044b0ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46d0eecd1cda77ed792856bec1d55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb039eb9be4e4bdfba333150146b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08683354ed090f80248946f2ff80c40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af44116a95a7f4c59d116075f8727ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e11aba0052bd470d977b1c9a4df0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc858c5abaddddcddcc804afd3c58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a374b4cecd21f9838ce4485acc86403249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4aed4691e34765d557ae9e2b32b86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56b01c48063e3339e7834370d89b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5bd774f03ff5ae6734b57fa8842a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a22f23c45c73d10d5cb2989e3b117a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6464b439cbf244a701c76ed8fdd59d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a251263396a6ded66670a048953dc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321084d53ab3bdfc1dc12ead307914c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2dcbf25a60dec883ee2b73b4b53c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e377380d025daae2765354d8eb62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f8a91af027b5b2ed99dfb0feccc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d58e2f8d11c7af9600f3967b9f5a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea21f137480292b76d199b8148d18fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8a8d65ba5419b920766360a2c66d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed347456ed04381adf26840801f934cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b713065ffac02f3460a40903def28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fecd3b9a5ecf83907e12c8247b9a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304633bea15ea542c9008b578f0103d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf58cec08570fa3e80fbca0116445c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e3dac1fcea04d275fe355f0f5741268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8f6b21346bacd83882ca1f5dec5ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51faff1da86a5b579de7402f4c7f3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e1ed9465912269c93f4544558502271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb08734d6aa57e1f95cd70280c7cf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4125e2de5c743ef68a646f6feac1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12eee2dad92d2ed342c24c036748b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e582640db54879e094a3edc6aaecb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03744d5ef289edb39c82e53a64c67f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8428d20266d9a0ff8f389879c27be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0796e02080a622d9f5372bed5501e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2084995d181e132e65b8cb4379e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d76417ac6a740a5cf441affb63037c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3521cc917cd23169254dbe9397b5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46600cc59b01a6329f496a8b4020d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2501e946ac176c3c2fb3ce790779c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7707958ad3a8b34139a3466d42ba8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c06e4b5b728a68ae523db5f8b72f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410fd10938caa4672c830e6bdaedca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aef417266d88d63b6310fd74748592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04d02241b59f8963069773cda9ae1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a55c1472e97e242c8dc28c63644f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266bce26e40717237f9d22db09e6e3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a91d88bc621761bc378c1e3887bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d860f61b46ccc9f57fad67e5c6eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c6873515d265c2e69e15122011d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c6811ca2d617b31e450e393f98a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7d1fdca44fe875b048726ab766ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e953a612bd99e4d7650f6152d713e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ef546a70c1050a3e971eaf7429fbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8448a91c1625e5869628d0230a7bbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f0922f1cf17a36f760fd615238362299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4d8165c8d15357cfefdddc034b43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df0715b58ee872b1cbcffb361ddb7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81b0c4f08bd167abb32b0760bfdb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fd68d9d98e6ca8a1b2871d254d9dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7918b33ab4205180a5ded07d59d948304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3423aa337e2bbc4257904e573be5a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678792bf5223ccb521454c2422089d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387e056b04f1c0f113eafb82a1ea6e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6cdd50d98edf245d8a2e3999e7ec6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ea1ccca6b5fd29709e61f996d2ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46b625c15670b9e2581cbb2cd994ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bb965f177d6cc5f9af4ecb3143fd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50acd1faf81a5e5a58b945b5bb8528e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae341a5d384bf7d03067290f3cb1f87c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667fd26d0c642099e5d776a7b9e79a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ee28d4e42ead8031332d88af4366315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7baec17bdfc266c7c67403e38cfefa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa20561cc6ecfc404e23a7dacf4a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a5ab1817702d1692e8132cd3acf18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13d8d9c0bf7a257e3e255ecf05a618319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f25f39b1ab7c269a8e5ae89e33d6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e57f2e7574371b90ccef2e86da6bce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36055c6891d12a5329f8d1b4e77ac28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b930418250fbb6b3a15382823fd747323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b52506f3d8dd81db984dbb02fe232324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175f97212352a6c32cb98fa389ea69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf02b3bd6920a7ac00e5119bb4e43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b5250b1018bbb426ab08d2718afea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf6ff3751bf052702131ffa6d16c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7c9db54aded9eb92d876dc780d08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413ec6296f61d448786a3cdec66eb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead5b86f42f00101b7c3a259c2a6bc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480d5fa692fe1a13f83812a33b3f542332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b07ff7e4515cb712726b97c54993333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6217e7187ce6afcd22c3997a17d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794d0b3844d867bf7ae0b1fe9f6682a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50246c9d776c1ca55293a3f93158324a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295bc13ba88befced6b92676fb0e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f1e2153616b0787192233575dc517338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce9e83420010e5be26bd6ba3fdf197339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2265e5066e291abc2e05bd5d72c5ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9010cc6ecd102786f837c98e74c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7251bcbdacd23b9d7660525194e9d13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f67f2823c4f16ec576e6a8eac3f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fcd9450cdebf7ddaa7bc512e00329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67bbebb0a13c2bb1c354fb1a7cdfb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bafab6996d685416ea2bcf98412d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0302657fee0b62b0b4482994a62e71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe15405345176aa4bba9b92830b656348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b44b5c6e97ede72e8c641bf019ab4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76b5f6b285bdfec87e72a51614f5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23336e3445e5ade89eed3159ec7758cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04079781132d2ac8b3cb1bfafb33bef5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2f5f0186c3e4d83dd1e05140702da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080cd226a76bfe07e436534e5cd16c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4275ca261ed6e0f5ef76a9c1a32c07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a9171f24598c0c327a50a10a1a25d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ed6732f48ec072068e68ae767ad31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f167231b87ded677a34d3bf40d25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee2b04a3b20945aff71899cfec88b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ece6911c8dbe7ad64ea9b29720f2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4aa1290ab32654c3be4891836918361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcedd2575fec83396409823d1d33294362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9878263c1926f4c99e71367e6f1aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1ac75ea8c7584c16aba2f4661a3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936935b91e02f20d35a9e6445385211365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c07b4c4768e5b118bf713f17a92151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c292e6d0144fd54266931a1477e8b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24060028520007135e0de3fbb52628368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85499417e4fd9f283ce7e076f3d4a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d8d0cbebd15ed4d4017ea9fb3e6fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31267180e22b97347a01d02abf17926371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed04ef1bd3fbfdda07d8ed4fbb13e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7696c72553044629809149f3f766b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd72520cada1dfc9cf39dee52541c95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8fff2476cd84f5e0e6935cdff4e2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68926daf34bb91c65dfe8063cb4d689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a292ce439a1b18c063e844fbf7af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278029944b9a91606f430b5417f43cb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d035305833d4a414323a05ce0ca12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8ad59b681804361c6bd3da463f43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c39176cd894d05ac59c7e94fd636381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f449f171615f8fa2d4e4c7ad09ab88a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726b68ac9d9d8f4eabb4276e45edb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518205f6d1841fa5f5188d8fc8fef2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbb7bb6b26d5add4b3fdb74d45082385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224bab4433a4aa8ff9fafed45971ebd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa753c3b0617bd976e19b85a2bae29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219671530228336ad8609babd9d5090388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b4f88c163de2ebb7fec7e0b1c876389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a651f992e02e395f5166f4701009882390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06761bea034063e26df0de60d6c799391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de1d0be483d855c3288c55f88610e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca4172657cd6b53cc538e82d58340a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535544962d733c55f8f5387e4c1c22b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded50b57f9be3dae73f495e474d23e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d07d176a4a184da65c7df2ec5a7655396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100aef10a57751e50c60465ebbe96e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196a961e12bf78a6a51d1fe25b978d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b13dee9ca79d1f2cbdbc77bff7df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7e4fe543444f9da275946d9488cdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c2e6177fff3cc228bd45206b910c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dee58ddc32ec1e9eb4e9c0927e216402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2dfc93b08601d90ec38599a13d65f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0caa7a7732ba1f45523e3722a1a887404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609d1dab0870c26027488ff2d85961f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868bef01562addba72e32904c2d529406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583fc470392297fdfadeda73eea45eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e1cc7dd2c70af39bbdd5bec2c28b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a043184e9c0f7173a7649753b62649409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f1c1e6c377300627599d039188b0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850282eeca97360f638eebd7cdd2f830411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb0773d64800b3ea01d52e0fca831412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ddec2004d2ffa060365ab2e5c05d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d3180b689e0ef5e550c7a4652c1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221cf1f32f3380133db22d442af344415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481f76ab61a4ab83e688de258b9a2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aed132cbc106bb63c142b0afeb8f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5e6027a1828009c6140b88129f1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fc6366f343be9153b46c576e9089a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086ff4ee34d3354c6582b30152434c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74af71b76c22d5fcb8f2beceeff91f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c76220c8dfbc5fa062b2884b05ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94a4ac8cf464371f65acd7d07889f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8d69f9954d043cbb4845432825567424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a054179defeed83bb46f04e1fa84ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae938eda1fa73d09237a7786c4195d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f235466dec692e606c3f4e469df92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3453a4e8f01d4a36b006e5ca5ee75ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f962beb9359cc70fed47df9f99e5de4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ed41d4444863320b3861453d6c84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e657cf8c6a6d58f801cae166bc8b13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd506f7340ce640c73a9903b6d0c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23e0a2c7d945b3c84cccd2b0d3817433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ace8ee713709525ac1c3b0f5d6b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763be99cdef382990d28470d34f76af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19217f8b4169e232c8957c5029a1fee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce094e3d64482aaba8b2d3044bf56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c78a7badf8e756257b261d9944df8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4bd56ee649e0ba8d099e2ffe1be4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557248ad80a3d52ca71c63d0fc11af6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c7ec8e57f3f04a928a3421577eb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d08edebbcac747575cda0d697df5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ffda49ad4ecec8a3e7d25f833bd98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ec0c01ab0b61cfa45d96810a3ac8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749831ab93d0c638e38651fffdd0715a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2432593beeb3c02b5c404031d4ab38f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311880ab57dd19c303430d17ad87b61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d4205f89bc80c29e464daee5225f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011672dbdcc2144155884fb72355fcc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0eecd8a9ed420edb0042541dc9cb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a233357d61f99dcca17fa7dd2a87a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b9716fb1576d894d763735b0fd2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1d0a3d61893d51104cb5a74147b20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8c3bfeee48b35f9a9a24aae8003fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a8a528a99606f90ed2bdad45a0f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d13ceb06834c248dde5888d5ab5e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f2445564c242d43ff967c31f895e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7fc3d761b6a1ddc4ad21fcdf87e95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def4c9a69d198289d404648bc3d62f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db085a7036652f302358497609bda0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53cc5e47563576932e496693220617461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a581435ffdd3d049d08e28aebe59b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d961b92b4897bda84e844b71c754b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209dda11b8d1a82382299f84c73a522464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004af40b717b6d2172267c64a91515465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25177dd8785cbd5ed23265f157159dd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea5bb327e48452b49d5cb9da6cbad9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff63ad9e64ff0dd921192bc0e3d4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aedad513d5460e3d425a88e5ef005469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56101245c2f8508d6488b702847eb411470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce42ad7f12c31df579b33cd756a9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d50b8b0fb43620a5b87ae9cd643b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12987386f600b37c411da779daf61dc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415620e4dc7adbb2e4fe7bb8a2a12d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8884e751f597dbf4b1ea99b5f19c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a60a2b7f26f484ece31a7fe35752f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e2aa8dbf0e366fc15cd8b7ad19013477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9d634ba6c249f783b94ab3b9e162478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2751d7a33075442e92a6831d798c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2341a49dd447d40a9a5b36edc0eaf83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4baf5e60f75b2def643230149508c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a2f11543d42db9a1a6e44a432c653482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf5e52fd62dbe49cf63f0a6e817b00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57154af182dd916b67865cb01b66063d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df52901e2c30f7f0eb6c52074b776e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ce26bba7c7e08cad81953ff7c84b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e432541d6241252eabf702fc15075487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f02e2ecc00dddf0416b99b61f14b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135813bf6fc7d7daa703e322782a5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24543b2fd3b8c77f694e9e1b1164e83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c125a50b7cff29a1d9c12ecb5f5bf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f8a43c860aa62bd471dab177dc92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b0454394c468df44c00ef29dcff3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ae82f656bd8c0241d12d6001f9354494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e25402342ac5da01a248e77f980072495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb8777b83865b5df370e4deb018099496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0e00df8f5117e1710bdda53aab969497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb820db1046774a218c7530735a0ef58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1b8e9d5a265dbf73c869ccc512467499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18469de2956ee06ca9f5750bc7e060500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74a7e965ace84dca577a11ab08c8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8bf71c734d8fccdbcc9c0eb5e2170502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2565534b3f4e55ffae3d53079f822503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fdf1267a719c59f375f738b1a4a59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f204ef1417b59afdc62878d2abd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc03b2ea241e1f96d2241de8340a396506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d5e691ae53627df0675422f22c018507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9bff9c8e6d16e4149c2725b3b947b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fa5d293a0c3a9b1b97a454cecf423509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b77fb12fa1ce5f8f9c71402e2ba53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe87082a5c074950ab9b9221d252de4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e75e68385aa70ab9ff6740b9ec702512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725d93f7950ca2992a29ae338d23e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a611012cffd3e9d67a1f5878e740a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036a40a365d82a8570c6660a43f8263515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ddb4b2a04403cab38c999605df2b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6175deaa3908fe79cb9c5e90113d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec7a25512821184369509f52ba217518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772075767f71cf4cc7612dd199bc3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711ec24361db8b3cc5ddad07bec45f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b637ef298256320815a86d0bbc7c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9301fe70e7a16c41892b1ba3e44ff6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcc892999d38ec3da3a92138cf1a15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a80a1c0b9fefccb74c462b7ebeb1d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef40fee480205ee585160679716fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c7caafbedeca7690dbd537aca10cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af334fd6b2953188ec8cc70009ea9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e48495c964cd9458366cb03473836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f16db5707e945369f096fd6225c381529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8129e2d508c8bc9ae9610d0137a160530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc190647189b5d503dc993472cfbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61ca405f0daf68b790a83bb8bd4663532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584adda062d8fd4fcb158c1f02e3b5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a1e5c4dbb9771e85bbee6242d5d07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdc590d066e771def5a5ff716e4e71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905967ad366902f818a3f61fd8f62d0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c8b52aa28d0ecd4ef75e735470d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd036a596e77c2e29bc895ae5cc052538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a515fbb18f363e03224dd0d18a860ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a24a190550669add830180150e257540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455260b39f70041316c73acc6cdccbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72525634c0a3c78aa111cdda41ff3cf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3dc71bebe545cb873a3c083d48c24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe7f833da44fb3ab6537b2397734f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522da21a2482200919ae54288602552545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d65b982775ad8b47cbe97ccfb78ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c69cd38c436b4afc49b459d6578f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d9379f3cb63928b58e7bc03b6660548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed6c1eb1bcd7a2ee0ab3483375cb06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe4f2e56bba8541d12b26d53654895550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460329ce858f0cfa9a0a4cae46f738a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2531c69b32664d6f86f434ddbb41a9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af3fae79103d7f668666a819ace6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad287d6e725b9b05fe190c24e067f31f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c2f2dca4000d22275181cb71f66c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e25deb79158b977b0d044e3581450556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91f1b06206b64dd614f9e5ae3f5014557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd93b280f2a20d8b5d17a4d3e3fa7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62664edc54fa4a8383e46fec892467559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22436546ccbe6e9486942203b1c0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e463cb50507b69a19913cbf08a451561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463419379e97a2e87b84afbf3c283f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e5b426e77feac01726a5235fac1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea121ecb3fb8d705cfa7c3d21b1edc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb780c1c8576bdb91647f95145f9b71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ced33d790c8bf93444ea2dde21731566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283eccba1a720c46862b0638c682b11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af8a9a9456f3053d504626dc4fc1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2cc5bc47e0ab5c938a5654adcf5c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2d27d927ece2ea387f51e4dddc54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e7a433c0e4b1eebf808bbf20e7229571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c26c9395d9d1b547ab8286a3323e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2806a685da81d8d2bd3e6ce7aab07b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8917ad4598542ff449c2d73c0b7c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2801e0c1638dde357e81465e6924949575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7048c61245e2fcc33302ff9474b93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f97feef08866e36d78d69aed829c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59763ac18f396ce670ce72d002450b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d083b5b44af322b1404848c314ccc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ed8f20d13acf88e5be23bec6ce8a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cdbc2bf282e96721b30621710a3d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418bdbf9000389e81a58bce83280d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55386c5b43a37f70f0836db6da7ac78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf101577c8d6f644c2dda06e743b72d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63eb98d60e7c57b4040bbaa684b7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba3af88842172750ce83d7c493abd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49c2d4101340a2a3228fe570c26637587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61ac038886949ece267467b947c9f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a8003a1800129fe6cd77edb658888589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e545f728c23f25c8354e16a84d95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e867a901b1be24da8e40d29e9f96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8bbbd35e88a41197d115c2bdbeaa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176374d64e1622418ad403bc9ba5f550593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053d28ab6fd77bbed1cbcf95c8badd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4010bba1fbaf308fb7e1b7bae42dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715b7a25a5cf538ed6dc723b74ab6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92badee152de8dc156deaa563e453f4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830985a39e6b7aa8e8761cfef2ed67f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca583537b16f9d027622e1e6f543512599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e58bbb1458e7cc0cdc2a4e6a571af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4e8188db497e6507b7e62712aadce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58468a4c01de13fbfb1b41bf1d530451602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b0ea322796a1b162df84a46b929bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c1f733fa488d92a082afaf2259a0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7292c38485f1a7a0b82c85e338aa8a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191c956bfbbccb95280c295336085a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3237a5520bd945f3d2fe004e068c55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628409b6dfceb944c89a0d7a1565ed6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42177378a2b45b870f3a91e14e7e14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895818fc25e705c459825025dc80f34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995af9df0365feecdfe2d9bb43d795d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc510f69b17017be20c241c43f5681f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4dd7d626d7372322ce30fd4e21a52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ceddbf3796c2cdacc8059004702eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d705054cc041c84384e066ef849ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa384033c23034e3b8880064ac8ca3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5022ccf2025f1bea3d3bc64ac951617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847da1c2d25a599e94bcb6846dd233e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b002526bc284ca86770e7151593bfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce31ab6930663f40452a99d36c30c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c305ea5d9ab951b41651d093e0d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61587ca788b316422300420d5abded75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbfedb2a1e64ed9ca48665d1fdaf07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdf66c1cf2e78dae63a66791a20c23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8c3adeec45e4f2b8a814194776e33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c46ae16a3239ff43421edcbd00d65e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74203c5ff22fe499c42d470e87370508627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f08e26b18db81ad3ab6380ee8c523628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498f0783d5fbba830f9cb678eba672629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97782512ca79d8aac191b2abc167ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca2461ba9c8d6340de0f2643f4651631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d161232e38228fd02909e870b28710632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb659dc2c8b867a57f912a2d282a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0eec045c071145f32950dad32e21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2161892aea8721d665b29d4ba8a642635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37665c285b1b9559534d78da20c7ae8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a583d2954948dd0b5c4ca94b336fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaa4b8cb5f1adaafafa06a19b33b77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979679c0b0f1bce99fdbf1ac2ec736e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847dfea347d0c7deab52cea7c77dfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa975344914afd1052c80427d531d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90afe2e774efec1739d767bd765aea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38588b77e9e908eec7f83db01218f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942bd06aa5861e5256ed73e533a7384644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e46d02e79e6dde6009719fedf2c556645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf6ba233081a48e900d8a7980ae11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381cf074f9853e0cf4676e01af64fe0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43908660431b9c90ccb18ab0f485077648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba5a8137cb6a9c12151a4b5423a4b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508210d01d54f589832aaa55bb01229650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be101ae403a1837bbd96995658a8429f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559c9fd9e4a0aeef9e138dc3de2053652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95de61940905c34b9a2374b91ecafd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548b7e755a795b60ed1a408e321ba3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8294b88d9b48d49bdf5ae09e9d9e6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848205bdf857f2d65461f2e75165ad5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfcd4ff4b7fdc67a107629dc8dfb83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc55bb1e03605bb4d7ada3dd2e18d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9a01a517b2257dbb4818837f06e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7d1985f7eea0a1a151fa6dea1608660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455688eafa5efbff82ae5fa37015216661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cefa650f52103c60756997f64931e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6bc4d4dbfe76e01bba685bff57f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8bf5fff0f10094d80b19d0c2aa6be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ccff0a5770996d48ae1fa95eaddc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be55c66581187f28cc312a1a85cc470666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1ec06ba3d86c8936b6e15e64c1e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c4a78f6b0d4cbef4a3e90e172e9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ddfaca9bb9f82acee52fdd1478d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a69914e4d92ee4bc0bfd7586e7adea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62b8c71e68352c6fcf3987224d24a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53d037b4cdb0f2b7b9318256050bf8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01016c477e9ca730978ebd30f04bd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49311ec9dd2a4af6b0051cd843cdf401674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf39838fd401e976d3d0ee9d87561675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed06761a11714119cf2de7d14e5ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87022ce2f6c3cf5fbca75fa626b45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980913130f592e7f224a95dd2598a64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b5a969f5529763072ba81346c587f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cadfa9d7c3ea1471a9c1ec7fe1424680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e5f04584543be7a01dc9f582adc02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a675909084009d011e0108b3b3d7c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616e6f740003becd5350188a1d0b29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5112772f6f3ca250b27400907fb36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e030df12f47f21f3485d8095bc9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e81b108f8cbf7c19197d3f91b5f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12c1e1600d606215789e9fe136d7b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a764de6e9862716127b6ecc46e6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a47a5f709ef92831867cb973c0e02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa6b8a8e9dd9152525b63a82dc4dc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f6c0aa3718fe0eaa0a5238d77b6ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57c93203ba0af7305c3f94c62e55d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c2ea324cf562d1f17074229db51b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a92cab8ba1a88d6ba66469482b0ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e48fb5a953af7756237275038a58fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d614fc0ea125731be0f2f9730bb905f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4f6242439f4a4d7dadc3bf313a8ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349327beca94e190d442c70e9819765698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9b8a8c82261567b1769ef4caea724699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5f35a2c82bf2b587cf772f72f478700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e9f4bc42877f707c6a579a409e7c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc546b760571e55660bd96125a478b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d124a9c58811b91726ee976ea54d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a3f3950f0cfe52bd7e22c7f87afdd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f459362f8893b7a8cd9fd9fa0aa8dc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e93e55dcf1394addf21f5704d65740706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996bf00dcd78d1c6a15df69da9c463d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a614a0fea2ce71cd3a7d0e60f0363708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452f9a4d9f01991f6cc456ce6880d93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d743be876b2a357f62e0457c8a57ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac82c1b774cd1cf7bc7d767c22f55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b15132da1044656cc11402c2d778c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e6b61eee2e67c4dbaf93c09954cb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb263943e3c3e9d10a80f2a506d30fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8edc2e23d5e431c034b871bb2a58b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7469dd049b3a9140c50748aabf7f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973ae274cb4a0313deaa27c34430fb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61111c6ab1685765c2999a9acce073ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1617a0df7ae2ad2272d9f39c21c486719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547aa4f533f7e9b4343fd4d4219141b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f981d3c0ec2a48568e2e39a06be07f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d37a4c5c055bb138e044f150e1a2a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ddf36a77490b3403158ab0203f9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd85573933a174ba367d27135029dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbbba07ffc860c483d67dc6fe59ee1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60cf48d8e97913fd4e90f80132f308726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b8cc0fc8c575947ff97db8ac06b34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece715b9583be178beee3fdac80e0ba9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf8006a9a5885775f3efb8fda63048729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a787d23bb5f078a318a801d9c141730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b28cbdf9254775beeb5fbb2cf6b29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f705c30648d1691e90e2fa9b8a2f082732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6fff98a080c715a5cfe9c18aafbfe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbef1e68291b43d427455609a4a26d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4f8d58ee2432eee7a130291bf945735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90737acc931dcc0ab7d2266125f2bb44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67afc06919d49ef741ecefd23e97cf7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4370e09e896802dce15ba05d0f1ec38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1451eddc16a32a9300003069564760739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c1a4d8e74ba1a2eb7afd0ced1b170740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facec81374aa1d269d50d02518af071d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0cade8e2484ada28243fc001e2901742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8e68df867bb4eedcbaa2ef92e318743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f232a0028efbfcbdd9392440b8ea8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e96b228791bdd19a3e1604065ff9e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407492fc092459557c41fc4dc1ff5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5a9ef0e523d3a9bc9debed7b3adae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed23256d84bde5069efe7a456ddf5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a500e3d10b457bac9af1b08a43b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211a705889f585f562ea6f16db0a19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233be654057a17a5e5b858755a37907751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e126b623b7d051e7cea802536d75dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc70104ba2aa1b20c0c9d5f91aa1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f6adf00baf520aeff520803c520c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbcb4d690f0ba5cbdfe69abb68e90b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d894c2371e5a0bfb520bc4b6e111756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c9ccad437b589ce5172dc57fc1bd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>