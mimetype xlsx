--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e0ffc71179d984c9b129353d9bb531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb70f5c4ae16324708f685029ae2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b7c62a0f53d1416402eda2e66f303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8fe2443e02a6a7d0d9ef1787a09c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709519e582d712909d3dc767ed40670c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffaabaa27b648926745d0972c647f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a45b9119d0195c5c1f0f67018ba3527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf977d491f5b05288fa516b3396c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477acdb2dd5301a16c8e8ec24bafda7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d81eb088ab6f3b846028d5583854e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fce7ea321e26a2962e7e1b21ea67511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5a7e4d85410e778ecb175e0d2db412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84dee765a6794dd598a268a58dca9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619956300bce0525f6ead3b6ee32ac8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5c73aa747a5ad4dab0c49ca5efb9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d4fc92310f432dded4430e346418d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a51f02188a26c3659d1924bf41db6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01717fe198eb74faa26150d5f4014f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece94743a659ade6d231702ed73204419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eef761415c8d3123377a9fef3926620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b9672263b2c0e4d595af1d88a15a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb50d3d9f25c484a8be53d179572322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61a57294544e9bb714713fdbce7dde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2940cd91536a9cbeb7da26e5f0ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436d153ce585b71e4b4fdbb7bd4e9c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0513a94b8c967b0c9e8e7814a0dd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efddf5395c7763e76b0c57b00ed39c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98694a2bf8bdba35d4e96a7cf0d8fa2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d80d99be61b97eb96c3760c2ec0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050bb77c17a4099d562093aedc4146c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8578a1f134b5254f9d9d0b8c69975f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401b09728d72bd39e4e0bfe7d0033b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7b1df6eb24d4da262d53ff8d6060c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c25a9fd8e74f8155ddad5e51a98834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7d27a24d44af5db1f4217cb57288235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25959b46234774a1e2291e466d36fb4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22196f671a0c331342a238378d48615937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780f62bb9998cb74f6a0d3940d4f39838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8394555ecd9378ee385c1a7564364039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a30605faeb49ed36ce1a757bd6f0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d3ee276526023220f6236ca39d2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f189faea07fbfafb76d111856ed5ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb2d89a607ba7274b60649e75d18843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562f09d0a1798b32f155695ff3d99644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeed7a07e0b3e0385ae76b7c27eab8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788653b0dac628db9e27aa9cbbc2e0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43d8e9304e3763081590c47201cfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e2ff72dcd6feb81a6dfd30d598de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de4ade0b183c30b3933cfc4ab478149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b8c429858932b9541435902adbcab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25972924c737003a907750ad0b6251f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311393716cb9b97cfc402a45ed4ebd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3dcad8ea8b7a98053abda32dddfe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d626a155ee609da3322a275b4d1ae5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab040dcd267083a2c7d64daf18f3b56855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f245b3b85b6e2a36f0e3e5ce9cc1c0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c488266f5f10e56044b938b3d2988357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1309073b4542b5851f14336f0c1bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7882c393ef5b9fcd959d2faec9f40cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc44b615f546f3ea91ef87ba68de5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc5207bf643c44a6b05273d002b55061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4097779870c43945d24523cf33a8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e1021859d7493a00104e73524e1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a6f76417cdf77c8f90ad8b324d6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329cb25f84ef4395c4a64d93d4c2d3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33427f1d482682ac88a99c590cf95266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7df56c2c4fb335f26f1eb6cf397af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e381c8b86a4a17ee951dbd2a8fa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050044ea553c2dc008a0aa877aeccae469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2003d1374114ad2450e1a6f857bbf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e5731c59e7b9220d9aa7be6a00dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759a47b3339e39713c9ae2595d549f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6220d73b9664b070c5c4883bccd68c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc92f1c0220cde70f827b3a223b13574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d891f859001ad31125d62001f643775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd372b1c0346898e52d1afc2159e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa8b5081bf7da96cfdb12f9ff4fee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351d8f1c0120e6ea8453f3c4b014d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc3d5491b71184be8da85e24283a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1034de43625cc0fa9161e9a41aa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be223300d53c2eabd9a1088640c93ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e93c755829f24f4c88fc50daeedc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ba6070ef0e77d1edb9da14398abc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1bed0d98913672c1ad345a16d52ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c33289669921c0392310c53ee240c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a66ac0542c82c2cf34be1e6e6ba4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184e75ec31db4b947e47aa290db24987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa0c0bf7ed0fee96ae050671aadf9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700da9095e5adb718a7b6e74e10e37489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b9bd3fa83055525cd906c0cb033a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4930eb978e98249ec42f2d6a87e30f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c671134c92efbae6efcacd4e13ba5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a32f473c6dacfc4e8b3e1117e1aab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f6ade9069b80454ae79a95f933ffa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c624d6f34295372c4ad5c037c4bbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedeb402ae02e460de5974829c9a58696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea6831f52cce9d77ba02ac1a0a3db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ee10271dcfd22b2aa77de568a02e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5cce7c0870ec56dc3cb5a8b87b3e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab469086f06bbca994f9168d3b4b9c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f726ae4a17b2eff89db44990ec961101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f7013ea5f3b31f7819566826b855102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4572463181b65fd50d917f47b66061103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52800850bfcca1c0b30eeddda9f96b3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5fd06bf1d7864a8b18ec0bdadb30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b429e3488dbc6fae01aa0da1b239106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7fb62183a3f2f996bc441ab54664107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c57248f7079774d6347fca55ec3542108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3785ceefdfc51eb0aabcc45bc1d59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d689bed84b7a001d53124b065fd049110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc44a35e061cfb22a48bf91c78686111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737834908fcb3cbe30836f98e98e2c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd79392e20c31a47eb71972a179964e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d263ab01ccca50c58189d3e0500dc81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296495151cb22256340bda3b4977172115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e2e712599955460c87071415b5b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b4ebfb98d9fad128e59d156c04c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a25886e84a5186afad1a1f6df4a7f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588253de4c1409e65bdab8e1c46c1005119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce047b168d9849bd7a6083ce5eb651120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bbf56616d11501463b4080aedb9aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f661298a48ec5b9d62863106d89353122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708abfeb7f82ff40d757df6f0f532899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bdeea5d2e6ea1e3d609ed1c67de26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9296c5f3a27ab140222f3e4dd3a789125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1c2fc8f02542e1af94457051800f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4301e3df99c4e29b85024394850a60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6c79817eb0f14c44fc7cb8a4cf06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e42ac5c666f6139dea05315e4c8e77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc61d35e98b7861ed4f135f45251df4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b6baa9ead0a3e2bf8c05cf4edd27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e72466b5c637fc3f4f6d9d13930ef9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae7713700a3eca71432103cd874abd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25440106c8eecf380a80c089fd565dfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b72b58a2bcbd4101279d49ee2597d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496ed0a672492d8576b343056de21c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497465f9164c35e8942e2835aa49da9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac983b00e11a365c11bb4358f6982973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14132e56033a34087a1659b5a6a422ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a8a3ffcd6f82fb60dc5c1532572d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463eda9cce5ace5ffd39025d61a43d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323151b118a5c2df547d0d6bb7b4fe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d08c854a8e9be55360139c7dafa7d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02607d892a98bdedf33b14197cac68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86af1cf94c2a0681327fe8a62a948f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b358f7099f68fe1bff9c9291a79a9d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f83616d07aa9ab94f8a40cd3b148a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf5153b26434d7a9964d317240642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189081ac07dc541dc3917a32640f987149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b23375a9a0ca7581283f171ff95eec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee3113d94ac4d8cf171aa534214dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cab6a1a41c09754870528009b7e5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5227dbf19d557cb7904a0c9ca4e290153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19700c7272a97c452b89cd15d028db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d8840e15845ac6532475f8aa2d1b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96f957792258167a0f7d6b02bbb9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ba6dece6be87bb99420f2348f461157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7120166b13517dcc721e5ed99ffa042158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991d5c7c7b530ef71b3583a01909df9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0042b326b12c76eb1c26ea7832ea3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd4934e6b6be2c0396ebe07a96270161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c7134770924b8e4bd75ac2cf396f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4bf1a412dc28d60af0a6d5a9bb5ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3449b84e0aa18c8cbbe4d16be80b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbb22c26c468bd6790004076fa3c3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaf6b1298f71e3bea172f018444434166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa99744ea43a5b0363f616ea8a6d16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0efaecf6f12a12f8d9d6560d5c256168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242356ad52bb93acd693b683e734b0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3c6c58d121b2c42174d0bed66471e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c6c8359356983122b4cfdbf101c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d786c9ac606fb2d8eabbb7e688979172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cec68fef64e8a12dc56fb2ddd5562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa12f9ec5605f1b7f0e324fdbd52055174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff411b78553f12f1dad657bb211fdae5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f670738aaf81e13a6cf89e15434fb71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6127c43fb4baecfe4f73807f7bbd7ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a503760dc8c63710606dbee3038e643178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582722484831f9620ec009da4bdd0c38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648c811919fdcc780a9fd2846c3c336180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc04b2b69b77997ba3eec9efe10ced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c63e75fdad43a6567af5fcd5d1b53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815223b05973ba7f1c0d0c2ba56f9cbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf26e0bdfef8c64c1ef76dc6c6a05bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb621fb0653d80109ce0c4620f583d7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa4e9dbe03c1e3655f5eb58dd3b1d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6b4dcf75fc0e15ee7364e00bb7e14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b861d5857bcfcf5d08eeaf7ba45a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c503aaabf376becf78fd5f40a6c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab39eae561358712e3d3964fb82c42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed3da83fee2d0f99b2e7a4dcc4aea9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65369ec62ac9eeb513dfbae56b3241c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c0e0aebf614a23a1daa31b501ef46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b59bf556bba10bd4123b4d1eca7d34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c116d3e1db7475733519a8df6a081f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59083b5e429fd5781d3eb8fb3bc2334d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cb7549ed7d33fcaa042cea117e8d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03473eeadcc6c2f64438452a3f262193198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206998f9d7ec7c0b1bd650a3ed91b19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b12ba5b180f227083338ac540d2f67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863737852e089d2affd7891fbd95a2e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669212488009abf7453db1208a204a2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f83512d1ef315b261975d75a729d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeb0970d9b2d32405397f2fe57d4ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef5ad856574338700e4e13ae9842e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d1b24c67dafea7769c8e6c0d6c430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56342d1fd69e71340731d1eadc6c84f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea173862aca23af317bdd94bd7e6ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7fd2e364faa7293f72987cdaa5555209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1f6e5237f79bff026634a15c86ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4dbf7bf4a5a015100149b9c39c649211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6922c77f3f36c3b2605c3f8aa63531a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2927b5789f3c17bff4708e6255410213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaa229eb1a321083b0a07f03f8104d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c479a5b1286f4406b3a259d58b41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ffc0cc3ae936fb04484c5d7b5cd97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094a2b0fa18afd03240ec9504e613af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f55e52f1a0dd96881b477d943ddeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579550324ccb8ae0ff03c1e874ef393219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb29181a550a69d931efe07fcf8689220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22250a09ce3720c57aebfb60f96dc44a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b1ef8f588aa1cf9850a6f3349d8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b03536fbfa735cda596e0e9beb471223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186fd5ba7f155354a9ed37a9426f014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e616331e7e78e01c17fe71f12b66ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a198c4358752788aff3d82b1982a59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72030df4a9c9d82821a7a74f90ccc3ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1871a0bf8af413eb86984f516c9c5f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2495ff76751c17fd5bf140c063d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb45c12e1476923d869bd9f75f345230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5d8ce730d19e3abd272f56b583cc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c20071cb98fbd35ae4f4109f5be40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bd291db58bcc098f7db06d6ff5ad1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a92ba144d4b2e8e519011863f95b3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dce4a5dbd6fe93c38b05e564da949235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cdea06b33bd8c5b32ec600ce6edb2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9363830923192786eea36d4c8909815237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1218648547c3e9d2ce518099d72c77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b84cffcc72c87477ab00db66639b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e9687ea0016576b805799a0da8c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9f202519da251704fb1a3a2364f2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778982770517ec11007ea66d42e85ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041feed719858501ebfcd951bbb7d3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ed0985aea8ae74e9ca04f8860f780244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f1b741bc8c9a6716d3b7f5fbb4954245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d8dc56bea6e7496236f692376645246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efccf2af6caec1abdd6d4d314a5624247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98709aeced07c5d93c95c6a1bc8c59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b54afcf3191d417c81d0022868c8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099c15f30fe86260166d99c80f7e47a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7bc6d7552a235c4795eb7a094c9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0826f39de37a292ff4ae99c8c437adf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd8de55d0eb3cef7d81b19397b4c06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91144ec74dbcf5a1599884961cb176b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fa4540d378ddfef9dac5274c4abe9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab72a11a42efd3484ebc9368de3cb1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8155ba31d0b3bfba8ed2ca9b0e6c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689472b047eb48693228b8fe3081e714258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf993eca09f683524eb7bbf05a0ff3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e955058b6f6dab3caa9b6c212195422260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef0310bd624fbbf09ca5a92d23ab8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f9b7fbac7ed62666cec423ca80d15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa92b397c118b0c30bb7cba9be053f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a1f7d98b36b5b1111119f55154d50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe54cad0ec115f2d1c8ca82023608d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61d9c70f5b1c48cde7f6d2c20b9905266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8936dab3664fd2ee09fb272c53d38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e2d1ee9c990c390e8894fa4f5b7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f931e26d7d107044f6f5cc484e42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a591375cc27eb844e3ce2c16ec05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096aae2e56486f419c0f7f730be882271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499db7179379da2d32f72327b05b5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcb31df0af7ae9cd1882b4141039e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78767b05520a0f3d04a7fa256624fee4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d1ab5b9ba409184dfcbf8b42108e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328475937d950e6d995f574324aca041276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b7f5cfe06b2dadc06ab0cb81f20d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460b6034475851964fa6925bef40744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bd52e849120063c0ef6d8e2963f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f53f5a45ad62cc26d9fdbec7bc46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b51c68f5c85a45a07e9e217de7a087281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f59ab90c954d3cb6d1d98c36d87e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf33b508182bfa3581ebe5ccc417af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f44e536e44edfefaf2dc05e4f70df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a286579f970397e97e717be3a668e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217037a04ef62a12802e3bff1a45ea6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a194f730ca7eb6a9518f66e28788f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9ced214559ba6d9746e9e0ef0331288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eb19fcf744436f6807bc61f57c49b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba76f2e18f01f249da708e82d4f5d47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d59492cf0291ec90861b45850e3b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4264a47263b2bc5b06ffb5c812aac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac34f73109e8bc506899f545e4add1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d585a3647c20d7e1d3d0fa11510cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347842edb365fe89cefa6a5a262ec06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4adda328bf153ee28deb3f3789d545296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705f932b4aff9dd47312589a707e2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eabf377d31a70387740eb24ed73f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c0d73acaa2cb489dd32b48b219b51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b21ca60e00e2ef416e24bbdb1e95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642306b477fe61c7edfa94d08f24cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152eebba4b24b0007dbc71bd170851302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c66a2cd5621b20cd2e470f3c9e9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c54975bc82046af5b1d48ee0f741e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbdf33efbc1a05e80a3cfbd060d6e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35cddf8f0b2f87e9c81b976d626c39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52226e0d1d4b2a5f07e68bea6aea2fd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8783283ef0d46779adb0e29185c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee64945a3363a6736d21db97923ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e483b25fd612afbfe2e84d2c858ca1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a763e809264256ceb0111ab35dd5c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2eb14eccb216af1e359447a091fe3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d0fad9d18b9989c00bd00d8d7b56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678f541ca02ae160a45dd0bc2b84d38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee455d3d001e4057a2c66b2f5eeee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531254080d667bd8c21006fd663b7836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2726e9c20a63723715fb3a674e1fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05876ad63bbc6e2d026c9fcc2b4767318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3b92a2ae7f90c0e88706bc69c84af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae16bb193fb2f2634c8c6fd5324a11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b28d78180a121fcf057547b2b543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d5e60b129f98362c87f3eb2c03eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de334600274c313eb0fd2bb03b6717323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291a7f85bedbbb77b511f99f40f3d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beea404ee5f3178d7f17a78bcbe4efd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde8b1af9c4b8747b37b9e251a54aea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73307a799873ae9581fe3f278fdc507327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cbbf98680dc88d2e70346ad89c793328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02006f47c4986bca4ef1d9aa7ff06b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556dbe935c9a226258e2d8b8155bad9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a72a9a5342567ec7ecc0eaa6b7fba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d51abc867d5495dee794902f33c783332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b31dff30f9ba20f0f0277e5ecd4d35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a0eb74d7f27303468f47d3db86759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c548c46ce21bf25a626fa272a70b6fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c190fb919bfb20d214de0cfb99df500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65e6d85c2b5ba42b42010b2796a933337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb77fb1c6b5ac4d5c86d1e0eacf7b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c15a70b0a1a5f10dd0ecbcd8cc55bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d02b8c4251f01c7937e7e9702cb07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539aa7d1faca09d749d411cfaa4bfca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98bc72f83ec6efa711418ba3fe4732342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e454f87b06db826b309e696fde466343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0542da70f37eb50dfc358ea799a007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e180a0ef587c7b2d3e18822e8752ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b29260a1952a508e6f4cb30e4b432346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706eaf5805d896c44081c3c9ee8ad84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e3ca9d40a2888ef6c9fe5c76c30ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84555b7044cf55ffac6aa20e29b8faf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21af464eb266be0cc523e02a7ab4e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135a4d1fd1986430cfa9d0034ef6927351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ba1f8e7b921a14ebc2b07d9914217352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87e6b290d5b9c41b8770b4578e6e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270717b222692a9f63f9540450c088ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a34a03e76d428817ca42416e1b487355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f947b8de15c1e82ba4363ff371240356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfad69ab6721f3b00be8badc2a2be3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2205d779a686aa21c17c135e00d7df5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae1a4d0f1f790fe95de7bc2a69da0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef6c5e6cf7d95117f5e7ec3587d32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1055fb3edcaa9ed72fc76e40040d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe55595cceaf11716243092df370881362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc33af9778b0c205a2aec94e36738cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d31812159a6c104e4bdb6396528d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d920ac20f5d4f12d8e0e2533477962365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e935e0b6c3279f577357beb4b76e5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772a8261227d51cc3588c7b7aff99e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf1ae136d7cacc094d4b3ece5ac6fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d27c196836d860167f0611f01b97d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9f8fb804cfb6bf0b03585e584658370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5dd76d435410e58dc8bd8e9d950df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fefc160d95fdd9ae3f9d66ac683984372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966db5f9eb867f149a75d488a4ffbed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fc3a898ce75d8e7c9bd179bc0af0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28ca312c35e75e2b0d5d83a33d33d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb16d72a148fbeb59255423d80cde4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7ac6dd5f99fda320dee37d1f475c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565605e254a959f6dcad26f9526a5ad7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a7094059f8e518b201da559ef888379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f2025a5a290b80e6fc30ae97919f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2e26b1343397821f6638b9c0049d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733518d53ac0a78385adb0d1bb6c0d93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880052276ca268ae2659137e25442f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14def6961f60253193054db43816c41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f265de13a1dd9811cb059c0d2d06a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c942e151a87f13c433f4827feb72e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4804abad27e56c9a2e53855f9119d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46f98d514ca33a6e9ef98a080f894f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968894b7bb37436dc0bfb50aca534b8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd7f45059913ee47615520d6ccebf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176768a82a0b835d80b4d511538f9e95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b780df32220d0c3fdab10e6a72384392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fcfbafe6e79f2ba61cbd80f64827f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52838bea1b45ab6b8e355c0265ba870f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735dd48c14046f77da96bd4c4d21f8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b5bcaf28942c89fc950d2e0e447ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5b0706aa5059aac39973bea255628397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e84bed123bdfd47ed63da31881c0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f46428c58dd53caa23e9bd80005c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6c47446b0ba7de47e8f24b5530fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4977331bee708680bcdf31ed8b6e7b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea919933e7ffbcf0f1e1421cea8db1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6aba207a984ada450394c2b0c3af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aaeb555cf05caf573a5a114d2241d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fd052b3ab37934e7092e8178473ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a9f57d56acf4e54dd171112414e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e755daadbfd5f8e7286fc6a80b3ba8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d76da7143ebfc0d1c8e0a388e23c69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c74ac019f24c01edfc577ab209772409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22540ef266575eaa499e7f1cf81a93d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef26d8bf8dd486ef0478f423c27bf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60ec8845c1bd3f6930224fd94f4c40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cfedbb872770553bc341d5c33e3e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f6422b151a19d3bc38ac40ece88ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256f43033ac5010b649c39d271ead7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b79bb19291386e9463d3ff399635416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0b6a7e7474718de48d2ad4c9f3715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9c5e76c0aee3dde47be276892f598418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2c5536d708c087f081b55b7a1780419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dc037774c606d513913e2f724c100420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078eb735451c96d0d7d07bf2885a86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79adbfdfddbe85f67f7430ad90cd367422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd14f47f303b06925e4d1878f195dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f42d46295ff8c43cc285449b8eccfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f996f5737a5f490f9b1e23432f0f4cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6e4da03dd143de4302db41fec650426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b75309d10a89988644e167dc2ca1c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5ce44525b3624612b0373dedb40a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1703d7c90d94ba50ace7d93b05c1c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c27912183067b9ccf08db59b6d2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6365e4aa65969f8d8a9b29dbf9c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58552cc6ad858e28cb8be0bb961ca6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f63cc833390d4959cf328fff4614433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1595648195032cb22952ada699388d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d4ef8d301a942e7b1565e12b09d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43338da1272b1955f69930dc526fad4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa52d164b13f903e6ffbf10cc1704a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186ab612d798e5ccd1c4c50812f5e5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e664faf142d9fbc43927c8fe750eb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ac945186deb866dc24c5c1b303c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6a5ce2f48bd6fd4f41933c42899f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b6f93637897d7a40f6382f6b3109d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24bec483541c847e486b2ee5847b85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394ae6f5b76e975193f3b2fd1782596444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3038caa3a2a5f2a235da8c29ce324bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef4e96e7752f043d60ec849a3dee0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcbceef3cf9575026c9840d85adcd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d887ceefb335ceb3ac291c907aebfb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee395bd7d7ff6ad269d5d6751acd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60222869f65aef9abe798f7d504bce58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8f34deaa17017dc0bcf2ef9107814451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677b92d8a2d2d0d3f8f42d7b715ebb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da71bd5470e356b446e24458fd733453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651bc84c88c241e91c782a3e7220b77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5904f3feca02b57c96bc40df13bad9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7bc94d1bedbaf835f2fc2d82060ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41acb000bcc0e089d0012482c71a0cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4265bb28e95f68a6b3466ec5429caed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3bac210598380dcdb2abb1a01a50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09f9aaa9f5b493fe4b8edf6f553fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5037a9840ef978d8f360fc1a15f255461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61361891d7f28eb693048c924e44a5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888002fb042c37c827ca2855e4642de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb39c923344e02806ce9650e43e89d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db5099623c342473277a8a5992201465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc5506f16188c0a18f324a54fda52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f818691284bc51482d9f201675300467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c2b417620315559a817f70e8d86f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec225328541c0090d2fb3d43b7a27e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff87bc63f42aca6408d69213d329a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ed65db8f12c0bf2d6447a5a62f5c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e36b24ac51253831fbee835a0ee32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae41596bcdc1d6d548ae8027c4132473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344dceabac9b4801bd014debbac1236474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059096bcd599d1886783e8c732eb819475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b27e4b0c44a6135a2e59cee86902a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c2310985dd795665195ac961f8b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597de8effc5e4b9692cb6dbf4173188e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31c37c4bb740d6f180f7f43c9c7e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6563d398ec99fa16eeb62d390a90c9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b839fa9a05413c4a73b944348b1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7e0a8f873256c30da9356d223af7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e66f7cae4320520e229928f5d974f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a218491365227ab5a5ebad8953eec6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce6e583b1ce31d0c46297883b0aaa5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f88144fafbcb5e82a47067bcbc4890486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa420ccbad8409482d05189cd3cb9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b37378b536885a3f2f30e47372dac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808433d79d3764fe029f641feed2633489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec30d4dca04b5d1d3886364d4c3706490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e3d1f2254c2213589c0c03da492e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2efbc8e17c642532b28a7b6172c2b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3debaeae63392f567474c4303635ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad78db7bccda5925e497f0e0b1281494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e5a154cfd92726a0594468b40c0a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea140d0e42077db9ba60ba1d5c9a140496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588a4103190e65306e331ee7962aee2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb41533ed0da1d371264f3ed70f13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c77951eb635bc1ff1b912fafb537c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b01c8933e05c453f404b261e2c51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e344cb892f6e4a665551e30be47fb0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d6b97be79573abb0d499a92c9231502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e78b186140bcbabb07db868c0069f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d17ac101a4116b6c918c9a882556f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d1963094b2ae96f905d75f26d68a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb799d7ff59281112c2602e204927977506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9c7fe66144399962a62b2ba5f7c7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea399c2b654cf7cc70c668f80244aa46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2112442ea69a7b19f269ecb67430f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1fb9cb7c5c4f58cf0604fd90fea87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c61c6e011332a73a61c5e6efeff5ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727508ebfc1759f791ab6e0fa732ea42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0aa6e900e04b4ad1b334e0b3d2a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d6160766f28a4e058b9f391f08295514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ac16e523f72bebe394765d237cd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865275c6978ab20b1c106684c5c90b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fecf5e5e9ac7e91c35657be9db9a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbeccc6069a1a7420894a915560c4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e2e2c5e89c3d8a4ddebff9cd25d1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e5ccc767978ec2dc8aa4b0c11a548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8c1d6f8d97674bba6dfb8ef54ca1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f50e567193147f24059c8f4e4e64eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd3a24c435313418f394b6f007a1d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e76188534b6a0c0cc2dff8cf3e7e2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe927a04f327f1235ee4d2fa844a3a93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f433bb7d2db3f4341261797296540e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d415d107a3c28c0ca8341b54edfa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b35c1bacd199b0e44f9cac17f6f6d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3cdf39d7aa69d3e29e65bf5c56cc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f30340335512815e07c08003b3338530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15203f9608d236fb0a346aacd7271531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677d1b8f170d0180f545e7a6878ee5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeda74ce04df4d4bfcfabbbdc06bee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e5ba35e4ec5d77c9f2c3a25eca78d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe03d385a1d4a4b300c08158627b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef8afa6ba470ab9b1c3dc3484a1652536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a9ef2262ded2df1f030f2d3d76b39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15721ca4f7cae9745d31fd6e895ae448538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093b4901cdf95982f3590bc09b6b40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811125c35ed3eae1380faf60dc9d349540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99202c7f08cda07adeb0990afa12b071541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9283feb26a5392eb150a151dde222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ecb94dc9d3bdd50ff8351506e16e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de01a432da81e2e076faa3aabaff99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ed975631ee507b4cacd36d21f34b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf8fb6fb9f9a356ff9c01ffe2b920546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9ccf6c19f6f6d2cf6787ccdcde889547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0d7fa216e024e4cd7993dbd9995d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e490e8ef549a149d2d3978d7bc55d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ccf36454e50f19249204f07adb2e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c08a566e78426ee221522a1a0d7d19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1439bd3d984a8ce2dd85bca69d50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f68220a4f64114b9d99b147b07134553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be03b52112bf6f6023ce5239a7deb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb945a930df6a12500b4583ab464e5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa4652b3cee1fa72b0704c40dd1df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f033faa8e60896a850cb928f9c09ffb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd33edc5154768a958fa261c6bb80e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998df866c21cbe9ce71d4eca6c014ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d457bae50dd859ec8c6c33dcbffade560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11db3fad805b102e8c9def1457dd3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234076f333bc44b992ea94384b3d60e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1179a1b4082ca5f2184a861c6f828563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f86cfda00a1c80ab5a2379bf4c28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ef150445cad6f5c4ebb2cda25d0c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b067e594fb963706fe9f97cd2b2fe6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30cb6d6816d66a4e19e07637cc79f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df987392e03972d1850a2e2026ebfc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d847e1d0fdb79a277246ae4aee591f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4b581bd6d6fb7d3ed45144632691570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c20aeca595784864b4315e0e6474571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6283226b6f084112c472decbb0bd2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af5584be06bbb3c042fe218a24dd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49088628c5f34f0c998c3bfe590fecef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd2c66c0831c273ad480de10237a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e5abb81394eb3357775347ef435f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe051bf6e3d4b6acc511ada31a68f8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a4739340adefa13594e4ca4d66eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30fed20cb91567c250fe981f6a89c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9576553c8715cbf6cb5cdcd47ec735c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647da9fa9458a96b3b72c0fdf1982bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5635b1f97080e57d7fb1319e474b29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f932f13ec066bc14b1ff912bef4c68e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eeb4b28c4f28e71cab6b004ff9e1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d243d6d07a1f2eb388c1fe587a5903f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae65825d48a13f681e677a7e097709586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd8789c034b6c13f92c5cf64bb616a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdcce33b30eb7323be15fc9b63b857588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ed8142bcee34393a97746f6f02008589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79373a1186c0e10967c97f0f8d38971590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7582b0631a90eef6c5e6300d7a5d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea44f2d3b10dfac90338032f7d31db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af00bfb04d4457a486788750fdd654593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723e06af8399e2f6cdba44c9b66d525594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1202699d332b7d3537450a658db150595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158c55a7eb98930122d3ba8bc905681596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e122a6f8bf57bacc6ec993b0dca7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25425ea54e8e287adc58f59f45c67123598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d92b6976a136d787d58707b5b07353599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd395cae17c6eee5c7900dace7b2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f22736008ff2400406d473f309d226601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dca0ae7c99274be8ee3f5bfc1a7177602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee28b945a19f42eb558591e108e18b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5f17d02226805ffa6be3b95a32ca4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71b162b73e58d65194bd24a8089de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a9895f7fcd1deca67fc40df054964606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587cbeb6627dbcdf0ee150a703939b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c056d77fc365fdd0ba5081ece9d48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f13774d0182438eb3c743672d7cfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa4baed59d304b8d13017683d4e11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fcc2f7669f8a1a7084b06486dc35c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42066132df211dfb45b929f2956acf26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb98739eba7057a1a2b8b613083388e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cdfb0e08b24dc80e05f0021178e04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01ab58e6d8b099f1400da682acf229615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e0532e7b512062765f3a93b81c34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f750b39ac5771752b5fd9f0c43d7f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a556393b2d08bb4c72ed54c78271cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83808bb3c3af29bc8b256934272a5c78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95d2feefbfa5aefc3b60b61580244620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912cb50bccd38e74b1e370ce5e993d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e3aa8b3e3d3ac940896e6119f7d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e60aa5f3fca98f22b9ea07f3d023dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ea77e2b71ac0b0201d549151e897624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3b4e8ff0122dcd213b573d843aa1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead95049507b579aecce364ea751487626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b07fd15db898cfa330452555a0ab47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c96b5a8572587a00c612d72106cff9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970a248294bd6768511410794d53ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e837c3d30f41277b8285ea42f6404630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967b2ef840a00951f8b351df87d2c43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442165b739f2341cbca1f1ecf67047fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a580501cc097f38bcb342d77def8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a6150ca2822cca50668f915db371634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b909e53d85f93239bbc0ec21633f00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820221a6e53489e26a82edbee17f24f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f7df66a561e64dbaa3ac392e78fd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540637bbe5129dd07d0ad2e912cd85f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64039cf51859e130272cfb2d6bc7c8b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ad0276b642f2446cce4d49fbe3165640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a2ffb6371006bce7d9a56798aa97a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504e9199c9a6b249ee90daa6ec1931642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dab0ece64ec2bd64e70155b52e8f5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f302f142e7855db3f322aa890e9b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1dcb231231bd5673224230f3f9726645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea73272a7a427fecccbd46755face646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb5a97210405f2c193354ab58f0a78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20546cdad431ed779f556fbebc3cd923648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f4e8106cf94322f8f45ed660ceeeb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9d79e8829d35114428d2594da843650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520acd76c33bf561add412ac10ea17a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e39327ff7d2fb80ab233dbcc90df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a0de80f8402e3cb9537add691b8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f533b71c350dfd83bd05d7e94672b44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac91dd8c00912bd3d85d6937c1cfcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019edbf8de1bc0a8e7aaf08fb026f6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fb8f6626a15485fe88c26970a17fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a284141f4bd8ac451660a57b8be142b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c486ec954f9ee611e389d7afc87f624659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa0183bbd9c5584a8bafd35f8f2666660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640fe6271418b7b86790815499f235661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bada39db82e8e19e9cbe2521867ac2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea243d76644c8ad6dbd823aa34516ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f91f0b681c52c659443b6e4bdcb20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2949b345c3fc8b070cde726ccd1192665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ab6dfa88c4deace11fae211d2928666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049e7c1754257d0bce6ac4a4577627c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3f25e62f191f2fb8301b3073bb7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc6ee43a1904187241045125b9205669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1fe535fa8e80c2ccdc4e444ac63b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05654913ae90ad2607892547a0636e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece96b5134b58543388ef95158228e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf13fa3168428d682320dd0e19b89d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643552584d83eaddad1939763db5346a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56502740c6cc999b91811a49249d252675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c40eda7f43f5b9add3daf75481872e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0628ddefaf51c533fa1d66ae4e20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25077610f32f94027bcc2332027f87c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc5c6b0ccfb8bdc9fa6bba9211b80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff415b2a4f1df8979f07809120be68b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235f5c3bba76ff0302825b7c2c53f3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee80d836f6aa9baf28dcae30e16ba8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e593fb8ab7914c5a5617624413454d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5fd7861879026987a0ca6b2db86cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71177280416d49b516cd40eb9d2f5d58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f41322a04695705d37505d60254e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6937fcd41c76d8d3f9f4aba46e4527687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cbba3a99da818a5dbc361a6f73fec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c29a223748214a9214e19815be85e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcb0ba6fc748bfc082e3d6486df293690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f826bf6310c21edf19bc20613b870691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc6e9879dbf944f6c13a4d6e946bb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746778917182ff283657c6270b7ddd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234f2172556db2b3bf5ec04b41378b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c028230dac922456c6eef462122f4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d6b00e3110d4ec30a8e19f1c96152696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b833f82562b41d39c06d94a5b4e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26587caf4196fee7eaa6062467a822698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3d0ee8c1ff411bf44bef50059f1de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc2702894e6edcfee6ea86ee088168700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fccd137ae4cc0f4364adc577a1c1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bcf5e9762b988b7de9f5f59733e20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb9f3c02d22c6171b281ee1a92478703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670b9881ddc73bd665872c7da7208c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50fcb3a1b22a9c380035981863caad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3424eb1725575c780a958e6c3dd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc36c69e311de538792538b7bdd85c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9436d3a775708f5396c84e0f4eb17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c338fd370cad332b0ed3e414927f2f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6949d5f564ab85cd6697c9427234e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d15db0387f01896e1d973e7050573711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb25f2a579e3a0905926ec6e405de1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e558a87ce4ac6f44a3adb2bc3e9fed1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91709729fcc180e10782bf3e741fbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749b48f1bc77d01ebe10e2bb5957df6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42860905970c85b3b8182cc8a173be6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab460e03418d627486d5dc8d7d57508717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bc787110a68eff9a0f78f9db88609718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe30a9607f6790787bbf054a2ee0aaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335801f8144185d1191f3dc562b1f392720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33566e6f3974e94b7baa61abf79f426721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712f3c85e3eb9aa25d2c11f6cd9c6ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0508e8af784bc6488f82730ae4ae1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6a7bc3208e5565e447b5bcee5a44d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a811ef42cd688f1cafe4b9905d53c5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b07bfb098fa55af5393a9a381220bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b604f6f3959979511f4bf3065696e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488476dd72adb23ea5984a5a06201f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d562343d1176ebfc59a3837c98f188729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f67cac2701b0cc93574cd9a17830730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db866452835d0326e3f643dae8dc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f16d781474f79b8bee5ba46cb99fee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5466dcbd74e85527c93c114e694441c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d812fa9dbdcc50295bab7b19da35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39701edcc2557f0a0460c9f8f4be89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160a893c35b7aae3cd35f1f862c32dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfb968cadc8d08aa1cbcbdb71ad549737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd61e908b26a8ec832b72703b853d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada85cb6c9cc05cd87cea5c2cc9be52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf162ef6e9a573462748a60a50dba0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f12a275bc93110eb15f1660f6c6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fd30b9d00314f1cb4c9098f7ebff8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834148f3e3c846ffaf24eb2a3b9b62eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57603e46bb1eee0f5ef7a63a01562b37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc742590e26d6859cfa4d6b025500fc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b8df30669b33f3be93d7c5589a385746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b0fc5b4a07885cdf5c9180b6bd687747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c95186e3c2e6f54632037e1557f529748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8b5b177701c43911cd1e99dcd2723749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a55233319d054367e5f665f96e4452750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3959202babc511b525f5af129dcc18f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba26b7e0f058b97ae1f981df7b89b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606416a790643e2ab26203d3eece155d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04ed8cfa83d4932963f57dd3ea1d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb67f4125ee8ee05f3472d356c5aef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400bccfadfb0d9d2d96ea63a6dee4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73532bad795cbbf2a28c85acb1f924757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307572b25dc5b6b945b635376182a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b2cbaf0213f1de32012beee951314759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365cfe3e37f3d6d2030c32378bb75cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b468b7138ed8b025e5235da637e1d002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce66c1a66b7ecb8c41d4dc59af17c793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a6e9a941da3dd04950e847bbb86e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea053be4bccf525555c775f93c4a865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa836927e54cbdcf055f1b300f4c106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc46bfba56d5e752e85a7e139d3467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db4be3cf8dcb80e7e8e447251b8788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b44555c197a0aca5b56e51615a03ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49270df3ec12f3a25cc9a525b3f2ece710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5299d8b25444781a6ecd51e278f9fd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514b18887cabfb98c06f91faa86fd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c135ac44e06bd0f4abd6a38602f12213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32648a25c8763083a86f7d2afdc5e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffdbaf146e56d7eb18dd03c877f6f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b7eb502a0e5bcef5b7aa67e7a19216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cb619be1a5571c091e6b7b0368d4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5487aafbbc1d4cc3de3aacc33036418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ef929d9c94c166272bf1ce8d05e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69829fe55fb350d7826589e930663620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a54307f7e0594c21e3c3307e9533f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227e2a682988cea9b44afcf5b49c8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6cc4d6be4c830e2bb1cc811a8060223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff771449a67c90ca2353cbdb0b9b1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608f4a715122a0ee64801c3540183ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7f571fbf4da3cb02999acf32e86f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a05d21b5a8c4775095e238cb16cd7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa267c2fb20ff3a01f71748e142b8b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5c5af0820ace174fcb9e2957b41729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750bdd9ea1ffa007dc43f237e25687830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8c9cb308a3d7ac80f1faa08a0025a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3cd24638925ea9813286780e856032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7fa38aad3180ca6f3de639637583733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f042789c2b8356403f84e8ffec926dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c4a92ab4c801881cc7bb256d931f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fd9340113a50849f874e987f80e9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671b9b792f0dc28dd84378c956bc1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdfea8dc16ab1717cf7ff61e19083238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501baab463136a999aaeeaca9099e2dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a4addebea50eec7ad22fe8017f7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ae461c793d56923767168836f70941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58464dc833d5455e12d4f56dd7500c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e7c2e660a7a4004e8e7a5597ed47b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240779feba386b8bb77f27544b1da6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a702f95796de7efa7599c93c07d5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f6733aff2dde5fc4328cac42d24b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d795fbd16f5d81bda6c5ac3f38b9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5142096bebb2c87dcedfefdbce5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e3e99e4bad2ff54853f605a6d6a7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c2cd370eb94f7577b7ceeb5b18ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a0c82ba6e21f8d51f440f94aa89ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a5415430eafe81cc7fa32902f08352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48094c88b90af8187130a782ef3c04653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b624d9b38be7be5091437be8b23554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43828ee59d9eb77a07dd776aa7bc62255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733807b0d7409c59d05a3a3b8ec1c7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f9221d9104bd63a606ab6712ed02157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f826d136c96fd440c9b00c011b5078458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fac8b38a26cd893d057b883d7704fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ece5f61177013c0575f9b642abc5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522cb1e33e0bdc60c8e0637272358b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942baee99535727bd835c58d61033e4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4b92b05c3a31ecc31f23d6c41913563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71352a5eee5288e41d48a48cf50e4cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1b330e0c864a35d7fb925ac9aedbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98b0461d8512e0b83818bfe2026c3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14551a4390dcbd7327a0e879e989e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399ce4a8bf8bf870f6183b2307e8e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a1ea443d8ba818a178901579e6bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc474d7ccbc1b33e04d9518f6cbf8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514e853b8c9edb06e8721f063faa39d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057fe99a5657f76560b8cc7ef31fb6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c65935d14d901fd2d103633c6c0fa673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1316ef4df206375fa949decb0a0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c6726f5b83cb78059f6d2c77d54d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4af8b0689e44af858d6abb101c37a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe8a5a5b93340b060e3929e9eec82377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4577923ef8fce51f9542a3217a13a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c17d6d7ac6bb9e1e860f05ad712cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a914e666a769169b0b486c6f32b951880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e40d60bbbd12585df50b7309dd8ac981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3ec9f64cb8a2827aa00597dd2fda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b8240c921d67e36f4ca970a9167cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d2f5c46cd1d43a4d7d83eca6d6ab584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d5461d2af9d716c9cff5e9edd5d6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c75346c86e4816bfb92b5e3bcab95886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a0aa2abfe3ef0bdcc0753ef8473e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb246bf01d1f5cc38bf15ded7d804888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae76b9b42dbb3b97a93b57d82a5f2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe1f6caebcb4dfdc08a2c5c60127b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562e76a940b0a490ddb1cce8c5212591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aede841651d9d76c3ef5dd3990e9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eb42f113e1f19282f609f5ffbc0ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d35a6ad43d649ff14080f986c51b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e45a846936ffe71a54ecac441716d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c318f4786f6f7989785bfb990b0e3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893acb278fa19dea70525ff14ecfc9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d93a1799f058a8fdbae54c30c879a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd77fd9c140d9e1b2241fd48c9d0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f071a3eebcb898711438cd85ba8b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f4bb113508c45bd0b4b1575ce9c6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb0d9686ee80cddf99bc338413d395102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b650c094fb10ae9c4648d01e99c8277103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e4aa4566f8d0b39851d54f27a6a0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bdb830b60d0775c15c5d71cf7a2e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c9654c60f87761de97167c4e4ad88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b6f0a712fba926eee8f9920ab3e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c61dfc6229de496d8fcc21ea7da3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19df93b400088b2afb6ba1c0b9f70cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0145dd8bb2a624b560b4a5ad0f3430110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c9123b6da3c7c30b9572845f84223111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11086a524cbe87f15164ab5a623f66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811d2212ce64a23c4ce3aa7f5e205f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0cce421e6f2c97c31a4c1dc85862b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e801bab53e0726aa8d975014dc01c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b6b7287d3613345d741616c1799f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200011c2d9454dbd611168d8e803ec01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3dfe1c3f7f17cca026a499ca365c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92bfa04048611c3221b58c5a5cc7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599864f3196019e3d8bbb07e311910120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00975a0aad16a08928d02dd6a6843bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe8e18380386d502f2a020e5839aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac9f82b16c932c0cbb199e0a0ad0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ffde30375ca7cfff799057240ab8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4433cf67da1eedb44600b056e14a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709d40ee5b1e341296822cb32f8563126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2ee365de3adc2362ba932aee0d4b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980745667a05607404eab3ccabf84edd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb44d95fb0e000e6286b04da181d9d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255a3a8ae36ca46406d9cab3a485e0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8410a0f8e64cef19a2015b1ecc9fba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae15b9a41934010c0d32a991fedd1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea1ef76f7b52ca924c2537c58dd03b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d3a912f74c97dc996e5050b2127b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a6086908c58dba925599130b499b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852922611c7e108d4c13949287c9fd66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d376ce3bf8efa498e038ca4f2c2bc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc89929d2df8c05b13aaeb868a4e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b51cca9013b2e933eaa980601150bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c185ecd5b738a09dac264497b862c4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b02590204598795212c7c9e93408a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d35fcac385f26c4d820d466516ecf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c405eaac9076f6e18e28944a03394143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d573d473f57dabd3fd043364685e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e13a568fd94c190f84c87c8dc2d8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e642d3816548ab6a70cff90a5b8662d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b2957b3915b915dfad827a66e78dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0fc363a8ccd6494a2a293972c2932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357d7841802da4b86f88adafce370d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8e3bb59cf942981ff24aa466eefc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c592c30ef5c64f9f426d9680fe8bcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa311e9244f3fd1dbc2d679e31aa6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2526cfef36dd19de3f1851a8557192f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654d49f2dfb156ce5de0f034bccc70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ba72726fd426677c8d0ec881c6bef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0867e9607a6b77e2644b581cb86a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644f37454a52c9dfd3e58356af6f91b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af665b2d59dca2b2b326ce9ad4f86d47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dae5c1c94bf211d5a175f0756f65d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa62eb19b33ad15906681680efa8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901b73f4f7028d7662b35807258bd27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc17fb38ca0ba0fe5d159010372701162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aea80552667260602f758204416ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe752c2bdecdc3630f219f3aa86f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8e370d60f9cdeeaca44bd9ce2715c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbee5f514bdfe98739ad0d4443638f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaac2f39b470b8260b329aa5d29027167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236af5b9c33761b070e5a2aa2e62899168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297895c47760af9a70ef69c7ba748452169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f37ca164363962d18e6e3f000cc7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f0bddb768d36ca45fb381430dc38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afb67b416b5b4a5164ab2bac9a0384172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9552b9f6dac085fd01edd4b4b01f156173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d8d5d3ef9ad0ac6ff070e0f88821174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2802ea0bd5b2e994b5ddeae027dc41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be353da9d25ef9be2333d4814c2b41a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf542bce9b799fddd1bb473134afdf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fb01f0c3a1dcd8368481ae0c996e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96827a261ac95532e8779392b03dacb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa84cd2bb20aa973b1bdcd05bb9ac4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca15897e51be72a0e719be5042b3b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94221a27d4c77f8ea59fd3b9e06b97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4780e16ed57a69f92ff067339b15e76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b6e57eac7c67ff38af37e703b1029184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451881f328001dbdf4928795b22b1a85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f86179ed37a9e1a8d3397aff3f44f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff200c7930d1345dbdad34e60440b1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084937cb98caf7fd773485eeda9f986188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d8f5922c0fe33d8679e8762ef76d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb2f2a53c74e7aacb16b4b2effc70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330592b23d6d627626aaed83e7b696e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd99842635aeadb470603d4f1826b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825654286cd3ca2eecc563f06d7f1d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238dd809cbc0feb3cd75fce0e89d4ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea04a4fc9a6aa67136d5f35f730037195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4693360b4e903e192b7c598a1303b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7b2e35146c1b6beaf82b86517942197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b1d7ac72aa4e54a5763f0661bf01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23471fdcc2951d5a80247130f9d002199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209f630347dd13f8af338350732d3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccef17285cdba04fff1b9a983f0070a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045715eae99224b7095470dd57ea505202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8515b54d8ce24051d17eebe556ed2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb5fd417e8e0490f46d46079ea45ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22202190dd11aec5f48a980fce10aae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c97c46417d60f05d46afe65ccc4dbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c74f7615356ae7d54bb1af6dc2216207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8898dbbdbdd1a6fe2b84b21f0aee48f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69eb8e96b3805db17064404a3a067a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea1ad9b0cbd24ba1f2ed2ed43e1116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774396390b3829496e18097a34fef0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c2dbaa4b6666656d9a359166a1b87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089389892ad54aa0b6a48392dca996b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623701224abcfda69a7d348cca961d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252855c797e1c64933e9d75cde4edfae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81fcf0d32967a6f7f4edebd8f5b4f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b914e2788e4fd706a4e04561d8c0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d69195756743aec535dd0eb2daec5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1ad1fd84cee60f5514b12b90db7a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c0465c34580437d3c2ee07ae6360220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f63bc7028202b83f8c08e49558d975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7558b105ac5b1eba810b5a944b4b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ed07f3c5b9c8e3b2103809293aff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd19357025e6d5b80f3246dd2d3bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2e680cb4ea6412e3e38a2b38c6690225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a653a964ff55bd6804528b5095dfbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc157f170a77802cfe51b1dd3b638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14562f4a72c9280f42af8b97d871e92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252879fa6a2a211b141960cb0843aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e649b7c3f9b33249e6b044bcea0e03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde0c4a3aa6bf4cf67a53b1f184e385231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc399b07f706fea1a0b1e560c649e42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea549824e47ca58957c5c7a1904530233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5e0dc318973cfcee4fbf75db98ba7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd574788c58da4e62194267b1787b6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a67397da0e09be754957e82fc2af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df0c9cdbe54203288502930818d811237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dcbd69ccc516f087955165574998f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ca8b4ae391732661219c6b9ef4687239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f81eddae7c8eb8f5df2297dc1cd9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e831a8530db336e28ffbd64a246ab4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9e10fe92cc54ada7a4f4fb39affaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7db5f89f29d71e71a20b065243b6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c232ae3dd17d5aa1237985722a33b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0bd06952d34a4b3a802f3c570006245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c87c0f893910f414bc443179e43113246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef03a3c7df629121af13f36edcc83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758954f8372a3e32256393b1e8b6596248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9781127f02fea0d983776c0f8d395249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060a41a765886fbe3931b8946dde475250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40af8fe8b48f5ccade97b2539ad170251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549aee5f2181089ff33ca817ef1dd94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39fb9cd779ce5b1254b8f8040747b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b215f6c7c841d4c47dc12aa2e346254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc011d0fbdfb85127402b9b175d0df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ba7749d53d0e9319810ad02b2be2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999ebe98e6689d3f28d226bddadb1d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c197f025a3a1713f6d49b29ab3bccee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b771f2cb9b1d57fe7fa5277587139259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcdeca31f7a10ca1b9b813c2ba04cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227f59d0f30ade898f423e6d2192d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b24a8d4c41f1fa0b386492b70a765262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018197b0e0f37eba303718bfb560f80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badec2f1bb904c3ff8a0b90c50dc4852264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc37827637398f73d4cafaa7baff5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1aa959f91c4e2cfea6138fb326b74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208fef7a9ed93f78c10d48a2dc11447267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c159cc1e4fc67ee6d9ceeecfc58994d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feebc7a855fb2279885fd36918a31f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e5f3291bd46636e9f5f96c76cd9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1812c5723788c80c6d2bf471011b26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9c6bcd7e8b46c1a61c569d6517dd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75263b51753029cdbe485c6f1f13027d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6783678425103bb117981e396a844c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2ca7f6314f9fc4e9629d3065cd0c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac791679a46a158bf0bc52ba02d4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473027e343277e93bc79b435953fcc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2631c13337685b880e0d8bbd0860278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0133c687f4652915c7d11ae0afa54e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f589e2037dbc0c13babc8a7bcb49a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ed92c7b11838ad75300487cb68b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2472c6393ca084dcd8cd69fe3a3e064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ca020bb8d65586bcc94e06806d7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d4446f71dc1f630d0fb6099b9b5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d677997523939de15acd357fb6ede285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d4227619d880711016770c0f668fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5948dd0dacf2821eb64df3d01c933287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041841be1ebb396dfde1bc74fc1c120b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85b448fe5ee9ccd9cba5f4195f94f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c234d707eb028ea67d4db44ef052501290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef3b60e95042047c77ffea7f8e2b90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ab5ff67389903cb80eae32bcb51da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f99434da3fe5568b0f7567db6d5bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90176a55e53a8bf9487b38978997fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a6df34ff0438eaf406439156c251295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4765fb92e189fe975845f86d4d4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04221f2fc74d0526b8802f126fee1dd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd273bae415d63af601e4ca3d4cd80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024dfd51e281dbe30edcca82eaa4eb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700df4fadd5c4d43f8d5b6f4a8d6dd26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312b2a96b7a629dd676d3d92de6ce56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574bd4417ccae61b67c03830816386c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c51ac7130f6b59b8799a659ca5a03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065ebfd1a68b5e87f4cb9617ad7db80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9655ca43901baeec655802e32d200e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f25e689e9ba2cbb7932dbabb4586ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0996342fef6bbe4771f028586cbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa54d381ea09f2b8338e8d0629009ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9083d25b76ed03fd3c49409097a4e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85952da05c3e9f58d10bae643d3d9fc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015128293b49174f5ba3a03bc56db7d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248661e97087670e1711bdad56ae765e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541b1f6fbe2abbbf80ef2bf8e4ab94c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518c467c8043fd622de849e8cf895eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1318d03f097af8b0a8436f89a67a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792abf9fe4fb2f5de4c78cb48d1f179316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fc1abeff97c4803bbbc9bb2551ce4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a0dc044c7b2490c9762a7ed56d3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d64c5133e618218e525da86237466e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134d220d1f8d112bba5da27b7ba91c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e98b205036b8b4e5fed6a92a4b30c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868d6f85a65869dffd0d8e4539a3a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac090e3d98e4e993af513110d3b384b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed36d0b1a7a817cf94426cf041b422324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44a693322a399fcb2db15caa454f80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1236a57f9893c53fcfda770e19df7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff9a1f28c6e037183a75beebc5111327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6086c3009394e9bfaf4e511c0a1790328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f305004bc272c7754a48532807b9fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c7999b202bcbdcdc2ebaf31e20db9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e4111b2719a43e161e6f66c3bbab5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50b69043b47eb26559f591d45bd66d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c08038585c9c4a04cb0aeb2593ee01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3402aee4668e88ebbdea31f3821be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e83037079c7d7795871845771dd9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45ed1048f359e52d97a95365ef9ec1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcdefdf8579492056fb27aeae1d62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5bbed679d9259a47ca597a0b93ce2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186a695fc4b6b3b743547a5b67445fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473ddf1a6a49a13dee4cdfbb65005ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68547a12945e4ae1444ac1de80cf5eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b07ccd9cc468e1f7e7b099f19f9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39081d076734d26a409238f701e7891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf7e630d9691906fdca9916da2b21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def39f0dba84447efe60994ccfffad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e0adc50309bcfc907087e6a2002f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b843e9cd0804a971599e54dbcaee50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0a047f95f998d0f2b31590e44a10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923247331754d2435a2e27b03de3b8e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10060f593cb6a7377e6fe1bb1c744350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52174e565ec1f90cddd73b6614348a17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeebc23c3c6e6c6787617269bc0a18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b801fa251f5994f0bfbdfb393fde98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad28370d3858fd3103a0c98e5e56f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f84811cfeb7e6245e370359c89740355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53800acc5ed2fd775400408b6717951356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1510aa1225985bf3fff73b96d62d3b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b02702def779d54eb68b1b68feb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a213ae02b882f328cd83adb83479b12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73758fe878613ea3911a2c09c79ca886360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc662ecc5216fbf2e6d4ee3e8f64afe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc19540d9ef3787c52b06ba8d10d94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff271a61d722739df9987a318128520363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb983dbc7924e854b2ef16ff5273f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef6a2db878f333dadebd94b561895c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7164afc4b20e5113913d7b2f3a52099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d33c32065716a1eb7f6c39b11e08f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819751a1bd7cccae99c9e5e1d2c2c1c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc17d6b103bab75378f2197bd08b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922aabc79a13327e41e867b8ba54e8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8737c54629b281a4f83143595b0ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124c33c0c351f908dd8fa4abe0b9cda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0958983965af8e6f6746e051efd65f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f26aea2dfbf5bda36ee4d0f954f0fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91773caa244012e2f0b016714ea2512f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54b3841faf26b5864603e40449e1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac171a5fe57d4d6a5b2614f01cabd62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a2606fa1c25ddd0cc6185d277bf1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36061bd59ef43486391794aec6c1a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd18c084206b890c2063a1936dd00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe644ce090661c953dab95600bc128381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aeffc1f5dc7b9ea8cff0d8d70ffb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435804c9279453c77c6687ed523fb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa6dd5f99e645fa052eff784778376384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710dcaa12f954ab62de36c344f0f546385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d661f5f5534c65002ef8014cd105c77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5690756f117db518eab86061deda90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eca3b3f3175d2b1eb94b8c5e8dee2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb7459be6f2ff6d73787d4a2de9bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d938c95f526b30ccd4c7348a86b126390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a089b838a224cbe0751aed39f464f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3c16e857fdc9e83af3094d93cc06f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccbd8b2822ad2e4fc2bd6011b5e5f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f59b794343df2a80647afec4a46c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a045e1495b95f3e10c99b008954765395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6570047515f5016a1d866ca975cce6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b6af1032db40787b08fcd2ce012f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ba04e18b3c6c5eca9817a1245369398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55be4347366b6cae36282e5dc8c6b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0072cf57ffd88de4c0d207729b90773400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fa901df5aae54ad86bcce66314295401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70fcaf265472cec25080337093c55e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b0205f534ed08caceb79fe016519403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c34fe46b26be31c846aa792111ba7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561e9cbd803401984e33a79632d01a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4131ba6a46e40d480e62bb10be0843406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089f3c8a3ebf499932b59b145ec69f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce87e02dadbc3eacfda44183e5ab4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7cfd21c7e43544af4ebf16867c421409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6ca828de42f63d74fd1ce0a8927d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da05618e5919e5c619868cadde77c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654f7ee9b35cae6f6001b368b08dfc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd4bb580977fadf2af6fdf85bb9df0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f819f81b5e4848c57a8f826a1d98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cc813c1cfd5bbb1ddbad320765bb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddc1dac770008b824e6436b23c0e79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26756a43c3df0842f49c3423a93137f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fdbac08f23b48ae93ebd69a0788e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e43de971628e2ef211a611091a232f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f2fd52dfdff64c758d3f745680a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b6e781c9954eeb112087fddeb4fe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7d3270c2b8a7d48c9eba67d049d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb5c601b4a05a41b9a0c88a1fbc06b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9039106c8425e1968deb8767326e3d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a1fa174a11b95aece4d81e49684d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d38ffd5883f2752e0acee0125d0e66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7303fcff073601bccdd20231a9ed7a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e530df09d26fbc19d9ae7c2a45ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45812767f45480c21a5ac34d97741429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88835586107efebfe4d4c3032cbb8f39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dafe715768c67e2619fe58b5f1990431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbeeae96c6d85a25fe88b34c12468d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bde4760d9114a24038cb20756d847433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d5f736c60f32b1f9e346cf52fdeb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7af9af4b7b71b4eae098771b9c006435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87206f7e236f9022b67d4caffe38dc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f5e875b3c3111f075583e7b4d7ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d201f8ba27393599a62e664bd38c78d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc32a570a8d7758c620d94da7f7d74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce0bf168eb6afd3a35e4810ad0e94c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b0ff7d722a15396d613ddc5b1895c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d07f411a127bb865194b760205632442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139e8a775e2004d94b6029b1c59cf8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9a52fb51d552ecefbe27aa971f3f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a5e2e9d0d2c27a9f90aae79596f14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7afd7ff8f43ba96f407201b5262682446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d518ea89fcfca351ecca64817ae27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b7571035d277b5a1978fa0d186993448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa8e2047a401199b52859d4528355449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10d69693839deb9128538b401bb5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b9b328b10caad0342c04018024ece451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a63cfbfcb7ed73b93cdf11873ac2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44418ae34d3bdbd2593271f92272e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf319d8732251200df4837951bffcd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25db065a6426c0772119531f2a1be9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b58344e80864e9748ce3f0dc20137456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498e75d3ad04a508ce0e4c5bdd088f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf50b69699a75a49560a729b22f42ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cdd8dec00ffba39392ae6d3f75147459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be621f3cfff3bff39c822765179b4c8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798683608751641dc9965b803ce9b9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daa7b2c4b80740ec4c3a2ba6b01d3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e478c974051d479a8e5c195250b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b4ea5a7af86db8fe13e1a4e44c58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814743cb7c6c2dbc63c08078d07eb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5550755cb7201045f6f8b18df8da48a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66745afe01225d0fc8dcbebb4e39d0ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4a33461feea017271838e041d82b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b646177720ca5015011774153263469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d087bb2a11e84bcb309947a5ac90e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ac0ef17b5c322a74b56912479607b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639abf987b50df6b08fb998e987eb155472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289af9c4fb1ef5eb9410bfa004af76a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f96bf320c2c1b4b8c941f8cb7ab5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2858e8689cca3ec91d869418bcec99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dfb206a5e10b14929432c6574bf8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620b00fe878f5d383b03142658e4dc2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc4510a718de90f2ca16718e84c25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857242fb9d78d1a460a9542a4c5bfd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e61106871384c1ec52dd39f873bb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd16e143b60c9409c50be68f7f64265481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34268e26283d2f888ca009733f1dfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053536671423ba4e112c81bf0ca8ddef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf10d1fd9ac87a00bbef1f2a3885fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dbe1e6644c002ece66e65a6d45daf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9e6e22511c5628a6bd1b214ab3c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55158806a352ea725f1b2ca80e6abd8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08d31277b785b50ecedad777dba65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c17c0d19587efe7e721bf33a329892489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2d5c9030c5e06f7e7b4bb8046607b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e2b42dcc674387b9009e1ad831900491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e9d7224a587adedc340ee0f853c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0eeaf31369bd6c909ca8be1ef5eac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a5fe70640b6fe1f54917dca36f8fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7a72863be13808a9c17e3e217d7be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5102752965fa904012647bd844ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5ba85bd0384a05534fcece8ee00c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4545b7f5d6a05ed242b85c1ad489498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8092cbade9e80ae52de93b10b7f9ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b234a5c58c83a9f7bce90e8c2d98a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d93fc751c0fa9baf5ab1d97a1dd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2d5887f4773ba27c37992274eb0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e06d17ade1c4127b0f95a3cf39e189503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b9960ebec7b6432fffc0532c1f26e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc724c5877af6329211cc4bffa66e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876a133024ccf7a07725a7bd7cd430e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a0adc70769f15e78aa22096eac6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4ae9a0238dcbbc96f3906ae4e075508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00533f25370bbe8eb6daea18c9cb6b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91616f36bc300104215db935c279c3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94af124a3e97ffe6afa388bc6a49e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb3dd50dd353ca516b57c678c1f0d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63c9eadf06b1cbc2dffb4b98506bff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e2c86d7a1f4382679de492332936514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc027b84ace51986ed7f36382bc81f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac285caf8423199734dccebc8acc2fe8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a1820e4e4378029bb3662d4dc6a06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96851f6034b07be9e727109e4b7344f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f079e75a73c21f41f48bad7069da4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad142c35952625621b9a036dd5b77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e113ffde48f11a2e8a721a78b7edbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781367326ff3cbeabea2f6d12388d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4cd892833625b72ebcc23cb702168523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425710e5f4344f66dce2e19a4a561ac1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c52bdbe8c2b561ab129d1bd940b67a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604890188cb4341f8cde13479ae38fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291a4e1f41e8631f43a876fd2f03fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bfbe7e02828894bdc8518e0d8f6bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e8a9cf031105c54dc2529efa21e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9e6c386fbf8b958a8f4dd999a9107530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4475c3a811389f80450e2ad4294feb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c5c24128a34aab624d47fc33038cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4f182ada24d8ab1a4c1436ec3545533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e862f8897924d92d87532072b9ea84f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb53ab03c90da86098e8ed5b042afd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b595014872ffacb3ce8a8908427cfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62fbba7dfc875a0d90bcaf2e703999537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e8737ce8608fc12055128f1df0620538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eaa9b18151226851023741aebdd76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532fbfcc4d2dcbebb898cc9ea9c2695540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b134b442e57fc4fdc0e2c94e5f15b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8b474b7df8dffe77c1c401da923b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25900cd1982c46400bcb742b2be1f44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01155b5de196f547134f2bb12868d83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7b706fe5fd16a1b3073258325f574545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b5b68ccca7d3260cc0daa597d574546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e549f594a840a43d11e68366c6e25c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579175538c63b633837b757a8236b08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459fbbd7bb5c36e6c46d7fca547e92a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caa8b11b3bf3ea6533151da5715c6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f25af771bd0ce8af6b4345a266b54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bc2483251975f94aa6f6a4affe536552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbbdf9a88edb3c85b6091883e12ac0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b2feea362db31aa4378c31e8d7b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105d45da9b1d6abe3eda095068b63d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a42d7cb3d8ade4f0b8a2661558fa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bc1d7868893b849317520369da0a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd6b8e9a9aaa63f9221dabff73f1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b83836b731b8a98f783fe2ca87e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240300a8e214ecc7b5dea6cb675f8a68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d94bf35d8a2e424bab405242a994561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973d6be12fcf02cb7f172308dcbb33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7952fe7d979d4a0935f2584d3092563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739075518b1af47d050adcafece833b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56282964b8c26d789590cd01ee7d2dae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8334e0e944771c1c5c88b571d67a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84bea6d3b1afc6f5c18c7154081e67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d6371fbf7e4cfce66e17d1a5453ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e602968582a7665d5ed5462fdc4ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953011f2f7d5089653a4730d2700297570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a8803c46f071b6b1be68d4874175571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbdc5e8911391201cd267014a78252572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e2366e0258df32dc5a1b71ef43f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249cd18b9e66527d4c5296cb2d75e09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce56f0a47fa76785cd5e32bd92a03bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d918d98c078bfa9663e33ef155d3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d23b27b8d89889401f415446aafe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322447bfaaa225bcfef761ccf0d37b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f0c0c800a5a7438b629ec41925f69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57fc598dd020213d0e233e39e352e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba940304b89f1e0c1c1281f314cce1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35afaafaa1bb32c0990134f8c3aeaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675265c3e1b161f46f15a39b612d2c8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fca75f048dcd35962f83426633ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e540b268937a4d89ceca0945a45a09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec223872fa4aebbe055814d2d64c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9e0c6abf1d559ff214613a12c4039587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba660dedd783dd132c5b3fb140f5f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b8c43bc63698305281bcf8c8d1f31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c6ac6db211384b4f08d0763366feb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dd0b29f256f2a68dbbc08758c6313591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10985a355c2f1e14d81d75115f63203592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27abd5430842f776a1e753bcdca27c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8853d6e456e159faa18233c9d1cace594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d276d8a6d9575e9dbc138b79a7d9f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae455c49392ec0ff536ceb459b6e84d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90434b033390bf9b52534947892eb25d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833c9872a230ab8cca67c702f318380598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55405be8b5d190217f1db4bb01aa54a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff29dc5b30e2d085a922de74991e29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ae1ea874d74260fe928fd6ffbdc27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25b75edb18027b82432904601bd9cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884d78a1be7e1933712f491edd5229c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f38d817a36907073a3a9604adf8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c326748fa7bca6db01d2b4abc386c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fda91373b5f01553ae8e69889b4ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa0b9a403d245678aa12938244492d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5029c50796175847f73f1e4de4fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fccc493f4ce878c7ed5a7452ba384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678c72277ef05b786b287508112269610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814e62d32e6b5e1ddb9de1a11a5e9dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ea9c891e5bdfb7d2ad7de2d29bb19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f335c0e5ddaee2e1788a146575f461c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50804c7343ec497413abe2599be43e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82284af263fb75f03c8b8662fe60acb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355ae07650f5b94994c4fb820b80f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba19d963657bc2a9a93b1eabe7ddc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4fdafc1975dfbc077b81f88ec810b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4d28c9f01e3dd8d1f2da2cc9f76fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13409d74c5dc679d2349bbba73a62249620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5505daa8aa8ac65a6e7d0770f5d8c14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbff4f3fa9d15448299b1fc96ee770a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271bfc7aa758ea5df7deb1fdb2c2212623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a728064a1978d931e2d7b4e071f07fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896ad332cbd87b0359dcdb51756eab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66b6b37697388ea18c458f763a1cc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175955e1eb07b233540a2556bb562f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1721fd532172675f6ed0e94d4aa43ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebab59add1e8685852e24c934aa07d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f20152c927e1eb8a542503e79b94a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe66288cd0f9ca49020df7a487829c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d9574a783442e9db4fce6be266c7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdadbcfc8d9e975a0296c5a676611e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bef0408f89863231cb4eba4fa16fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3e61b1fcecfe67c7a4f619b9398a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474506207551160745ddb23c61a283b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8fe41f0e3d527fa99711452cfc49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9558852f591f77cb88108d6c20b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48367bff62b42c12d90a8d327613c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6c006b8baf2cb9e9684f0b4996b41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0190646a0dc2af98e8fd33908646641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5464bc5a5f6cee11643e60df5e9f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d6f680b726c13aaca98ac92a7c00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c7c59249121ebec158d879d22665644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f2450bed3dc758f47644a5747d81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff64a4b6b48ee870a7566c7b6422a2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03ccaa78c9df547eb5f4cc9003d62c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49269e74af9c7e3bf3a2e0843bb6932648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1cc4fd566e49fbc2ed2323e340fe1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c0bf1ddcc8077a8388ff86cb01584650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a067e12bc349bd8bbcd59ff75367651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ac46ef99ee0d342f1c4e30fcb1925652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710d74516e94749da3de2af75705866653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd8ac9234c2538ae1966f3162455af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e8deaf6d665a6bc5c3a7e8538541655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b9098404da648346e9fb0e8ead48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389028a1566c43b142c9132e8b9d808657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934c13eeff9a5ec058784701319f0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcca35389fcb0ca95f064fcff4e180659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970be309c6a7bf4c63fcaff1e88a627660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9254e52782b9dbee43e46d81060000b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e567714d2f604997ea40089aaf1f6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50758738baab805ad8bfc8e3949278a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75f7a4aa16c5c6d64b1ec5025796f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c363a3cc8fa594bfaa20269f536f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1c9a1b6a55a396f7bb0ca5c74d3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fa04b6c6b494cef31195eb99b25a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8280ee120eef7d77d20b29444c9cd2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595e3f928adb7a7b1f9adc5f74c5a66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e54142723d94fa51f3bcc13ad6c43f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5631244449617ff6ec0cdda0467b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18409e7edd44b625a665613d91af58fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951b18b36b5220df2b83932d87b425673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df92f00d507fee4bc8130662962ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b70207f6261516c5dab343e1085c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d4bb961a0a1318dd6da03a0f7e990676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee734c2b2991ead0ae0723f9be4c28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25218fafd4b935d6764defbbc554f7fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2471e31cf6f92456f64ee015fdb406679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19390b9f4978a956932d149cf87d921f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d89b15a6775247d3d357ff9ac10c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c074d6ba1efbe2ac551e874e5c8632b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017159d502075f3af290779c782ec0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7ae3c54975af8329514a8f3cac34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30c5761234924abbdb171f57ecbad3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756f99ab30133652803d66883e9edb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb1b96349799bb57b8f43563b81300687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0dcd69a102b93b2b22744aa2249f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c230dff19842bb1e5ed695245338d91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefd2bde5dddba08a8a9c7b9565c606690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d2b93e103a463092c56e773ac197f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c840a55dc929d0e52ada9521dee9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685309a5993c83886b6c6e3d117df3d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2c6edd0f97bb45882d9f3901e5e8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d2b9a26ff4ddfcff97d8035a2f235695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c780c4568e9c7e5c66cbb5d5bd5fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1cb37e3a9fd2f4f11c5eb11579fed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd941269dac02787d81037b60eafea2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550651a6c5f441e97d4a71213867056f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802353ee026aac36a7dcb6d8d368f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d458bc7030cb9eba4317ccdfe5286701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37849fa1f9a36737f380fb7e9513a4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deea1dbc72c7d0dadd7e635f84767c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df645b564ffd75962ed65bc985346a33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47ec7c379f91ee79273fcd19213d7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651169c8eae8189a655911d4f4fb9c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a742f93557b79ae2169041dd68073707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6519546e574de0b27a06a03337d08d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061928c81c24c4d7850137cca292684709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06debc517f1e04478af3c785c1f9bbf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f53d9b582c9bb769b4162025ca297711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa1af59670bd9aa3851b46a24b15a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018070112f9c81cbf1679d40e5e6f75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb5fd7739cabeba06e57e8ff008fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861f40a0546ae292d2c2ee3c6b8f68e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33dcdd6cf84e7b65d427f3f2011351716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172646a1364c1648b736b1890b959a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb00e091b9b0d9e43ef8fe0512877718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82c97b14002e14d88676014c8cb69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028222600798e903f75b49242d1c455720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a17246f5859a4ed6ec57066beb294e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd18ac18f7f540647ccb7c561097c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9a3e5f1128e3d2ad8e9c545bdc528723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dca32c7ee949c3b13db17594ec679724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e30e4c188129094dc59b3d38c8814725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9cae0087d37655e9285928006ee94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd8e15d6114a3c000ceab077186681727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02ec90e47af98169a98b06c5dc3d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ab73f94332e923a31513ee9ebcdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c848265db6135fdf3c8df19d57b6239730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5350e5eaffdab68302f4fd76819e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba285663adbaa9136b109384fef19b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b72a6a6bf181761f818ab62fca815733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a68c07e5013a5967acee9455b3fb62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadfa8018d9f92a61edd55fe5f495a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabfababdec8b52b247c435625aa413736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058bed3c368f4a5e40459f65b82c62f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805d0a42c4a43d07ae4517549b24be2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93ffa04b6d43e2e7bdf56923073b99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3430f6ff0fbdc75104dbae05d3f276740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c67df599294ff4d4cfee377f0f6b90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45412f36e875f180d71db716f9739c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039978bcae58afa71989e717ec1e6210743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400636084e738184a31be6ee028b0b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d351f863d0d33bf4fe340e4682e64c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d19ce522b93facdf12ddd30ce7988746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e60ca0e21efa5c57dd93cdefd7bf28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1fe22095f218b6eb35955c3172ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f320bebccffa0b3495f311d740616749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad226769a6418c457ae6deda5122caa3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1f0091631d1de76332af995eb17b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0da97d945ea60f0233855ee1351ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80a92827a4945ab80ee9f1c619967e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cc48b0e2a2cb2ee64f188d008617c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2040e7b6ed57f79a528851a8e44dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ef826de4ee34b053df37db4523c96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066b5bffe0ef81519d8f9feb348b84c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd232edac390278c50783db5165c2c82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880475cadba3d967f6cc2d3309a8dc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>