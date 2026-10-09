--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c693795840e0b0b5c2c42a70d281e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7856df1f86bfd71c8a382d66767d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52cfe9907b99d60fdcdc860978166a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5182c6168f03217137bf3280500767a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34da37fde8faa7c28c1fd29b8b67765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e01b130f019dba4dc27a9420a52106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e2d804fdde53e7fa5c568eecb877a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a22663be1cb94672d394e3fce46b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584666ded1ec869d835e64e8b6e2d41a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e59b1048ceacc72b02a1f26b200210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14d332356fd0b3ad8896e14f4c7e7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee9d35510318f470428731e6706f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21996f83b2675a12e4de65512605d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abb1b4cd931ca9eb901cf7e28a8d2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ba98240363f3ca07a00235ffa7b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1657778a28e2e3ad32eb51ad0fb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383255dc06b60d69f1dfd87088bcbba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109638c8c6bc6140f741e156d72c2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281be35b2257a10630b081da85d111c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6eba4b6296c5f071275000bfc91a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f4d21c9c4b9ddf10452d7940767b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c417277f9a8adc8883da62af27f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13414e640bcb691371baa952ed7d56a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187dc04adf67e8fec7ba78f3dfe107c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75abab48e28fa12625a2fa63afb1fee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1feb564b7243058462c99f3997eab626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6a10321062f7bce6c015958d5de5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04775c3f178f14db8ec05c2708ec5e9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1754fb617b070b7e9c86130e07727629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b563d9b7d7844b73e7615dcf32e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6123aa5a815a1c6bd4b58f42388edc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26c523352512f7e1fa24f902311ab832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb693bb4bace7c729543cc0688fc8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d27e3ab7c531a12f729b37a6eb32e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a05317217ac2158ff8324787738b2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f0a15ffd956e174b14a87ca59c3e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f8e96c1cf040e4508a0978ea2eb1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba310c83164c06667417d93a0810ad438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cdc839a1a00db4ebb086263f89fac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207c0a771b7dfa1d1fcc516d364cf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70c1e6dbb72605c5d886132bcb01441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b6b6b1b98cbb62cea4fe37bbf97442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639892458546a220c0db91e549e103343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b13306319f14f731128f98968c866744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b231d8cbae5addaf724cf020413d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56b4bb7777ed6333aad5846dd24a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b27fed2bf992ee071651832cbbc27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb8e1b608eab1a10cf968572d99ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b2213eee831f00f768225317b01549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b496a228ce51c68035e0377c6524f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b644317c8a439f2208111c722a9aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445706801702861d4a699ce86e02f1c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bafee5b8ce18c68c8f0c73139a365e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ff49c3465514f4c52723f316a44c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff7c6860e1aba3d8135ab181b53c6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e769097486ccc49296bac489ba3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae879630ab811edd9a3b36da64d577957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269c5dd7071f0c10f7147996c10eba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae15b966ef31d3538a5e93eb69c769459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693e60d2bb231d4be1dfbebc2ecc1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f14222da17c57bd820b47fbb46c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe98344193d42009a7a4d18f6ba0b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e0aaf036196a1bc727d7d2e5b70463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e5e7f0d8004ddc1288568b6b05d3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a1d7f6c5535969a21c66d22bc650365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4a10f70392d204f084dcc8a8162c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef20a6a507c85211f606e1f0ab32367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f55026dff38cf858d2c95081450c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d1d67cf3de48009bd0db016e1a2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e0199121cf7558176acb3a4792a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b0fa4e3770c2e077a7d6b02c1a8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987033b26bab6d12d8ecc454b854424d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a724d5e5449b53bb34160f8f4967f8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf4ba33a06d5de15f6c842f8da20f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba655c0a5f353257b4c40c208f579dbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff6fc9cce7bb7c5c00366ba53a61976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf1a8d20e52ebfe278303ba9bdf3b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217575bf8b5612cad6a82d274bcbd6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990798b70c269b6864ced35312a146c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a30bc1b5caa07704a0c7f9c166fdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9835b3bacce5b3cd6164bcd4785ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbdff3802bbbbc9b1a62fca5c5129282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec8d742fbd23e508ac10eef30732db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe97093a68ee1bd903cccc6491c34884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1921137b56f34f850f19dcacf542385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74fac8ae735df5ee3d7a9ea47297886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce1843f671c44cbd256fad70ea262087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc92d4bb4a8643e29ad40d08572c4b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cbd7e83bd6c96434bb1f614f8343a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735bccff6b5b1f2b0ee6a001cce5e6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123e2d996c33ddb989fe7375672046291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67e202945a352ed4b02244a5eddd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d6f606cd430c7d7508abe9159f7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd249a87051f7687e50e1a4355122f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798eb8399f6f7441644d798c0063a9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05433a74210a27b7fc3849500c952496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0d981d1426b3aaabe4492912e7b9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f38b4ceb86289cc2fb5a60aae1a93e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8e51a55765af75483b12b9a93e5ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd70236d160de43cdace0e2d852df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02960de4090114f2b33827538331d0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123f538f5609373cf91ab0cc9efe3d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a1fe90cf2b8a21eea186d85fe556103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dbb89f51ee7faeff24209f0c92a45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa19763805afd8615872fdf2a42549105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ed03264cf833a84d78d2bfab2ad6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82533f82334a157b16d6e5094c1369e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62aa40d0c0a59a9266c2cd625dd978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dbd32f301d1d52c6e058ca6f3fc8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346589220842748accc902349f0be35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f576d0ff8c295bfec0fc01602747d30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf5f8201b0f45963077f6d9c45016112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72911a4d03ff48ed9307649acdb5a4d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986fd558ba4c0d5e4bcabeb7b7cdf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49108575bc621c6f4f6d662d626bd54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb91ad38166cfcc3cf565ab5e3ee065116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccea8f9ccad8b355b6e38bd1451f9b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29fefc57dfa7722ef6e479f3d23ce5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a87a65f720583029d303fc4c1158119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513bf0f659930e5d7160cae16c4b246120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be139837aea210961f88a6d3208d15bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a93392df915554c71dc13421afbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec722e968ac0bd220e41e5d142868d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233364fd93ca8188c041e324fe9f751124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1df0ec870e1db7545e19aeb6155e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3261ed334371f75b8c2c26c27fad676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c5b4da1436ce7d76bad1e3d03dec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e57da0a1630e6c68c862c8a5fd06e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0993a92ed748b51ffb26ebb0b9ccabe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6659baf51a5c4f22657a223c5bad8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc8a91117be300c54989fa090b3cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0255916bfdadf5d1729cc1c61d5936132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd072eb2d09dd908894a871cd84e3c91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fe99925378301b7d8358bdb584066134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a3525aca478557f63a360d757631135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e6b1b3d08fff6f5cb2f08b8e407f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d5de884bbfd347f692b02a75e42c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea7cda6c5966455bae1aba8a5e304138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0fc01ec44153cae9fe639c7f5c963139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d112de8fc16d70f0d4257190e64316140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5db076060d6b76e71d831f9cae249141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcc980d2d7fdb7e6eab600ae7667a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99b43f962ee1c4fb35b8718077e1f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c335380384945207196a00ac7b485144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329b3b52b920b329b18643a268e3b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d4384524108c3029f45134d4dca84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670d15ab8886667efbd9a0c6194a9c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3f339b6b8cddc0bf8f87d177615e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432b5f750a17cd45b310b9691af26b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deba0f217d02e6aa486e63594d2072150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c86da46f5cd1644626afae94fa97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e633c9ca679e23e283d0d2455ae676a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246f574653b107150c69b24228525ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e332136f50202307288f889d3ae5d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9933a323622f318a68b92444a2f17d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765865d716c6fe4fdb769f9ab6bb42f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a276a945ef799559c5d22e961745b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9132d3669adacfc7d31e11552eba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce12b0d0d95c938d3c0818630efd08f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb13385868d8e41cc5ea6c6d227e221160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99109889ca3392c8f6bd8ac702fde4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c387bc05ec91d6800ce873877273c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917696cc0be130f2fe0cd8c3f2d4846163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c50f695fa140af360b53e23be5e47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32462533b6b198676a772d38a65cfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63293d47c6bb8a113a95b293c0073c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bebb2c3cc900b4cde615b41ec7252f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf78737c97f989b5f6cbdb208c2314168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3ab95148cfb344a346b81a883171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0048810e1eabd3f17ea449f16b0893170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc388e211f8ce21133dc830ebfab77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d18cefc11c5fc8aebb2710502eb34e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ce9ce430c5bfb9232042d53dc37e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c5b7978dea2f276aac33791c61975174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610b7f36b084c40f96243e2bb26cae7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dff078e6b08a6ea7a51795aa7c5d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa08dc5cf60d968227119c456b1529177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a858886af00f0c06e7ad2b1e36c50d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ce84255a38b18011aeeac8cb25124179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bf47772479b4a876c2c8a3e8146a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b6b3ef90662f557c9faffd81b4ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acac91ffc3a2f03d19b6eb949cd2c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb3a0db19e49bc170f0e58d5bf1ef9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4ff5be64df1f291cfce84e8a88b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1770ab467f8b3973898fe722fe9b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee187ef628ba7d2edaa541bdb55f93f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a3e60876028feb4b7aeaeb49ac3b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe9cfe0790f3fa6035b610edfdb2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e5b44625f317ef94fd3129daa8f23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832318eb4fa23b4dd2eed5e37b1ea18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca9e7a43c5e10ab33c014272fecf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc842d10f881b62998d1b042c45738192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81380014ce95ced16686a496775cf2cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607400c2f854b845ea49c89197e8dc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7fda015f577fc2833530ee3a18425195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157f856e82c485b15c98d944662c152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ff70fe3fbeffcbb001a0500e7a41b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e480db815aca5db399cf81e4a213454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4cae62e259341d28e415cd108fe12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc63663d500d2b9d9801bd2968080200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0685db61b2c4e3361fc470719ac2fe2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a460a9f3038e8ea1839b430e6968202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94711396b5bbdab8e0e55bdbffea42c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430d9cf2a9a9e3b08adedf7fa8b87e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf102c3b48828e8ca7e8483a3e1a8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cef3afcfa59d8668ce9bbf713787f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6f6bbd22453bd2ca8479b5c434d6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cde292dabd821e180885eb47bf0842208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c3c32b41b332e11062f0683b563b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520afafe9cf27c223241050ff412c7d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d2a9b6df68d69a0ecf9e058ee609211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e52f76e4d2b5517cf9b2223b8e80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc9a17f02b0202ff37b8ea6d986c21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc7677652bc33ef1ac36eb42785a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe0bf6a8b53a7912b29e96f06099f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f185f6e27f5e20752888e9875ef739216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a1338b42b58bbc5341e4333b7bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a86c7e62bf48ef510069a314e1bad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b42bd79adb044901ff27f8dbdb54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc670c2a69d197939ff578bbe790b5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21466ffb3e11e0e947947249e8a50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494d9ebc72df3c833e511f915155e8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dee10faa958e4a04c93f05d938f62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4aabbf682e7766d3ca5185bc6c559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2181b0517dada08cc85ccb22d2882c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0320fccb2f3d5ae7b292a04c05a4ded226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f9585c1df677d7192eb1e4e7c2af3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35336f78bead4c9d0191f9265dfa8f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb40b88b9b5ae0bfc485b9fa01762ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8db05c8c70d8120457a243a627bdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e3b2019edb061a2b250f9cd8c9b71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a928f4e1e792dcf1b4fe8896a06e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0878b93c627e4912f77858dc94caac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8a6920e95e57b604facf550365c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c67ff86a6da5413176ea9d2e0bd262235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bc223bced08898b3bead6ee0b66b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154109f5331ef35912ad9b353109b44b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4bc458c67f0633a02cd96602ccac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5260398ea6bdb585fa5125abee3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc3b86b7033424bcd90923bfd450e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd3abe532c87ebef29576c9530663241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab294ba6ec8942315011df2e171cd89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08af27ec02b581da0127f507b70f647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9371a16ac2e7e7d5abfde2c727b4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d532094fcce48f2284adbd7e1d82268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927601d866e535a946d16a8947a7aa2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee084c590ac9969ab6f099cf3271de42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97abb4fd5888265ce7767e5a1b85f18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8620c7022086ae298161c865586d6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c29d8a9841221c6a34ae8160f1ea7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f27e7dc432ea22b2f59d0b4ee36a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aa4ac0bd45311fe2c79b89055da18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165192434c615b793f22ad330d60b21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304590699c0d7d6df965feb9a29320e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5356a32a3c8d2a645a048258efa9cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b7e7e7a30fbeaeabedb4d75832a86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebf8cd1adc179797f775af437a79f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2699be2889ba8ecbe5c7381debc2db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde31c37dce747885bf64d2287d1c95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f85a69dd8e20463ccd7ce8d8e0fb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa534035eab488059bb5bc6afe1e76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d03aaf003e6ec22c8fdc7c0208dcb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ce47c2e89c74d71cdb513095448dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe695fac429f95d9f7cfec62b93a172c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db639f85f7f78e221c6e2dee8dea3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bcdee671cf8ba1a8a5475f2f9e87a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9027bf7f43a675e76af01274f6bef0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f8c82e41d60bfbb662ae35708d0b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee2d7a3e1a7063923b34cc7983f8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47c8cd567decee0b4b65d23eda8ed4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d01a9642a72b019591774eb1b525271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c63b5e140d1f2bf09c89d4e9ce4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eb66dace4636dbf6687008e4e1d3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666e1cfbc184fba98e39718fd6d2650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c7fb6968e17f6246b5fdc899b947275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a17a64ff877720ef5e7649fc07f3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1be76bfe4aa7571ec3235c559e73fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04cd31ff0be1a584e15ce934ee7feb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d16c2529c9ff670c5e89b37fc2ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795bc2f5352f420c965197b24c6563280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38062ba74d9e4ee06f7f2c7fb4fceff8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4993c4c805c39ccf8defaa0a3a63c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ba0a93e513dabda68321e53d13831283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a363ed18c7b6ff4193aff3f88a1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a572ddb2e80e4ea738bd47b45d1d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6567d51415de41b26522afb288e61d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f5e86741cf5f6495556246779abd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87f84f2cd30757d0b8f0f636969f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf48808acb8c6e725b4785d55854ab3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f6dd0f70def71bdba07da4afb26d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df152fae805967c0175a76c9d96ff6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dcb9654a1cd9dc56738c01159ac7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f71e967a8fdc791001d23eb81c89f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4259f349063490508bcf47a81be8811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3136498be668250ac0a8e8dbf791bab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d802dd758738655a38bd38ea94c3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1619347fb38efd7736b74dbc5b1901297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4fca7daec1dfa66efa6038230434c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b20c18704366acffffeb72b87e02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d48abe0e34ce39d815189c1a8fa2eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f1b8366057c216356d3f92c87ac5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f12dd605fe101031a67acadb451eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2aa4a6a3086249958789c300e274f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ada91083ce09e93c007d900c8ade42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2142846fab2badf5fe24f8d538b7e07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49195f927ceb0f9861b6a55790951d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe6960fd28a6742535f2d082d74dd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0a6c7eb406fc0e9d50a10ca91fe04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aa0d725d1f0bc8d0982f535988445309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488b5b0d6054bf52da268f4f7383034310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b08e341c332e846f7b5ad94559aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf7fd5126651a6876d7b5a3c4d94c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13f1086aace185fbc5d31ada980128313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d033c5a82fdfdd33f21194ee946751314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d890e21f4d2d84f4a80017b1752f52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c6fa7a274fe5d5b645a29a577c15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48efa511e60db24c9ade869ca407c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f65b5a1a29cc3cf2f518bbf0a9fb00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247db20af41f1f24ea137178ff864f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c61aade6fa02fd6c289e4ccc9ac24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec42b6e23bfbd3f4f2f4e75c86a65f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed377b5d9af3bb3164e6983e8d8f86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f4830fe82e6deb7b8627c424d046d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277522817966dfd328255b0e754898324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163e7236ee890658a0758c599fedff9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf846385c7fe26873d045337598d4c02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c8dbf4c177846ad76ee1a9f650154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190044e3c36c5f15d54f40a09e711c54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c8862d025b46f9ffd15cbeea157ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eba06c80f5b06cea40320ce642309330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c4d1a2548a000cb0af4aa8bc91de3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095579630f235676d0e9badb69b2bf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7a9effacc5f47b50cab9b3fd5841b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ef4e1b6034501f7fbf8c5d905532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0581ac152727e02a3ec898d801eac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbee640ad21bb4e210d24b8e8a6f6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b665eea4b3924f2bb41bad172485a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8ddd17af136574e93cd3e40c9e525338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5e1c0dd34db0f7119e48e9818efc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc6d2acba345c007dcc0ef48b9637340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e68f86ee36a4111f002bf858fe012341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c531b2c0ffd7c1aaef518e4aec5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c9fa4d9decbfe6fc105d1973cdb73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4df94a03d9a5baa3bac14406f0190344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558319fced3177b4b69013f8b4351975345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55da17435ec1ae8fd4e597f860d176346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57603e0f1089a6cb9c85a10209484347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25b0ae3158f4bba2cd64e7c03ab4a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e69cc1d94d04d9c4015b2eff0430b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eec657925dd4336531c134fde82fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacd93e3d489e9657ec4fc21ecd049d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3976083ec511670e905d1dd567ce547352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ca73e632ca3bce2e79fef2f78b93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a42cb572ce9364dff7d799db7c5ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3feed4c992c61053708c9d32e75d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c269de9ec3dfc0cfc793530c25902bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d4c8bcfc981606e9d3bcd3b578aee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac63dc5eae0111c10b0d6b78803d76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc25400d4ba61239e7e9418671d4dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8dcfc681cc8e13c21cfeeea14b7ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dfc8487331c554ee44e30f9f4eeb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c336c80b68662c74557755dabcd39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3018a6bf929f57281789b64de9cdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1ba3006e8c0829ad3ad1d29d10aae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86cf07f505b738b6d94a17f17e22b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c457c5e4f9c10725e51605c46a2638f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd62d8f6c527541b7d29c20536235e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed856cc9e31886115ee14f3fe45219368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7329a8c48e8af1db703c1d46879d6a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac998e3ba42014debc261872f03dba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59dab5b8cb69930ac9a5744d811e58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c234d035c2223303c4e918869e6b87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae383409174df365993b020c1b48f35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f8e87e0f707b3c9f116540b7e3b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deb091f923c0d48fdb693c6d448745375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2981c4a9cb7b1502546303832f8cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f7ca4a17f09b70f6539e97d2f755377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170272ae33584b6386ca3d2036503412378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3543e505fcd74fade6c68bd02b1bf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9fc7dbbfd697df6f2498880b84964380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddde923f0b2bc7d2d569a53cc2c9ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595c3ec1f70d0e38ea40beed39fffb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1edbe49dbf1fc5a87087d3cafe55bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c682fc7efdc7f3c01dcac1d6086f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b919ad1193a9682c1bbfffbc665ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444e3782ca9b74d2b1b86e319982cb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70901650539209da4ebc363d009ab95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e380760d640502f6eb7608fcc866ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2898d74110a677d3a24601c428710ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeabc93f9588493254fbbd37b96dd4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ae21cc83baf31d2cc6713d1f71cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecc51b75804958f78f9fed6a1c2afc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ca6451e4e3ec00f8092ce582ca748393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef703441a7542e1e2f76225fcb5efb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383368e7ed5e0afc159f96985cdda7e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5bf390523f90e028021038ac7a441396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67389db5a22fb3099a3bfa13ff27e107397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f370f63a133dd20d1c3383da764a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc83d578235f66f10752d0fd3e943399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe765053386732c11b45fcee69a24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44fe85a353121cbcb68ab31db32a9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b389f0ae199fb5d196b1eeacbbef91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f73658ae8417b2b0cdec93344ca6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75fd9b4e4b71232cdced3229e6ace0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ec89e7a27edc3d086788bf6bac1ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760aa6ef0f8b77210586cc2b52a705406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486c2615f8d39c09f55bd97578a6fd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f030e2289a45c85628b8637640d6ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02182c9b4428e29ddcdefafd4f3d48d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72efaaa31a42b34c0e4e65aab61c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d67e51253e12d3e2ebef74691f303411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cc9d84d75cbec07d4a45f7f777739412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21405d5ae208c72d9a45e77822780d3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621297ee796645c1087a6c92542690e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13235da18c93252575c99987baefa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be1ba30060191c607ceae91fa6ea29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfb37520a42b4b0e2f4f01136dba93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34853b6559126beb489ca79b8607d86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3df4b88bb174fc09968ec6eef8db8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4e5c380297876e1eb5016beefead6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ded207f6c070139ff22b87096b59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dc9700607eff47196556250d4382d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e7767ecd96138b3b15d05493323f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a964ef959e983882492094c550822b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76030804aff53440b4bd19e8c13b910425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a174784d1105cdc49c4649375a453426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc1f7e0c132cff6b9981086d8be47d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b17e33cf7117cd2c462e3cb301188428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e67e8d0994b65b34b5d00f93c0bab3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eb0e863d55d837713120874f2bea8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9980cf8b2a396ed7a5d8d0e4bfd03f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a0afd75b8b4f998cae0ff569bdb6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75ab45ffc1a32afbc7fdc78915e130433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814582950c0d403d59b002165bd7ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f033ce76d6f4166b094a482695f284435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f5b473d4eef9a026cb341bca6fdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e550205b54b737836d688d7af2b29d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef0954be8274b43195eb2c1c998a02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13121e6f1c43b26ce9b5690b92d350b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42ce65c8a40b0e610496df4c84c3ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeac169b77f15735935dac2e226b3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99516ffee56d018362e5d290fc6a491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03351878aa14e7c0fae78e411a0945443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b616e61bd1642a07e37f8be28cd6b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f822471f97ceca2fa43b293318580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f218099820924917995c617dcc59c95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7024501ffb6e999ae605b6edb564c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fe1a8a53ed80ebb05a21d707bc002448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127294a1c645433f3989dba1469eb8e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3e46a871cb43fe7f8d9fbee55a687450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532505847ce1f593af816f883c27555451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8658f89f119b3039d07c96566eb787452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eeaabb8ec7573e495c6a49518de82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbde9724fc16247a18eafe815355d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbafc306b7bc718db46a0564df844c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef97518189b6aed1ffbde5e7aca3945456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f20a2aa97fb94441918701ef5c18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d064364a5f54b7235b3bcc77eeab6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290229f95bbfe60a6bc4df62061017459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63446c1020c044281ef04c18d18201460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41c01ddb46f1cd526183126323509461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785569398ca84bf9021d5b4196057273462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af2b4af1f058568d89c519ee257ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a125ce7d7968e0b374d61dca1ff6d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802210f0bdca491e17cf8ffd3921805465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cc88deee1c017a0197f5ae73844f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21508e7bca53a20edcac50dc43eba8fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f433a98890b9e48293512e726c2fa2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbcf98e1c68deb43ab4ee4f695d59f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1a446b3db80ad166ebc36071a296470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e7cb6d9b3f18a5cf6841ffc6cbe3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ce068d43199dec490fbdbbac177d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b83b0e4354de6ade0aa828817e74a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf5da87307c5718846eabe099a080e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3cf8452882a141812bb5d47e5fa14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c1c335d43a211698f58ac806c3d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a76cba16a2f40fa96d485e2629721477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9107190b4d7668e8affc2eed2d5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091746eb374f23686292bb8a24d0f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b76ddb24f254a83fec1f26b83e96a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3775a0bb9ffad3b8363c78e986cfc85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa3430d0336487efdc8d7064b541c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c395a817580cf32e5236e53ad4eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d4ff1aba646149df13e14c582d627484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8f7e8e607918495e16867c2053dcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204495c15aeedfe222644dcfca0b7d3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76a961bd9adad025e80ed4e14a1f07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e8ea088deed31bbf552688bcc8a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edffd7d20dd9574d656cd2b1377ff40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d3ec600dd8548904ffeee62a11a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13e254a7b5609400e8cdc014df355491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e398553f244a02f99716bd4f38aa8a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a3eb7537e47fc9d73eaf165c06cb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee89eb82aa33a1028949849927886494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d516f72e08b116c17dfb2b028113b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d0dfb68953a37361cff3781d8d5bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b41e39c242131f61765b11cecba69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf3414983881aa172e4ebdd21d6e81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d34260c380a0c823ed3973456f2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0124002601c8bc70e69a0ca9814d431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a6f9f87b970f9e55a5be24a46a689501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c9e3ed123dd7d37c8e9707c5b3be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b73315197bfdd520e2d3eb7666cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8c26c11d7cdb626f6b84fa085c6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760af01402041fb3b6de34b8887e79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e93e150c6c6b35d40fc0f7cc31d96b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c215f4eff195ac0909a115f92c4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10334132acc06a475f16a74e9610172508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccefcd262d5043530c96763a6dfa3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b29b1aef44ef99b3305f9a3de720510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c0cd0fe8cd3e96807b94740e0a1e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ff54f347469deda150927a3965ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d09280d5e44051bfbd02be5e955558513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efc1273e69b1588739780284eb61d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459944fe88d5faf2b0269143fdf7d1c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad3afdbaad5cfa494786c93e4b399b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236826bfc8a8743653d05e6212b377e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd496458480356ba3b91aa501ffdc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f412c52100828acf62d66cf09f8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d13bec5e3be28102bb3af84e78eab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45097a81b85a0fa51141ed0ab533f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608e738d6f9ad5853749a14735f06c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b030feaf763605a1c40d4638bb6a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869823c21fe3e21cdee3f1c298fd91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfd12a085378efeca2a929c88411d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c69f2593a6a597ac4d4b6828ce7f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebdfc71b9f92c6c84bee605b2d8019527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5771072f6a24afd4b0d3f44a532f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6ea713ac80b0c873b527dc0c52ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecde7a1458ee9c20723d70abebca3cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea147cfbdf1651c8742762bb0fcb05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9156f0fc7cae66c7d7d48cb9c4e1be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeed1f3e8466d0625de6729418d7fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f88c7ddd3206fcf8c09605d754ad7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb374562a678dfa6f4775fa72fb0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d695791465c578fcb11f61acca47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201978af72aa7aa37c5d241a31e7e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16700d7a753666f96d3b888a8b465c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc7aa927116f04f144fee36322d19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c3b3fa8f54d0cb9309905eda9b3fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127c749211bcf41f73de663414b93fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690cb94b66debfb1589e961bbaae3da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c548cb0ace9401a5d21f5aeaa42192543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d5a7089f3600df1933433537e835544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aa956e0a926165c847ce86877dd2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5006db7ed2f5301bc367e6be6244845546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed70d26f10a42d7ce763f5087f75e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b527e8d50f4e89f26f496e30b270548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164683d16fd977102166abfd096ab02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68a82d36843bb92d810f42acc1a62f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4cdce747350dab192265eaab205d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be551bb3a872e32e586ae40052d1133f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8630c129a028cbcffc027ca0db95e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd485f5654ad4ee88a70c311b4df49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff416d34a7dff5fc293fe59d00ce2039555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81901dd15a03b79d0efb119c3f9f92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209b04547da25a613b36195b474a0d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e25b8ca57e556f31a01299c80f2a2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5cc92172f50c1187e65c3fda263ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e83a8cbcbcc8c2b8ca7e4d0809c7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d3d8f1202a56e030a7705abc84aa5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f59a95173bd39a022cf90f07244a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdab974b8a5e878489eae59813fd8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4dc13f3889d967f3adfe0a89d0c18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1a86f2709b73556f1685134c7dcc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3bc8eb127a86eb570b41016372a75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f3a00d85406c609d7054e08f0e78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04787f9cebae454f3923231c32bb6d6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb95d21153d7dac1a03bfa8621c671569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeca501b41b4f540f61b2bee3ed882570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77511db20ad7b1ec85970d9774d6d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9285124daf97a3190a980ba47c662ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888262206221de55d248d03adefb4a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d27fe942363bad93014f086e31396e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10529d9a807db7d070ad82893f3566c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5994e790ac7b921e47351b50776064576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77028261fd1991cd677bf0818f1074577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df30ecce1f233bb8e125b89d56ab0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dcaf50cb9328942e8c4f1a0307c5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be563aa11d26d673ee0a03bd68beb1b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38ab5416344c74f42e0f388f9f3f26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ad557132265537e04f2a9c19f03dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9b139add9cec322a801115598fac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac9825b06596e71d70a9ac0a168d3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bf4b71958e89f92cd08f2ca8f7eb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3eca8f96db8bcebd73e1e186864e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b199e48b57d3fb13498a682221fbf8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f42918a93f313c1197435fe7a8f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d025ce330eb7f445658c69544f29402589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf2d5bb5e82759d35255c8d61d3d3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e964fb676594f9b5c959c9dd9eb10a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e1cc2e057f1a6165cbbf3c14c0d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635468b580a71dd7b66173dc6211986a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e18f76b3691f38dd94238949fd4296594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad304b3b9701a47dd03380b040f4db2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b4cdada6e6af63d132416ca343f6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95aff1ed1af0dd30cdb0edcaf1408597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a825d324ab2af91c745c3af2f3a61c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea6968767840fefbf46c209d9a465599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0508c09dcc02a1975c01dc17eb440600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fcbd9aa601ff2a9bb648d9e281ed6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbeededd1ea41a426a45ea7e12be93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaef61693d7a0c5c693dc40622dd95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a85d8ceaf4f2cc2cf1bda8b7fd957604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be081a9d533bc49ac87d65449ad5aa6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53c8b73f450958a7a1eb18e315cf33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f83190d122527c1a8bd91b1010708607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c4e92021362b52f43bb93b927cf75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654a1d0bff6649e27fca0546f2a366609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83566fac644fec7d8a390335873b503610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa299387f8d8853e40f1c4adcdc524c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda3d6d319e1df6f4f05980dbafacfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac39e2a8b056114da1dc292dcd660c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c27f19984366d667ea1886afd0855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a68df7e186b323364e3efd8768ea8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f33f05a3bef9a96032b1aa455d3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e967a8062b8194414f2444d4ff834617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03dfd6b6f34e2001ae68de6ff5a36f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c63f10157215df899e25ace313dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6c9c8ee6946eee74b37b6cd62ee6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77af8465e5105571f37d337460df2c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908fc1a2df1180578603e61be45063e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4b2872773a1aee9fb2f678d98319623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc66a8cf378861183708ac817d6a7af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8821bb149a50cb0051d71b2bc5020e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39596b20423054f95b1a05bfc5a840626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa761e985aee8e75b847b531103c06b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d694a91e5cf1dcaebeff1086c683706628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4807f661a000a434dac07dcec321f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8210023ce37a33b3c1aec420c006b74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47c51d43f057a1452f96274656b5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef72b48a6fedb7ceef18651f09eca0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd2c22adacb9ac381509f434abd23d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765358a6db38dc08a11bda14466a66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1659ce8e7118510a8aae4b1d71d2a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f192511418df6fbd18f4bbd5760f8cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e331b639c40d1413e5ddbf00d5dc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8373f1ce4305d76cf645154cd5c74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315096dd1065fd94893e1854227e1f9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419d966497ca6153c88e8e7d41d9732640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7777445182ba2b2b85296d05514f6dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdd9df1ad7175d9f24ba01a67be562642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c6326655ed402883b76c93d88f29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9334523cdfdef37fdda419933569447644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed61728e1acdbbb1f02f402abcd2e1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fc2660e1461ada4953fea7b98eabc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d6b720350361e6ebaa6c1c3a8da3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396490ffb3213f061fcbe4789141301648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa62fb40759ee1b889e77ffc2df951649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f069bfd391f1c3276457b88679ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbac5aef04958e172c8eaf59f175c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfc80a879e15a8b6964f71bd09fa4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a202f28838705857faf23f3486998a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042108f63fe0e15012dec0aa31c9ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a11209aaab819fe4a74d8a28d8df13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d67bce90acd09a152b9c94026913656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a12cf14fbf1f81625ef104a511bd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8d6a0f5daa4dc485fac0b7b4686f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb300a0a8f16f5b179d289967e126990659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fd7729cf22f4974699c8ba365e8f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67c59b642acc31a366cd6a82d81cba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b8acf1e7fa25437209ae1794e24a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c200d69ca41468eab0c054cdbdb5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add47c01fe2d4498fe52dbb71a79af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11650a8076a8eed6371b4b037dfd197665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a11767bb79f8d44cab86fd56f904c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90708473228a15e40f4e128ce1bb2378667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdaf5e80672568ab53c12eb755c75a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e167d6478677e21e10ef859cc192cc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af1f7a19aaa965401b4d34d89a794670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134552a2cb70799e70620972f520f8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707c4b08a4fa8f892b0c22d302cc8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40711c9f23138d8e35d6f3e3ebe24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780e1f5cd16e5be38ea9d2e14d8748d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a947a5623e5553d81bf96337968a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba6127ecf56615708f7d6a248ab228676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a6e963c7f607345709e488ec1f7d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa56f851a73d795587d4bf276da4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fc98059d52dddd5cd084d01faa199679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b8206027d0664843f9672442d341680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588aeafea87c70bc0948023f7887e23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295b67f2b8d1bea1d7d897d465f1b49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcef64b36e67fb069f96c7bd201692683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7f75d0c5d4e4dee69aef7a2a671ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f02a7169c46fecc897f6546a4c591685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521588b45d44d22d300132e8035cd5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eafe3045b1c2c0c98bd746fb93a71a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4568e4b8ae30cc151148da6e23ab1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f58da6d093cb2d7058c5a1393c741e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78984dd8207947241aadbd3c1ced8f21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904234d9c49f6fbb08f3ce716b732c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c13e8e76eff31c526e19021141d28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c937e94563d3df35b45681c1cfc4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e967a0e4249d7bf40675e45ccb3b2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942512d46ef62a43253085d3536b9ae4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9335712cbd7a5271219dedde426a3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75936cfd338a7a60f337650eec2439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414734a4db378f2dd4e6ef8e8ec24b83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1908cf3590a77e9d0f076fb5272354699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc44274d51a2ea2b8be338101d6c6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f1d5016b2f15c22deccf283de40c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d0085d5a602a38a0007f23aa617f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739b28c5085b002a4d39188123f04b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dda262bfe02679807e0d77f2e3f5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab63121052cd6b7a1d07ea001fc483705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f15485a2205810d0500e75e2663afb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25efa51f81e275c9d6016a02ce97e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a6f35de2ff586a66523bb3e601b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1d0f64c54621f1d3b6b907e713f18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94603874e82a7d5ce56ab035db482e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4f2e74c92560c3d42fb985915adea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3800baa85e41baa80f12840abcd6ef0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80309400b4b1c4ba5a6b6e319e6c60b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e9dc3ab9d3792280c862cb47e3ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db5d135693cead9493e9aa49e4f2b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceb691b99a66727cff3261f52d61c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b73b324abcbd5a7aae4477eae354717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90b3c3eb562c5ee1ff07459750a73b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c7927075043d5208fa4c9c62005a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f67637a3e08e4467e5ce616da3f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a4a937664eeeb77c4e400323c1928721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4beb6949c1a43333d8e5a1f6623e9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec6e25358f563162bef00ffc3994e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ba8d2a6dbbdfad6ceb45a6bf8d07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de04793fd0ccb1b77e75d35efbdf158725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c7f3ed3b313a4418930d13fdf56a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c1dff4604643d6c07eeb5e572b40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ea824b5609adc80c77f30eddccf24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f36f9a9cd517d3561144ff803f5e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ced36160c04a9a3fde660ede63416a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8d3c35f3489e5eb8e60b31514eb56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e9490db06b1aa12a71a2803032d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266807e532db41b2daacc37e0e1731bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7149c951f66eee63fe3fc5c683e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecb0da92dbdd16f187f1cabfadaed9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a14e5c7774f031eb81d435be5c430736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890fa80ef782720332dd6ff1a3c9f8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c38401f6afcab340f6cd59ff09f25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791782f709de370b0032e168068ec9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39a31ba0fe047120aa0b7f6e1ed61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714fb1d4116a27cbbafe4062c8d5b44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f077d8de20abbc78ea41106c3b811742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92145dc0a7963af163aa0cb5e9d3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e804d67004a457f559fbeac317577744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92877d982fb92d60f361f01510bfc2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671cfc72e58bf83ada07e3817846846746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3188aeca2308dc37f731b33e5a3519a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf59281ec45d9c35d7f221691f7230c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd5c95d5dff5e59af3a362955d1d6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f620ec74634c05badbdaed97cf771750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d1b6e356a6c5246128dd699c87cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f103b4e7d9c7ed76d428909483d726752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589db11780a44ce1c6b0db22ef13e237753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182883093435dbdf26109be39f8219b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3216dd6ca9a86c344650746a8c5cb7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3ae0fa9928c5db46c948717d2e18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeab239b3cc78280f59313d69386c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606280f9e55e05640054b9ecdb95e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4769df726c9664d12cb6b681fecacda759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b43f92a0608e6776f0bde3a015231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9195c61f51844026c0c7ab639bbd7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b1c06601a8df915e7a19da1e7fe043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30cb2c7c4538bc2c7f789de12c5624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb38028ba815485d3a54ed27fc28ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd498638b4fc8a92a396683ed8185446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d155f62a9d9a3a16020cb4a7193417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d4178504a34fb11a6560bdc09485f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd139ab6b211ac82757518e9823f2ad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c57d35cf6b1a5eb7ef55d2d9640ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec2ac26fdd0fd7a0b90c9961c307111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359402a5148b93ef5e8afa5480568e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4624c673737cd93e6defcde5ea7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f277dabc28c6abc16f7e1b1e66b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2e542ee60a0c4dfc23555601acab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15c6fd8fc66a5017e150c2bd5e18b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58ac549f7818e42b802ec12794811a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225d7c665b78d597f0b3ad95f85116718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c699097d66fa02f80d721731aef8fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb406c14bdad3abba184aeea582398c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf020f0a2db07a6577d3f9bd89a9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b2afccfd1bf3b2d19963376e0bded22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ac6e765c9bfa6ebdd890b4bc58e1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a320d5f48b4c90f4c181a94f3cdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9871b4ff01845c3341f1881cd1819bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaef7ec105039445151994b3c26c5a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30a7da4a2c56e95f37af63c5df0ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d064820e947b3a08908b68cf45cfb4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dc1da2be54f75dbc5713b61cf59bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945f1bbbb5062cea2f91c01b34648b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758dffcd94283f9becc48c74af6c9c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce58a4c7f2e9530d8b1156401ab0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89ea606088b7f7a24ad61254e464d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986fb84ae4357924a1464c260bf3b3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc504f096c35c3d6ed726c53b0cdf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b62fb87516644ffadda06f1b4757636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37398b9fa339345c879717e4511a177237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c015663c258242897eba319ed88c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d96cea54c97aca92219b865a2c8ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b5d794ac2cbee60d7b010a1bf2fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5cba9fd39257b749ada127402d9a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e9eaa57a36146307730751b0b7db542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886018bc1be89b053286fb912d53d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e1b48a42155c4f1622cde7abc4dee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53631b6da29609c387b8f81d547d5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f99263200a49db43a1762191a2c40046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a5bdae1b047b36912aed8cf72ff047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bcbd6d31b529acf59dc59211da8b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8506080c674ebb67aca64ef12b1e6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f653e9bff267d43184da2060bfbe450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002bfa2d2f7e9ef22e40edfbbca9f0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce3d982f4ee46b506d029bf009f1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafdc5e1832469aa379ba5d779482c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef41e5914f742ce45cf7b83165332c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7d4936cbcb683673569e4ebc0b02655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf084be7367c8378ec103919bde7ce7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10887054f71746c4542405efb4d68c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61407d3493efd089251e9690e45fb7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4721246cfcba2eeb8dcb921d20c6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291278d244d0b515a70c6558c1b0c6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d8c9695743dbd13b4fc782dd676a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a64b3f8dc4feae655849d221dea6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b2a60425d42bed371b442dab83c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e95d5fb6f03ba1f82a6c6ba7531bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc59f2363728ba74ada4fe12ba72cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5c828e32acc331a10b030062ef6f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07323e291c054ab768267d7b6f41fc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6218dacf0b30024ea5fa3a7700b2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227afd613d58d43f367df93c4a585e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d76a072a8a7aaa8cd41f3887c46c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea565450dc3577ddaf945c5ebc4a9f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71812adb9da2120d2209d9615223b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf123daf5cdde3451c4649e4b7accb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3439004d116df988ffd4c6f973602474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609df0aa65f4d7a35ecc4c32892010d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da5b8d2670d2abd4b0d217d344663776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402479f1c6efa9d1c417ff791002d4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b00024bb1fef57433b9e313c59cee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33e2e17157ac4279e02a4dc8d7cce379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b04ccb53a43d588077e770aa0c00f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537640ccdaa1ce6aa052c0ad9b2119c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d1d61d80e3c66fc810458f8a941882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab29875c1d6f30b7e0008e5a7d9d3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbcb99050d54fdfe898d6719a60dbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325738c5b41b77476d2ef5ed5dafbc7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e3ea3a0fd65c797d4660191ae27f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f9e5fe3d56e38883937464b5bc3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124be560ac733313a5d0da5ad696ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148f44b87ecb7c0990aad75a583c79789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264dbe0586c004f27a84bbe74bc67fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6477129564d3a7b83892e51eb12e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e1020b61df1640a3f8c6ec669a90692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930452f56e2f718b9093adfda287f5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f03011e90a3e4fc2f14fee747c2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aec8574e520168c034fa1cd20252f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999898f31bd1003b5868e2ea17c089d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828084efb2c272948f8904fb0f0bd2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fea47f9d49d6a48fcc1f0e76a1a8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b2d8e1afe8025d9e0a3e1736a636699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59747bcbd04e9287b7a7d1015522bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b0611245ad9fc409d1752962d756101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe07fee72214d20f0e769fa39c8112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cede3d3a61d593a73ac51a61993278a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c77a576bf234f2ffb6b734649f664c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad31155aa37a015968a7d822238ab3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f3e8da7b431bdde4b2d7ac558ea9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf7226d25440747030349e075eb2be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864f97f7108c70c3b11ecfceba4387108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b0a505c644e04ba8dc3743c798ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8c3058999d2d87ee1ecfa67cb101110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05559a68ca4a4adbda3e13a54fe2fa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226403ff885222653f8f2db151e587fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959f916c22434ed9778ceac0beadc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c723530818e1c0a29bd8a97d10f5a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51e56c20e5a82343328f717f301c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64809ed2d52572bbc75dc76913b2c9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022952bcdf67ace29ddfbf01ac75b921117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25ff725a262131ba810823566b10b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79af99212982968eed550d38d985fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f317aa9d5936f62ecd78aa6c20fc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63036229b390fa0d399f51963d8ff955121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4faed7b0e22b45909dc651b58616122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96921494b31022a588d49b96cbfaf3c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a411de08a618b6e953ec838474dd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332905e3584e65ee483c1d82d1a5384125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9877813ee09bd8c37fb09e7d056a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669274502e7f0491f233de89a0cb916127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15d34bf79307b05541ffde94d33bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4575ba74061be908ddb504db0b7e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2db99c2eb75e46bb0b81d4a3b3587130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614a3bc6c4f56556a5bca857858d1b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626dced5f721805ae1e49cefb754f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b267e9987a988c00b049175bde38ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ff06a9b1fdcaac8183ad4621a3a60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8fe01ec05045b75333d5bb66d383f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc1fc82989d9a564c398bf50d56ee0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e02ebb3b55a1fc75bdb23e9794482137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfaf240be983e415e66d02f20974a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b66133efb7c6a3f505b0ccb3a8eb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a30f0d24d1711e02df4f4b801c90e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4193f3cc36d5c0b92dd618317170a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b824798c4c74b40aec743642540a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014604c4af10c73c0703aecf7136403143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d42fd5b6b9e2659e68d7cb25cec646144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316acea25fa09bb47a6cb357765de784145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf70439f252ea8067e6de79f0990305146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5625d28abe438798dfc44f5f249ea03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb88ab6b4c3f17a5b4a2e72cc5472aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6cbc60fdebceb656d2f283a333ebf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979d0b785634e9192675ac1ea36a8a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe28eab183611ea5d56b41683d710151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac31078d9099389ad94e2bca1b98b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147253ca6b78bd03ced0ad99c82d17a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7a79197c6e89a055016d2b7f2486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0722831a8249ca5f82b8793ad8e15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f69e1db072fd33da11cb5a157d2b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2ac44967e301da2493ab1f8e1871157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9974ab0ee7f8245b12d5d327826432158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ba7ca700ee86100ed3dea14bcb367159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb813871ab939288f984f6ad3f109ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5de87abab870ca65b822d5bb6588161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf9459aa89f2952bf07bdf716bf3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43025fa06930eef8553a72f921678d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e641b52de71d794cd3e901c097938d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de528e959628387276ef0ad54782b42d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8518b1e2da3b9086768baf261a1f98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e892d3196ec207bac8b695af3adec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e3054a0a9025c222682f23c4dfdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2518d45589373f1e8658195af8e6ccc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deaeecd8aec4a2a0623fdd7fc09dd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba448e63c7df66396afe036a590fc4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e749a3da58662852d46c6471983f79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94bca0c53cb32d2999b0db102a31e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998d7eb96538ec6c0d0f54780b3bbe3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ec069e34e1d95104e7b5af6afb1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc22a5778a05a173dee3d799da287e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51bc19d98a8e3f1efc8630ef2b9475177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dea7a23cc658b4c3682c50d34a28f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b4f0bd3ed2d8e705f400d43edb47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9292bd54df64ada202bd5dc6926733f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c7fffee76447002df7ddbf176d944181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff69eda89a27d4cbaaa3024b9c9c40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16d8a09388c1310b5dbbc63ce5476a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e2cd24b49beae86af9771e82b78b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962ba728e9f4500214cf4a35ba65e5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7cb7b3125ce7549df0ab0aa453b8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705166c9e2c65df214870687a3ea6ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a17b82ac0ecbb6a40deda0611e6351188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1ed794c17d7c7edf858cbf1da6d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67baefc92d29e1ee12db9b3a4270262190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef951dcfa5896b7f6276a2eb8bac78f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d7c71f25c2a65493d83f500ba7765192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ccca253dab277d00acb86759fec9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b28e4b4521669d91a390f2f243236e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a6ff11d7b18801b8a08fecc29fea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b936b2063c3f81e04c6a37e40d509196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2afa3188185e6da02de20879acdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3248ab7822eec524db6a03396878aae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffec866b48197b4eee5f4f93482d39f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770199d7060e21ec893e17968cf0d2ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7785b35526ee05eb088d260fa9638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65330a8c876c36d9a339046bdcc644f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03be1ff3cdd329c48508525fce0984203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b8f4a10eb2ff4c0854c832abb23a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e8682e67d28e819342a1d20428ec1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b755a4775bbf7484f5b69b02071f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2196ddf1852546a1449181d527c612207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e660aa61e8b6fb1e1ac5607c952546208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caaf966dd1cad73eef10555e0b0b12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6fce57e699e4e5b98e3c4965638ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21e1a8772487b43288a62b717b7fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c9f21d3cb4facd0aa4aa41c8a369212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2200cc9a095589d725be098882de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83426a145f88b3eca53a215bfb593e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d71b3e964875c3f437e3b9640aa4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5b10469ebd98db86e03077ba643d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a3c1041ce9bcac33149e2b2e8ed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698ca4a9a6d13db61caff4d367ede9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0835d73ddebe4ccc63d0738153d45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a5fba6b78e85fc32a2d6bb4c000e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52360245ad11474998c3fc49c0d8762f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef34aeacec9ac9b4b636446dc6f22a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c5020c2745235421bb59b7e1bf4b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f598149466cb2f763dd06fc4b2dcc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136ac70b8022a76f4c22ee9a081a582225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b5af0d96d9465c7570cd8566bd83c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6d82fa2184aab366777f3e6c5add227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd740eea572dae96f2ec5c4cb615091a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86b6d1064edbd6f7da848f7510027229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5212a3f68238aebacc98487dfbb2ec7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f67161cea695f2bb81340e088bcbd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd585d90fd14e197a1b761f886d763da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dc57eef1d79ccf53fdcb22ead2c56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c277a1ad5895696955e20bab97a929234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297df2fd264ad11c4d52e059a314045235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd823766aeac606058151621aa583ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e6073e476f600df17d45a9029027237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57a38f514225dd9a9e7f02e613e18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523b2f915b066590e8e6b107118248239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b6902a8eb881c9594ac77aa74a7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a175c0008f0dbfa5ec90eb1e2c341ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08312b141040e123326c2971b70f01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b1bf604edd1ca4cdb71f1f39cca44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde689c1b545e9f7b7a97f0117d06eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca9b386a277af357a84815f397998d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203b8c1e8340fec95a8e8193fc7e321246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151d3fc81b2a1c53b64375c6688a9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716961ce984534388448a6e8488e7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5bb2999e0b8847fcba143bc2f311f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f75b86d054b2378af4585eb2ab0d6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b5dca0368c84a9c26d21994debbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a176f2201229e63cdfeed91b96e12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf0678f1108587d04c39420049add2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130eacbf2c8bfcc99a11c503fe7d6e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa58cceb0aab394d61494741318c5bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a946805e284eec88803bf8c37d8b0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053f18eca4a20b3d06a38a38fde4ff2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767f60c83d81d97b762b854802bf13c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875865dd3828a2ca02516d03b54cb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569d22c2645cfe0a308bbfa82f8d180260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507209739363a5bc09d2e3bfb791821c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6a02bf1e66c9bd463f3cb796d412262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979eaaa16230db2ee0a1e2dd7903905263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e39c132bf9a673ec58c8c24da22a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9bb51647fb235788f099b8c82922265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8fe981774efa7fc8683cf6acb7ca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f90baa266861d5e70563f33b56f9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693139ebed1395f37428701f52527c15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ff6518eaf0ba6d89ef24ec3b5e2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371403ac4a90859270104d76d1406c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7a20d129a4007103f1a2a8466416271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b93f8bb83ee5187792d44c8626733272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82884b979563f22d188156c4644af8cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f19aac193145f3f39d89b7749566274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066bddb833545c2be9605e23ab218fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390438d31ad0beb5031495e63f21434276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77fc955d1cb3888b362b7e1f76161277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407762a5ebdd1762503dc8e69266205278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fafdfe400f47aaf9d89ae1bdbe64b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7455cd78a70560dc995c577b64a0d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dccac87cd795c2816675de8978acfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fef5ee741acfc3f2e1432f7d9fe745282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6088bdd46e6c4d38829425b58f686f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2939c09543a5a3f965a34d026db1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c8a08423adfabe4ef401a1b710c8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b39c18c3728f50f368bcaa3b9f3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45906094f51e7e7124ccb524ba11adf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c935b8636679fe641446dd7d20e07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a6fbcb2e710d312a07006bb1e43e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb50e9b9fa59adb664e343e86264125290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384c651a6589ff8a97bc491d6955d10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab1cbc32c37f4078150e7199d155f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc1d9a07217e67afbefb42698fd723293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade668adb49dc6449bff87c0ecaa8cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742e2581741f8928bbd8b9f24df1ee9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48346a233d6b8c012340a3658fb8ab5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1321c53e0c44cf88c7ea86736e29a5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbbff1977fc923b6363859c69dae3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6652bdaed7ab2cd3ee509209c233f93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b34cf4d44b788418fd4800b7286b1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ba8602ea658554623b99408aec2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c41d9aa80f1709c9a191994ac3fe2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90187bfd88a10b8a751e66ea615b33ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b1921adc3a352692d7605671d596304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a88b5d3ca366c74bcc6d6707770d94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8014304f08a899f19c6969c1df26b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c097017d279dd60e80795a01ff506a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4120bd03cd334f706f74bd424dccf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cffa8b21c442beb15d0c1314107b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422bad860e77702c87ac581e6ebdca0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fe29f527c692b88c576e1f1e4f416311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf38a6d07003795c73ba0922d50f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d073530b739ccb1392b0c03ed876e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd234334966356489fb3db1954fb11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3530e88229ac8b9d7e84ba2f23af3bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa912535ff44b72bcac861356f1841a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059db33761cddd53c78e11e007044d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783382d5805dbee841554bd4e89986318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77382d21f56398d0a04e9e3798f267319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431a2b3dd6f62b0e5856793d94dd42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548948e28bc6aad423c941e91d03169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d919d6ad830ff22634580cb8aecca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba991d5a70d956e9c262897966c229cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e379a883d8e34cc53d280656e97cb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed17ced60a3399116da3b2134c1443325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dddb9e64e2221e5dddaaec393d5b24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9fbf13fbf956ca1db64b89c36e116327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55482799f36bf96d07c6b2333c09877c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2318e52e27d23be6cd52fb8014a53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b329e6496ac3b997b63a056dad513330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a17a92bee99075c5c7dfe77b32861d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba3a74044b03eadbb606b00d99e107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3291dacd4ccef584b394ec05a3cc360333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead24385ecb55ccc883b7a3914992a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45dc189176b7fcce1612f41e1965b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08be71e34975c5f6b5912293eb5a5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead51a5c51fa7d0d2e9bb96277030dc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec90e8c95362fd300a352abe166a43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74345eda09c0d5a0ad343aea29d823339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c53e54de2265d998ecc0ff551c143a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7b1bb8a69271bf01a27b1e4227802341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b33ecd0d476a33b6e29aa9aa0cd44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd81be0225e48cee8ad101aaee54a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee629c90ce37f04409d9d790ff39cef4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194073a27f2faaf93aca57f5910b70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100d04a42e352c5d2b75e641fa7a09a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad290ac1f020dd10050354a32b331c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad463e20d5f2817cfde84d830f15e864348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab155abbfa6dae877934f4f493ed141b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73b7963da59f118c93861bfce20f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084b347db454189151de115df012863351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0a3765b98c4aef7406aa065918ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12757a8a52e5972c372084424c5915353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e56a140070b3b0390bf4c2479853354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c0647f3e3cc488e732bafbde88a33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebc2af492c403204a4980cfa236a43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f70316c6c835e584ce5149e27a83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602d5ea79892d3bdcce170eaab12ce2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cbb1f7d77b7397083bf7765d9fa1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9af143b72f8bcb65480c0796445db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975325ddb7cf74ab095b4691a7a7832361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7cd785c73b906889395b65312145e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa5ad3fca8448f392bf8e99459ce3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd329ed89e8d25ec5127bda03a9f982364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09393d8a9904ee25e91353bced822351365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997161d3a600884d23af1e13d0234040366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ceefc8d50fc00afa5c89b130460e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb193d0cbd16b13c3264d6326054fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f5b018bbee4e5acfd9dd1ee060302369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e66efa5454ea54da76b616a0f9ccb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b5c373a715355f21d8fae6fc9b238371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e424215bc215d173da3f3f9f1a47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6000bf96753945e6e71d7adc3f8c14e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fe1e326faaaca8b2a2583afafade8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0a03a4a581e72158f27235d294130375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0f41b37b5ac0a8db464be0def7274376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9224fc82f4a47130ef9eeedf008cb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703a9428c97cd4a6370bc6752f95e6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec0a33629e004b600a537a25dc381379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07522e72805a85a13e308d890f223798380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa76ee267dfe1db8f1466f59bdcb1f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc243ad5c443a5261eaf4e731a37b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b0d08ee76904619a92e3d21e97da3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e6e34edd4ad4d9c5c31812e0212c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f558a621aae038054f41bde6d8638a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf448cca1aa651a1e1419bd9f1a2383386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a18667d4e40d0bfb3d42e88c6933f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955d810f0ba3cbfcc788fd1be908209388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad336058f325a60aff63281f7a29aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058f7f0f3b4507286d9baed600e26d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898ac4a9d4aecc8ff6e0b503dc4070391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff005624a218ed58c2275dce843e571f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557de1d490acab320913c00380082c35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff26532e76e3deab22d2cccf285131394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0a610edcacbf0287c110ba8dcb50d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ace08c72aaf9fd04573a4f55fe6313396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab85e65fee0a016cb8ed80ac0e67c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47272a9d97a9752d757075795352f7f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd3e5c0dd6f3b8351279ba37e99e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2f12bafaa5f58b9806272e95f51c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5196197f03a4a2f1908c24997a49f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772448d0059d125bf8919a72ed4817402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600100b4218f0f6097d9f208799fd65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c111a327684e9090cfea7473bd10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e8b3e02900adafc593c1e4ef9422405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee9173bd32f4525a8bf5283f6c6ee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20135a6b8c77bb912276bc4844dbe1e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528634b39cf6eee2dc979318ce1ae74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aaa258d985beff540f78c97e0ccad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad4d8786294cc0a70b23019ba1c2bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855fdcf9a802bd49bb41d5145b72f3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2ec90640325f989c102ade451bd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8a60bee3cb4b0098658604a16c43e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd430d382712adef9308885fc0e2ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbadf4c7ccf462d7a66df4014efcf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3cd8d1bcdf590b68f44369049e103416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1dfec08807afa6cd5d9798e7a769417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10664cd75c1626aef98c9b16cb4256418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9146430eb8c0b7f5e91da06e1c4881c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd992793edfb1e1165c0b7d4fdfb7ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1f22037acf099743e2cb26b99411421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab0876793c3bd184529c8d88da0704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186947d1cc48d6eb134641f6813d39a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5171505e8430143d968076f2d765b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977aa34a4fae19286c03c97a8e0310425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fccf6d0cd3c276563d92d74976cdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545685bbd2157bace27213061bf3a94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a739771f120789113a3f08fc2d471428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf0589b0852ef8de349897a45f006a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391df288971f91a00ea343d01aa4ff4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9760823b58d82e6677f7bf68b27a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e9c3755195c29fb5e1211fd9dfd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e32756518ab54e7a9a4977e64e9b8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba3c4f1dd70184631e5219bbde75b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca511fa822467456ae6c57b7292f52cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5dc4c1fdce6337491838617fb497d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634648a5958e5611ff73f53089d903c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9376a85ebd42e103d89270de84218ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1560087e46a821a5e373e08be9b2f7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c678579b1ebd091ef55c7f311061440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d079dc449636c0b021ea3ff7fbf0fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90845d2443b01554be0357639fc925ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d0a03cb998d9b37de692fd307c17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9a976126affe6143d44047a07917a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca530c4494aba64ee253135ba69b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf31ee8eaaeb082ec32b39dc7a65875446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43561d25ebb45af599749d032bc2d03a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1efccb736e0ac6fade1c71dfe3bfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc684e35795be99c1a1277386dc375a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be5bd384e46eae1795ac5b4ce7cc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884ea97bbfa20b284c39a1d0570af01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7e4fc74955bbffc56004dd7161ea3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb141b2eca35ec91fd5162ea4d6cc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f100e83f4dd66bcbbf7ed1e04f490c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654274400b534dc6c70258e0ced731fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a823711ab5d6289562a90444b66f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f4293ebdd30724e93c62d8f7359aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408ef0cfc5f0352998e38349507825458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ded2f88a6e8a642592655152e082459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b36dca112be9fac988e89d513857460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3abb50aa1969a07b53bc6c224e0b07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760f82625318a3c9a5054ea7b400be5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6671cfbdbfbd550f1abf4763ff64e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de58babd53084dc93a59c57ceb5c2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb405626122f09f772c6708c9cdfe57d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3c55a422e079d34cb745b072843df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e41a31a726d8c3c189287328e2b234467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec81673a69c69c08238e3f630b09dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757eb30b9a2cc546d447db2323d999469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d37545fba544e193377891b051a78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a178d0049939378eea693afc9e5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72975594b539ded2744e52b576bb404472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cf8f13d5e772f15696b86c9a43dc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7f80fb4c6afd65573b239f5ba573e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c9bce183547be50b025ba4b19055d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b981da8ea130bf69951934ecaaaca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67263e7babed4e79a6b8ba9e811d87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4947a08dd5c4d3bc10f055cb5642fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e3b131cffae84ed1efb151a4dd19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751498959c7493a7871c252b92e0bfeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30f9be7eef95291bd08bc89f5ee2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abaa8832e4483b7a7e2da59966f08c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b4abfce0f1346010377dea2a6157483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e68673b48c8f78862d00d483077e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499224197435578c3ebe42ae9d6494b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7029ce9e71572f61a35bdb92a5d7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6d890910de3b28fd17fb150f11f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99484ada98531015a89ca3a2b5303c44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121737489a023bcd68eb747225aa4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659c45c42137d06f24422a97f0a42bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec6155d7180300a8b33ec137cd7b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a737a3617ee744fd64b444e5cf68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652eec01554d3ff229a68b9c66f343b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d04118f9cc4b4284cc4310197f3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7aed24e55aa8e595e80f702bb7086495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcbbe6ad2da872fd6c9d8857e67190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b9418a47123be411d6f6d210c4cc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce732855c5f50c6051986a044f14b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c61138af8dcb409726487786c7e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef278d95fcf6c15306d2380e9fdffb94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adbb8fc90c578fb8acd0f73164d8e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805209eaf4b7d0eae1f522a8dee8508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b640c7cb496da6b58a4b88615a50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42822396a73d8747401d8720e84b5e2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebfb8784a3c591c4af307225d09a2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ff62e2ef2f3f600a438c10014ee2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8172ddcec62962770ccb73a2fdef25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203bcd34a0ae1030d42f12520924e98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa5795af902338648c09e497357fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3439928d6c626a979879bb7a88b43a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5acbe9913f375e6295d096086c414511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2941d7388af7004ee7affda5c79da32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f5f2332a251e45450a7a8b04aa18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2d41db8b5904f18fb3a4ef050aab2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8c6aa7334080c176d8a60ceab4605515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bfa2e8b2feb589bf7618f04504fdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a917cf4a7e57ffe4fbc567bee17398517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709b4c6a79e63c5a6f7e96875473dd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724afa81cd784cd3fb22c19d6469e0a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb889f2335560760be704b69938635520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5c7665922589d865741043eb7b370521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d946e7612dc9be5eccb26bd9a593bc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa58500fb756b170521bf495327b2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190836a66d2f6aea4e36afaea1bf256f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c843d294df3f5394cd09e84522e5b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc289f2701156e721e66c7ab00c3acec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed99c10dd30b018a09693b03665708527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f415e955cf2a10aa4e17229225fcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcec254aea99a85f2fe0d38ee7ac30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7fec038fd37faae63692e0f710259530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6f3078de7cac69078d2182625319c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac804fd9637619ecdac73a2c1cdbc6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e079fedd34414b9e932b4b450436b97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77457aa525b20c82c774b025d25bad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c4d2c40c197f2bee65cb5fda8e27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f41af487157522d57b27b5aad02e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1946c03e5e2fb8943884525bf967666537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f75c1089a089bf2c7ffa85ba59340538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab076a578e035899b87e0a3f2feef77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9fef06a19fd5232585852007a95a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109380369c583b260d215839bcc8440541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7234173baf094eec31ab09da095602c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce039573c47fb110ce0f8a69d35ccfb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f525314558db2b16fa08ef9ab0b20ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b80b8df32d6fe77c66608ff35e9bb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba71d35c58bc9cad5cfe28a6095eb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70761edbbdd292c7824b73c046e56817547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98829caf9450bc5bf59a41ca4295cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb7162122ef88490921900e319fd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a4f8b67e814330525d5b13e334a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e71ea520c44f21605e4ec59426965551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec30a29b3d5a6f742927200738e752552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7d405cfdf390869f3905aef9cc18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e83d54470135071628b11a0deca0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91877b09c6c801b88fca5d8858ee626f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8011e275d9f855fac65a74f2e1231d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e6cfbcfd286794e5cfd37bb4195d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa078e8a646412afed6967d250c03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980dbfc736400d2a7deb244abd02ba8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36286b9ce0a683bd7f31c7cb9176ba36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b333c2c914fcd44a837791188608b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81bbcc17b8ba68924e17ff659d3fd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf3c0cc64343516b7908a6b0dcbb63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438fae823433041f28002fd5509641564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439f94b5d453aebd04a5c3116183b5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb8db832ce05783326cdbd19c9a13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754feb6dce592b7f32505c3eedf7c4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f33223a8bccc73e155ae0eafd40e0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be4f55a2dcff7e6646f6f1384ccb12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bed279d3c123ebc72936077a9903b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fada4c8498b9ee3da0ae815d09ec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99808fe53fc6dca75b377a21507b54dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9375db612e993416b163a40262480573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef79c047c6d2b04f79c760b8734d766574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d90c79a5f49873259e1ad2eb9b84d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ba3d9db2da4cc685812e0f405b576576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e8bd2246be531da8bd5f5fe202770577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5dce2353c91a8eed3e0273ddb00cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084a1ed9bed5d9b6d652d6782160219579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc659b7c3884f9803258396fd60e1fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504df1d298c8667de6df3914901fc4cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c684617dd93db1e776df2371c8bf3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dbc9cb32eaa73ec32d5cae39bb346583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a886c9c9f2eb7a6b3044bdde5270584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb56f0eb6079e21d727e69bb5e43ecd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d46776f8fc6b6289987c1d987df7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1fc500a291f852cd8d8ba7969aa91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0a6931c73fffe104965d6dd53f1fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d28cbf9371a2c075a7322af64d97c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4f94276849024f61680035765f36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d904ec7eee1bd1a8af32f774c5f101591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050d6dc83be18af4350bc85d34f580592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4092e751bccff9a580af4f3c5000593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c0c4e050b0d60357e1e97123623d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2990dbc6589ce94b996dbc49f4619595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e873c49b09656e4db398a2e09909596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106093f780b2da73dfc8b9a1eaac7ec7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53ff968637570c36e3accd2ba6f6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839122dc02bf0870eaebd726a5986b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a80fe581e39d2c1ea2ffa9032869600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb01a7ec3681b1640840a8591ec3e93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a31ffa6f82b4de13a41920f48b56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43623479b9740cf269f4259152257178603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f778b737a0de9ca05f640c6521c9fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e29967e826245c02d9aa581d2de5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945ba356e8302aa9da21337b110d5c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6be5bbc69e8d18314d5f3e2b36df9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352a5ed0a7c49c76af5a8647efa087608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4786d9d2e24a7c7a91d4719fc5aa86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e94a84a8000d383bfd6c6ede0aff5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e050da5c25958479bd8b6a39306ea30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1942ed3afb302aa5ab389c5ce03e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc9404a248705ecbacf75d3f5a70b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a79c77701bfff89ff97b920976d4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c362d7bbd0821247b97a18c0199fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a1c9a29bdbdbfa9747c4117522499616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c1a3109e3b5acaac091c3201e9cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50cf3e45da7e4ba9b63a38234df2c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66806fd3f51aa298264da42890dcc5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37f269a2406065526379da79a74bb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1834695d1f24a644d2a98866002156621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689dc3d4659ed5e12c512e7fdeba194622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b712775d7a51fc6aa5a59379649aa9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e835ea5d97dec7d91ed08872ce3c0c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e870d4b354df9f4b9b9c6db91a6df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824767fbc255d64c4545f63cdf4ade626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95f78eb3bc0bb698400f39b7913a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a82dc18e2040e4752f74da830db9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5fda8bc6c96e854f1b0b7b463abb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a4c0f4b1498bb66da602d53465aa7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a7fe769c9ebbae55033fe4f50a3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce244ecf535a5223e5b7264256bbda6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a5edad1f8827f61703fcd6539bbf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12f32d4b23641b156f966d61f880a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895413ed909804ed211bcb826cf47be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1f3939f3524b6e30190fa35d0a892636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfc26dee1d20523915cadb22a6d588637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434214cddb24323e97aa2c975231db4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a2fb0baf59b009199bf4b913eb153639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee50a0104b74c3449b05de2e07bb635640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73ddd7775d831d8ec261df2c0531bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38729139fb924b9dc1cdd2ee403c597d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece21931a6e845dbdd0a077ffde0e142643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045eb541eeb99ad41f4f4c9d86a8595644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29515c1b34c317d9c75615b2d3e914645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c4fbd30a8aab103671d209c439784646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5773c883712a3a9e36ff02893d18d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc67a63b2ae09f55bc60990445a9c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eedc25ad25a2db1086086d0f9cb8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc936dde1620e0222ebf07e19672334650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f009ded3cd55179dabf00371ddd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee9dbf90394dbe25c5b2f06b54dddd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816aa71f3b76e3203f82c7cf58523c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d49fddf5131cb2b81ec1076c7c1a7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13780e7c0df558147bb0a8a68825b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4790a804ff62f14da368e4a44d7e97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac526bba1982f79f3587089d58e588657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0601472de56a4c8d81fbae7bd1f83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5a4b7b20b38518a1cd5f7dd7115eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e35239bbff1360a6d444adf95bc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f5076bac30f54ba5cdd1d302eaaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a1b91c3ea6aea09b6931f1f4a2ab6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14087afcf6f8fc928e7d2f9d193e9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14207e401a2de53addcb99aa6801da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e834299c3741918bd765ee4d3e2ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634224045d34c626c5af546304b8edd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd3e9e4398ee71b0475c2f14d0a75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf947cd0c49fc99f1d0fd17038c1393668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0dd2dd9acb6077d55f768e9ac8c05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3ee53b662b06f6c3ef5ad04fd71d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9decb2aacbd7c2771291c83abcbff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c0de75a006dc0c83f3256cca8ff00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65624347d467450837a77150e2b0f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee30af6723a3a796f53dabb653f999c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a863ca28ba933f6e353b0ecf1b9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f842571d14ca971e2f85c0cefee489676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf76620cffdb82853fc74eeb65543d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf607f447b8de2a49f87d6c505eaf40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df76dbee305afec80f992e6f295090679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af594889db3b8450e826ed7801f6f79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904855d73aac4bf2278f24a4226b6f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d3ebd1a838c44031368643d6e0af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15595ecdc4124685960c8e0caefd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768742f2c53992ecf19252239250847684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e7b5aba5e311243d1e93e0e8b91d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269d2b136fcb26612ce597342f9dc89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0982730639136148d77e57ba0e760d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c7fd5e9ef28e4babf8eb52d8e5170688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e35bcde19b327e428efe890c124c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07563dce94ea99e5ccac2281baf89a2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62b35e350779b8c3ae20f869d4455691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e14b821b83b61933f86015a014700f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b01bb1b29db38ca65ccdca8213b1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af097c4e280301c18d1f044ce8021694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f05ad5795cdea2eac0a16b91a318c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd6e65a62ec705167d32acdcf209b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d48bfbdf20d739f879833342fc54ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680cceb37a88c9a25c1bd914190295d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b446e9e11677c1cc808f9d1b73598ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f3f4314ec393886ae933c51a3f86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87a46ea790c8f2cdf9f5d9540e121701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15488ad18541a4197ee680e2f03321702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74118c64350042398e45480d4e0bff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc3ff82d789a2b2307ce6a91ee528704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfead851559b73dd84dd67d1506ae6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803cb6c2078173c18fc5e24bac4df9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f8f9b5637e972f2653c663f8cd63a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329781f560d6e56cf01bc1c44c4a810708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd65b1339923a4130432c14604ca01b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2478ea7b054f85700b5327cd6932a62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c3832a8699365618369cb933d9535711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856309751f0e5ebf69ede730dd288f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87bf6a75ab54237fad722a38e78a73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf25cbcdba5514c2fa0bc7d39a625cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8455df99be10500b9b012a9bf9d86a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9258460340963452e2976fdc0a20c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddeb5bc0cc94e28a7e6418c462321c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ce0cf4ff2a9d14d46c303089bae3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fbb53f900881ecad4af5b957466ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985e695bd93e7dbef6fff8b4c7c5e8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ed0dd9736ae7866b17f73d3c87531721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c66e08191cf4212fcd62ce631e433722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85dec25e67e08dc2ac719e7af8572723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d0d068fb6f297e9aecc41a7aacb10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d35ceb26826338d1f225a00a61a3eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586421cc3e3f368f82bb28b1300087dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d88f4df650c3c752cfc431df40ced727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e702c317dc29be92e56d5d75f41b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3720f9831b06d1377a13a67a423464729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f9ac0e6b75ca1f0e965b0bdd4847730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b4475374f99d7383e0ecfbfaeaa35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767cd9bd5f8b003c43069b5116047ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c67fdc81e1a57cf6b87009f4afa56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaa0d2ccdbfd431bc576321fb803b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e531c0377a1a5bacbfd79027694c0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc879a7337bd5f91efb0ea295695f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c293e97b408113f70d6a821dde1bc1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452985a67a94c38c0b7dc520f5fbe2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f285fa76d77014b4111ec1cfaf42b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eafda544fcfa38cc1eff7f4980c77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81af78bc6b4af78136cbc5d9c8dfea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf216b03de0982b86405447a99aeb91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e39377791b37ca76b1b552dffaadea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70615deae0eb9f062423aa3ec24021c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f80aba046323697f79fef21045180745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175df07c410e4465842a249b2a78e46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3933190b0a6b5364cbbd1802ee4b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb29c368068e794560133f02a3dd64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97861924dd2a791f15b848a5158ae8b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b318678633cd5b84ee55174bcec5d50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb2e75f1765cc7a58bf27313a44ca2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14472427e10ffd46db3b3b35bee357752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ea4c50baa52f31ca756f5a4bedefd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a8d91425dd2e8ba27ca395dd1c96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d05373c0058c2dd6499059b665aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa919284d3a9828efc64e299aa61255756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1a606cfc9d73a2d51fbc43f2d02c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e1f2c051f0dacee4ea8e5bb828b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ada120af6807ef1c15cda601d2034759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>