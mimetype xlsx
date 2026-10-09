--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8261f5ae5d03ce8cec2f3a9bd14d4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd67656fdfcca0fe34d5ea7d21e1772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa15c3756e10007bf29bdf9b31c6cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0023e1d7b04dd1852acf6fbe37a5674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aee22672c2278e535b26a15d20cc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495674b53a903e16a558239186eb619f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056b7769d2d1ba2683099e76ecedd407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066e73f3ea51ecb555164bd0581fe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69790e5d63320d3e68f70603efe5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b45f6672e9f2905111c75cc3c7202c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f4bcbd5ec823d6eb39f4a98f7a0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9374a75fce6c814fc4e744e33c4efc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f45a7f3ae6cfcd204fb0ce760b9dcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e2302af28a8edb869c3c9bd5be8b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667486373d015ee5d8e1ef262b04f8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f7c5585559976c5092ab998b3377616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f530fc61cd30a0bf41965835716b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a456a3467c9b5d09915dd36c3c58118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d65884b5f819f8047d34f5a03ed319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bebf4e7c35b5dc79e23f62ee200320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349afa8057160a5be3dff2b4b1d4abde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2998a65a41aab206d894b6feda8a79722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27466b943b010f43571780cb418eafe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd7832fc6d1b7ef22025ad2e47eb9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739860837fb67139ae0c1913c87351325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1598d6d8c4297afd72658f80610ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f477fb8612d27745f7a9db92dd8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39478af93d9011111b3593f3b8d1142a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea20fc553bf69fe8e3328dfefe6d64a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed4fb4e5bd969af02f2487eace940830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3f849a86e3b944c4ba34061a14e8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a83d3b6bfa8b60685a7e452dbfd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b5b5eb7b1bf4e3a7dad50231aa6d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925191a7c50a982f4fcdf107a8e86034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e4e9a4ceab0ec81478d599d064c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad4ea6fb0ab7fc2c591525ec7243a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fb40ae1e4b311c9b357502d77c9f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d7479c0c737b41a9a402a1f878fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457983d70cafe9d8d3ddb54b9bf45839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01ea4f1745c25e1f8f31bda40556a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25e8dca494dafdf15e88070deabb9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2fa0aadf6956a64d7df2504824c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44121e4c21970ec7b7fd7465b4d494143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69665215b486666ccac3256cf6f0c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e4a362fd0a80a9c33da713d78e95745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa28106bc988277cfa5ed4f6aef054d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8d219528d44a3c826148b18cf7ab047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d608183dc6cf15fde5a5bdb1caabd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca14ad158b8df946189b006a0ee6d4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7da68147640d32ca9ad521101d56050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee80db97e1083841298c8eb816df42951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9a1ba6b46bb283a8a7432a304d98252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f3475e0e1538a8f41043e70886e7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decd7fdcd77cc07f3b6542698bbd00054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25dc441db64bb874f17aa782bcca1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788972a4db720379f001c21041e0e3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff58b219d2165426d3c631de257b8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1e0df1857bdc2ecffb4c345434cce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54036e162e23a856acd3024362123e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553647c92b4e0b28575f240a57959d1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f2a1ebd84bae5492489822cf5950d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4b36f72f30255ddb837ce4e02a9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fbe2aacdf0efa6d874eaf6e7350ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d5a06736e3c1f89b82ee7fd78e31864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0afed9b6b483771d535974546d47fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b993e2c33103ed4a2e88255de804666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257e68ce986fe74c1c836b70c57d1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d561b807563f581e0caf6c6ba54be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0780924a2cd8674d96e5a78c24ad769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243390081628ad9c9dc0605729bc96ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1948349d30917d6a24763addfc409471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b17521de8db868921c84661607ae5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3c49b3cc20cb494ecac1667a32e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbcbcebd36f5fc62d09dbe1f4ef12174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f1de4f7a7cf01f815f46a29ca12475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d11b20e7f51e5e516ae0e62f006776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad593027a561c67be26edc567db4f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8d52cd211f7e0385edd65c1142b2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df101e31bb2f59090960e21853696d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2d86a91d69110b74870a6dd06d82280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b836bf708ff075e440a5afe7932fd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf780781aca7f4fef4747d8ee47a95b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476363ca5e6f958128c3576e5d8933e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a23fa77abe94d0ba192b744e9ba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9207101f9d9d19a81b7f69bf5f9f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ce8271cff1186c4399ff03d51a67386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4530ca170dce724dfcd5e5bff9473c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e326d7a6fe7e5155810f76f4acc6a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f5e720ba62e83e58f754d469deafe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba12e854e19e5527a8df74f32ecef990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b318b66526db0f5c82d8312872e0b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83063dce168fc79661f7909823ec346292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f529f91acc8a0633b26886af3dbea493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d039185972b9683551f173dd8adbf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b74615e2f8c8ac34294fdbc202f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4f61283ee4e7e3443d3530aac10596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcabc2a28b22f18f1669eff788edd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0591f4e9dbfb264788462bc211256798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1819dfa284a403d88e9ae815f4d9bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2b6ec9479f02076eb27e274f92df6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51413c45cb22f87bda6e60826637e9f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2968e3d03d76fb08ec3885abae876e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41235adb5618fb09e6510b6b9460a29f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60df6779cff22e25ce088975c08a2ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6e104a28892e281e4835d29c55216105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf772b6b98be36977ae6445f1d995106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85992f34700f04588315296a47837107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190af2d21385c0c9b2f61137c5306fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd7a513cfb5c3d3e47e05754c8c130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3abdbe63b7998b2a059de3ca7e5d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dcdeaffcc98678a7671d709f1e0f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7267e880ef11f277319d9f0d21c67e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6ed92fd17e68fe91f83a9fba732a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376165d7d99b8fd62c8af97166475f84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc539e1843962a410c15f0175d651115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea420598704ad900579d98c85cd8b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c27c6272db9b858fb7cf7002477aa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43236df98ec1dff9e481e1e898b2d38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03c4c6a778912902fa7a39dc83c55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd1a17c4ac6d1b590f467e01a4a655120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83d049f17c734e09364e7d9edf0c8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0270f709062e12ef5b5311ea377c5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0514096d4a29416d9b89f8c6ccb8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d4219e6fdf61540b75c042c7ece1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee1acd5c4131f847036d6666aad14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e95ceb0130d21b64ce5233700386e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2707cbecbb18a5c68cd7673225532d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee203c6f8c3df2ba4ef3ec37d39821de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e89cd5f5b868be095fac37185143c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f31ef69e58a6a255994921bf9edce6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef76843d55fa19dacc31ea8ab4fbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a96683e580c76221871c0ab4e07e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d37cc52172fabf66d26797e6cb82bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d510d92896c026cdd43bff5efc307134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4350ba1ecd5424b33f345c960b5371135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c1dd418a0d5eb823e70658cef2356136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c83212b8914308d303232376dae805137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7caefc0c9deb45ef0149669836f29e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d368cba545b51e12993c65fdbbecda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e2a82c8e857cd121a3fc6d61c786140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a4fa0d0add12161f22135bb44558f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eaa65f756b00f850d0f79f3c71564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd5e73c50dda1af46f07f091b4082a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b50958a61fd2b3ec8295ae0f18ff75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceabd9e2a6805dd2f7137c9b5ff26e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad119fcf276486a972fe6e8a8bcf7552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203414ffaa94f069d5a6302f5098962b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f81802c3b8e45dd9dfc7ef2f2d7fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e52a2c86e728f58556385f7bf743f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df30de9c7d101014fba70e3817a475150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850cdce80a31beb9222c13d5fcab889151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012b109587067d1b502950a76d1c851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4957d8f5bcbb961f783a1a771eb13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8acffb72e17787a49669ee084253a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdcb5c1d6d114150c4e6087a190b9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326557ada4a0d354162fe9ed9d29eed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe65f5e137d08fb7d7dfb6f0d608de8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c202d1e781ce41dc9d52b68b5a5f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806f528a9ee2cadf1a6513c594961a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166b8f70fb1b776b82cde22a2bbc5c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bfcb85ad26b0ff402ee6b70921c8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36657eba631ecfefc493adc8a7876990162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0414d0c78abf6084d0f4a570f69b29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1422f793514f88d05ef825831599f95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a028b89f9b5ebcd7eff41f78d62409165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41a5dfec42ab4084b5ec50926feab4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46269393e93d448ca1f41b7aab238f46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444394f0329f0b1ccb25c1a50dc0011168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11632b88630d19c17fcbfcb66a025d27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e9775174db1346eb8a5683837b20f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2af8a38eaf8435d5a06bfa8f30d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1238eefed30426af1c3807ba86aba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7259f57c2693db026d0637214395d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832781ab7f13b405db06358c3e9a4e45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e07b468285dba5e375e88d44d892175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fc8845e8768864ff197759523f2dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a04b135dc9d04b9a62b431931170177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c5c2a4661ea78462f79ce598c1253178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaeb0a172e54a1bcbcb91ace00e621179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ab2f16a64b542e8645711ad27329f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd82301b465e6439bf104727615cfd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59eb83969fbfb4d1c2fa8ee9389c5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbf112d958e350c48f7831561f3783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa52e31e885dacacfb4e8e6e624cca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7813cec5279efa71cb95b8381519f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf293cc0ea00a989cea9fe0c508dc7ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ca3ee171f936dc33e3c37c616882187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec5e7b6539c412487486b27aa08037188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f1e0dcaa5d4be403bcd97e62e4380189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d1060a5a8df230aed47be5d2fbaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e198e0165982cbe0dfa9461333a45a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b40224a1807fe8c62cf09befd2d3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f9a1ba0e2c1611ea9c042f3afb74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3039adad0572a6739a150fae4f125f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866a7c80cc6e958f18f82a747a17d7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a8cb60f89849e463e2e7fc8d66d0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59079b4215ea0685ca4831ffdbdcac8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de47d65fe36e3f3023375fc19b5851198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5a210b942b708a7494b8eaad7262199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aecdafbdf2f32ed0e40c59d80b3646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13def27131a1c0ffd5c9a923fbe3a3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b721645f8197ca8a6d8fb6e3c02bce7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac6d7ff85ccc195465b090850cc47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b1706371105edccdf746d04176df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080bfd26a140a55928fe1909d88910205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58f037e9c76929fa7321d5546b3f2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d83ebb1dbc682106ab7516354bc768207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ead4987ab6bd4693efdf65882180f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8822bd7630a96b0ea468d40807f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22095f7fd2091d3d36946804a4d0a146210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78781281a8f07fa199b98c3190b14c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbf864f10109185d2afd31c08e1ce2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7cc5045f379cb1d80b59f81bd8b0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ac7f09c35a1d025db9ec570eb73b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28924a11796cafef46b9d81bf7801f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88bd039d960f6d1e2cb46f89d90db5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef872771486c38f14a011008b489412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6e7ec2b45d7061b94cbaffeb303ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2341cc6761521cfb79a03e83fc5920219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36303ca520303ad904bbb71d2af78e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae08a6cd162fb41d403fe6f8734fe3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045b44790206f573de7d59ca3087609222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a439da6d3d851be0a3e213fbe2dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2301fce3150e9f1ae193ad8f97316224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b0617dc74987043ecba74fe574c68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007594bff62f066b9328577333f1b0cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c83d0368ba75ca4c81207dde6169f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254cf4d54bfe0293a356833925b0623228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a74dacfffd94dc41fcede7c88659229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61c7c88e6de3d11277d1f5e1234165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79e1731c47ea0a1e6d4f106d1d94c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c14f34cfd53e842a79bd172000225232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf6b2bdd7eccb2994357f64416f2d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feabcd86a5e999297155bdae95abaaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90fc59d174cbff653a525af4f73b02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d94cc8f013b71d73b961b978b3fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306b8753783b68e4d7c7c019714ff48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39b592e0be3d7ee6545795264eb85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96e2cf2b53913e02523b43f84da95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b551be11f38bcbfe3f996be0eb62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6af107569bb6f38001377431c46c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac9e69a2169ea091c33cc0f90eab3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671ecdd48771718d558597fd7d0c285243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060466457b68fa99b408befe942c48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a64c74d2babb4200e2a23ba4649bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9811697b27dcd753d07ef8568a8aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a918555353dec832d75c3ccd60e01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9142e4b1b26f7b0994e46f2d1a930248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e590346c75676a23d6a37271612f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e823a182acf9346e9aa326ab2f88027250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15330f01872fc66fa81edd1006773b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112dee577fddc9cd835859efe0bf5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c2bd351f18d52da756148c4ed2235253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cfd6d1d946f80ad91e17b2d1d7c53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f1b3cad61d899c50ed022eccc0c6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f72a0486406db09ef08199a97acb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5d317293ca37b7832dd1f807c9f33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc0ac487515a20cb4bdabf0aa9f271258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e166fbc2f9db3894defd6cc1ef3817259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a9cadbcc615366a8a55ec4ef0c8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53892f9dd58dd707fe297c0f749d254261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd0e258016bee6e4e84ff8240b5f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373412ec79e3a6d75d8be40a35c50fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8067994f2cb216d1ba3ebeb58a1c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acea2d737131479ab037682ba34542265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c0ce7b84a9f8c13dca66c3fa97c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d11d264978a4fa449a8b8ef425b215267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc39de6811d48dedd062b6d56e7817268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12a5e9fcdcf5fb83808160340ab6a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89228c6e80c4aae0aed2f264b7d67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd4ae3f743c618f1e5138085303a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46784549a40102b5714ed9fd2b1a117c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530e5a7f0567fe236fb55eacf9c52f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6748b797f521cc2575926d2631bb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac641852f0eb0b0cf8e292662e6b95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1244cfad533b7209881cbbba4c5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc3b1aefb1417f70a5cfb87def03f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06ea59f54b12ed34a4dde743d5726c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ea040fe7bb4dfb42908d63222a89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239d9fd8c64fbcbe68247bf7d2bfb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b079d023e7041f9d46a05b9b9e74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea36c4505c016a5bae94e76e9a96340282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0474fe9a91b8f3b55de942d3f9dfc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7932d998cec4e21414a769ccb732ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550c2fbccc42576d19e983d01bb09a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac929cec13ab756468db7eedb5e85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f931d6885badccbc0c5f636aad16253287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5527f29932411bddde0dacea01b7cb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2795233a5ea0a854814fa898224fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487165d319787726b3b30ba44b851ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572772dccd5a0f00c7d1ac2f26ecc220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0e5905b4d4161076e4a89c568a7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5d23867e96f6dfbbcc81f06c772d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e0265a6324bd9e6bd139a663f880294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826ddfa52692128261391723acb8e4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bbda608e441966ea0361138177e0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7282ae5f2b0916eccc1f2763a87c4b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55132d4d949877235433d246d72802e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ac6a224d383d261dabc891be40aa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350eda9aee1934466e4ca7cda5ad540300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c528693cc10f9dc2c1bdb09413c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c9239eeed0f7f5a1191f54127270302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52eec7d3645532ab06edca3ba50adc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda26dd2b75c0ac7ead0807dcd23ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c993dbac31f253953c4baf557376566305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627529c8130017ed0c34722ea98cbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07250c90d22866b320621bb3f0ec8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ed1da202a092f15fac70ed28c619308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6ba81e2ef15d5ef894937e6c4f897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cd300b24e5925e22dd96ad0e80264310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d52e185279b599e7ca18f71452e95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6edc56c0196524db3214f0ce320fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a083b71edd2b08b04bc6e4d72a2cb0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a580dc16a9e3e2d86ef0dca93d51c23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e94228813523cd1a55ea6b923ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3af478db190d5a46766f2639c1d4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9693b3aade5caa9041e5079a5cef7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ccbdc8776573a63b0e778bcdc6165318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33c185688b9a99068499ced0f872c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291655d9334255793bd449c8e5197e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc6533a5f0bd4a151aea15579ea22f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e715106f59b201056495f1e8f1ee52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06de6f6003268c1adc63d425bf1ca72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3b7696bc29d32419417463cb3dfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4b3a507f0a0e5f2935e68ff94531325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e698a790d62beda284d511dc4a980f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057382b6def71dfbdb09704a6b3acdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57f909ae11a38395167492e0d7c4ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309adbb8a6653d1e9e1600076749039329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c376acfd5e64711093bdea50d9106330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2020f866dc963d2da1cb2966dfaa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9ea5b1c227f7027a3186ef2118161332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d9cee7b28084f9fb2f9e82d8a456b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc7b35d142bc463ea8cb016e8add75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045dfa1b9d3b63fe31dda4829f5f510335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901dc5e30693db26efe52b35294555336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2209e29405e577eff77d1ee05d4963a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f032307222cbd27995bfdba65882de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31e55bfa61a13ff6e45c98d9693ad2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a3f2caadc52ffe2703d47cddd41ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c3ba5f1af41896463a0f553a4b69d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077d4e60b94783aa77182179a2df5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844fdc67dff4ce65d7fc64efa4a40ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe1a4deca89600f6e87cd23aede0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb8d5e86b8849f30f24ac63fa104e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d50e0f487770e27462fd94992b30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c930323708291f9a80a0dddb1a01a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4c8c592e0005eb0082dffcb5be19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d596201aa5dd18c300d4416108585349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95889dee257f445f4eeb8fdbb98b65da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa50250d793cecd8aa611d399d2f9f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292abbde43102cdf0889f91654a621a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10c18fc973cddf74c1390d6c490bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0697bd7829f358d5ae5cbc5249200354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1070f20ebd290d1c6a44734cf54c197355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8da57a2db3feafb2a30a400ad2ddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4bfd1b2902daabed00a9c1f9d6041357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67959829719332f531f4e2d0590d04d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630cbfcce7e69f980f90cecbb9d40b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9fca39531b35b9e988c3e9e3afcc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10728902609d10383a125b6fa0458c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba988d6bb56e7562afbd6cc58f82c46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624edd1bdac39df1524473678148c92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc18fb81d283cbfaac3b9f66761b3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b48e193b58dd16ca29de110b4e8c94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cbae91737b30c3a37669de02ad03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9e1a16278bee197878f37380d11ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590185a0f573647f936dfecf97601c36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d448724510bb0ab1dc22747971eaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7cdd8a2e5056add3eb2ab4ad3df2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff22ffa065a3d86c1f2fe009fa7e01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8058fc54499cfb99f12daa7ff8b85ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e61ec4e9059a7d62dfb5151cb61c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ddc8c676af0d054eb5e613d23e11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6bda2539132ff7d9bca4960b762a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9efdb56176414d7dffbabad42f7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffbead5165fbe286a4cfd85be50910377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400954cbccd7774d9c61fd5f80ca243a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bbb5bd2b5a5c33afef1b22d984149379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c33b3ec7c7eacc6c124a177f38fdc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e977ba18601c94039c344f17ce4d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8128d19fb452e2e7b3a9d5348c29a28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b8566960e214f6e8c7cdaa4b3dd62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e940b9ebf8f930f01c45fa78d08c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af06dc71ace12bbfd53963ed7f82d84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bcb79c12c73c06f3f38335eca3062386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0dbc398f9ff81b9b5ae214eb7b21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be1fa0ae2365f02e91abe888189bfb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13094131032a3ebd94c583561d3a25da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39d1c3707bb25a9e838d95d92a9188390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de62dfc8afdcf5fe15df3683acc02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d46d5a8862ddccf7276f7215f241b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6daad8839c42019a7693e237b664e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb8ecba8f873b7e807ef0b6fac865394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcd98d36e7b18586b8c605584389c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f95af2d0b8c09e4dbdc88a21f023396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13b271983a4c77f31fa1ffce5e7d59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20e9c2b7bb16d7bd27984f4f8689b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e01ee27b7006396cf09a9a502bcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18977feb579063ae52d4eee292d27dfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d39c7d44073e2ca455a28201d92d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af26239b95f414684c0302432ca3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354c5813a640c0a936a06b4b62705b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015338b1c90e549689be6ef1fe5d31d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac4caeef9124da556f02c89d44fa86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eadf8ee3b3900a5ba1fdbe44a4625a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafde96b93f38e2752f6caeababd86da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a2644223325a88c5cfe82de71d12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a25e8f972b0ce2d2b3b9ffa1646285409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bcadd93947b45f91555ea0f4453f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f00a5d72a30d9e4f1b5769bdf27fc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ab8e4725a68dc5ddcf34b456494a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a852dfe7772102cf7802f425cad56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcdce8f6a360355329c98e0957e553414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e044787205de82b11c8b2c884bf8940415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a8ba05f7cf36c1b03e8650785902416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32840aba2df060ce22b009df23bba4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa54155f476f2d6273d54789a83cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b139bbe253dfab3ee9f79c2a73bf3f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b6b9af548ba4efdb4740d2f557af5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a9f9ad7fa0f182748b200c8d72159421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e143459e86628fbba2864f6507e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5fee8b9704213ffa3e87f43e3eb26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c0df7de7b3c02d7abd4ea664ca4ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05c8c6e3db0cf7e4f1c96e0bce2ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfebe9ab59836c3ae599742fe59c50b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69be267a18d1df714a9f9c15ca0d75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9a6383fe6827e82940bda70e5de63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957b193c5ec7ebb38f3f5d9db91a517429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa6ae30b2a2ff1317aa3151da7903430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d182d353e77287ba90d9214dbfc837431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb3b4b8c5b2edfee88ef14ad0d985f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff0fbd7454423f5170d92f97a6b39e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff16a1ef8689ff9724d6f368699077434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b52bfb8f8e3bc9cf2301033c3c4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396dd38ba35f42635fe770367e7bf64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0be24948803f4942c8b95df8d64bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae92892ca801679200e1a9582e905438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035b058eaf37a604864e3a0c6d80b7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d5d98c84f65e19f86613798a7278f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a45c899a74f8d2ddd2498ef5fda257441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd5da6b42411e704676a61b3c8e2bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa225bae6bf376c3747f1b6585a99c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df1e63b0f8f6a9e6fd3b8bedf6f895444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8c8daa9ab3649d3d32280ba6479d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272c0d06852e63d0c04183c73e962d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbf2b3a873f851357a7d2993656fcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa7c5ff08c48008812f53a40a21cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91b6f279fd77a82543a2ce684151b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89c8bcf045ca8202ea416b8c9f81a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45981b03823dc262d8d2de50faa11a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3047c7df2d68fa4f77b7b0a9548f49f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de7034e093466ae87b3683fde1cedf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129652fe5f42bfe873d00035580beda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c99318817a550ee06630553119c271455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d80284d70b4dca213c794f0b5666456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc04992da36062e905652464fc8ca6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f738d881085ec225f735bb88be77f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e3544e86989592eeabfea4635e80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e296a73817c53fed4739826c3547460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992985a6d0b67c799801f7c6dbb9655461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc303155d6c6940a09dd952aaacd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8b5cbab41761e4a3f9e17728b0063463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b2b8d466ad7dc25e56128954af480464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81d9f96da7749e64180a8d48270c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2766b320c4561154a8a42177812b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20f95d499b0d079ed21f203681d4ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344c5eec2f25ff065eec66075465cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f1396b13295b1e5bbe815dacd1ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcb35ed6393466da83a1e07f489358470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c156c4119cf9df2756f8df9cab2941471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6b82f0ba9bed86d0aeac21cdadfde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7951cee422e2f73b76da647e76d3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df92f33f6392e56d1be49865d84cc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d23fa7f1159e9addb59c8ed08e5f57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a7aed4cd876929f51495e6a1b0a61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e385cf9f71ff8365e5325d53199068477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f897af32a0531688964c25bfa324c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c460239ce040e52905000e5b5df39b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3699f69574c4ac13b6a8516ff33ba4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aec798b0aae5fb9895d5c44ccf8ac7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47644fdbb3690b83c92944dbb0f9fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bddc3f1f363eb23fc8dd6359b915ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaca5b4fcf3435cfb9a17321562ecd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f19b6d9f6d1a5d0523aab2bfce057485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9662b549934016592c3fb7c406a7d63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761c81d6e471dbe5c04dd6a5fe70b1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96bb2aaaf414fe95574d0b97d763b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e7b47e90ebeec63a3febba669ac7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd303908efbc8bbd5a95dc8afe1607f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e656365b8cdd389e1243531ef35a117491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba95f01926b63a7ddd7b5735b9ba95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a55c674f2e3fabacba9f5f5fb5d17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abb97e18b515b2440d07b4451365e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d9cf124f21b45eefa2f584af0c343495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59e43a6d80afc1fe1e7bb055704d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fffda671f9fab483d322b7433fcb80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4632c378db6b43394580809fc395d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2602e194d6126ccbf7bd472c3ef8a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738c4aba50c0d1f3a2bdd17ab2cb8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c8d25a920d43027b21322ba7f413501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618471b7c387d9b6689669f8d41a41f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b444a2f321473a81b0b9e091f9641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a71fc9e6da1817df22d1d544356f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961919e7031e2c733f9c1d7765e9f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb7d0ba4c06a41ed544a1a5b2c0e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcbf2cb4415b2c93557aba0bd5a0ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf70522eb9d8b007919c2677987a86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032e35c15321c753ec59b174c9c550509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aafbabaedb89d8029b3b7147d2ed1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc652865aaaf943da9aef3bab2ce2b7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7213c3ea2f1bb4c3b8d0ad07fe2a1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936e4b542fc901daa61f62ecd5d710513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9907c6f6cfa4b783dcf6015a57daa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bcbedb606e9d0725ef78e9493975d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe629dad2606ad9b6b79820c8aa199516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d479e1cc240c9e894b95a0e80968d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026d749ba0db0d80f32e332121f2476518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bad2b6862846b9141361f92bb83b64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840ab7ff81335f283628640b99cb7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0757e55bdd7140be56a4174a65fc9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85316789fd7a2c2b927279e154b69d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae9cd04abc43091965b3a52711b4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e73ae8befb55975fb44a7f7f3c3491524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26785ebcc867926eaa96f91369c2fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ff2a7eb5bc1c7b3b5fe064be7abe3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65dfb745d3bc53981d192e43c4d138527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf8d7d1bac324b551357b18d7f4303528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8e038e25a9d6e4ad456d1b55e08d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628a6be6088fd83a8a9bd56f3b588fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfcecdabe21e24c1d402b2ae5a4729531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b40a6c59a62ad2530ac9644e84cb74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77bf1479fa30e3669fa2a5a8e248a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e960f14ec24ec1dc577c070ab7a5f77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eac3e9dd47d4fb4b9195a7358de0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8315876ecb16ccd3cecff3209eea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7dc3c1a643704978285e504a2a33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f830e83e72fb31f7cb660fcdab74f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b60fd7cac48d7ca5674e9621133186539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2ea8fb7994b9a77b47c9522a8ee6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a05552cd254896e93099b62ac3ced7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054170c701dc4707619a802c311c2480542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd48557e78d6e7d65ca1c6c4483e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8ccd389f1988215c0baab7f059369544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e3c2d0d9877b0403a9660582d69af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec375b9620e9ec2a4d0ac6e1d26530546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de247d049d25c9bb18e1d4fc786890f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f4333f89b0ce752f7551a04afb807548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83280cd8b8a42ee35c4e67edd518e02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46055f39aa4bf81d93f22b406159b2f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc349ff4807c5f547d9045312e1956f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9281ebc5d884735a052aadb90ce85fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe06ceaccec8a1627e7047eed8e732c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d6c3c07c3adfd01ab81cc2da4e5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2dc7acdfb6693554de2f40af7c6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c5404433c4d0614edb7fee3dac900556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe95d958358bc2fd5ed6ad5de069d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b34fb012130587c1ccb5b025530d1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab9611ad12899f4cd7c783065548d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bc6133ce498b7db79693200e7be12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8542a24d3752b56fcae95b83f7deab4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fadb98089171fcce5ee9f99e2254d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f36cd6d70ce65ea9c5fd97bd3e15c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef561a4ec39d73664a115bed577c0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c28b902ec3b5f2224d665401a400b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa6d4d56fd2698b4108be070280b99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a54f39c0b09be0c31ae175423c3aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c447ec1d7682cd86fa80a13076bc7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24244f8547070de4956dec7f6cc67d3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0cc4d7baf71c9eddb4375ed7154bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00cd113f3b78085f7c0d7ff51709d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa6c56005afbd74b58d1507c11e7b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e82457ac5b4543a83de79926093a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4196de9a62551ccfdf92df9ae995d74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf323ee941e088539c55647d0763063575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e363164e2cccfc2507720ff934cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839688ffe879a7be11d90840a4a226d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205edd9072509975a64f362c3753f18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a144af2728246253c3e7ca9bcb6ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547055a10ad6aceffa9b67e84a9d71c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd9dbe04ed18ca731f30e8f7b10088581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0952a77f70d1192cc22b953a6c11039582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df8de3da72b3dfe1c3c249f81d9586583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05319c90c9e4a57dde6aa56f9f71d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89d6d9e6af42e49bbc7b1a5363b3b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f61b4731638b6a9e95a2342f8aff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fdeb10f2ea538823df3c5040182f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d718ef1a7261eb5f81d10128d6d06ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624d130953290ea9a60f675f8df1e26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93433df55535eb4937904e0367997c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d543d231a46902f9feb93733fabb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a85e5d3dd28dc29f0d2d205555374592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63450d18d4f2e526d6a0a218f47f3e8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf410e403b66928c033a2713dd2f896594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d4ee6da90675b709fd8c5535bbb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa21a2cf9dbb65a937395c4cdb579b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f0c1737416b480e2b97747d5af490597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed76affba676f4e68b9d11fa52b3d7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5fbb788c06ee742e730cd28239a8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501e436874f352cb2296f626a87327600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d54f99d5fb55634978c5c652f47b6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ac9a00346b9c48441b4602c889bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed79158df86e27e4b49759726fb430603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64906e50467aba42ca42108c04964c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40c90ab2079a620b77fd1802dc11c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4f2310ae90dee0b0a0793341fadf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7beca7366e12bc5a51e5c98217590607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d0e7ca175b7174e9dc27e2b18753608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd18a7fd6bc8bd2b28670f959870f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519d9f6e5cd33fa46c317756850a990610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca95b5188d713b668ff63744b8145611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3fde911d93d43693a85bbcef5267c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baa3b3347e6271c5e51a5513614cb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4cf2c6325eab4c936c6d99902e7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9005f6c3b2beea4504033f5d0cb5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233efbdd5a447c51a396ec0e235412b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da846ba78d68a44e0474431ae2fdeab4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d6455eb9c2328112ec6e5eac6683618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9ae700e1cdf1d44e445b97496f72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e65d3ca546a9a6358257b335bb90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c26c12e00d8542891069ead9eda225621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcd51e838a9c6fa4618735eac53ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7acf9929313b5a85befd846836a768623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae39395ed385ca52b75cec73b992daf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb9269d48d8f7b8d05dd3c1e4554b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650603c608143ce45933cb762804d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446843647edf0f77585a8d7d3324e0fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df95c6a6e683f68dc5f8e60b9aa484628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2db0e5675120db283b5793836ad20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cc56945e8cc3e8afac4a1f9b19ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f099d8dfbb8546fa60cc4a5f2ed785631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef562b9d121276e7f27df999c54c5871632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158353544fd3c2d283ad6a20ab7ae1b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58174b2f2467ebba0e90144ea901117634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53bc630b9f9e5a68abd48b35c88be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64148d4870a29642a05c74b05c3561636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f70ac5ada4520d845f491f187b70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce315de2d2f844a33214fe7efa178638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08cd98cf024a70dd5dd5b0e3569a5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf93a42b3e0a9f599d7946d7013259640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f03681050c935b506b785a49db0c54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f0c6594289da76d2ad734154e8953642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07a611ef5781eea52cd14bd41d1176643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f91341317a50c44c7a67c02a18a91a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434831ff564a7d314fea4d64d4dfc8c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55bb728eafa79ba577bdee1363e95a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96833355ad63cab9f25ef7059872681647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eef993b940f301f714b21391a8f20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd77bf635e24dcda7e5fbbd512d9aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7fbbf2164318c797de2d851f6ff4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56874cb40181904cba7aecee6a124763651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc8434ed6031ceea6356fa0d0f6efc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56bfa38635b343d763e1167c0fdaea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120317bdef92de3be434f8d85a89a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5238fc09d1b339c9c827b749812024655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15b0c28fd5d4425fad20fdb19f66f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0088226df131347ca2c671ab3dee934657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24bb53ca489a16fdcf4fae7f17612a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347b35cc8b36a58bd03a1598294ab9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd875068ad7953566bd14b153cdbcd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1080dae67de7bc8debc5d761a6e1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f70844cd4dba5cdf02a4c69d5ced662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb72651ccf5b80f8d078d9aa39c1f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42db0936fb4c54017f541a30d92d387664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc324a12e5acdda3a6af8d865babdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf643d562e612be9fa9a663ec23163b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4840270a4d8a3855aaf3df7fe8217a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f2407d6fda19e9f0899e0465dc40d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57420859a53c74a6deecf933cf8e2045669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e9a4828d227545a48e929134ad409670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abad3f45f8356c0d082356e568acf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713441498abc080cc3e940c1a6d32f88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886a5ee686b33c72c0aaa3a65364498673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037568f88f0541fe190f00150c6ae53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720722aa63bf691d1441d8eb4cc57c33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fedd440e42401931d2c160352f150676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d1bb76e89636ebe858dcdfbc7633677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b06e9ba9dd786bf0a17a3203ac6290678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e61d2eefa897dc960b0afddce7a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e55ec3e09dbf091bdffbb1642efa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35d15b83939b83caafa51d53109fec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28640bb2f69c9f357d0e1f1873997682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3cffb1bd571d2d165ebc6e306c01a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54470a92ab2f60aff557421dca9303c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641906c8ba4ca319ffb0d5b705699e4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f3e2d9dd0338c0e0befa0069d05b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b81a46e5fd11cabcbb51079e2e0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e0791c4b1a2a9c08cfeabfb702c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2656139e014b372892d47e0f84a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e68c78e5d6dfacdd81cfca6ef4792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce7df820a728ae3d21f6684b6cee5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c242f746eaff12cbc5c8d12dcd13fac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6f353730528503d14353451f1f8c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18273478ca2f604c52ea6ff6f482c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e602ba7f36d9e9b88034a046ee17b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe911404a5f70399dcce2dfe215d91a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb4ad2cd8a60facfaf073ad0b38050697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc94818188fe2cf4fc0b9cf91d7f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc692e543302e2433926e71734dae5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf234add262527732eb23e1600c74c48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0cae2855dfce69c50e12d28c5695e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa91ca0f1171d67c468d757e00c28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1954312a2240a54712c9cbb7c18870703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0ad9c19da340f909e1c84121c1ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe75ce2960127f286dd5571a43e652705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad6b5fbf120987cb2d17da155a1eed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f61ed7ca52f63ea2dee26fe1bd6cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342cc543e1390c9aed3b54cc5c0cdf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542014ca801321b8c94a50b0347853709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6d3847fd0e7348e30ec154f8c0451710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475c9b6fa1e86914a8ee0a53a15dcb4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39225eff31f02feee5a873249960fc15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1e55880c761d2218c5954e8b527e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a24be06544998b4e40a38a2062c6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5fd64b8014236e419014cd2927b26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883692842613ad2e9447c0ed4145436716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d43a5c7a0acd349bafd4037d4b351717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2653f7b082dfa08ee7714148274bca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f5dc1bf3c2801819db34e8400fb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d91cf9cea4bed93999852a3886b041720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf01a383a76a27f7c65b3b0bbe0d8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4d7e049ba0bf327f1bd3ad65b9c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072ac85601a0bf1980af2677e139e40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e0b275cc2267d09a6ce45a6b51df4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c937e30e251c96e0c91028454063725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e166f5d2749d3c6c18d6e39c41556f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762029e8330fd974c7efc1d81f8049e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669256013abfaf06429089474f629994728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049188c7eab2ed14779e6ad6445c014729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b2661754a2a9cd3a843e802acf97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238d27a4711f0ac421e2d88a625e3f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82091dbc606296ace59607eaa8e1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f0c0829fb62498ee8e36df8f422f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2fab94470a37fb3226ad709bf439734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b046641a37994599779f708ac3c7033735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4cb28668d9a4eb1daff3b34644acc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8254aaa46bb180bf7b15b1f9f64d930737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df610ca5e3940c69596bfbbfba32cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5be6448b132e92268a4db634d2ef95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025468bc9bc4f3d399581958a9d4067740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac3f417146e3886b8d9b58f0eddcf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f16342bcb5f2f7b63450135bb7e11a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10da0ae393df2299914eacde5701848743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b872d11beefbdb61cec8905c0a119744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4844fc355dd25d82f5b631cc2bafe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2416891c4bf1683a820025b3fee1b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9f1529198c267bf9f6c1eda66a3ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f380000826c85e9d4c2e3e291820e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4935196bd9fa50681380f8904fbbe0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac44c566767fdeb8b8cf2be2d6380a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc832282909c07c7f6397317c751fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa17aa18d985c5cbfae7ed43e7dac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e681d804b0be03342f934c1752b456753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa8b093aec4b330d036e826660c095754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f94f62371f83ae700e40969980c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac2ecab89373fc21e0e1ebb2ea48c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3032356bafa66a9d0ae8177ff0be3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66106ba8cb20018ea98401615729490758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a78376ed98a160d704f86a2a263b4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a3bb79cde19a7d92873afc000ccd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffc746a80090610bb0b40d2fd2c2a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81597b2e6bd7f1fc32f2d038f01fa1113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a55e28949db21de32b54b0bab9104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80dd6b205594f9a9beeaf56bd07b8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe7ac09ad33e40d5971d71ab09292a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba9cf45add9188549e798c2a166b697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88559b0409b34ebf344ed8b6a1ababd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b2472c1e6489af9027ff6164f2b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00dbd9526724093df2daaf18db2c3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125791653712c672547f666a11f5bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e4a9096fa7cb00a8aa226aa4feff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bbf1964e70af58ed7cf714c416b4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbcdf4b0115445607964dc4e66d3d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d256ac1757604c6f62fa3cba69ea015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680be6498693583a33e2188f64a814716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984540e14d858b4e3461c307f1b3af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1ff2bd4c85e0b13e56dc7b6842f0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21174b21329be8e6ccb6a3e279c3048719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f160fd421a7ab2ab1a2c0b38c98702420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658b1d0b1fc735ab649ba0e53663f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57154afa646ffb0360cd77e02da1ac9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52b5c0e462d38ebb8a7a76ff14498123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f4203f426162e111275163ad562e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d934e68d049f24b06083a705980bb9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd41f8f934b0db5d66db80c4094fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077700e3f179c0f062b7527f594082b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df85b8b726dba41bb4765af26869528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d14a16214c6b3bbd3a60cc4820ceff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0834edbda9da10512536e08675d65930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f1fce5a799f0a40bf3c455ef75a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55699958c42ac1bf4226fb21b7baf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406a439ca132457d7a6fc9a734a122633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa70a50becd5269626bdaf4524c79c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c06d8ae72a0bb23863680cc57591ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394d3ecc9179893a81ab6033db0d1d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edad9ae64a775a2aa713e7a2d2ba02337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabba68b50d7b01b1945656cd39671d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254bddecd55adc0b4d843f01f4ff7cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973399af1cfada21541cddeb1733aadc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fb1f3d9380391cd9ae098e6c4ca941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c64eabdf2fbfec3170fe21708f8fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358b3cb6c0b92ef37a8f263f4a2b93c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f40f7d6603ca3b20760e6eadffda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a80c911a0998b4c8fbe70fa0faf6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c79b9c827b6d8c375794bac466b9e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e517028088af80e4f20bae4bf05cc2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ba0006031235e1baf9847063295448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aa58cd41c1344a14a80f743a4d99249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872c1675f866f80401095deb8e66aa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa21aa87169349a8ab8724c4436ae2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d7d85bbe2cb9cbc3767aa95897b0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9146e7952d73d7c82c6242cd103a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6e087eccf213fa644bb69dccc38b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf57f16dcce009242db17b3d50cfb5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847f682b63f2fe7f8f426bc1ea6d0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094813ef5f51a628f872640b0248134257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378419aa94a5c85b07f18dc59fc62e3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bf6387fee2fc72fd2add5a9e9eaac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f01cfbb69ffd3b5690ec75a24288b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dca3ad919e99cba11aaf0e50d2bfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5236ddeec259d16a6a4cdb3ad410962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3312ecc9c26c12e55526d0a9442db4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7e9dd275081650aa084b184746ea564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd97a19b2819dacdb893cc8b0da8d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde271c1f37eabfe67ead1ac0ecd16a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d527e7d9c0b04b488e1a5bd93ae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40745f46bcbf82e0f391c32482c723768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ad49c3a0de242227f310a77918a5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c564ecf9c852bc72766e977dab22870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c72f05c740734712b410757c51eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cdf9e9e4b522a8b1204f075d764c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a934d0cc3d60c6ec480755b44be39973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251677fd0a727d1b64ec0f4bdbe76874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6613bd4474886aac6b20a93050b04375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b9798273e02b6e0ca4e6b6a3bc2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff8e3957ba3d884f71c660957a9c5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4daffabef0bad7f1cf57813e4037878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774adf14f360a8bda95433437a66ed9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b5e32f94e53ea80db534d6dbf2a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152879e421735e3fb6479ee2044e9c3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda23c45ed72a1bc967c447e6ee9ab482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1d42a7f2aac5e9ecd057c5218771d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f818f3370af867afcce48cb35d4ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b02c2e7f82359ef3f8fec23b530fba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4839b4d5acc0f3975b02152861b7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c3a1983c0b837105c62112af375d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cebaccb0c5f86bc17c128567cbaaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4945cc16494c74a015d47e1d5bf9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec692b7a2f20dba672e0904e4b8e0f5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c5be166fabff247a8b86fb117d5bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d2736f8a3b650f7d530bbc9bd18e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5bd665adc94795a1235921d3b547993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65783da923a1241b7f07912677cac23e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ded601e8e524a858024de6b350af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30e041c38c6e00524c6891eab5d8c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac500617d225e20816e53cf421c59a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3e3ebe7357fbf8940b7f37bde61a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b477020b99293a0a34b722aa99a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89baf64607c90fad467c50594bb9a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6e91e9e37ca5a20612cc1e0c853c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e89512debbccf6c6aa69ff671f472102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d17db8ba82af1feb1171fee2cdba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086dcd4188674f6aef2388fc45c3ec8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840adfab76946c306b6a0b047a89ee21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf8e22b86b88bc88cfd711f5e062da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e987cc48d386a85881a030b7cc5643107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2f7739a135a938f2610895eb2715108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786599ecb66f87108848241edf27935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ab08a96e2983d626f848707fe17a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff800247cab64f4554caa6b0319a650111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60051a470bd3557895f939ff67ab707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed701f5424d4cd30a947d5a3c83d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479427fc3383dc933ae3d76861891348114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b308b76a110f19d1bf0eaad608cab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de11ef0fb2cc75a149a0d4e11aae0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3e6d6521786dc2d4b186b7afe7eaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea41e91b18c98137339ffd9032563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a4ff2976e39ca95bf1db0973abb4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd63e92389f86efc125f5180b8f197120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf985ba19af843ad4e70970b500dc8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7107ebe4c3be9b770030af1e7ea75de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa248a5d76b8b57b44c980801b715123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb21994abf7eded9298cc992db13c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b54a91d2b4db3c68a5a747d42706125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff75545df02b2d5404be58ed9ad5c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b77e573e96aaa5789681c995a13e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c6adf6d3a73d9610029353c6ca6f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ee8cc9e2b7e8e351e45a90a995858129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f88341cfb14e42392121c0c0a476130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7edf9dbf007effdd687583bb62979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac665d5a57de01906a85f020ed844c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231120c4639e4ca6f27ac47b362adcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9180faa70eaafe7e4d1cd1632db02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe964f59c9c3a12ffca0fa23025546a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8ffca9992d0f93947a7d6631b392136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f449bead2631fd54908f897028bc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd05388aa9526572d174f6cdeba6bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df80d492b8b3c55732404f51f21b7e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be852aaca9cf2f67a4b2e5b7ae90acc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41270bf9ab5bbfd575bac77c69615fb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca92d692104d2bf4a5c1eba9a03e7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397d1eb7294a63a31883cb1c20570c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38495270e2b9358157dc3f76a5e76b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e10ba9924867c29afae1670b301bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987872c9ee557c9516981fee025923a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859440900fff8529135648298f4b941147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0a239023ce6974f3c6bfd0ff9506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce52a35815029603e247d5789b120f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984c0893babcd2df5987f1b041d42e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d9e831e5acc485dbe7c9f9917fab8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeebe4e473938246483d1a16f0af0bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c032c8a586b40f403a4d1db507e8c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529e6a7bd921fcbee39a941d712f18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99321c4718f7f9e076ddb236f5ca8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef2b93b489efb53b6ea17a79cf0f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3e716bc834204126a20138726c70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c8166610708ff0931ce990a5b760158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2371ecfb716141f7019bd5a88cf72f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b06caa2d827b60212fdb94ef4e886160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df941570777eb194ac53255e75707621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39278a17b160de4637ad98bac09294162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a0985c408c860efa61f3b66e62e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9154ab87368cf0c6426da6ab0d20a3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff20ef856d5488ac8c620d7f2f39c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3172905d0b4160be0b9907277b36e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ce4c108884b02c8e96dcfe56f8253167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd019f0c6b0c5b1cb63bc092d2b842168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee60668272e276228cf659e9cdf3331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc2ea17a016c6dfa7eae51d614df9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f689059fcebb9ebce70a728a2bff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be951c2ab798a9d5d82b9e8a39c68b13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec29ba9153300195a9e45fe1bf3694173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778287eb71baa9587a33c5201a11945174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270613cf8ab9603cc6422f7490506fc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47699eed75466c942948f82ab52718e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db77bebece80ca46d689714dd095309177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf44a413a67a2068df25f022da9384178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb9272d4eb8a471ef7baa26ffce853179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15020fbd93d6d84d0dd4e33d11a488180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf1789abf6ddfaa6c3fc2f1ec4c2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2972b918edd5478d8b204597ae234182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33cf49191e86bc19b244a5fdaeb989183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246284ac477d1bcf316e29a811af615b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a4d61569b7a172d55f300b7426223185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b041f3367a60b784b28e660e0debce0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca814de57f5a9a05d025eefd76382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f470f487d8e5d4775eafdbbefa92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803871977432c37824ea0342618f4cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353c7147d994231d085e5e8d6d13785190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24b4a366e08516662f1fd7dbcac73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a09c8ea7e4fcf2bcf8b93d091820a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adebe119bbe49e36848ee23cbb486fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f1307bbeb288a72aae40ba5630bb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471385ba8bac757df4f4a24ff31b2fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20958788b5bc8cb4ed09a64dd1eec025196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f3fc48c66102fa3fe7138bc21d790197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d0f1e10841d01fd0a48d01444b6b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028a8efcae9bc1f18202843c42eac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b289b3ef7e5fec32913b4e566395b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d689800286c939050d897aca89c504201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435e5de794ea4a060646875b6966b62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf1371dae7ba466066891cb8c688e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aec6df28ee2ab73e2c2f743ca2147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c77bfba3b4404abfb134cdae16a68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a60ee9bc278eb9c79d53a11fb3b21b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e395e3143705bec8c9204d985c27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ae867352f28a3650ca575fc10646208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addde48d0dd7ef744eaba99565173a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cce7da29485b663c18e8f9f60fa65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deee816a13eadeb63526aab496c0b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1212fe6f49e0cf3a0c71a903145459d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36641f7282efa49170f60ef0f01d66ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b6e75bfd172e438d7ffb3ca71b37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf01e128d6f824ab8bd33621960215f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7efbab8df1a8e8199579244b316cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259a3c0603e5966e2c8e799a2fd9bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd109f7cc662bab262b250bd470bfc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90f0069284af993a5e4513b9770c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206204e1e4d4141c39afddae76cf88f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe57caf7ffdd3fa87c5a019e4de7d47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c30ae5edc38c263832cf118ca3b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edab2decfa4f780ff4adf7589fc6c10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca769dbe2add1cad465eb60bc33efe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701268cb70332ae62b2307bf8169ec2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c8333ce833647e73adbdaae6a22a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb76734f55498ec08a257ed6a72e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8bfe8694c01b1f3a132c0b1163a88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6c8d8c137f70f15879d871a4a737229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad0eb4c7fc8b22e8b2554e389bc77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e8775df763729f66512fa5b6c84a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece1b1db8d2137230830ac9c454adb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4181ccdea3b5f044121888ce29f19b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e997ddc3efb754529a80a13cd297ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497bf6fbac75c315ebf7123d8e54d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3ba3c83588ac122fd99ec2c6b8d1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c88ece1a631abf10605b52017ba4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba78d79d2d18a7bb5ed8fc00c606b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c24cc72ecdc105aeb0189c4d0707a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17e3807c1558a397376f9746581b2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f08851229cad33cb4a7eabd644eb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49d00e9ded90ccfec5bbb3cae76c2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bfb11d148224585c48b376fdd4079243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4e002ceb2b2831a31d0bf56442bd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49cf240c388dad810d677e3080f0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6366f0dbb8f41bc6847e1cd4e5ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bdba4deb92e1c60de098f34d3bfaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168e01b2fc24dff8fda685c62a9173248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bd9f20b93f8da7cff7986b83f33ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36992664d694fd61fca91db624c35534250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c65f1b59815718ddd4d0c706f9d1a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392012c4c619bb2418d2b64240512fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f276310f1943996fd21d7efcdc2bf97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdea445667d538423fde87e62da741254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999774b4524dc854fb657b6d0fdcd8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15dc219408d60325ed1ad6e55682d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed781d101cfa91c98ca137d8852fde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f961c48122f1e42d8ce00b5f95c41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b606cafe725e8affb918444edbb1e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad67cc596eb9293f7b61eba6177b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c2863924567af825bd05d09cae13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb72addb86be054bd591ed7a310401b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611da22854c9f478a2bdf1de93d84645263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16722fef538796c69e8aefd3aafde609264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed8dc2027f4a5e5936774f8a28189265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bbeef28b1a583351b168bc5083322266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc35ed08420bc2e9b66800ba27830bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d7830a6c9565d694ef7e22c6792f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f28f0d1deb4903de38c48e80cf03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef1a80d8fb1945b308f521c3c23a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d41b49c257529332b90e963b873bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c8d8d749a7f41af9bc62e3619079272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be044bd994d59332c8d223fae2e2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0dedc59f6d755ca4333ab3dea92a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd762e91b5d89107dc81ac765872d4cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5244a3bc5c0eab9ab4e68c85721ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3e8a1813afe169f65617d3af53b46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf87c266edd8d5bd767d726a8280ae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e6ad537aebe798b2031156936d2b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389f8081e26452b65a0ec618759380280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba80e477656e7811df52eec56b62ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab71ce66438e382f6c94691f73e14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223cb79786fa32638156d25ae0e747c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d78c12803e251db88aff7c3030f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1433caf7740231159264430679e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a773d8d7c11a49cf9a32dcc5e432e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e5a36c2e302a71fc36c5c380945a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a680aa9ed6014193a47fe94a97482e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f734fd3c35065875b16238ea819bb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3a92e8008b8c101b6dabfd07dee2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14047766d472f1cd9f2cee7a51ef34f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473badc14b2b176b3505ac001f75a66d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bae17adb1b09170f43c936a51e2e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abbebddef0243be50c8835deaf13fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e316f2f80ce54ad4ea144d77d1f2f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9c32d518b98c0d48e9bbf91a64a18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562d7f6454d4725534c9511e81f6741297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3fbbd15478ef3d20c2ce4d9c89b7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b319d293ae7570310ed3537b8400a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35e586b0fc4b9765e74c222ee3b5b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545bf1eb114b34d201433cfe2d8770301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596cf8495586daa90f83ed4d4715500302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87517d6d882d34f03cf1cfcca23c03ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4865c5539eca3fbd0114feb5b627c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373c592bac7fe9f74e9d1678c6c1952305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04427fd6a22d1d5ce4b3093c40d1828306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0763537e33c35242dca79d6b044234d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a459360d0ea5310f151737e6d170e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c2f8dd576c681f5365624a034821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2731fd977617eb1833dab0940d9e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8c8430f6cf048358f03870ae4f5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649e967ecc257de6512078c8bccbd12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3348f96ff71b694fbefecf4aec41b1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479052d56dd751433286a8d47c0b8b7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17294a3a8e9941592b672ed81ebf227f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb487138a7acb09b7b5a8bf0f49d3580316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9470c57515b856536827fd11d6437b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1a3f39c425f5538855302a00aef3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c024a00f9b67cd89f86f018a15d7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbd711ba4d3fb46ff4c5cad3f491d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591910a2428b32032587833d7dadd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51547ab255377727b0d5fde9119270322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c86847f61e0bcf087f9baf92df3e7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bfa2ccae9aaf14c76598dff285628324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e8d5f1fe98fbc0c32c18ec0d1bd68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43159a8dd2868a81806dc4abe8e30bfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ee3ea4b1d8ff037e569968dda348327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46314efa97a48991b2e58492d5eb9f6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984640851d74451889e41cc01e23240b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042ebccbe9970ff29b5f03d8431d14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41618ef370f89ce23b251ee13a80fc79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365776762dcf16af9030f43eaea18235332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc04dd4d17b21603e4d27fcdd5fb67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48cf1c749e1c03623d7fa3d40c487e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74293dc04b230c053782317caab1891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201874d8989b5c738561e4f5645956336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da527ebe50d6c2b6ec44b2ce687a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef0e8ff2c107ac1bee8f5948e1aa5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45ee87e780eacddf93c21378930ccb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfa8e9ae9af7c2338b8e676e1117d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5891652b2fee72b75395d79885520341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da897e751fc9e0ea3ad21e090fdabe93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7324a0c3b3ee7325a590fb087762343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce113da17800e1bca74daf580c167e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85f4a38290c41fa2d6bc2f4c74e0a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaca83a3b08dca315ce0aa482aa4aaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f8c7dfd1c4d98712d495b6240883b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ace3a8b191b9ff09c0ab850b0db0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d07b034b14f59e1126266d7a0e6ece349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910db29a706773d9f46f545e529e96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a513fb497b3077d273385f84fb289351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908343242026b8798f2c2f203be4ff6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd6591d01f9defd667d161f3890a8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3669a3c327e5b3449c92a66de8bb839354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2a3253e4abe6e05e981461e310771355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a20ba326a092fce14265a914dec5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97598fd44e02a3e701110cf847923418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b492c8a3a32bda4b42571426ce22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d705423de6624b0f4b0282a6967e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2044986e958f6a540d6a8c6ac8e65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03cd6f3cec2a2e3ed9b68441823ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b08095cfcddded3ed46bc44551eca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e1d7b3f074d267d0f94d6d1715ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca46d50c06d02beb8d98aac832768f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa7ec50d25b51ba47fba5f02b47f89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46827d414ce1c9f8ad441fb267248435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41136da427f279d4dbd9945e6a895db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc6f79d70a286cd1522da2790caed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3486c6e0bb736a66b459347014cdbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24bfbcfb705ea05da9dfb173edbc44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44483e7a018c909210b424de384696371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08765598baafecac4051a399fff022372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba0c68e25caa2649113f86f3a858f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eab2172c82b1756a5571b753273f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845de8b875f6dfac9d292a9c4df09130375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0dc06ad240aa7c1bbd577402a852b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc70d2584654a98eafbfa3e6c5cbf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186095d822b87b4f865bb9c210cfe6d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec80abda3b31888d1865aea253b3e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799353757e13521df6c6b9f4d464fd01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b587e45ddf6d639c9ad73924d51e43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e76ec85c82223ecef6026e8313508382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70f2fce667c62435347731b9a4fafc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f1f141f065c3474490f438254b9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296800a2168cbfd28026699b7d39840385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79767877b49171088df5beaafbc09843386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533692ad3151cf500cdfc4e9b2803950387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d41321b0bea395df4da2ed8175d88c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11858cfe8b693eafbafca5041458d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55186d83de265e77e8f94b018d285728390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75c1121d500729c806633aff7fd639391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805a5d368132e53debe5e6d942990dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c45484b3897f3cff0bca866e2b1fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d6b1f1418bd2c0de01afe3a3b396394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91cee2c295d26b3e8198393c39883e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaf85fbe3bd70a17722add99e2916b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba439c4c139e4fd471b169b3238e3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a19c8ad0878a73d8176d5e5818df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc78044c97e86e3094147ec829bfe8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247e685e74eb9471065083805f642a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c59609efc8b049123cae232bfb7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d578f23fe31cf2e4757745ea560822402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189c50297c0540cf5dbb49eb5ebd4c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac6cb1d2c3bc9fa42701c31a1d3ec6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf4f3ef324cb5b31fc905332c67c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ecf9d636966747182d77ef07f4590406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf4374d915d39ce78cbe618038a6c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fa57b3eb9dd1504047b1ecd31fe1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186ff1f47165abcc4c07d83cb44bd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11e7cda7c1fc088b12332c34c6ee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8373f2b2961b86ed04198c7d2cc8563411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01edebc56992ddfb3183e014580c320412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45cfd1157fd871fe3cbcc5fe09ddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3455ae99152519e2cab414c42848d91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc496bbe4624ee021af2616709f1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28b9144c6e3d2d145d0e037671e1a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c49b72239f901444defe4ab92616c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853464d4bbd14d2f12ade6a67f6f720418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75d2bd6f84892b774565f649f46b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081208d49e016ff8ebdb97b86028dca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f67cb98ca037641cd9abce1dcfbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ac48afa98ef64fa46c857252ccf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55004c53263e52340e2d50a272c1ac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1dfc33e45fe558337ead92c5c876424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7072ef7708b28c6ee794a44c24668f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d2048ee82f28a51498a0b0324b501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0dbf914ca515cac47b2d88dc828b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f57df98524698d2e454f5f07f9e1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179dcde49091021b8880da54ec510e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c7f1ab5864de70c488327f560375430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bdfc5046b7fac121ffda4931cc5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d8eb076a0b23b092479c63b532edc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c313ed190d01201571b308104824433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9d3a62b0057ad511f7b9e8d91b1e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aadf70994479d3aaa7ec053b7781f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710c8603a61eba1a591a885431fa9b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576bb1e36767c4e1682c9a368f8c142437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7a42f8b17da7cdd50e49db720298438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b188ccccd135aa44acbc643234d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e996d8811fb1d6a9472d7bbae5d6359440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d2c7d3d1bcf3c25848855c94068c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9fad7c51a1220c849b195e9d62e1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121837f15ef26cf6c61027ed1f7458d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d7fb46ad6079c3d6159f38548ce0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69fff10eb02b249fc53b974a933f17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee9e2a9781781fc0bfffa738af18f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324912881d7d7687220d885030afaf8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2bab69717ab52916313872c5ff1f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72557a0a8da99fcb8b26ee1a6a33c7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea5eae33053719fa258d66e51e026450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f73a37eb3ffec101f9eea29253878451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace967fbbeab4cae988cd00b7fe6ad7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca7f905fdb2bd6f9358acfe061deec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f61ecc6a32406cb3d5d99d1cddf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d932fa984033a0ca999a226fac6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab326735275c4d39e0e48569be400456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a9e5baca625d574def4b082684b9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee59ab4402670962b7324dc45420ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0393ede7cbf3740da737463f2b76c3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3c263dec7c2b0f07d5057ade478d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80daa8dcddbda464555d230c8879f77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74725b2a36c4f04f2dc9c0ac9d348c6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6041aedfe7689bae9e793fa9a18b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e1aacbb90b0076462bef21e815730464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b968092d200aeeaed8be503648ab9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09090579110bb4d6b85bcc88996ca0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e0ab8420f1088da8122fa93e15cc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5a650b6ae0b140fb85287317d1785468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe03ab4906b57f5223c0efcb854801469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe925569e71ab0e5bda18e30f6a7a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8c9cc3d06efcf5914087fd5cf3b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d981d56bf460c14d18ca8bf26c44b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbba0031a9643db70506a1c563357473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a501b6dc22a01b44ae9755368177a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555d300dd6fbdaa6479349fdcdcba3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c119e62c5b4494ddb70b5046524d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922559175d947307c6422b2a5389f651477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa63a836cd24fe307b7ab36c430dabe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e58eaab989a9390f80ab9481cc5bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1811b9f2788458252cde327187211480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c430fb78a36a4e97fa0da6b7cc534481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ef026f3d7e6108aca2c22df4e131482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517dbc779484ac51802cb3614adc3c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba44fc6366dad7cb37ef1a919cae74a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61bf32d519f83f3fc73ae45b3ef63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ceeb7dd01dec0e800d4fa44edd2d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb32dfaa39a315101f86eeae777c8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c7566e9ad93d3911745c7a1b5e8f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd7116ee59ec64024364ad05e4a34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc21c97c860f16956e07a13ea2466b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51642e6ac4f6542ec9f5b91e3f77c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac71748cf4b61980aaedafb71e2af6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69fc7f5cf68e75e021f619c53dbdc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff96f26c16bd85a002ed14bc278bb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9263f2414fde5632ad5dff7fac3cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb6cb37a6ff64beb0561b21089bb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aaac6f57caf4a8f3c8e0a1df8b181497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd44e1a1d8d99f4fe6335fd32d19c1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1130c25be0564cab4968b2b57219ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e057381dc4c54d5003a463d022691500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5744712a2285b0eef364bfe532960b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d51706bb2f8365fd053df5cd334fb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ccd9185cfe9eeb09b2c1010d44fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9a07c80db4bcbb5c3d1d18944e46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be45c81c75d456b7bfd62b38045957505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2aac790c86cef1a2c8f012d37754e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddec73cc972976add3d3d1780dc231507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f84c050d195d386c985fb447a2cff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd5da399bc93ed923aa5c1b682380509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719a219ccbe32d02bfe083b850cc28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9ef141251607f197a6d60447650a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e44a00ea223186bfdd1226deb74f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcae987e55198c2c355e8ce2018d6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67496845612265c2d08f44629855ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b92d97c2a86573229df4b3cb6066b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1883ea75da9e1d4881a062a71ab40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3027ee4b2814f3e7b5fb26d176cbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ea104b08e9c932f99a0f04cf14b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895a2dd42e32f527e713114e0f7383519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8b7ca0b5259538db4f2c491c9460520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479d8f89eaf1da1c02a9a981380521521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8faa6328359c0d931bcfbbbb8c27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b043d261f570f0bcf714db81c11cfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc0e01e552b6022b481272ab37668b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bc8a8f74352fc5e75d4dc96fa02e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7c8badf78a826a6affe300068bdc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946557c65b62c86d2aa043360a6e8716527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05d7caa7018c3c8499bbbe3b4a4a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc69662c0fdc424d1f9438b2bef9fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fdce39d8989b3c9e1afff48bd8afd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd221f8e335b4afeab87d354e97f25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929f605903ddc0e017e30e3cc08ba4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1408bf2bd40226b249adbd355a5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4373edcf81539100aecd17ae69d65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bd1738c54c3af5b59f661bbfcec69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ba49457b7cf91c98965007bedd08d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d82f1f205bd28002a7a2b9429a45ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f54f6867d3084a186f0053f39e228538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f914e2c46cabb69447a4f1b155def539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d33fef50187899191acead0b3624b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a3515a350569cfa1551d8bcc95f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d491a9a858ba93e8b190c16655bd5b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b3b058e84145cc02a5ae68122674543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3a4a9646325e88385b0aa48fe955e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c166a7c42708f1831311e3b3a7ed7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffab277e3a59f1763a802a8d877f67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92155ae1401d685210ac90cd8df20277547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e892d5948a867f14af98febe3b75e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd8ec529e1d3720f7e3f45d6146e9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfc11368d3097903aceabd68983890550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba88edce34a0acdd419e22717194a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ad209df72327ff01b42221cf20a13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1c4b43065fcd2619ca9e8819fa49c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110f145b3b3757aa95f2dbc9db9bd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23bc0d73dd21ad26d1c46b6d3d98c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3047098779a924b8acfb7e4811566f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c856afb36836e09811f07359d1030557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2ddfe72470a15c3a0857bc5570158558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ca17f148cc12ea7c76ada849971c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce8ddb38376e2f0e57d5ad6b187f18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec941179a6b738bca067eeaaaf75c354561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df31fb77e8d6d026a7a11fd2508f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdecebb7dc549e7a6567aa49baf8762563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee123d79b6e6ba6d1eccb3a95f4eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eb86ec32b0cb8ad56fb4fc49b6849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6956fa4d6833ad2365a85fd563ebd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020862913ce492f0ba83bfc9c1c319d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e630d39a70d8d4a3d033001219689568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017c9286c00ed123ac2cd49c9dbb667569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4c8ca5da1afe3eecaee1ffb6e63cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ba4e2de620abcdeda37b430e6edb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721fa4f1a2a0ae84b0d331d01db73a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812cba60567dc5311bd4ee94bf09136573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13e2f721c45bae24455e5ef87f0da3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167646b9e86a7f1c7cc3905ca4b1300f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df078c6c1f5a939a30f8c58bc9aa0d61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ee824775751da96e732ca4de65742577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf8e3deb8718c2b3852028bbbae40c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b09d99b65d74ceb8514361dbec6ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393740de31d8494fa1bae14b56b1dd6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18febec7b50441b483ca13a6450bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711faa604dca103eae3406a45c032a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb19dd4b2abce45f776e8a2befbe6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d2e80632fcd5a35a75bf9295e5a37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cfa86da67502f3bc990ef07229a09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cca6b5e99afd0f7250183887e3170586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7af364c3880e46ddce9240bc1c98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dab5e1f9e4ca71cd32cbdc9518352588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8584b64a258e6d433df10c83d5e5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39ee402065dab622e877966f14cb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5b857d0d87c1961778669c695718e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2777dc468076f3dc728840c390e724592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77789515bca9305bb0d2081d2e56b5df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef157bc5954debc500ccd31d466227594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f641514dadae7e84a6701f6208e013595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be1fc269878f570e2bc4bd10faa27e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7daaed8bab39e2fb41e2cd89ac15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b46220c4448da2ac8870d61b930b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e64c13d3399eed5fe224b15b3d74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3294f24a05525537055451f5db34eb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bb8c424855a404d7cd27f7f556d53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb2d8bd6aba3fd6711fa8884a0393602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45764ac081f6627f34f995cf12f4f7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28f681118f977fa645fd3e07bb9c4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38964618d84efd04c5b81a64d7af9461605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf3b9f6350c3273f2af3a6a81fa31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec5608a77c67ec72c714803c46aa68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403641e04465c642ebe51ae93734ce1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a834289365bd818386a92f62da5dead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216f0ad873266f9726f62f0e065d40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e50463866e32b99ad253292940e62c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5526733477d2b04a94ae6547f1154d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941eecca134494c722c783ddafa7770613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37640da4c362dfb40fe5a07427e01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12831db682bd1baa1b3b94038d2a5ddc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a350b262a2dda8f091f3a57ff4d65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad67e7cd818898564899efcd75fc2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e853192be59d4adfc7ecf67eefcbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527844bfcdbc7324d4078d8e2e2d967619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcedb125bb3ccc9534ba0bf05136c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce517240acaf6a169516f0ec33d3e62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fddca30c1cb7fcb65b928e32ddf21b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df2b2181ddb671d4db25e6e98f63b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec2aca2522e0fb5abb8e9ced816b27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f612a6615d8d160cf6cce5dc3a0f859625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a7e4cda24c3413e79655d3866596b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783048ff53d380329caefc023d8a297627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485f7badc95e7be3f02399f1ae6480628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c30622a03325f64a54c1b9afaa07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca8dfceb15e3415a30e1ef4b50ae5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e38b2d66d1ad81621549ffb9acf77c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a83aa280b743509aadc611232603632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db21f879cb3d421a58a4cbb634ec27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ca39b008ab9cc6192d34e1c5d693634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc0282da9960e07bfd610e16f9416d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af3ce5fca23047344b95b8d3e447f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d2b115332336c29c49c46b5988975637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e0e67467451cdb09a4fa2285aff4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da856016e504de02db415882039d2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9baf1ec2a1f83e03eb5fa1acb86baf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8cbd44923403021d0ac6bddb8ba08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b987719eceb3831d997e8875871be60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7112f11d445cecc6d457fc87d4f7ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccfdd0c1c625264829174aad270039644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb7f07841d306c3d5b903e28e7f72c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139f3bfdbde425b87f36013444e227c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aeab8a56de524b7776cbd4beca6b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b39a9b3d045421d7e542a9f966b19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fdf080ff1e612ac9888ea273b7aca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e19251e29fadb40caede77e1e1fca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8c3fbc16645909eeb6349b9ead82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84c3cc9f84e0bf750682e105e5c6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1bae826f27e668e4025b0504d186e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c7d41fecae9f96019a9fc05c7d4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4bd666ee4a031e2de2b3ee15af402655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62315db48b7b9a741a5b64964d1f76ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5f9ad142408cc3c1af02565ff3943657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c0a08a5a09d11fbd38d9f0bdb406658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d2a84dbdfdb052675fb69b9defe8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7ebe4a4519b62ec2caebcdc5e222660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea258369a5b816c347b7013a7a0da6f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a0f20e0fbaab63f93e903e7f4ce3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc311a057cf32a1288072dd2249e83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43036255f947b3bc4b40694be3ccafb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2965fe846d684bf71114cbfef4361e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604d4ad6743e407d1de7bb6bb8b129666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178b668b00fedd1c126fa17944b2d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad1c0aefd578737b2c6f43dc2dbcc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c809f1c2a06494738373b1ea577ff23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6d1285676145a81946b31665b148670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def137171ef77012b1ca708aaff0ec4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc71cbab13b010972ac374a81ca8c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77721779df111738ad7a256400e841673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decacdadb86e8517e4eab8f2d321af6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780deda7dc9238b4d4d5338d7c1c93b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e045bd623ba80f4bb5a814c992eb76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9450b317104eb2236efcb84c6a8cee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3995ee2cb4c61b7d8127d620bffa2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bae8999e7469f2fcd3b875f5d75bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c06b172e0fed8da1da45c5ad66f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca2a8b20d9fa1884cf43fa795a968b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb038edbb911d60ee477142499377cd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe2935643941082027bc88098e5f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b12077694d9966adf2e5cfa980b294684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fd1b5c6e7018bb31774f707b1829f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda1987488fffe4b1f9c3d8376cb6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4870b11f9cbaa6cea424dd960c7b1e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a50256ab1b1f30b0f0fb60c1aa3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6fc34c93296abccd743e75699fd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383329e56a212f9780a36aae90474ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554ce6c65ce0cd50f689efac7c9f58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b9c06ed81d94a95a953a07b4d967c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e65c6126aba4a3be42042d8eb4d090693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b920ea7f2a06eec08aceaa10d0601694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e5b4d859fedc1c61a006b6e3011d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0538a3640c0369e38a42da6cead42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c447bc17a75e67a51ced4c4c2d318697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a75b06d919e6a0748078eaa095d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f8fab4bce162e375b47a4b20cf20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a3862d83032a5d1ef37135c84b18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23390cceca44632e08fd6d68267462bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4afb6df3ce6f41ada6719d804da53d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07675b8e8ec715ca8a38b6f9855bed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89345c375ad8adf4c78f10d46f79bccb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d2eb840f9962b8ea85f6317a8188705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983598ab541a67d0765262066fcc66dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfcd610c4ba711fffce8c2693284da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf808c859a6840009cebf6e95fcdcfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21347d089209da3e4b85beb1a577db02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc70016ee0344b873fbfce4be46df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee0a7692e5b6e52e13b3b69802bbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dfd7a1ea95f63db39ec22986a1c12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b7fda1622731480d3da3cd0a1ea85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f104cf794464a9edd4e5adec7836490714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d66bfb35f7ee64a8dcd7f77a06a33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d19f46646fab57ab4b4de92ce62e58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b7037e6277a356da393e10ed36611717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d97ea24b8701a56ec99ccd607c85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5605645738cbf0017049b4566452f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a1299aa1910f86ce2b280a6df823720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9409452748ed66ad500023191ab51fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f8f2496669296d016b2b0dec393a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c57c8df0936386bbcb429864f98010723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0f797978c8cfbc01229d0740761bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126403fe1ae8c63186c700ae20b383725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f40624daf5a78cc4589749c42fab0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42938ef973cb8e83f2a59459c3dca428727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a57af4023621a42c36155c3d43df9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25fb3b866d9e0e47e21335cf1ba8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65a452652eb3f7bbdb3ec85d46bc60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1a7bfd669368313a4c0b0193d5f43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29397e8aaff0fcffc0d13ac57484c37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469067c3822170b3abdb91f37bc0a26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67d2921649b928e5723953e4ec7a3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dda308ce4f806491bc997f9d5b487f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b86ad3e39ba271a69df4df72d19f94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee695e77568076ba72528795c4e3eaa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d89094ef6dfa86be04fd1dd94c576738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2870dae34c9b7365435595604f06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72706130eac8e83e90e6b1f267ec982f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee00bb54f5388258f98410078011fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31945a91b415b7bebcd2c34b93bda289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581e6416d942d028100ddfdda55551a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ebd1bbe6e7a07e7452342d215e0cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286182cdb7c304a685f1606952c428ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5ddb5778d360eb36d4f6bf3e597a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7412fbbd0b2909b3c375f47579496747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a0b4edc2ce7561c1f32c92cf094e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48592ef3e8e96483cb605de33a9d56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c001ee54d31dcd9bb8173cb308a5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a3acf6fde3b000799ea1984450a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cf2d0785ee7c9f366393d92f30c9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf78b853e29d5b264fdb6bf35a012753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8997eeb4e23f65390c413c684fced754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ba462dccfa7b9c4c85ae0ffaf6a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a327947e9d44f3b9664fa04e00d8303756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d633d115412cf4ee1d428d8d09c92b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab0dc318b8f8564ad2ac0af5e278fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e9d0e888c84a91eabba1ee9fe39bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>