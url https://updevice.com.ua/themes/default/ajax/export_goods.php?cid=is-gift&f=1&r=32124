--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3cee1b35bf42e9b1830d249676f231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3887d72b2b5830134a30d55b467d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13020118666c6bd6217d96376d45dfe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec069b9d9a5703a517f99a559bc7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa9381d0f1cafabc8bc73101fd9365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea7c15a9fa549594792c6cb2e5e5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb69c3e08024a672d20c1e31d0e3b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bc02abe8f831e363f95cbc448f9cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af59d73dded2abcf2bef1fdc42fde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935524fad2e7d9565b7ba6d48d1b4e1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879023f02056f4c42adb3739ba1de77311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b127d52702d22e60813343991d0d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697360a5d0b65874f99b0fcae889a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00dadefe332292b976615a09ca638814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6667ae15da0168de760aade60292015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4fc8079584e49da3dbce48efa10f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792f90f509e35651315f72448e2e71517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f0895dd96a677a42a6d8e8eddf5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade07557a368f283d602caf8244cd31e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e7021e5d881fb8cc0fb1bce3043620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60bc7d39e5d44a258f8d4337850b5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8d706b004940d2b6cb42fd71782022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e5f8cde9554d683c697b46a1ce2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1335a45e78b7586dd17a9ef48a4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6cd84072679522a3da531949c23b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea9c8ce5e344c4709ee4b2b40d1e9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705be47de88f4c3cf73bd23426760ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc531ff5d983304478aba2b1f5b0d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc0a0a6cd01c3950931f6795a196b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c9bc602afcba15a2bacff499fec7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f62d74425b1f891e7d9fa37f583c5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db30f785f51a09a13c8e29420f004e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d120925a5943421a5977d90c7035c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5bd5aa3fc9b4774c8fb53102b18ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b558d508ea685e5ae87e1a4493ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d64265e48e0a02820d9aaf4998b79036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e6a6044755e957f0bc2d67214634937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712317ab893ddf8916d1c2606e933c3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e329965f6216c66b063a8eb0a869439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d339d161134d9e83d1112cea5f6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20133ffe4fbeda8ffff96d08afc42af841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022fd8a15f0d190a1bfc7b5a36c34b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea29837b1824953d0f9e47379dd4f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b7f640f5ab4b467a1e9f5031c9d1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6dabc1ad4409104cc67efc4c4424045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7692cb03cfcf43aa91bd115edfed5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b62562bb11d2bead5ce30c78032847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0697a57eec171247d9484649b6c5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9626aff73ff2dfd2c651fb124e7c0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc55f72bc48db61f9aadc95a3f4e0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c09864a787c3cac80b99d8bb76a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa293410b07b8d79f0ee664544cec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5556708b59840cae6c827641583cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd2ff287bae06e20d8f1be6f3d3b2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1ab610aa417bd31e3432101f9762d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930ca962a57d4a98da608805195d93b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1df1337b58600e2a7dc39d614aa87057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260377bddac58b53845d8f2a5ef3cf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb929a9831ba1b85b40d4ac8ac63339c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b255cf340ea66ec15b367b20494d0b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412a00e641a662c23914f5432dc2a5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62652993ee4fbe3c9d669c7d1113ff0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049d9fa1eb63a5567b095f7723c98163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4625dd295fe33f4e85adb0184dc45db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e324f2edd91c96e19077b3c1b1b9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b850db90a0414939d2282709b5336766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c224d2abc80d5f9725bf36e8f7620c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667bcba350435afb75c03bd840ab98268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa2b29c0307b000558b727a9cdc5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be31f4d474a3d27c1e64724dbb5b7b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998095e7e17cbebfc4af087128a76f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970612d0c2583617950e126c870aa24e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01708544c0aad3c1e3fedbb0f1af3e9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703d74d705e512f3ae747b790ad542e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef990244d8f0aea8c896604fbc468875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebfbbb2bf05c2ba1f7f1299c1b838776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de70845be016976df68aedfa56fc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46f27b9d62e6f417217bcbb4480c4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea1c6dbf2c923c8f29c28b6298f7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaef0b3c1e61b665dc538f56396bc4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016c016b042a4bd340081a69c68de581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac25d9c33d59240bcc638576e2c7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190f037690d242203c8030f0380f5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7486a9a77e930215813c217c79109584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b503c7f847ca90d88da78d43d94385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e8fb5b3104d088ea73b88ac6ff6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca6ef3104e0124f5a335d933c7999e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b736196b1566854ddb2d3552ffa6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fab208b45d268cca3e2a4d02ffe2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b24c772ce361ab8e5638c5164fffc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0fb1fef11ba204382844b45c84ff691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec9e2c59f35c2418b7da53d9d8f9b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe5ec31e26be2efbe4e8e6c7644d5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e80bc46aa94ef173d55ee0be7b34f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce34f6aea5c3f3e0a87a7df497b86295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04266dcb652966663d8c9b76fa84e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037073e676facfbb3dd65de44627aaac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb2a132ed3f7d7703fd6fbd0e28e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0499540cdde6ec51b22bcb7b1af0c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728d0bd13d932bf751887cafb5d3077100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40486dd41a6228342b8dc8f3322d97b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac6813de84dc1adb069be514b1b604102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8923782d480ea1b612521a0c6592fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503058da880ed19be19339907410f2c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66724b7d9427199f2f4fdc9dc72aae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085660d387da65dbdf292ca54ec930106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f730d3c41805a1dd7197a7dca620107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6af674f456ee2dc4a740aafb1f1d53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1ad8111625202ba07d517294eebc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5481210914b77c17b3a4f1e290bfb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095eb180ded71eced5a70b6f85c73d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95939379cc0ecd37838ded4cf0fcdf97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7aae46d62d288159089a38850fdbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19ab6597c4eb5c1e37845ceca8391114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0798218d6f975a8385270a41d60e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e4bddf5350d027fd68027f5b9769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69ce300118ab27226581c57ce287ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf357ad83a74955a29486da39408b7a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f64c301ecc131e73a5e1a6a8f63dc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc0deef3e7167cdd88aa92a81da4ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168054725dfcbd889aad6a0d6094cf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc603aa356f988e374ecd961ee03193a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c597ed0e47dfccc69ffd2f0bc2c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fa1023ec3301b88111d68d3ac2560124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e240057fc78854a7e8d1a7ee4c24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bed0ce2618b0466c0870016e737ff8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5a1b1c80258ab9e1b53a5fdcbd2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb181ec96ac84de82f497255f93a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9e62d13f1aaabf8435f4645ccb10f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd8efc8872246f5ba16bfc1ffd881d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699916635724a16ed50239b2191d04a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b17c896e6fb80b988cc4b43704da20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ad8dea0f0336486daf3a6ce82b657133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7bc29299a70e59f1d6ecfda8d14e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52726eca83f4a2f668120742b98a981f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e67ba40612f4a6c3f9f37c19061f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e95171ab565e391c323806897027137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77751c629da85630deffd10d47c2a505138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0dc4097777c2bb5e1ce842dcfecf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f7e06106a852c2d05ff7041e1dcd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a38a2b2b8e5fca02445f167cc4a50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65db3301b205043e47d0bec5627c9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80556a0b63d7ee89693f3a0d5bf62d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b5811d0d4fcf1b7b7d4949efe7060144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd6b0b7a523a519da8e2adfa8441e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b284cbf27dbf271524beef1fa235146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315d14df306229a3a8262ec6281661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7098e744856a76f9beff1b6dafd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d37d1757f586ac74b26a037de3255b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfd9723f4a851de6e764470d8fc336150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead00e702ce9a7287ee86d9bd6e8674151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fdfe198c531fa48484e40cad12018152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b95ba7db5525045a0631386590054153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f8609aace9e3df758aea61909b32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d529f9429628d3a85f7eeda471e73d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bec03febf727b2ec1f06b70ff5367156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f13c0e84de45a9ff804929a6c8b46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109fe1bfd0d683ebef26643e84b683d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aee4af2717e7d276b830188ab70ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bcb187179e93b59f8213c15526d46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa08a0b8fcc9bceca0fe5c70f896ca7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b9e71c014bf7d521a0e10e1fac919162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bff192d05097560bd5dac4bc85156163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee71808b1c8f34d34de069d92dd41d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a2d4d4866c5160c2dd7cdf9d5bec6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd4f0a0d63a20815d693f92010c52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c230379ee61128759e9fe88e3b75652167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6086ada4c6eda3a0b74774cd125a2a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d8b4445e96d0542954725024766b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349016bc651d400ff9e47b2de3d6288170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1d53b6e183ed20440ec5fdb5e3a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14ae59d046cc3c61759e58087eb81b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927afbe5a236afea2a7c3b59aefe533173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310fedc56a3b2762243a038b41f7ee8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea822779ae41b48aaf9f2838f52001f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60262dee18d2c61769327482d470765176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f6dcbaf792ea3d49b5870fa3faf5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b78b48474d282b1fdd685e214eb8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9263d931fc7c1b662adbe4c26e8a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015950b6f6b83848b84268c9300a2c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997185d1995dc943764651551682b1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339277ec3cae607d36cdf9d8ab2d34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b90c2d09f1dd3ead2a3150814a83f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058286678d40738a495be25a8860365184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f120772dfc2dd85a497bf59305e9b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca2da4ab5ffaaeeb193b4c5c90a45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d4e804deb6a8da9e36023c9c8a2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447da7302bdf54d4b60a400a3a0dd06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008817bf7000939b4bd77d9be29ceb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92be35570f6eecaf7cbe589f723f8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7d2cb8a127daaadec6f049d59ca1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7f336dfa440a7e6ee12a8a3e58de8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db8067e3da495f5ab1dd917c0ad1c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deae9a66b7190acea542d16e578eff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8630309d084c60d600afa90ed85c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa7aaeb7ab0e705dfae557367a4ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9dd621bb6e6645f9b11aaf5cc43c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2114f52b7e0b28c8de2f8d962d5098198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64581f2b6bc5269d5aeffb6cc68a0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c112db4103d7fe35ee68ab32ace2a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc98dc38c71ab42eec2a147395ab26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228719ed334904b2b81ec1758cbb3b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f3cc4d86d6fb15b5606086c2fade203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635972cdf93777268811246e7a5fa77e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d11811b4d3bb79dc980ab00231885a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab031579d71badac6944da497fc4258206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46366966995248b94258f9dc9ee64ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eacfa5aea68a839325f787c1332c0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c65d67a006b8f0ad3afd35a3c68b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ee661f183502571d97564a569c2f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b17be6f89068d933fc407d6f86058211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18a74336a44e1dbfcbbee7545b307c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027ebd6cb792d8a97b1e67511593a50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf70e5631fccdf6f79de3c1901141214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364de29f26f67ff897098b88546083d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297bd869e169720940ee56c712e70c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc076d801d4cf574a8daf8a76fb22fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578193d3173e5431fbdcc346fa168bc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80f717757275a2868defd857f9097e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee718a6a8a9aad83902fd332181092220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451bf6cb16ce39a3859a5770e1cb978221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe7d5112778189500acb85b3f6cbc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf5f226d760e78b142590baef645f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741e6cc0a8804649b19f8b029a63a90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23405f130a8208f96d50ab02ca289685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f44051e4fa3528bcf6733d1e5e8def226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4fcfaedd8cf0a08a39bcc7e686eff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c4e0401788dc733dab5f597d5cc4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2092fdb970fb704c3d779fed8fe5c14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd88dc54eb45872260bf9804d3e3e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a4fdff68a9b4c753c73b42f8aab5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bea37ebaab1d5d18005de60a4e2e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939612957ebf49a3737b3b789b81ca0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090300af906b0029a7027354a6dc476234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f33fec9f81ef8c969d8c23c34cc7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd053fc9ef37ffeb1f044a7f217987236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a167b5ab2e37bf1856cf6a6d48bab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932e4cab44bce762721b221a9433c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dae6b41b06038d92c964f391c14f3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b84615efab9187be7bad8d6168d83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba16d817cd23ed56872e774b5f0f2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfeb0fa97cb58fcc75909eabc78376242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41446c196e10af2c3bd2d571bbc5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32fa7bc24b0b5a29877143a026437244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10abfd53173574a371d61d1939ed6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1112041c35ac11eda06a76c150cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab32c23dbf231fc0b63eec608c0a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b4a3b1e0314a823caf0c05cfe362248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542fa266e1c454c67241cad84bef6e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd09bf0db1e15c3cac61ea5a37654250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd33109ab1fcd6f915b4d09070ea6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abbbf408e318cae92556a70de58c15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105fa0878385158dd963d153a6bfc63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d684f49e2629c7d04c7d1a2fdc4a03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666cf40bf6eb369074c4d39172d9a27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a2125d59f82947e7f9b2d2fedb07a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310239410744cdc320fc0c06036217ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6184eaf3dbc78be43b454bb60f14c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe4f0e990b943052fafcef015f7ae3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7724e89874854188991724ffd83482a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7efca9c25b66c8efd2da112a44892261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf152fd58d3d3667ce024c4b9ae85bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71981cbc7a71af9d5da521a28b57541263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0626f3f51caed1d9ec84caee03551a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d54983a925cedddcb09e7810a5de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2077550505dd2b2a998e483d061165266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3b4d665941966945801950f1bb728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d966e2b2c3d1cbcb847a0cd13a8e08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15685efd1d406bb34ee596f4623e6502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55dc7b5b3d60e52bea8f4788ec51b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a681b43b1724165ef30192c48eb01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c58377ddbe831770c7e39901fd0b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592a59537ba9e79ab33106c03fd7b14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecb8e0d1a1f284c0e8cbf0e7a80ff0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21e800d0e6633361d7a526ea98e9d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0a2c1ccb1c880aca4259052649f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea3a5697a1b16d913399268fa92120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145c486755decafd3a30e153e3adff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efee63aef7d2659ac2af361562d199279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a58f77601565e63ed39caf5000ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3231c67a83113474b5df5924d34c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c1bc5b9be1ece68a899cfa5a79d30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e11620252089016b4f1aa6c6d6dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb147fda2dd9cc2dca9c180ada421284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88270985462631cef310ac805a2509285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2cc2b7ea8330d72718910386091a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238539c7fb774723c69c4e6e384337f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfbc997ede2abff0d86c793a2ff944288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140708d0a4320d1f8730898dab7625289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78430e11e9dbcf4415477d00d719583c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824232f306893d36039ffc1fe1d1107c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13feffd5307faa0ca8516e5e6b88a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f88971edfe1841189000d93fb80d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f931fbccefdbbc3122e8b32f1ca84b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b435bd311936466a9fc6b145347be4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1303df95114ce694efedc0991b244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e742f831a8afd1404df1bacf0154a01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabc31fb33b9457f9551548908394e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b752a74518228ab63cc3b2557b1955299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0248d1b7080330ef574a4cf9a586a87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ca71b9b0d9be8d628391f3810657301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb84f2b2fdcd061abf2ec391fc3134302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5d3a3356831b9de7d576827fa5016303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73c0a5966a4913463b835f2ee1c53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c4dba0a140517daf4092d6b31e3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357a12859442101f8e12083b04d370a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa8a654d16dbd99bccb51929dcc9d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e0d30747db3aa4f730f732ecbac7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41945fff4a258a647f8f71d416dc15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58490e10e0a9e45200cd19836db6d49d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545947622ec584b39eb2adeb197fb03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c88311d7be53f59c38dbb490666832312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f4421078ce135f4d59cfae62e93e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f1e7c7bd7c366b30359c2478b5494314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7e5fec684768dbf67db4321981a52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee63ca4c3957e34b99d8b2b9cefb8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6837c8aea9530f5726461c361756b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930dc185d05271fcc9424d1702be20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49190e88fe3864be366675c97708b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459993851ac8ad790386f478f7beb10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd63c5f704ee9f05714ed1b8254248321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4838b0559a85c1e6370ce7139ce2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36073e87eb56f88360af88e92c77a93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa467ec248d64b3982554609fa4d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252049a14da8693cd1d075c0e566359325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22f6d4f0e0492104690e4c8607d4af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc2053ddac1a7914c93ae45b99c47d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cffe0c13d3be44d978ff3c8d0e18fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5641a584c74823be06955d81a161e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e2ef825faeea76358307dbf66d46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1852a1cf19c441fa986eda5e950ad3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44bf930ae071de7902f365bf45b3be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a0474122bf0b950e906394b6d765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1409d0475e7d6f7fc458aa27a24a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f607776d65a02d9d4d39c41208fca1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a9e40185be5709de6a5df9d868648336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc26a786e968fcc99d4cc455b7235337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91689101c309cc4179739ef52f39157338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0e0d583803f0a6f6a80c5918defd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c686a0b4445d1f8310b667c63c60ac4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997bf6bf5af3741f9c5cc04af1b1ae2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4067fb51a84fdb8d39f263234ef609342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6453ea3837c3f4f6113f7c999c14aab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb152343c644998779dd0034f9400344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ced8fda1df7523e458cc1e1c13190345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8f0b39610c7cbfb38a9822e9b48e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736c0625ee118f309f97d28c42b4c37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97758a6c105bdfc12507a80481e582348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe3c0a2c0f809258930550463c237349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30491962dc78e56ca1cb4dac51cf93aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a949c5cef7940805b2eca9109302351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16b8a94c73579ae1a1364918bfce9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c663cbfbe3cef9d67f06fde66eb8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ead3383f886fd154a613c15a1f318354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4286e6240f08727d566443a89aaeb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855c5a6b613bfc4d967daaeed0b6f56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd9243f401ae4644072e920f1fef87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973888d6e24b0c704c118cd46db429d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d49339e970d85e6507f08576a127c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aeda764ba5f0ef5b1a1522098129e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab57af9924e84e77f488cd0b833ce7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd97fa259a708629a90b31ad7d0c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b5cd01d0c05789ad7f64e4d1825f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda5ac6e6dd3f11bbd2b0fa9fc23493364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1316cbebb69cd21ca11899ca93c2d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e196ef8ced5376955f7254bbd8105b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e0b343f36f682873eb56da1663e4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344084b60f15d074a970abbe7c0ba315368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d9b6111f924ac0978c9360a54f8dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be767dddb2fa72510eb0ed1b914bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184d493a91d4bd5970fb0efc9a819e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d085b8bb26e3a19c6903766f26b860372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44788e5404f909dfaacee594472d943f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae163e2ebb0f2e0a82bae1175d66ea86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a98af625eb7886cc5529b577ec4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa5606f33bd0d2322da57d5d62161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81087727a31405171807fe7969c1738377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dde1c61f398bc959fc26b279e1fd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7500691e9a95e5abc51d45f1cc5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b8eb97ba95bea6b300cafaef25bcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc42b2a76a64fbdb52d0757b7fa3b35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ae7980f9099d644e0b0501df83d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aea32b489f6b81de006c099bda97d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38053ad0583a23cbbf5ccf935b68e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7b0ff4d6a9bedcdf1d9d0e3d65a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399365a0c1d5f57b14470b7bc286e1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7bae3c4d95e9f81a5f1983594e222387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c213acbfd79247c171575abbb30b9e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dcf498f8b85f22519b21c8ee8643c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5c8cd325a9deb2e48e18a81a3d2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a01565b696b4cc585bddca24ca233e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054c6855255e2592237a6e7be8cda45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe9aafd53ebcf8a254b9ad2771835f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bbd2b6cfdc05f1da4371589a4f452394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c96301e221e58d4700c92657b514f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26170d1f7aed9c92b3700a6641b7fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd67a379ac2673b48f4c4aacc8dc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32013e2b7fcba06d49d95874d59626e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b25a608c5a3cdba91108f923dcc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965dd5f7964363ea50dfda4eea475e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde868a5abb34ae03beeb6e00faf96a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e600cb9b7632afe92ed0bc33de5eac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53a94dafb6ef5f2de0b770a5e6f56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2afdbee9d5c2dd6a2175c70a99fa32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0463d47e0162223352a3c9e6a9b0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc5e48407148ac9286ddf2fea3a71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e80d7598166ce87cbfaa60456643407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4b8d24a5bdef93db17f541502a906408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9af465c6b39eaae2ef51bb6437da2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6e76159013041faeb2e034ee1b82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f6c693df5541867676fd1abd995e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde583f873ba28454a378a7c617f1f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456daab27b6309e6d8e7800e043ab2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959cb1dda102fa1ba0b3c0c429b4dcc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3c9e278f3da3aa089d6ec42e58dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7533dfffe846444b4ec37eb17faa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c74ea98681b3ff51ca9619b83b66f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265e1e48cc6b499af58ebf5877e184418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b5353ae545e19b32ee5cda307918419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f7a5c11cecbca076fe7a2b80e1bfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1b58fa850b349fe6e2f43a552192421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29b6430e6330f72e88f9818c388f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad80773124c8ca0788167bd1fd9171423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f5b7426c5ef0c72b8f3b39691deb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a64eccd54166c3a5f864bc4cb2995425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c830f957800bedcce5a2a7ffe6825426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca0461dfe46af8482ffd7fefa0a26a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e981b9d5036534fae6a3b2f49e20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aac9cda3071265cc77f55f7ad1ef2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec490d62bad5203f10421262505956430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b981509d6b6fcf92c7660d198c9de93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25043e707e7eb40afa5de8b3322c1d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec0e8cbdc27dc0d6cbb90100b6c03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89717191a4c67cc8964ef769acad944c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8790eea761f1e702a7f2517c3056e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c366a95cb35365f4672bd866f59ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608be5b2a5cb1d667fb7d92ea531707437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a14ba639aa732536657fc274ab9de6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ec48cbe46b88678a6f2343cb764fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2279f094f68c250a7dfbfc1b6a6c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d999a98b18604c006726222485cc7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512688176461da91bea679f9e24005dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81165b73c5dc8f301749f16027d60fff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea64f0f5e06bf7c65bd6987355b27e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc6056763e5c53d104569e5e51d33c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a8e7c6be55ba0a6d23d9a69b83049446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5a1018cedf9ccaba2976e83c2e3dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5d87b340c7f130027b1ba90fe19fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787bf769ec7871fb7ad127131fbb70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc97a395c8cb050c5af0fd59dca003b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7177b542d9aae1cb6ef64c0828206f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedef31cb584e9e953e22c68a41cbbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc0a9dc338682759a2d7c449e573f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e693fd23546a90d70a868989fdc429454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404a366c4d770de9ae1a1b1353cefeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a1a57e4d007d9b7028a0d871d397456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0ede7bbef7b789f01692a6f54e8a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885631e524652cb642a5b006457f62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad965e0527d5a6fadba16c401c486ff2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fc73e47205596dac4b8bf3c8ebbae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cc58f600899be9a8b494886f1f9ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b031dbec34a3103f24e4af0185f2ec0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2821fbab5307e6a4cd9faea87d3610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dea565f71033ad71160d4ab1e6267464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af3cc0cfe15ed02391c19056ed0c34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7450d8e1accfe57459394e459005466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd62b6d899f07cd40a1a6c9303da2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed96b143ec2ca5a18d114e40a83921a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05085e4dfbb2532b758bba52f4f640c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820126691a855095d006a187d596a05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b4d8f43db5426eeb7e9409c9a4b50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fdb9118f41dd38d9d6c3a480b83fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c470702a50562263ef09b14d86c44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb00dd1a4c0c5bbbdacdd4ff8c7238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386581fdeb1170ebe09a89ab51b9d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f52d10085fe3838d0e7cdddd14bdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471196c0f3015fc4872f24dadb14bb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2960117dee0a6a4fc15f0b11298aa70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142808f1bbb9149c12c00b7369796e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619eaaca6902011c71dffd67deb9a73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fe5dc4e836a793310bf23a95e302b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9b29d18c98b2cd2a111a5301a08d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cbbcb0372ab7b737ff578daa5715c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de20b8ec33494779fc409b746cc58d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f723541bc94fd5b8045807b1c12280485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105850a5609f21688de523eb095d8453486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca444d853f22a011563293478f9cb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368f16134d859ca2ac6d8f5fe2bfbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd91dc58a99000dc01bada8c4e0c97c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5957e4c45939be96a57905b4ddcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9051e8b2f373a955d8054024560b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe20cf4353c5aa3c7e057fec562a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fbf3903402158144c3f7392005ba3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36591867aec7b52c05b36b61e4a1dcff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc509cf18a4e3132ea13c1b0beca4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a80238f3de5aaa9d25f047df8c94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb252a411455f570f9bb1277ae996359497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c7fa958ebd924dfcbe467bd626500498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b926fd98788d56c5e6820308a996499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2ff83a3c360bca89dbe43637ce74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef34892a062d912e76fffa63766f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590aa5d7cfeef4404029f6614992d92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4758dc66f5b397e0bd3be2db112e632503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a845700896dcce9e8fc09147310cf3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e610477b413049ecf1cd405afd121505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21842ed7a722714a3f2f01c4c51980c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49b91816000b96318c741e3cdb66c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5e97ae6d308d66c29acb60a01b0a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2dcd6933e2d7c939305b4c79a2dd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abf747d1b878ac38782e735407af5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec96744015daaacddd21bfbfebed2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad81dd12f5cd79e7e9f9d1609763102512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8268e1c588ce18e5a2f362050a3cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3182938242253f35b6ffebbd9dc7c7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a60e952b247c9a6d51a3b58393bd1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974035d8e05a013e59872da028b2f529516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898998283ff143b09f811f5f4133efd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ce0793a5b5abe4a1b6759894fce47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16af9082f695cc980ae1da48c553f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c725434af77eb7b480e404c32e271520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee6297cd066d9e7023ac7bec682493521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b146ca33e2c9985a7df72ced4cbfe7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc373ced1dea69ef45484f57b8085523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc138d54597d9a9f2375aea6743a40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37ca5ee107e205452f58ebe7479a82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a568ead6f8555cc07474fd95032dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd89a8c24019c6253d63f360ecb678527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0db5ef70b6ec5985af08ef54d4521528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9d676778880c57a65f20e3a8c408e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204221dfa0b2d6baf7bfc384a5b47daa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab64d592a63bb7db700d2f842ee77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7d2f97567a6fef9acf8c0da11281532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc7821a67c73a72c44730f9be6ee8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713933691b460da2b1c326a5a4ba36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b509c1e6253da0af6f915b4cdc9d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c2bbd02c50a38c4a12a9de5e2b63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046f076724706d3ba361468ff1019bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa489a8ed4eecba856c9e38ee4906808538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c849f60f119652ec28d8c8950549b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de256233612158adce8159542160f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33dae8237b78a02d2ce3318f931a5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784817f02cc509aebfa06e64a56890f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e06d6412a6407c109c82155c2c73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f94a93f76a227d523328e073735ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12182c0d6fff2195cec8ef59d389267545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caee334480e8f2b271bdba0b974f57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f93100beeb06bd642b27e38fb622547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf15cbc95dedb96e719cbc1ddfeff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884da8ede6790ff58c6b8d7d77180d0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bdec11bf474cbcccbdd56cdce1756550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b17acd09bb0f732524b956ecc1c3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd76d204b6bc8faf64b95b267e185552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce346d4aea93167c61870c5e06a7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8941d2a7a206aa40d509a678388df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715123c18068f269e8cdaed3bac93f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d3a1873259cdfa11f911e4f1aa98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7dd82bd3777cba5746666397bc37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bef02afc2e647e0a7c4cf0b69984e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008560148bfdc764e0d4c5e0a16568c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575cf15b6186c7f53330ba0ceff4b7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84e5988dc613b06581d4a3b87199c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370ce39f21443fe5ee93f4fd525ff9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a4551cc97a92e7cf05879339a41ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63458c10f1e0b9528457951062f7ee54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afed867a907ccc69a363fb296844aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eff0d39aaf7f5937edb13849032f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a19df618d08e4cb661e0124ca382d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa36a1f11e4a2fda655fbcfe49d3685568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f6c6ec05a1fa9772c452c85f2961569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652497f331adebcc568a793c8b68b751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acdf51d07ca95b3e08b98c3ef6758d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab6f9bc77ad3fa14e1dafeae8fcd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed1fca2671630c378439c8d9c1c1bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b062ff7bb67fd21ed9bff37e48a4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c545ce001d34fad4ca9449b01176e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af436093a5934068495bdd2b4e052c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c365e9912c1a5e74541cb815a60a33a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c60d646d31562598e912cef11d7b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2500f58156a0fe728c52d38041b67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9763adc6e7f506e9d53e168c12c16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e55ea200c1e05800880ab1a19a36e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4d9b0f54cf0d0925b27e909a04c3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764c2735a6b4077d91de2f3a96e540b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79bcc68f6146a5f0339370c2d44b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f644acb368decd6515e75c5c46ef78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361b4cc6d48944d26cd29d867192e08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f3608311afb36b7716b7a3033b1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950a002e140ed87ba769eb9289b2fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1ae6d8945bc46a76fc5bcee1f5cff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035bfb39f72a290e5e433bfa5bc2d09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a031b898ca1ffd5d598dbcc7fbc03a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131482c76cc11600ce7b3b5deb687816592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f763a1633b4e30c3a8db4917b4f7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dd456d3f55dac30b4d6816d9fdcff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9329cd64462b0f8a96b1b56c61d352595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94af4465f1e22c054fd7505d9dec64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cab638abf2525573c0e7e629dda03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad012371f3d7247b2621c7f29809d69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807bc8512affca63ebbee01c03b3e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c3fe9b06f9944dd14dabb2ae609e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9aa7c799b55f241aef051f2310f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9831726dd47821b3ada559bdecf62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335406a4ed47d0e4f6674642c3fb1b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bb11f380a64dd76d01b738b129fdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63d4fbdcf8f9abe7f5d3fbeb7e843c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd06693e220595c117c9c3dc3d07b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddda62137817c3361ec61f04b4a19c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa7ec38c1d8fa8b7fa2ed9e6aee689608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846bce15ec72dcb60e8eb295ec59ed8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029ad2e407dd0e31a111fdeedb3aaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c15ab8a5bde13138c16a3cb79968611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07530dfb36b0dbcf31a9dfad89e331d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546a0c5609084ce51994236d6dbb6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5905045f6b87204e7148aad23cb6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028441a06f721cf9b8764a7a7cce035615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0e57e9be718afcd38d55e8b309b97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04449544775c85e96f30987092d80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb1ecf08140046f507389336180f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11a8fbdb1507172ecc82473891407f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb797fb8ff360cddaefd595dcc319620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ce0695567a6e968f3974fbab794da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121056d9598b80c52c16fbdba31dfd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965b0674554e9eb3847d74451d248d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd49a908c862ec9e1b1a0c068196e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6030b22014a0cc4b18e599df2512ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2048346df541262bbdec202dfd51423626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50481ba3d14af0dfcea4122228854a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8cc05eeeb20ac56345de69e6830ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2afe5348c8f7cdebf6d768a069e610629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276649ed4e7ef49244f48e6caec6ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a680ee625a80f1f19d0d4259b9360631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1ea131b91f2a83c468fd14162fa14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ea6a81a3ba9d6620cbc1dba56525b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a4d72eaa864921c5898e11f91b9e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841805778097cb859878b3a0a64244635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159bd4a253afeeab24693960f0fd488636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a2669e7c18e7679f5fce2ae8b0d07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb725d1fb6dc21e55284955d34ec9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd3b5345265b396c06c7ceab201116639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96e21476a0d6750db5d3cc07c89dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad796f04e63bf5e499ad4fd9ed093a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed3b819aa8541fc6dc8d0695958423642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50561f23f430fb191c84d2384f003aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b9ddab201150a1f0fdf10c910d549644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0541bfd41140e8ba383be4423dd01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c76ffd9c0fc973065caf52f3f8a6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc586a9d666a4153bb02167fd2f654647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e007bf869dafdd41ef94ebd79c5581648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb6407672bafbaa91cba0211bc542649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d963f4df9d96f5ad5405b592f8139650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208036fd75a7b268cf9b953ae47328c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01a6d13f77e4e0356b15b608888cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216159b0358dc5a9f56fb5bb0e72d49e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a5b718cc874564d111d89a7223fb3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736134bcba4796e347bf3d883fc551d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84df001fb23b9b018bff8813f59c4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bebf91d8787ff85ffb533ea4229234657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f33eede4677ef24934e97bf550f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc4f746bc7b09909b4530788179bd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f101e6223f242f759da271325f70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c66a50a1502130923dc25ae5ce6f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727396874e08fd3f2ed9ab5af4f60268662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d3e71fadae2a41a16261a50edcd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e09675263f40ce995b10f761ccf51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4b89efcfb06711a7a08c4e256e9ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9742e26cf67edd408887869bf69c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4243633203e8fa24e0fbdde2f97642667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304caee3119a222bf050efc0764c32e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b87b4cbe011284c7ce700a49393c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d6d275a80945350df23a07008d0a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0cfb48f21c6767a0dd59ea149f845671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a293a945b4310354e5d972cf9889e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a76d8e2497d6ddd028ad9ebb6ffec1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa2f85f6be17f1657c184c2af8d04d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72e77d0c9e555b25bc67265463587675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b8c1824c7021ae815977f5b00711676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd026a359b270ce7b8bc30aa8cfdf90b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba2e7a98a3b725c18205c7ad7690b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c4f9c583e8ac307e7bd51343552aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd834a3c2356514dfdeb1d9533a03b81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2861ccaa270ac53a37555ea7e0b4383681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e4a34a87e5195676b1298a691a68b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15780b9d9b262a39d4498bb0ae9fa02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64244c34f0aebd946f4f044a0ab2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87711edba605e6899f591de6f0e7ffe2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca3710ea6bd23256f7b7aa6254a8b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055bc7d49631db7978371cdb519ae8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384cffa262731a682e5bbf3ddcf1926688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6fbbbb13d1bc36de7d80e872d91cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef073614a991da606a9a1ffa2cb54d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20d5a8f5c53c43615aac7127669e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c67253ed19005a3d2b42c400c8af4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a8f11c62e59326a7dd6d1ac260ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399c10fd87d4a6c92e5352910b2ddec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1315d4176ef752d2e33f4d9ffd207c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aba3e2ff636d68c6b5f4ff6f538d36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e773494229a84c4f91f501d975dd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7899b939f795434d5e4e9b57bef037e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde93d8252c4eb5cc7786d92325b7ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14dc182afc3e511d377ac6b7f528e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa20fffe5c280ab3a4ef91abbd93cc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c8a63b97084f6c4150a5c6d07dd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e33e032cc06c8403c6796b48ec0f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db451b9ef13e26d4dfbf2c9ed96da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d31d2b3b426a99bb59eb8ef5027e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a4d9be6a03bbc7f8b8c330cc72448706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590237c03a3e7123508b80fce26b952707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63b0e4745e0cc67045d3fdb36058ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501e613d2d912794004a609cf52287709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eea7b2f8b86318e66f351df731f98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79001d4869da19970239bb1db1b998fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099354368004841444eb0f3e3cf872712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22607ab30ac9b9efd1974e9f21b14b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693deccc1cd89b795d8c4d0c801d5851714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcabe0e5662ef4735adac051ec6e3b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e02c1794fdabc694b59f134f9d14d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2ebb6a48d01e8bfca1e559a7cd85d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca82e401a7c0a07a797792a6cb0c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c568bdbf7cf3b4fa421384f57299ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67306c081ec390f6e342d621168724e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097308f9add1dadc948dba3589dbd8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1367f7ace914f97e98180fbcb371494722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed8ca26cb9af9e752b57ff6d2d97b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc303c79f1f2dfb71906720bddde9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae353beac30ed737a698fc1ad209a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f9e1d5e33f6a85e3821a61de3a2ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f912fe5d2c6f44d0ac4d46f734f266a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0356f376125edc944c50c460f53e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba337f18b24b3d266e109d16b117c88a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c538694c4bf8a00bf9d7b1c638353ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc18b2f36724b2c92bca661a2c67798731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e41b6d3b0327fe42204a2aebc9e4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384e5c09ecedc7052d8ef2610869b67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a51ba78c19a89a2dde31ae4b2590ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30158d89809760f5e11a6047e507cc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1630eea14b744c8cc18d109d3c370736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d66efee25e500c0d04a396d966460737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745d3778b5a26c5bb72d4fd02247e6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300312e025ef30f1d3bbdb2b572b079b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f878e35edf7c166c07ece57c25471740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617df8d57c98a529bbb20d34ae3a3311741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d36228211ecb6d3867d80cb1e7c5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706e26c1f2c71352b01c93c3f40ecb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884011b88e620ca7e8dc589a71a6dbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c5afbe15dbacc428276370e49bcd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44571e00c186380454d2b6c93565f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209fff24b6e5ac1188c60d877e228ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b0bd243a9ec577c6bc58519c162e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a4a3b9ef20d00417cfdf9d859411749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a816f70179b5c20e9a2483d97a5e1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92660b923974003e88f97e5846c8698751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984607a2801829c9b796f34a609d4f01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee14c28cd7243404a859e11f8ba779753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4052607916392a4c9aae2c467e0718754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38373b4ed8ef78170b58a166a6f0ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a00764fa8fc7dcc28da7b9b9002fb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0b3b10b2887074113e6825b913ce7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5523acf5e04ab735db040deaf51bb9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108661f9fcd9b7afd7de50e8b76f7c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1f92310a69c3e6104330ac5f42a701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e657243bdc1baff14b224cda771602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc8995077b3bb7ab51acfbf84b3dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ebf3f8e83cf9e4e30d89427927af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b6d6dbd0488b7d37f6eb4dcaf5b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b740c2f89eef02a8677233fd6284c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303678331100e677067493a15ddf157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091519bcbfcb75d964eac7cbcb043bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7882fafc8540506046bf8be1acb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b98675d90802962c9de9d84525e9be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a71860d92171e7a5aae86a70c8528a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efb3a76be15ad9cd4316919dbe9df912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0faa6f588fe6e7e602b181a31472513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de803724426e38662c3dddb9772c654c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6160af95a6636e1cd68eda005c69ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1a9d2757c76933f02fdd63ac9de816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8f03ff3d057fd7c8ca73956c836217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce44018e98b0cb5634e982689d1940918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4375e069fbb77510feef6c389395919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e135a689572135eacfe4f2d221fc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ec9b077a8a0f51cf81ed5eda5e6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c409f3dc9c99923ced08ba78df42422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2310741b4374dd64119eedc6106c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ae72b9242a2de1d58c63c748068924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4dd31385a826505a08708ae84f3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501de9922a396697db071443de80a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc9b3da889238d41bc0f1058659d5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf614ef2665e332c60dd8da954129528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aef4916a1d6a6c681172c60911a7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e250ff8af8d80318b57eecefd3bff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5752d68b02f084dc598d380ec1ba73d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925d6db5bd1035cb3d7a6bb42e2d10e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc8b1059d1cb6921d4570b59a3d5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634fbebdbdec02405c47c3499087f9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3960048812b259c266eda63f427fac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3279c237b9b856b01d8df855392ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446fffd30aba6f58d51f33aa96928237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762374344afff01669a3e24ab3cfc9c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e9409e7843478ca48ae021330ab539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881e86f2bedea957f4da640d332171f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90a46725e772a8b6554fa591527da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1419e60addf6ef0fc8e552015bc374942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53e1301f17b039a6196161617254f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9b02b9604f3fb31565b96eab69ef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7008eeab2025c6f6758da09fb52367145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928fdbe5f16fc1ed246c9a8e1297f9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0844a288de5976aa0da3be77c12bf1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3c3e1ad8b83e26b41582159dd66c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2619eaab047c85731cccc5acdb8afb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a49831dbb2b8493aa409fd129bbad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe84f950df392a0f3edf334f899f5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a90a805601fb8bd5d9c07b33f88fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759dc71bb9ee071765c31341f34c98153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def97215d40689a705b14b90f6bdc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95087d3e5030a5e2de6f776636904655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7be7523ffc5f1aa93707d6910cf1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c01e187d9a6048c321b751531118057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab428e3f8af76ee2484ca8006ae7dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cefb342750f48ed90b297e9cb9828059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c81dfababf67fe72ad9774e3a0d9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025ef1a2bf12634dbda8725e9ea7bb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeb75485a8ea5e7ed580c1c8e8f2a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a46322adbc31df342ab1b4ad588f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5165d759310a968c676aea8af7abd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f9356dc37eb3173ed1a50e16a57365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf40bcdc4fe6eae060b8a56e46c7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c949e8ad38291b0e3674b6c2934d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b4d0c45551518b5cffede4d485d6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914c63113d1620119b95309244e818169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc60968271c79b5eb6fb2b31664e4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46280716179c37c488c72b59694dde271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d50b3d0bc46cde02418990d21fb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632d14955be34310f06ec62ae33b1de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae7884d865d26dd06f97691b9844d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665e96bf6b548cd97fc4860694fa7ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75e4e3c15981f8b5073959a6795c4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44248801e84412a709741f3a07560b1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7fe27d98d3cd7d430dd88a5b79a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043359bed8b85e5faf98dbc521427179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155237c3deb8641bcdf598babdbdcd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527647359d6d615a6bd2a7e3edaa2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf25adc346ce5de401f807c07eec9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7978e49c76f94c892d8a0e6eecf7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab111dda3918513c81855af1cd0f50484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50e3adb8aaa312d41839ff0c2f172885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a730f7ce9afaa681852f29a8dabd0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85c996f7a1355a2e1a1bd64b4861ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654f768e269fd3155588d73d0ffb3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d34f95eb61601eeb022915e0b1492289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c2918acbac3b8c815b074eb2f64990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3353a6f78ae077b892c8826db0a606891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6836c60650f46a9b660dff270e5b92892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ddad718b4818937aa0d72f76e94a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54f5025aa80f641a2f46e2312d1a5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800355e78ffe8bb2a78e8be9ac19b7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190821d35c180e8e8eb8503d506ea3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ddce07b55bf1ecb4998e6939b26397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b269f3fafab09a7a7a14a2f63b24b9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3305afb0e873e1b411000e5fe23d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962bfd6bbcdd80c8de9ac39796da0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93088f9310f89c5d7e64678297f50e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7967a9d87557d8ceb41640ff5e390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e71c703094c0c9cffdffae6fe750b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46636431d7992361224d1b4b3329c1d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51ef62878dca97f913bf1e9a85aa60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d21d3b53aa4f90365a1e384d90eb9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1e7a1575cb1c7772805421b49beb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b0a3682816c0f24dd564b3838236c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166cdf825fcedc52be46025e4e35ffb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f559a2edd7b13b7ab3fef6e47c6026110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23852fcdf211bdc42139be196ffb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa836cc10f98d8cf1a376b60ab9d11a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b8e3f505b9835a9c165dd393af13c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192844b1e78ef9edd92088effabdcc0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3eca272308482c8ad76aed5111aad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d56ebe773d3dbaba3a182476bced65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658b9d54c62a3d55a06418a5e6b2975117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96d2e1aee62f7dd829994e142f77b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff64c403e38cc1c369b0a0ca31d38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309a5010541cb9b9bed8b742531536f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e025a517044a999251086e92ad1d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f4d3bf99850dba47c5677e3d2cab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c77655457c195a5a2f16f235fce43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047d70f017be21f4dc958461e6e0f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3033a90c02543f6f3d30e7f0e50929125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427f4d291a165623ac30a5b1f9ac8e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e478ee22c33e99ba695d8203f3efb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325e9748d00041a4b0a61401ffeaf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7042a3ce1a9c05649d43579a1d4ea5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ae000e177cea0344853bcf2bb5d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01434b4f63e52160030280f9cecc10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcb057e574600cb9985c4fbf174315132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fa94eae366080e651b2e7bba1da97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc561c030ba389ea5798824b8a3d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1879618ae37a76c8752d8f58b69907135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2f952bf23d6d39f3bec8b5f91dbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a407977072376f419ea22eabca6f788137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11192b60facbfa8e614c39c0a8d204ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232569ae1a35be1d1ab5883ad54f85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82847a4a41faf42e5d05efbe1ae7defd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982e2b2f94159082d1d4c36f8f1a96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b16e37cdec4bcbba89c734c80f9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739a9f0d2fed1fe28c710145631d36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99094fa6e33121b4cf6bad5380d04832144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df9a3e0ddcab76cb5c197ca324222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0331a58527adbd257fa0664ae7e5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acf4f9cc9fa1872dc2665bec2a2867147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82017d2b7bf1049fa114fd24ad6fcf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7a5968deb50a58f11c226a8ccf1ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755408ed560710ac3def631776f148cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56909b2c81591582bc9a73a36f7b578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a0d5e811dd35ac67ab1526204e1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c682f363c7a0cb870006cd717d450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6e81e2070d00a998b67a8edadb5ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b48f1dbf56cba01af9ce18e89e8ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef8b026e68972da92ca4a1071ed94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af8727f83701c52303ec945326bd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faec9679604f96d69bcf8a7ff7b0dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9f90dde5990c630bb00442095dd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7f5aa3573dd27cf7a6a6c82d2b5fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392854c647bdbb1924b7b0a5fe8d870b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b8ddee15350a11a65e7f28716fec6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f5fa9c14c42606cbcdab7a583f131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f74a19e09f2b87884f2fa4d0df49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c902c0884faa9784fa2041f7afeb87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d968e1063aa534ecd647961b71706f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04d396f5828993c75888748b359370167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97282e75dcad485f09cacb229fe74f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d9f79f4ac284e80a130e5be318970169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee29cd640bb4797432decbbd1ff7486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa0da9027f1bfafe4fdbe5a5b90d37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491c4ce38a3fda9307a5dee0d049cf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895170ab7b163371e568ab6221dd805b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687c7e66215f99055e7a7fde549f917174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12cc5cd91656f0404df76b4a7b90d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae79854ccef0ff30c7ff875f38468176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eeff974bffc9690fb461828336f17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd9c9ae431cc82ed0e1dde1f851c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401263e9f2c85a3d1a36157f5996c80a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2e1a8bdfb7731b47811ae312d0cd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e28f08a3158c65ce1de3ad669118e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4f6bfeaa0288b3d4a3a3ac5fa8c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3721cf3b6c8ddfb427286236dd4533183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460239f9412f44f3ae2af8f9179f01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082262fdecfda852c2ccce1daca859e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fa47e2ec24567af9b3fa3f0414fc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca74f8f02d308c811b35dd78a0ed03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4434d4e21295661c2c490e76eeb9851188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9aabc18a34ca23d2bbf8f17ab0bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352622fb76de7bf57939c488e4a232b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3acbbb90062d47620802f579e8e833191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35579ff243cc2f5ac858a90ea7494f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66524c55775749676d1febc1bb5470a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f9ccab40abe6e1d729dc8ca01d30b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d133eaa43c8fcc1db617c8bd0a3ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2581bd6f300b345fef7bb1d18f38c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af4839bb5efbfbee6cb3a26e3ddafc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882194e06323a61405a4dba91063c02a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e5930e6fb0a074619293659e616a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441413f5036e64bdc38df80a6f03672200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7e5d4db621b5f0745f499abc613b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fad6beeb7550d4913e2045027e2096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bd74f156e5e54b127c06580979874203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb40042cfbcbdf3ec6de50c1cc2bfca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92737a416406828038846fff6eac871b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946255c6429ca9b4cea8071ace4971206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f6a465743bebd16f64177aeb3d8b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f5209d7af5104c3b05dee45bae93e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9165e09b64ef099dba3ae062b5487a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83245c7dedd5b60af0c58ed2fddb239210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc65b5e3db6b8b2a6e8314854096e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3da4675f677d0b887484c0b110ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad3acd2d7391b1f586624c821aaabd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91042d9da264722db3244a1fab0e062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb585a6f1bc4483c0bd85ad2e8255c2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210913df2bacdca336ace67c811fb8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee205404ac37d879a23764f4925dcf66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76910126547c1291236cc921c3bcfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef91622899e5f2a4018fa3de4b0479219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d500eb47c2c05d1aa21a762a455c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7a05c482e481a442f0bc569bdb48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0ce196d1b2495065b471db1fbca1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa22138a0ac8c2241b9bfa28ace9fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e9b269d5ccf3cfa7ae3ff8e204fce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3af7967fc22c690b1e4426e6cf91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976dc575c9ac52bc7707cac23bd046c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b760f3a8df0314d8e1f7bd7fb8ecff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af066fad10d4214e3d461f0100f34a40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93d061dde1b115683d7d7b66768d5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a0bcce442ff91ece8eb8359b37f5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ce70911104f529548f58cc2f73667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a8e0fd199e2bcb0cea237726555fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c760ecaa8337fc717766abebf068e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55565f13da3271009c287304ddb95d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40d2254155e913761f36a4ff8758e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2934f5df42085f8bbb2f31e32b2c7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef239c9963733a0966e0be4562fd0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acd7dae4f495ec4152ca0f7dec0c77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cdfa87b630d0853b8a5d9bd4f67f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086468ceb40609913b45669410a39e6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa1e0c8b6edda77532f6d68e42e8a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90de0a14eddac85f0b1948480b639d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf29728abe60ec849d3d30784cb887243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0baad6ba6a3fcd1b6d3d3a1a05ab0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b884a6788f5d0dbbaadde2378b06319245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d9e5cbd692a2922e25a4cbd4a970246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cd5585b8b9b7f4735d3a1e2ebdc90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87a58fb488bba0676bbe3e0e176e26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2097881c60dc904472dc26bb6e5b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c5708cc2b81ac76a2addb60aaf00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab07e05c04f771689deac7d560c612251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0995ff4fe25aed434c9d9c2e7f39a1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39fa5f0c8abea8b17198d56531927f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe763b72d0198e168f53e60124b424b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bcd9eec6dcf983d61d576908e6bd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006f97e2a32740f9319397f262d0d7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fd66775a8ff19012dac42a51e823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f46c1fa73011e1185f8a6ceca63b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a68cb83964dca818f8280d14b4615259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7644b46ad9d9b9dbbc1a404c86faf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb74849a1d9df76f83a0d84b1fd103e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b2847a723786bec10fd0da146f2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a60fb44a9153c42b38fc85486ad3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8d6859c7386987daf2e575c27751d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a1b412adf5babb032bc8f28092525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb20545593e302378f27485acf7d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f3c830bfc5aa926240d5768020d24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2acd89ad58fba12c709bd5af9b6c50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b4b84abe946918597d7985afe94f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f15e049c08774680c27a13ab437b36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ac8a9c066fb0e16aeb5bc1253f69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd290e39c1995db0462f6cde934e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1627992beb333ff7e0464a122289273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62130b25ffc08a7966fc7366a749fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3f5b3fddd70f9af5354cf3e9170ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e81a2bc43d6b3c5349ff90157cd20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74841390f46d8f7e83f15e19b048fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705d5b40189bc1976d6c729568bb8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b33c12a764ea9cccd7d3cf6fb4a85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aaad8e6092b75cc1f87a03db254af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595240a47b1cdf3746966b384bcaf6fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd735a28b902c248db79a21977a93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767255f8068d6750a73739d18ea2ebc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733da39ca6855009c86dd59658d8a5c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c109f1173e64e89d806889ffbba91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419789947d9ccd2ace3dd5ca58fba6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ab0eb4a65e1ae03a99fdec00d3da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638b025605febef8846c93cc797069288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63383af477e15602a36da2a296672a35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e14fe992ac9c7489cf59b742a8266d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baef7fbbda3ddd5581f9c49f1abf26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16184fe95168b4cf3ac934cce280e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee02b51ebd9b4f7ea79955878c5cd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42392044eccd3b39bb029008a08f340c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957900842757b68744ad3250f8cd1ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65d2c54b541485e116e36e4c7a580d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712881450ced6bf2cf71319a5afe72c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8112846367ec7bf4bc781c1c876b745298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537046fe9c60244a14909ecb30e824299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b6a6dc8a631920b163fb4abcb0705300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f91b57c22d5aabce4b7e081961ec4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91bdbc3ddbc94edd1010c07863f58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12948b266968e9f26effeb311903607303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297314db19c7d1cf5f9b5b0f6391b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849f82ebe127239954043bf552c7d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b86e8972b044ad3f1973f8164d3f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a61eaedbc976cebf22591f97eaac7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8359bbe92b6389294d504de637bc05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e72a55f284e8afd0173eda78f126309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790fc616f08e978a7859b6c19d993bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e8292cb0a9343725e7b29809c8c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b3c819eaf50932ac686ffd276eb95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac7df86500a68e573290f0a858b835313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b6aa28fc97995f6d5bb5e2fefe39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfee8c279e7f67529c8015c8b11661315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd9ee696352a7a9eb95aecf8f8a9b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d1fd8da810e94e859fe4781675cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972547d9ae175e1021680d7da50cd05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb7bcfd4bc1235ef64f20d517d0376319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074509beb20f37c458be2f653fcf9a18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0d305e41dc4161faf29a4cd63885321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3db053cc41e9bd632192af4416aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e8e433d5d3cce7a5fff1a896d07b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde14918a0755b070214bb55cd42c03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccca37a2c77cbcde26f58b2327e868325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb141cc1f4a2c369d76c12872055c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb8d6e939e34e52495213ce1599e4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b449c895bbe8038e9e6316bd5227ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20215846bef0d1aab68a416d3cafbe9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e0ff0c642586346e4e608a82f06c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c5363b22e95e795a8a2118ba37d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c76b79b45ad632784cf515ed5c94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4826c485c9e8d0fc79fe0b2f91db1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e82e5cc1039634241788e45518285334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ff840c0c0dd0b7bd9059f262a2f49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51d6baeb7ba5916c7819b798e5e49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0fd2823bff90766ffec94add75f9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6aa70812999c8aca50bd018b91924338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552cd16cc7d2b8e90ff1f36832616be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909206c015ab1a1cdacdf10bdee853f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d1472e9683122cb05d76fbdabbb99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677a7dfa2dc8171a6e4255cc4ebe846342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474781a1f1358c4805848772175c8ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064bdbbd0eed57f6ee57b59e4c8228b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2fd336c5a0d1a16f65e02476adb14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a029cb8c2072537826470df45321346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2d4f137ed23502fcda8cf1c5af70b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40010e2ab84b5f7e13e2dd304b14d54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be28dfd89d58081e88f1595aa1abc2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39db679169e487c4e173caba109a41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4642738d01a418faf7939089441e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dadccf59ece036bc973214c0cbfed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ad5762f2183323890ec324321fc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48834fe2a0ef94454e359da5577e653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6e31a5ce5c654bace2a60977aab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bfd75d72f3d55dddf78bd8aba7528356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bd1762bf7c1d427c5ac5a672e5e96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a3db4b1a271c91eb410e3499c0d1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2974336971a51050aaeeb79d49e2f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba568592a307248137fb694066f4fa3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc76a7cf2b2d353fadc069ec8fd302361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1839ee95eac7d419bb5fd14f744908362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e49f02ab77f1b5d384e80baf08b1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1638b3d1e0aabb2ecc4cb6add4958364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731340a8e467e78cc7065bd9db25847365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca47e69c40aeda0fb8a0f70cfc771366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f383cb3efd70d435f5b043a3d7f337a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18261d07f77fd47799edb43ac20d670e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7039c5aec924a8007dcc9ce5f607b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feaed3cf946bbab4610ec5bfcfb6fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3173d2ff6a1db34f7f6a25fa1079e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e6adeb8b87f50f92e65dd2bd85c44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a33d5e1871589332b5607afac976373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1edd57a9cef73d5e5a41560d2afb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b25d36686702683e71cb6d7a3b059d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367691715fc993c204070756dae6b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d248a1f1989237804aac336046e444b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef769bc013104f4d1c593cd28f1d7c16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83f618992aa16b94184631ca622086379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f714f3b9521959a7c8bab7267d958380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988abb54294a97426fd33976ecb95a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6877ca2a6498fd5aff35c3813827c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647eb624d4bbe0792186062eb4f2f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e26769926e3c91569c71edadded7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4c60b122ef98d09ed50b80c43164385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6b767bb16619ec0aecf2f00f7f59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aab0823634425ce0c74e539e1a7b3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e6a47b3496d53c4717ef88416bb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af2f4d2f133989c794aa9c11fa7c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36eeca84176d9060df6b28a89c5ea0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b832ce4b3ce50e7bd0470605d38b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13632207af14a8c6dd028e6ef01eb3d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd381293051b1704ff03dae549fe354393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2794bc20464c069c0eb60103dbd3355394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fdea9700b429e5184aaf8c94fb7ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc61ee09db197bc0437ab1768cd0170396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9aaf5d6a7401a78b2cb4a309c4da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025db9e885dedfd449dd9a6cf1c54e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdffcc97cc4e31c727dd42d2cc4761f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ff8ce9cd622a91d178c7c29263cc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cec572b93f0aa2fa9f2d06d2aa8358401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a29f73205ed4bd7ef073847873e5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d222b9e0cfd8b6762241c5b723d9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c83b763699cf3667cadef080dd6010404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea2fa5978a30d58374c59ef1535e5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea6638c64fa907698f74a16cb84829406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb3e98837ce4ecadbd802d6522fd44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2310df5829577ebd3ebc9ed6b7a74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda69714d0a060f337e8490829c8314409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56516249692f3b6cd2f6c23e2323d07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4361f0aecdec2ebccc5042a12ea39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540af8f2408a851c09a081af82ac33c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca950c504c3aac78459638b30d83f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb10c9f841af36b368e84f94755b67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c48baf614124334daadfd66d1e82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f4abed678fb6dea0decce26010e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e6ddc2e5161e377173746a71c2bee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb5f18b20af443974428ae5edb69c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2654b86714a5f9f1ea604fa49de8d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc6af2a532bf9035779d0b0c8f3da1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e349bf8bf8fc81f46aa76c81c6b94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58407eeae484e0ded1b747bd5c7f57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe8a5162c59208a586192fbd5ada7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608882d04e4b981e736d91efc54ab566424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03bb6bc828ee5629203066a5ad076a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa01334368d4e04af61af62f136f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4053ce03ef7ba8b8bf65cd5b36cfc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b278377b023b805f63f344aa22e0015428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ae341bd59394183a94a26f9f4ef4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3312d5e544f768c5bcd077b4b8111c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452e0dee5326769807f2bf1dbf2a5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fbff0326857c6275da25dca919d65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077f061da5d3ad05ef3340de547752c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ad1cc50b0cd3d7d98836f84536182434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ff689de996600f6d2d588fb8ca18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687160a4a93add417503a6744c4988a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3069cb9ffce53432fed3daaebe8cf9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5a83479ac9fb2026941404a6f0ae0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b55a88196e42b1bb796a94a0d0835439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935a199e406ce56dff5dfda829d3ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c041f9f93452fb18a20158aea46c55a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1bbd68f99dd0f09a1c842db10380e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0607a2a8611d9bf4cf71878b979799443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cf31a98dba8c9316a3685e9657e1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089aca04f62fdd17c08200f6a170b1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6381e1dd860b55466bc05851c5de48a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc212e9f012c2150c0928158dc50f01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2f9315829d4297416c4cd80f013d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e015da88026066de88142d13cd9a5ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914919d323f113ff59c88f5a7802cace450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e243399a76210ffb2dfc53f71dcf02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a98a8e279f9b4a49eafbbd5a51c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725c2aee243ac636bb61a57235ada1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bef98c976f26897aa5bdf4fbf4871454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21d817012b0dc01811d812830d3263455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5addcc750dc7b6b919f1346ff7b99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad9eec93a5eb27e048f345f28c066c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919349fc09351b922865f5b9eb3c5513458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdcb6bd0e43d691326d55604d7599f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2446875f2fdb963e5c313cc14c95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fdc9ce7c2529a50839c483dea0086461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a945ed54a262d292d62fac8823409462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554abc2ed4c4b32100a8c33e2cfaa99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dae2aff8bba46089b20e1cb5eecc80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d607c0dfa0b6394140f618e3cc5f4ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a86f075a3483e949b0a845e9a7b59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707722bdad51d6b9a3be1d55aa25a2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa724009cdc3cbf44a41a5f9a6359468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b440d22ba0e4f69a6b07f8a939b0a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346fa6f93bea0ff4e20e26d86fc7560470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268101fb72e16baf7c59c026ab5ffdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4175bc4d19a652da15077335734f36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9d244edd49999802cc441f12a7ebe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f132483a5681a6c95fd4f78475e17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c72941e16e19a41d040b4bed36f7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b01780e01ada620040edafab708e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff78299b116252933e9ad92d748994477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5b296219a1c190cacae6fcb5c0ab7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c07a63b70a33c4028ad81d2d5dd39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a304cb7c1e63f3e1d2f33ef56752480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a17dd37ed207a0279293de7f711f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a2139283827f7d95cefe0767d4a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f08dcbf7e4acffb42c8a2636e553483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0ca8822bc8619e4ef268c9c8a0675484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcdee43b73be88a8f700be7bcc5c3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e91e1cf5f4b46f53398a14429259c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7a3c67d3807d9766273174dab6d66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd159b25981929d5452512e7e602eff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d274ac04e073feb307f3e965a3bd31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8a464a7688452b30d5b9c249c3ee7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bf037256d8ff9d105aa66720f38ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2506f10cf92187804289d1eb6d057b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06150476039aec35264f3f92a8e72efb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1977ed1afaa1b98323535fd24df27b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c9077b3eb4b2f544fc2a4ce94900495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d05a131ac1810c5382e64cdc10b8ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588915c201f6e4d2a64a9a285e95f592497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a846fab694d2f5f9c2754b39b76a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a8f922ab08d391aa9c23ae26769b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69db81015095a187dad0303ce55f24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f08d5d5d5f9e5adbcfa6e4289562501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb45053bf7902d5df3e4a653be6935e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226cb24f92459a366e73790e6d2d090503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9ab08e73b91aefd3ef12807ee3c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b829c1260d5ff39fb475e6688bb4bb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ab6fa6c38aafff59ea43606f7345506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a901807577e7bfa767737e1b2f339507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22709e7c7035ca3c6ea3bbd5d5c966508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ef49450610f8a1c3d6cd103d2258509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8ab7fea4703e640eb8706c042968f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c5d41caf9da0c2c028498afc5f76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701f58a575f71c5ce3f7cfcdcb44c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff863664a411473f49541262a27f2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416298285185afd478bf30863e93362514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc271ec8cc15f66d16ee15bbdffae9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f427df014fe212e9b5244abc1978c20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649256684e4605e3a1e9418fd8c65a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6cf4a9fae1168d1d02811a3573a33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e334fd8d537f4eb8fc7d9425e68605519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24f93c8702e5093dcd37790d22ec9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7118dcef21c60a52a9a8f16a639b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8878f3dcba504a85c07f57353c5b1b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058d5ccecc775ba086af22c9a561929523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0077c16798e127ac777ffa3b88931a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0f0504966e0b83969f5fa80bad63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a8f0ddef04ebaee75bbe8922fe642526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19501ccce9778715056aaf5fdc60a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22743ee75bc3133f2654f747797a6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b94453536ac2a94478286c6b02973529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da7c1f4b6991a7a6b481c9fed9553e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357bf6a138df2f9377432ed165b32f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cbbd06fb5a15c779547b9078024e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038241a2fb7aa005b983c2780f7c57f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa068798b0fe4af3afc8ede687c3a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee7a4c90037a1c9145e488d7f5cd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd408dffd0091dd295191742692b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f6e13fc18f92f9977bc97d2700d73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca926b75e9be1f0bf19fd05eaf449f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913915fc413efb79956cbcaddcb8779539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f8e5d18d1279506ae21d8c118e17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8eea12f1576c8718f90e678623564541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd663fec140f26d56f71f4610b4f68c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddb42f4e1faa1ed3e73a9626bbc967543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e6d3bda7b847167f5450e789ae99e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a25fc07cc7f7caf3f1f99ae7ead2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699598e49cb8d2bbf8380f1b51751a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1def35b3219128186351536015d5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f70cd22b1c3fe82baa007505e11e23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc169ccb715221eb31df71c87319c5de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8829801c97bc1a0b880ad1651bf93e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b25ed3ec3a40592f151c3f101bdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88f464b043b62a9b8582a5c477e72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32531fa1581b89afdfd13668a63bcf44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7753955012e65cc866544fab0b827a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925ca61021d9b09b50afa56a0af3193555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8214e1de0a6b62b2d7e04b3c9ba4a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13305457ba08ab72c506f13e6cc47232557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d458ab3d2d243b14c1a6471baaff0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74135711484c4bbf8f1a9bc1450f93e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c589d57793cb1a05557e6db46dd23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7fa7eaeec38250523c1462e2860bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f4b5474e2a4b12a4e28f527affdd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a73c6e41f80f691bcaf23578b5066563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cea5f75ee587a6a364420a5cf22f5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb348ca8cef5225f1f0ce9435ea94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444dd84158d879eb3ea5bcaba458cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecbfeb3ad45d2f8837649229d4f5bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5cd63d59945230421be809bf3b964568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789573c8b2fda26b8a0d9ad5840cee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5ce67e1c74c02adec9b17aa6f48ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b4aeaa0998eb2aafc679e22444d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26967251cd0e44974941be0697ab321572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c67e75df75d23d0b3f3291ffb7223573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c89570e9aebe80922fdf75b2390fb3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2930857dad1e94d39a1ef6c039694a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45dc92cd268397c8f1e7ef8ca8daa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c867554f8f2a421df2d51e8918c0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519197a02243357aa350a8775fc13581578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8187d35711ea75bc6d709433789fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768852d549a96307b59a14e423ccefbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23eb64d235dee08ee560c51bb7b78b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca1106e07fa4ffb6776c765fef279582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9926314a3e573bcc066de79d3e9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f7997e1106c25065042ec4b49faf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e75c5abd504baeb16ae9f60e43e2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644a15da8b44a9af7f0fd61a6721c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea1d1a8c2ec54ad1841060ec2f6a1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c7999f6f809f5aaf82c63730c0d76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26aa70c24448b9d9dffffcd329d8c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66469af77b601014b80103d21f2cd91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33b4b483c52fbc2b323aa774b7554591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b569bbcb789b506b99630ecee430592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec8386d29d379bb19e1479a69a21e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cbba726a7b48626de64df774c669c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512fb39694aa7d8911e0dfce160d4df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14108c9c2f8cda4971fee1723fcecef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d17c1f1e7a6d8bd69d63a2429c8e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8c5ff1bc290a974eb29707c5dd1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c8a9da840b47485ee352dd1b3d395599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bdfa99ce1276e85186ff545719eda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991ce6a2946763e97d67aa49ddc8f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefb486768d7de67671c8adf863f784602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e7dc638b2697c5f98eb8e209a4e99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abfe73a29987e0228cc6bb9c557c6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd262e7324fbdd8ea6135f162c7733605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0970d30b142aef153927a1a7b4f492606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910acc06d1cef5a24f15effbf91107607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358072ed9f5babfe64e543ddab7035608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b328dab1e34a0e0c7ba83c0cb986643609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08695589a066cec62ed7730a35702831610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe8f10ba436b5f07d6638d203306e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3908730a4925c8d336a99e9db3570612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1095428828cd164cae7e8b12c0f5a3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57398cd3ef49a081da5da395eb1dbe9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac393b1315951da38a9303ddac91f15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b888f2b5cfc00d46bea92466031818616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c6ac6671bf3c583ff46055938796617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344cdadc6cd601aec84c27ad606d7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e2196d4f72803b15153f904ba22a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab7ff3eda71f3772801c75caadb073620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f2e6e4fd7dfed9a665f88e052751621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c7954ac2aee4905049df71cdc38bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d655857ace97c5ad1fc253cb4a1ab9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa302d69a8c01621311c38baf945368624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b87e34f5923d70dd1e7730cea3a4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6fe38ab9e1b4c83820971a3d71d7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35e8880c9b591f8208b03baf12aa31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83c5c8dd1e58897576b7e1b8e9e4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d517406a29f9e8e4663c2ff4500fb86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3f2f545ce1978fa2ca7dfd5b66eae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f029340d75e8893313d0ef9cb745c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff245183c8c15f84999c61cc6ff15d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700daaa4f48a5d912876611adee5fb93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8c2ce078330b13df4dc33b43dcff7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c7061a833d7ca4f91d48596ef57ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe5da90fa8fb445a4c05d60cffb0e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbff82fa64212b4ecfa5ce4be701b12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ab3c99d99f8e1ecf90826fcdb80a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379297ad8e8b7caa0e1dab0f88dc86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00ae16366d4d7aa8326570c44ec15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedac6276e9b0710efa14d1ac84dee85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649e40303a10a3efabf92026e5a0d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979958d2b5074d3b75c004ea35f273b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd245d149f40c9aabbdd4fa2d14ea1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e726151fd302e8eecd8d6d944472cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e227926f6334169acaec91d1dac5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b3122c876e0226d9eecf6423e1f26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b94fb7a076ae42a8c227c1b608d93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9977093da1913cb0055caf8471d452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92b7732bb0d5fd4eb8f30688b7ec23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d230ba8bb5cd7b65882481485a2b5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e988619ff15b6dcd23351df83349652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7359e2fccaeeb21454b4ce164894c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caebabf3f2cebf69762befc51bbc84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac0f061bdb759be849c137b18fb3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbae46fbc38227cf2cc7de62a99446e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c21093369a67c70172a0fec44594b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ac0e9064c39da322af784cb23df16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff45f261db39ff7669bb56e8a66b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20cc0a53a0ce7c4dcc0239d8cf3eed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f1516465b602c3c0aa88e51634db8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d27c46c6a1d609efd9bf05b919c78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715a0111299ad2e45691c4fffbc2ca3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec17f5f2335b0320e0b374cb597def0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034a5da1294f79b82d34f4c0579752665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dce6ba056fe465554db8610c491c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d6c6e2f0e5cd5d878edfad94e5db9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df176577f48584023482dbbf87f0eba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf842c7824e5e6dbf5e985d635783f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a3e2ffcf373cc1a42a0123f9c6276670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6032856a87bfdc325b9b07e3c835b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb3eb2e37a2412bf77adc6dc26e80a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd1af1a3bf88d1d9049ec557dbec6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fa4f3174635d3b074287304f4baf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e355f730994bcde6134e13ae6b87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5257ce8f3c91e5da8527ec08f9fd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158265e5a18fbcb08e7728f3c2f07de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0e29861a6bc55546abaa96aaf272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133cd24263a94ad00c8af1ffc1e4c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a66db13e895adaa77796356d0291a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac2e817601401586333952a8efe91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481151f084d3ab2b4e7b19a8020258e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf58d3dfeffb1155298a747847c871683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f759a965c474da2e5f0a89220e1f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf41dc9354cc002a1b46976caa2267685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69fff03efece5d0f9f0b641e314df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8f5b9234945b49cd72145f034e740687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d2691641c7b3d26ef5d79b3f38bda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59823d07237dccdc6831b52fc1527b56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa9b7a1c1a69ec6b5feb536fb9089690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d8041d650da0cb925a2db04eedd97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bcbbacad114b2a10d26ee82f34793692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b75e50e2c6bd6b66dfe4ae00304b70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d772d5e187ee6e53501731a99b49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0368f91085bbcaebf195f45f583f23e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a8d70c4f116ff710f3b6bb3ebab99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c87dfbe87f1aedbd6a4a81c39ea96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0834efc50e00712e3f6c0ae3136b4fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21deca8e9c2401596d0811f28f7369e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f285763bf342be88bc255f11a61ff4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144a5bdee2794d1bb7e2c19e9080cbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996c9052ac5b74d465f423cf75bd917702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50411c4d4cd7f603be9670a7c0b544703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dc690597eae7ad152d24d5fb2121e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e7a272e5b3561d82b421e08299c6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7e7ccb2059815fecc99e63560cf44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f2500eea41135fde92647d05b790b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b58701922c4155538565ef15c75ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b41aaf021580cace5dbbde6b3686c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefda84f5d19033429a79c5046d9771e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1da11db42012a255e37e9b0dd512711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cbdae01dc1cfc6ecc16f151ce7c72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425019a0d8403da3ffe7189aeb611687713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c86ed09d9938e8cadd0a69c9cb45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c63210831242a5c82df2d6e05bf22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f8108fadf08b532b11ad38f7f7368716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e00ed77b734d81f76a9b99f58af96a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc027d7918c97f80bc71646998769718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd22954048e5edbcc3ac28590399e5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a757667143cf2ffbac3004907f614b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a511fd483dd0aaf606953efc447532721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb4dda1f9c54125f9503278da67f73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04f3fcc355b1e00195576e4edb1769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5dcb59509f22146eabb31f65d4973724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21987ab67b86cb19db2de662d0cdb2df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03db430fed18a70bc66ebb37e17824b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f86f057990279babe5470cf163ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4239ede02acbb1ce4fe0272ffeebc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e18d378831a45a8ecc005c3da2f80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde4e5123b342e214fcfaa8901abec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42589b79ccdecec95f78348da7c2b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf38b1ed53688be8f0bb15bc689609732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73557b0cc257e7714edb146b91e3438b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb753d1b85c06ad87a7f7a5f78dcd4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bafc46d563bf217efc33a9f9ecf216735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e794516ae9b81becb77d63944221736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc954563df75ac3e31c4e387ad31ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f59437ea4d622cbe394bde3aa49d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb1ce9355aa9f105d52b05e96912e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82adbe7badcf6f9e17df7881df98f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac525f9f3db39499d81412269cb04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3743deeb4641bf77ffe9ef41638eecc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e885859e64737b8579ce7305dcafe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc9712b669b543f29b79e249b23e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db5798bbb177bf1496df1165dffc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14a663ec78f44805a31a4db0200cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a8b546d3ed1944e03e09c60e4bba9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38ce9e1cb6510d0002c1a7f52177a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d5c46ba7beb01b7c3fc425bc7beac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e89b5fc28b5a70e8afb67c5dd5c18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3ba9d50f97cf50490975560d25560751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eee1bf2dee76a744f10af0d870bfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df75dbffff1331d9517bf535a541c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896f83f6b559c7699bd8ba12c5d691754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dea80783e9117035011de85e0e1eeb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577a486132383fc4e49a61e1871c469756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77fa78b46276c35919fe08eccc2464757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b26d7a2a7812423a2d32970cb50473758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a47009cd8eaaa96a167fa797fe319759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>