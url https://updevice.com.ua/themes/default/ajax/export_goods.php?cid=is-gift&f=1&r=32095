--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fbc3106f3be25db89f1ed24a9983c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054d40d83ad239641bd963a9d0ca0a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4b7c952eecece512884caa3ebd2703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2bb11c01fafdee9613945d3abf4384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd9ac5ef43f006001098453ca63e9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec867f85b7840a24859d9099aa0d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c6700822900d8ca8fe6fae7681747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91bfbd06a84c9ce726413d60a24438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e66520ee0a360743297ebc392f90ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe46be2f15ed4514218e4bb95ba72310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6d4eadb48f700c456c634f048ff511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af6f8acdb9492c9fd133af962d05a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18199b1158e28e06cf3868fe6bf65613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1de2cbc04db09ea78bd68540e820c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a367fd4fdec0388d6c57d5af13fe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce03d483f61cbbd8915cc37a4666816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e651249840a8579c0d6a6e78245df617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6addbb3eb0130d5620dcf1c4fe85a3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde2d9395ee58f0fc9f951a55849cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f359add3e644403a38a6a6024d30a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20ec1ee5a3a6af90c042d0d913844021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81592195897a6769cb178f381e7983cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab71a1d2f0950f25ecc0f2a3856443723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff87c869e904f3a678e97beec4ac84024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f84d1d2fe953c31c2e0faac9079825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73201e008b7e62db6dbe77950b52c6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0f6f5b9d7a15e347c7cb7777ee99827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1211b59e0cedf703cb48857f4f052b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193749e412bed643e11436500f18e58229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b80a391c426ebcebcaba8cf70cceb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c3f426b879891510b1c8bb63ddcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467f921cacb8d07896fdc6db277002a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247acbb54f02614df65e80f58e725f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3bf0abd793ef77faa0bb4ab85275b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b88ed40e60888a016636fb60a669c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c131e4d6a2e35680d97dab36a534836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af8b6c0b5c370f5e99a52351d24dad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba5cf4b72f34c77acb20ef7d0e09b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf66c7da1166a49edbe6181d92b5d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054c801bed750d674f01936d42525640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826eee0bc3d4ebcf1fdfdb80545cf2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8677aead1d99af3e3af14aadc94ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e7ccfc121684eb924fd11dc3deeb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696be903923298a8b95820ed09e1fe8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628649f974da8f714d8ab6a6ff04429645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4c7045cc6a76324f9f6c7f911cdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67161e19d3eab419d9ae4961881dfd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b11a72c35047c93d564b61ab76e7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aacbfb85e1b899b141390a92e7b5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888d6384b468aa4b37ebffae9522b3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfab1ca8d4d2f5c2cce2cbc9cb26f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad6ff0f64d4ea750d0712c3cccbd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8eba75fe458aac8ba93212024bd5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b66fc67311eae9f46337ef3ed04454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d24d922e194714ec19e2fd8b04b79a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2927eee082509ad4a4b075baae1b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f8d5eb4215154aea1cea01af467f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174384fc27f79a02dd40b6f74e050158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c113807ec3e388c2a3e624777fef4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68375358e41139126f3f3e5624923fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6977aa5486eb788459f2a1032505c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc2ed50d2ad837e49e93880e7c076d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004c1a45ef8255d74889fecb30ad3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26192a317afefa809c8333ff39595364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec01517cd408b4abf3530d3c649ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b97701593e8dd7f254722f3b4b909a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0082a388b78357446ed82c92506dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d595611daf5f4f44ebc1298c9e7521c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc01ebe24d1de65333e42dfac9d037a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aab909a08869e338c92275577d99e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b530ae6dbb87241ae20ea403e510b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6594e42887dc0eb666ed93fd55a82b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa60d87f4edf55d957ea24b28808c3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb0e2175f44530690457f069f84ed074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce221a268bfeb080e015f67ee581ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdd4b4b07bca9dc7e2c9c8528f8caf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961480927b4789f754926c027f75518c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801021b055298ad99b6e7e0208dafea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9de80de96dda9b5903edb2ba35c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0de7071b654d5a627517fd11c6a7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09563faf21518daf1ca92e09395a79881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276463812c3e190915acdab0da1360482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefee1c3117a7df1dc7caf6f573a1d1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b602da268459b2426bb17a9c22532684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10212a26e9ae133cf11b9f025e59ba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20bd4a0a02c94ab7a57db8f5debcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68566f13392195d43addc9d852e7df287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cbc5a74d3b186eb53ac4e950570e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd73d30770787a0a517eaf4f18bea5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f94ffd51391dabf2020914d4e41af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce2aa1fae4869da83a225f699a3ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10616f2bf20d1682d802006ea7bd5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15545c567a658b2c63d3aeb4922962e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9078ac797db59ca9bdc3b88a7186c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c491f92c33cbc072b91372bcd44c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e514b58bcd8f426cf90965672227796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224bdd967c8ad8dc43b94ade38f7a2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829df4b36d0b27b94c49803c96610498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa929a0a98ae7d4d63b67eade511e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda45b685be6fe3f5075fd157058913100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cafd5b133511468abea18d1e923aa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803edab2605a2f41b5c056ef1933e246102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae8e1a6fab086fb18de5d0dd2764a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96f2632dbf464a1a0e44bff3a8f18e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6513f9addfcf107126944f0ed8d17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0190ec471763b6bd1f2bb361f9608106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce193fbbe60d8cf65b910a88d663beef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f638b993b87cffc03d52aaaabd0717108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ad972d433a7baf083e42ff3d4f500109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2cae5b96601966b09e3ba01ef5fc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be32b6356a0d2aa71446612584ac29b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963b14e459ca4fd52bcc73e31bbddd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34356db80d8b6d93162972bbdfbeb101113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f703956624c0b371f27d79120916f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6b6980ee8b2baffddbdc30cd5503115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5aa01661aebac3fb37541f79d472116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc669ae3936fcfd54caee91120c55c43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edd1308aeef2ca23d646428c672290118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b44f581da13492b09e61b4d5a865119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5601c821efe062aae85a27cf38c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b8276ac713840fb1734e46209647a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972fe0b784e2c2800d89dd8a35d2726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc872c7d20b68f15366e4e805cdc5e72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63ae282b2c634623d4c57e30ce546c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e52df4eb88d4b26db2d8ca57622bd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f3eb1df16d37434f4585d7e546baf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f13180632cc30b791ac4382f71ef15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e6ef37020f4c87159c49ce4269fb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67fb3b263f6b9ea8d295173223ec2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a68bc560197147465a4c545e509a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25da31d4ee20c64e5de673c5463903131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db2d736f021482c05708b3011cf217132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eb46549b668be4cbed02932a44936133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855607be04bad47dc63496de19e8339134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f16d833e83fd2adb63725e384c24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa58ab4fb2a310ac4020d9130b4c44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37191d069f46b2485629f37f7fe898137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8d3268ccd032edd0ec03599a60723138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dce9b00cf3ac6121ed65a3ab8f665139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5051dbc943cc6989dbece1d40f7158140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447db16fbb11c95366abe9679c65338141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e25877f91b5a9c62f1eb80952679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d18a7d68cc9e44657a82ce6d157e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346aa8b17523e50b520da0b0616fc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e94cd503b0391e4e093ef97f14f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f1e75e598f029cf28e5f0dd09a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81026e24e76560daecd00b6ffa6b4220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e132714602b45ebef9ef4e1b51d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464e96c3ce6995168649b3c86f5808149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97885a9ccb73cdf577702216d3eb18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59baa06ad6de0a3a75b0aab54b1814c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f378dd45b453b2fba8b65ad439c186152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bf7a5330901b4a466a2721547a70f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c864d475f46690ab484083e30c8cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83507c7da5b2833ee7997b0a1ad35edc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682cb9ebc16e9421c26bb15e98ac44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43936635cc13cd3d575969736a801b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b66cd45e46350b05528990bcd986a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4b0092d6e77c4970c1043c7ea7b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a548be9d4ccd51f42aced58a9e43de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d628b47fc14baeecc76bbe9fcb7361161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095813d2d791b27dbdd0a65dd88564b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16474ab39b6d60ce314273ff352d0042163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8405696670a3e2dd75546cee328fe7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16264126f34e935bde2e97b8c80ba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f42c8022258826a9a951ba136113166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c790977daefe1ca510acd77b4270d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4591ae9ba8524fc9a5d50a0a7816caf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dff6e42f4274c6cea4e3d5357fb3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d04fd6c5aa225ea0b70ab6e7ae8f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af698892fbc0489faa78c5b5511fc1c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da0184d12b49c5768fa79e84c1a91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a2901ff0656e8a1ef2bf450c8e2eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8f1a03fd8a3701884fb27adaf3a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f7fa7e1a169697f09134de330e253175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f8cc4915e569ea40cc53d13d2b0d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15609b2d35e2368c7eb113f828543887177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ec66c670646b465c9aa2c682970a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928928ca7a85eca0eaadbdee2360fde1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3edce7fe6944847b9241841aec3b4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d77a801418474264f2e3e911d2674d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032472e8d77eafd0f9e66e50a6d135f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fddba4298d233be7c94591be032cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b5c9c13c618b5808bca97ea9397e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120bba712a02b0910904656e0fa39f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752957200f0b85ccf0407f378aca52a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbaba84c3102f79ed1aa381a2ec174187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d645f2db5b2a33e530af65dd05768188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e7dc4fb569148581d2f1d4ced324189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe633e31a7dab6f79654f488aeae7f0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178572ca52edbda87205a811c3787f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ec5fbbcf35c0d3d162541b73672bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aaf22fc0953182f4e48a9f6ff3ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7969a245a680fd3b805ddf1064244194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258be4a2be88bd2f177c94112dcd5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5234fd9701e4f408ef5eaad15a55ce9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d9a101ee17013fdd1a42069f787b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935ce777528894fb55f86688c930444198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe47442e4d96741dc0518c545614d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b10d9f74b1bfb32d54f52c7b2f78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436990fd13a71c7461b6cbcf1d9dae3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4932bdb83cbd0ab54c48c0084e8f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbf6f89763e6d4368fc0dce6c3522203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ef90d27a436e673701342238e9b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5efeff9fb5895e6ea4f7379425984205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b97b08a8fea35b4d39f90a6d05ef3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161699af7a3648ac984d2d54b37271207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2cff4d984447484db79a9132e283a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37b2ab5f5b109f930f18bd41411a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977bdfc58be921394b35cde575d0a1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ce56bb9646b6d25b37e5c24e4b598211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732a5e55cdcee76fb09e3f0b2753e29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf17c806e932515b7eb4576975c232213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b1585a60f988b6c265d4ebef096f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3238fb843524ea092a8649fc2bd5aa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2094d09b78499c4ed2f563d05c6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d30bc7cf85c67dce5b2d64a2af4e7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd44e1fa5e981a8172788045612266d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a04a50b31d276fbc1345ddaeff6b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5053202e1ead15b5e16f35f3af7411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f32ff3701c82ae50b62eee76ad79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2468cc44efb70e4ce5779e27e0a91e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c6c3b7f7222321ca95eacd32584c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d1fd0d54a3031c530d0b369d2696224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c555e51311829f9e1f6bd9bf1df72c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71af60aa685a61298653105ccb4508226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ad26925d4567020fcb5cdce59676a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d73c428852facc041be610102eb5b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c06c8413fe1d988aa0ff506dfcebd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323a7fc188383edc76dba22e6bb676230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a0065b72dc871408540950d042fa9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec400aa99ca32bda9871e02e2d7bdb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcdc0d07fa9918458fa51de1938e92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb813b98283bf2f15c6641d3d6919b05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c86996a768e396031a6b1e61c841ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e026bec27a0503b114db9a20ad95f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120cd3df198534ff9edd5aa7ecf3b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa6db74e6fe909defb2aa66f2e5b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c51faa2cc26776380da068cf0136239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774408cf725451fbb6df9f9d4ef569240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048377bb275c92b3c5f93f4714fb0ef7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7667877247955178bba860306f77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bac78e24025b5ed26c573b9bcba0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d68d4601299ea7150ef481c5d2b6e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feacc2f2d6e1e4425e693835eebccc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d22032ad38ca36a70897dc559f5b11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef807f9f1e21a8aae1253e0dbbf2f633247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d55e192aa9ef0d91cf8fb9d675b0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61086bf98e50e9dbc8980986d7eadb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032630e0ec0c2b76dfaf0427830e1ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b4d2e4db5187a69c477beeb1f59d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af38002a8e30e6504393e27118c360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54097d4ee71052e18ab2c2add53ca678253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474519127ce5078c39f98aa6992cd03c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05039d79c751e397f1b0a4b2912984255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602253c4062ce34f1065b9d257d35d6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc65a651553a5e752d5568350da34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe4e13e5dcd8033b5e93c350fc23bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a742c79f81a7dd65a1a2b8596d6c14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153914780a1b45b87a2edcca24915cdd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304e36ad917eae4248356140b2b24e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0731422ac63af2ab3d34a3389b71289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283abdec991b219504e7e3598c8003263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043234073b0e15d97958e0698ed680b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b7dc6f66e6efbf45de9cd881b776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ecb196a017ad9a31237d979328ed1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68944e33e5d0e3599a3dd34f2af538f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e52098699bef5335523bfcc7640bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9a7d340c31a0b4c882871cc0db3fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896ff1db716b12049e725f0a5cc821270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d905e582ac5564ec14e0a913891ad61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d741707fa99591f51dcea35130d3b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21e863e2d38e6551b6386356f195f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dea8037a1e9afcf408f5887291141274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fa8d66129fe23151524f3f2e5fdd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a901248e8b64e9e2e9b81dd8e22239276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f87cc6f0dc40cb798a9aec5a5d22f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8fa78825fcc0f0764a1746b6aadb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4223b5d6345430dc9a2242752552f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee784bce9443afe0396b8dd0a5c62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c5a2fe930bdb4eb5529c3e16d284d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf591fc6bda387eecb5e80d452087b6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d53f585b9641240b7e4c6623986b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4960c7fa4de3d3d965f827b36ba62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd8fb0688b45ba55338ffcfb0ac1e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a88ab5b0c22fb910775aa1a8bed01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225760164dc1f1954f1df251fd44864f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c44446cb9eaf273b792745c97b46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a79a1ea1ed1954d09085adbf18df6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d686d788c8cd2ef11f58c60b6e01f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e25deac1ebb96a7ad852f783aa7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b760bb0dbb7a752ae93d28eccd841292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d97a5a000ea1d712444bf3d21a44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e3fa1a563f3166a66313c92d8f2f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86672ca1511c0b2cdec92d6a6fecde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa47f4d9d2837aa9ec18ac706246b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd8111b5d3a28c46a35e7dcf40a723297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864e281836a468847a97316392089c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6ce30534fd45b7140c0bc04f06d67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eace880f36258012dda34d2ff2f5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82684610b5c21000de834d0afdcaace301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d498023d32e599442e47d2cb48550d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb006210260090ff23e652b6d986c5f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818492b431d884e5583d97afd71b88fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a585dadd74c294351afeec8466b07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cb87b67eeca5a2901d3391e19a6e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f0b6044d343be72164b57bcd52ccd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2475c33f41932f73baf1b1279a6b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59c16fc883bedfff2b75680762c591309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3719d27c7c6378239df894ff72214310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef18183566022e6a9cf625883c1ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2eb2dd1676657c718b2a22c40b02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6771d695b8e1a22a192b31f6e84d8a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc5bc8f3708f127d78bf51514ea130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b768abc26b8694ce9dc77595e5a3bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684987693d9b085fb20fcb1fa57956316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf01b421c5ce5c7bfe582579ff897317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf18ce0427a6891ec56b83a6e2e94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043d3038757a33050f1f7d185cfa9c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a8057091304f1c995c4ba03cc6056320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3fc4088cf17a48fceca3d6c0446c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b00a79b79fd7fd7cb4795aa22fa182322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c6e8b79ab76c687168cbbdcc9ccab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b51177e4f3428450bf1f87cdc2ca60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55569e7603286f20f41cfda91207203325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5548f79cc60c1677b9849b848f75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91b3d04e4fd526031d61c64834e89f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399bfd6a8af3d5139c4674a152a3811328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81324fd93e3d03cb2df3a6bcecab797329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d2022377d4e0b5197694ee1ad703a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5b8aa540791cfdbc6332d42ca0bbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e9fadf98f04cc274cae4c84b795a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d94d3d0fb1a7edbc6414764179e0b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb3f271bcbc67ffc77694e0a27ae1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbad2c4b66ee115e463cf955a0fd71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174740289df43ae25012c1714aab662336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefce0569172c243f1cf7de20f19f90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e407136cea835058c24d854629a00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df610a3d4f61f208790ae5927ae8d98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f756ac42026a33cf312b747213b0d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7783d2fe4f90c51d0a30dd30a11844341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8c6a457cc9880b0620dc083089747342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb8d875afb10a4daa386d4df161408343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f6dec415ce986e8879324ddd060ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e3f24e9888d29d14b41bf91565fc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201758c8d15ed8414db08327760ba77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efec5157dcefdc2e7fbde50f8fbe59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1455bb031155e583cf0496c90ef8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0274679a75c6da0e87f185b0d314f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc997b133456f24ad99480685f5869ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9ef686b6a19c8c10b778c96808031351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a316dbd19dc56dea038d685dd7cef18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413c8bc52b36bb9279ced802c80ffae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c71136f514cf33f5f0851fd9e7961a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec4d845a2b16f4cc9ccee390e8b707355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2eb7ef86a8c4b3784d5b025161d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632af2e1f53a1bce9852e8c07f117288357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7681fab15cff3a45cfc0f03928424358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425c4049694d7fac6ef3834b20e9517359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caad4abef10e74dea5b3f007244012b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1741ad5a2ab493370feff74720a2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd7df743a5f9a615382e0b10bb11c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b485df10eaf10e8138a5548dfff7a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c59f1efd9257dc69fdbc6b491b613364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d7cabdeaaa0a45f7f3be53740cfea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140c89731b977b92108b6573b408b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e01c5879c30f0672ab9b1e75c3cc4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a3720a5f74fff1cdb7d9ad7572306368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2e606394d57a62ff5fe330be99a28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dfe681edf70c390e8d78e4a0026cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be281b6a9fc37a04e32c9c0262cbce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714781772ff296c62f675dd9c5ea73a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eb59d8256fb04f31a1f49c293edd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f53f7728854e005c28dc8c1aebfd04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62a36e6717ba166f93cceb3db22f42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f824c6c4988c9a35da8a8906da06c25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafbdb9b67a734a6d932d7a754bdb8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a79601bc97b8f686176703aedf0300378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632a81078d75f23e6069031e1795ebe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6a2d839601d8317667f2a4a94dae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ba039c8842ebf5c17d05b328dec58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df3198334211add92fa2d8f3f0ec21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f3af532701b05d6542a50534381d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d29126cde15ac31b584383b8e867f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638cfbca7c8b147ee7d40ae5e2f63ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9123dabe6f293016c38419ef8ad2c55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73421625ad0f37b02c93d6fc2d7c26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c058df1f7957d75733e026d794217388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022205d0b8859fcbc5d778e3798ec1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc1656a5419fc020a9a09361fdec1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2557eeef6feb16575a364838eb12f70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616425958172d485ac90a2f530e23a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b6ee3ef6972970791e734ab429962393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7061c401c0c8b7a4f4ca80f53754c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff0d6e117412f446b015a64487ecd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0777aa2802994e5a8cf5e0465df3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4b7aadeb0cbc4fcb484e79cbb6f45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7315b92b4a83622b71dc0a85e4ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7037b591876231e264a5b702cbea423399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d429d8a088387af671d12fef553f8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe154ace0e3eae655f0f8e78608642e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce75fa482053f2b13c088d9c2e127b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6571cf6f030bb73a96cc833803c33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af34df8faaf4218e1659bd5f55486f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e0cf575d42fc1b063f9cbb23dbe0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6a5e4dbc4ec2464ac37def128dd44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd76234fa52c6324fa859c6dd20f09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c1540f3137876478de14de0104284408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869da5873e1dfd7a5d3f13284e553441409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81cb5efe3c4524f4abd736c427d9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e10792a80f9d15b08133c304bc5bcd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96506019f78cb584b610c094747ccc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcbe9542bcc2101ff27b61827281a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99db80594caef29d94e09582274d3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189eacda3058e60a49e142055a1c549415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed0c4c7d2edd793aa2a5f7742abbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1148cef0b267d49d3c01e60a6549f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43da909fb843ac179211bc5002af55e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c720a5da1a5f794e04c154281229f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ac925be52fee5e0b61c784ce200c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a01b7be26110246e0ffd2da9e6c970421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4ba3505d5ac94338e622e6d719f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e51ebc92eaadcf049351f601cd4af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a71d5ae0878ca9f551dc056cb01441424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c496ccdc7a390b24a66123a42a53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcb98e071c8e1036e48c2ac00f58ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f94cae48f5a7be5fc1afb654a83a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d75cfdcd6d60fc4ab49fcb89a811428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df08a12a40e9ee8d930f633a23277b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114830530cb95c5b5930a934c7060a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87742b6dd6f6b900b07c62f9a80cfa0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96598a888468b70195cb9e1e0c0ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f076f0469faf9aae5b4b26d362ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab583dbad5825d5acdf406bed1081e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd6cc7c4af508940a89b0faa09997b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b11448f8afe40374d6181ebb0c600436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c528ff18b253b80f7c242eb526d151437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b38231036eb6c634f09d2a3dde0c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b26363190bc34818bb5173318bbe01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3e7b0af31f29f6a66526cad3a438440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f19c3b2cf66bc3bc5e4e2f885bb3da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79715d8571f65a0a3022274528bb20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e6b29343c58bb573cc200678f7f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c85cc6169abaa8d58463ce58b6a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c697eef01a484ac762fdb22bf5e446445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abddcaae99182b323f5da7d4420712f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9b9aa122483ca9340cf46119e377b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80bef96088549150524ce3df15850a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f8ecd63b76f1646ba0dff3da54b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c0e13c5dc4441fa96943a84f9d5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b76a26e8280205daf5cfe8f8cba9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57649686ef28c3da8a87215facb58c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8081386a3d8810466faeea3ab574453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63fff7b403811e863e76c44e53a949454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a7f25c0096dfdced95feb11042a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68888ef6ebcff631e55c51bc5de4ae24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c77ae0a64c908c2bbd530b463f9de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9516e5fa563916c3ffbaa6db917d1e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3206f86d2ed61287a68818774fe4f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756336de4b2e1d8b9afb55d1edf39a45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c2d6a10b80acce31cc8ea74e1eee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9976bc35b219f3c1d3e781a901d410462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d235fde1f4c807be30d5c0839219c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701aa2e0c53784890181d428a61e4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261b9f68d26ee21519cb2a936a4d56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f979795ffef463006eac7db6ce022bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063a2f44945680656d83c39d1f72e2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca894b775a39b7118b48846047c9610b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72423827f06a15703e1cf8ea7b0820df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285156c4c599d540830939d57c36988470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b924708d63d8ac09ee840bb8753d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e9af524858852ece20a753fe07f66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765e1d410a9281fdef21be79e61686473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6849cebcfccb2409dc4c96e225e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef14f078713d3f52f756ae8a79a736475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88ec7207c6f04d7aeedd767f32980476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a541903d6d25408f3f3f10cceca764477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8b39045489a45ebd8a5596a28a34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2aafecb379aac64ac4a18834b10ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be55e6014774e3e8d1420cc8b004f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d1ad911e5316f2fd76d3449d3306a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff29e081c3b6111b91ff5eadea0c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad3c035063cd25aeeacae00f6fac7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ad11efbb60c7f7335b3ce785a9d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313ab7fcd240524799322ba8be0d08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7a7b9c2b3e5ad3e4bc70343a95f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc27f699e895b44bb9f5e25319612fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3cb3f18849bfad9378175b039e0c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce089d585f75bec101a90206973c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90783f6f14bb3868bb2fe212a5422095490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9111fe1da999d213c6f324b326686491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d939ad0ca7e5745d615cb8beb7db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f2a185f342c90bc5046be03f2429493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10bdf328df2abd57d03c1ae4068b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d570a6108226be5d2c0bf300ec856495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31b7276e6e5b585cd91ac56c4ff39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5a1703e342f87e7bbd34e6764dba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487278cd98ed66deabb105548e8069c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175d5477a63d49c2ddeac49eba59db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a1ad4119d575a3af2006686d79326500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33fec127ab20bc49baf37651109a58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ad7244ef954c588abbb9e5e776f29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5963d742b4ff0d0de9eac33e8d0655503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3624d62b23d4e953d674b94b688861504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc487ff8bf81e178ae1bf2bf8948a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f121e51c99dca5706c62e147da7581506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b95b89474526270519017eedd7be31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61cbc47633034743ef017f71ef5f23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b85277fb049ef71c07b08c0d6b721d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df43682a19210f2e2da647e8a19b5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d1d27c6d9e548a13e94e3ed2372d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9bf976d0af92422c85dc4916a74fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b18c5abe80472ac8191f4a3b944e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a72d0fcfcfc3a669a2177db01f6ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc35eedef4be5564af87de63b1a03b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae977d8c41665b153f258cf28ede028516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c980b875a2a1a0882f89940ae913517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80921775df4519354207a0c23e9a9e05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d922e0ca5f6740caf70c3438bfc2a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354103f13e4714f82424ebc92b1dec0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6329b1bef21045b0c0073b646ff6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d9479f495c908c0f0b7541372fde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa70b4413e07210ed30f5d1550aa6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1cdd41280a960b096f3fe2d82c5a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f0b6ad42b2b0ace7986086d9ec68a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754d2cfb221b92d71bb738b00c90ced526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d870174eb0d2111378ebdce4e553b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f336529171afd87a37e6410ec2d2f72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8cd90ec13b05720ee186a71291976529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c5d147c16ff52264d1f624d97e30e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebe5685630afdc179b05a6f734bbf8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f9b155279f6f440c4b37cf6f6d2c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45313adbc6909e0966ccf53c8285f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939317b85de57991a31c1ac024f6cac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b6ad11b743663f4152ace58d7bb31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897877f8d97010ffaf92ecf2ae3765b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df2a678dc543966db814c2353996d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee84aaf78817f0c7f302265d8cf27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8500e6b43fe24f02719e3c1cab329539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c544bce672237dadbdc3b6767d378540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f46cf50397f7be537dc1e78962218541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de34b47c1f8afc0ed0cbefa6de1d79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307da1e3fc07a59e0d69334a4eab880543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a653aaba3fe1fb02d6c2e69a5f5c2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a13c5f29e54f3d2b89e62aba4b18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ad967ded820a9d5bde3e6233f5ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7df51a114b4982c924669890a1aed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b6f927dc3f7e48806b17116095d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b216482531d9ddd6359a3692264100549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca582c46cf6e49ee8c52c2a209c4bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ae18f93ba69089fc017e1739ec00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aaa156d630d929f0b80782de8646c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e38aad3ec9e88913d151aa7556123553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f2d321e6f0724200dee57a9221e14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3538b70177d9c3deb70ca7a3f8149555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba00977b7614fd29addb656f69d69e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d246d2b18618fb06b9392dcf27cf298557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433da0235e6be0e33cfef5c12b72fec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868cf1cd4d1379a866d42302090f5a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87facea9e09ee95cdb6fdb364243468b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35abb4ee3f9d8343e3eedb3ef0138561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6d84f641f6aba573f2378bc17a695562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4cd4fc2c38a8591bb81384c2bc37e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e46a22969d92f253d52e8ad7a5189564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c8672c41c36618138829b34c39ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466721ac98f0c3e19ac5793043bfb707566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0422b9a29352966111f5b0291c4af63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eece4a0db9f466f8bb25681aca2062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c844470df8fc847bdc8773c34b31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade44b67cf4092ea1a63f517f877fdb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d8e3ed7f17d0acc0cbb9994ac3d5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab9e1e13190abfd8215e75bf155aff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f901f4824f6ad28fbea9826a0fa8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44908c09462ce2015b5584e6f63028574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8745daef450fedaaf22dbf94ef2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b72529412050b57557759e0030c200576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078088d5db34f43ce1b4fd0cdc62295577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f3a9dcae2402194345a0ee72dc60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de27d8a2adf5b0c8741c276ba5c54e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cdfb24b849dfc40422b06f744e8d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231183adafe4ff24c0d8f35f0abad16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43aec154398aea88068c3f390cc394582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2680ea53c0987fe3ca37543b472ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a92d7a0e5b999da180bfa6dd91092584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235cc9be5ccde4f57af01180c15b98e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6760110341c8d869cb53b161b9776586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d4c2ffcd22fbb6465a34177f58c00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b201f3c1ac56e49d2fa1aaa288028588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7569fe836fc18f10bedf579943edb9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f9fff120c09b314ed3d98058d8d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d376756bdda681df8d7a71d2937cd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726100bad10f83e37b35ff338848149592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aff341e675cef520ee5d0f900bce68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f1885efbc8929a922f4c504af58c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f95b6a2be094cd3bca55c36d0b01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d0744a2b8c67d7c2c0efc11c8923596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cddd3e4b68630e00f036fe10052ff4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd723aac3ee1164213e1406c0f74b83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9f8458f0cb10cf553229af4fc097599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d0b2464743045c01287c13ba58730600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a60392f21ee75e1b5961a8e538b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12cb9247e5c48daba617984109280f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46e2c8a06dac68f977af5865455c1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57977568f16671237156ac93e1b36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5e33caec4bb33d6fba0c6781c107605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ee3c32bcca628f45a54dbd5727a24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd875e9685b1e3f171c76be15413496607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38b7df3706fa1993f3c8ea7353b5c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d90fd6486d292def2e26e48727cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0046cd29a5cb8f7b20e9e513aafc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df562d83d3ab145fe0947923ca851d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35c6ee58949470b0974555f5d5399d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c343d6960cc4050af964fb79c54b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e9262439f865e498f4a34b639cf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cc582af7aaa48011fe925840eb7ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f999279b4aae27fe622f0c5cf4fb68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846be5b069c01095296a13faa41dc3ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa337eb0590a9e28c87cc66cadf5b20c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779117d1479f53cdd7b780258bcc3725619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aed95aeda2cf2c5e5cabf2e0e302a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c28115981bcb15cdea94f8f02a6cb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53e004efa34e7a1853e49712ad8bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7c4660655859e120681e76ea0b889623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449378cdec73e942c8933a170a9779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109cdb2099ce1b00969f1dcdf03cc5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51e09dc9165f691a2f09bee32ab9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf2958606f298215ba3b8e7bc52e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bdc815ee27da155abc152ac21662a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4bd0ea8a869f3cfbb107c73baba71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62313f00093588b1c60870e3bcbfa648630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb54d6f968e951f25a0b491a7dd434631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4db43f757eb1403479c1eb1ccd34c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161ad1eb3df427897dfa6d5fec8304633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b7ccddc34fe11c313c406c18f5ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b0e9492f71587997cbcb1a3af6ae1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b0870593299da08e754cf73c21a2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac41c8610d0c277e27b31a9af482d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985be56bcc84e04d92832e532a1a930638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5007d65900709bb7311b9cc4ccb8f3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a74750c535e255092f671c5fd41f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943210142c0750f6e7aaee6d2a3654dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc3a4335c9240e86b544e4e54e5a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1bf6558d1732d23744d93562226f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247395c54725cc632c2d5e71312c609644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2630d14bcc76cecf94ffb2084a50d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c501546ab7b3502540d0f2e1069ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970748c88176487e29ec80f6ee7e7df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97126892c75f6cc425207254c27bdb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cf88b98c8d2bacb9bade5bfd17535649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef84e70c8c08e0772924e95758407650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a84832aa4dd7d32232e2de221fab4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d166bfd03b0914c6f7e4ec783524652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb26a784d3394290cab7616d8922b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3a0925487b491c88b753106a9003b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df20077efa7549e081904848dc96885655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353b929646f1439a0f8bf9186514e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad8290802061df0f7e5f4235142da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737daffc699737c595484be7cc61eed7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea87da4299a7692a776defe020f78c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1f0c8ea172072dc30a9a94760f78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80a14148b03d9bd6aafe64d9cd05a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea678def56c4157d6d4817b85ec0f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e695cdabe7163c6586961c65d826ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f38b646a45fa22d60a88098e5d3cbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13829335af39ce386b2ba45c51210a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0ce5b45bf6014f0b701e48d826ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623634f79ca9817e93cdaa46fa111d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b334be4f7bc93ca4ddd1e2bc9f57d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1242b9cc853031cb52a76df7c71bb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae0e8c9846bdf6bc96e37e8381fbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c857acb804f89db6c5a66d50b47e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126976407ce290008737389715e895a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7a73930fdd2f2fd4155c4f2b5eef1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0092e5e3de84368c0263dae0f478b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ebc29cc98793c12123d4eb8856b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e4ca51806957b68bd90b441b7bc2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab7caf0c7c40a21e16f2e75bc8f8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a090e190dbf9768cf09100c777c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db8e5a09f4f8c5f5824b4615c15174679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7febc3e6e90354b2718121b0855d61e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d96c117f20a0af6a43e478c38c7f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d125ac650f4e872200e59ec454311d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721db4fd41a5e904662705cde6c32a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c3c889b8a119370bb58fb850ab7eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d489cb9d0f939f979a5abc4fd89efa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6dea855a92152baf5705570d568a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650f61cf3461cb0756a472ba8df8ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19287d6c0d210304b46bd3fdf9138cbe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dcbee1414d5c3b56189dc550d1551689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc57acf2e12d9dab8ffb567caaaa6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f98e6a059893d869bec12f8a85eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a2aa0666bc4fba9314dfd614f39ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc70be9a8637a6e30762e4ad53d2ed5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a5b6f7edd007a4204b843a0a0c295694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da38670230f97b5bb4ceea83dcf208695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea190609ac4598c6014222493a49a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4b29f00b3fa442baae982342f5205697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55756fbfd84536d189a85bf88edfed4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf40c9616eba2f9327bb2ab1a62ad3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d23ec2791f2ba6bbfad56530dde87e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d6144b8bc5aae71280a7cb3bffb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00fddb04ef08e87e33518a8c73473702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368f04cc393a475fea8dacf9a92eba5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a9671672ba381cffc899c0f2210de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fb33d2c66ccdc81836f5a3784f480705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9472d012cb796c30431eb23fc140aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80a5d352ae1d2ccf122947a8f3a46b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc0689b1ece5f5c844e13b7cf2cbaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d88b8f672dd6a44bd618986efddd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9deca734728d98d0d76ea31363df4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f549f2669d2fb1b0c4f3ad3337d822711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b6bf2c45b910dcc147c614a4bcef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77832716ad7c82f3991e38e77167236713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfff22b6c207b45d377931a9d953533714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08245c2e98578bb424b05b6c258a32c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477634e3781304c46b39952d33bc61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60900e07e8d337d26c2b4322daa76a03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1886c995ce0878f76fef725dfc40ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42bf6cd186c08fe85ce84a306e18e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d8f48e7eb4cba0f331d76522a1559720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a241f1f22fee3d56503e49cfa2da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f44fa84697db8c18c32462ba4c901722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a4f79be83199fcf87f687a64abb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04334d86bc5e7f018cba38e80c9c6665724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f88b3244ad645f2dc5d29255e2158725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf1a21aa86d68c4d219c5345a72855726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b2bb4f24ab2e8c78caa09e7e5eb60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf9c94a09a8bf43b14f6c62868696c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f99b56fa28e22dd2b8d82dc44562729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e385c5340c0446204770e46827725730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d386e015a459021a294da8553926d85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5a695679408dfc262619bf6df699d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912773317da190b352991a60a1b81d43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494b66be708f97798a965ad88ad533734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b892c8e77b17f35cbf799ce84a2f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c097b9f4de5a08dceed80780c19e61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2c7b04a35cb15ee23d66e41f22022737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee786c45f616e637a8c530c035216ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb34dbac0e004b477f0b13f9dc8dd8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a828957a60cd23939f8c57ba11ff7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c79bc97d0f59229fd9f1a84ca83b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b751f6f6d99fa31465045fb891328e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd2bd40a17a64a580ffc0ed3e3dd5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330f50675d91f439b16cd11f4aeb90e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fd0629b38033cc73ff77897fb581e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ba2b1e51809a8f0f94bd06adbfab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7595ce30e0458a8c93ea18e147926747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e2aa82a9b0374c3b308ae910c937748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03244b3480150103ec91fee5758aaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c62742edda99186d8cd3fe5e2e07e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45df83305789c2153819a900925758751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a235cb9d01aff16b00b3776f98944752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9c573522c2833439678426b14dbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dea6c62c6e8a8b1ab545e6db856313754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c0db32b566b9ec0660e1ceace988d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66280bb8750e9991a8fe89d25a54d4f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e50eeb318fe552812d9ae420a21bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba0fd1b9215d48e7be673fcf5757c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ec30b4a1188e14ed39242fb51e73759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f4cb7864a8ab7e11923f59b9834d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5b25f2d066d09277b83d3a61425f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f3cbd853f06811a4a8812ae8302063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f671aec805a87c32413bee0514c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aadcf59d55eeb8adc9fae081d31fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ef0b840b6f607a011d0f0cc4c6546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14053963264d4466577d554605f4c8627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07351954016f56d783e43f7d88082fa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f7a0da43339fa42b8916535b0f44d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd8a00b506fb4f823132f62885d4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270f205ba8a67a4372c27d6a7de6f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a3eb11a9c4309ef6da41c06a548ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18220a86354d85d95c1a7878461c3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4768f99a8b2fbc8d86a6b305480361b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219b53c0bc518721e878d505455e0a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8076aa41c52e69a68fe524ce6b87e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e4168c158a4edecd0f231374e13717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecee3c0cf2a9ba98824fef5c41e3ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51c22102c3e67d16fe7f8f9fbf66c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c0dc5ac5f83be81997ba031cd2ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782a72c9bb1b7e0d3306bd7d95a221b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4c10f2660ae883caa3c8caec5cdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea30016f1813d1087867481af095bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f34412b05d1f71ffd6686c7f610224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3d31a1a82e9e37d7423bd84bb36f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac111c364f84d27f77b100afed9c1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb85f09d6844b312d8d732699c0eb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae937e8740eef65e9307e3cc8db24e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c07f312a208545ed16ac613a6857b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea104fdc18c9a6c44c9b65f63241e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f195901a68f74826a6cddc28c61e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cea194a14c260951eee8b9ba6349132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cdca9a6765a4f90c85e03dd87bae633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8efd365999f8f1abb8f60039b41a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0de42af0317a6886e736fe46954d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe4f4b1e18b5bc7ca418c8090b61336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e28dfbfc2eb49307f5a437c261f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31de27d343f7fa163dddb482faa73e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09062c72ba8e41c2a6ff6346585904d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e453f17b6c07505ab1526d5546224a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474dcbc36f7c36fd468850b770ffecc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a25edffba3fe8debcdcdff68d99db742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbee89cfb7da31c2e4de8a9de463ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d1014a638c4a390bd03b25269f0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654b4580ca45dd2849608a1735cf93945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06caffbf3cf1699c7752b2572bf37746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2386db6c4797d48113f99696bdef647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a72695d6ba21e03c825a297210f9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83b5cd9e16e97f267b6ea95787913949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fcfa3800039058dedca6b8feb483250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734595fcb0bd607edaae4c9f840028a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce9390c3810231bf3776ba15028e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12558c24bfcb8ad97fb2c228ce43937d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad401824ba8cd8a7662aea825adb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d33af963791a63153193cb9414c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b4bc1088baabe1cb42aa935b7da0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b29efaa3bc0a5b6a078fec437e8f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c61306ba477544583bbe93ceb6b9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77092143919380ee2d6cefc40cef3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec19559069cc971583f71ee896ba0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b3ea5e6908ecdf74e9f5c411d4b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0eb280db8df5215facc2d45e7bae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221c73394d190cdf0a3397d8c74fa663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32347b31719150012a6399cbc96e5a2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab8790bfee094f4b1b6705947486dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865990c3af083229f086a94fbbfc1ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254dcb431e906694cfab8ede0da69f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5289a59bba1ce8b3d69a6eb61167ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aef42bf5894ff1fabdb082a139456869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7afe5cab5315f1d786c3c4cd7dd97270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ce1cd703675615e3c5ebfde693a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039485355d7788c68bcbff8f0f90d6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ca133b68ca40a7d011abc22f361473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6771760c3670bc5915d6acd90928df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf354f031ec42ad39040ecabc94d9c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f3baf575eb90682340f42a1247c1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2919aecf2a76f767118049acee2ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cce0ae875a204ec7936e21a63f89578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b33cfe0b4d6738f27754515a9c79c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caebffb466827cea98e235912ef92aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd03a494d0d884fdb84291b89433e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32484379d864cdca70d8eb5666be26ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a195a6d2df5174685772ad5c568b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c6433ca4bd8dcf550a09694f18b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f3ea9f166800fa4e1a18a8aa767385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a50d8c7d4b206b92399cb757ba9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b23616fd0ceeb3489f09f7fd8d64587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a197a6a6d14101b4431dff961707088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79911eb548ccdeeb8a326144abfdfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bafd6c6cbd7ab861ed4517968648790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5d16cc498c36e2b2d901a24e4484891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e720f60a06450a28b1d5e65094ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9fc9c07f93e86936c1b477a01ece93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde344e474d277f623da2f04bb4ca0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d12e0683df9c8ad47edc4f457f7cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bdd9c2ec474ee4b8e3a7f5e8b463396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e51c5da44cfd66a933de1f34dc7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c8a102c1fc9eb2ddffccd0ccae9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82139df223601dac99d7c69fbfc51e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4ecb7affd42e8733442048ec2e127100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e715dd29f0a5f045378aba23a33a70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b74c04afc470e07950740e506586b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c47bcdd8ec1f05f047b4ad9ef1630103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c51ceea79612ba7c027af6207395b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98704f8272ecb2128a8b53851a0d5c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324efe71425c789bef4f865b4f3180b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce75ff5d25d95ab52ceb26c25737505107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf5b93d1e4d6840e634c5d4d4984f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786240652c9e34a2d203d59d6d1f2340109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b30963e0e2bb844c379ef195b89c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaefc276d5cf9a7e8d419a771f1d45a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb1161bbd58f285f605fc1322f8bb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e811f430d70b1e831950b0b22d35d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d966adb9e553b46da039ededce3393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2077f9ad9dad3c478a40190f45119f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f6c7bd28424118f17064b36b5e37b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a738bd7c8bdad877b91f793bbe3333f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7102552276298f2460f4981807e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2fbac286d050f5ce8b2bc427a08c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ecdc3d33bb3e9be715b27cad52dc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d26d14622bc9de14646d15206b9a0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89a2dfff49b96a584ec7f531294ad0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0d0196d3974c2d9564902c172665c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9b5e7f6a402208a735ec97885783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4764a9805ffd79b949584e6895fe50f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363472079f39ba0bc0fc274f32743bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf7b0edc4ca0e4d63591a47a074ae7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac4fb04798eefebc17ae67926b76e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e6ed784207b33cbb81cf08cdadd3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d8736aaa4cd45725826812218fff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee51089b22e5f394f872603dd0d43f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e7b170ca68939ff7a2fe087c2a9ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c8ab6d63306ce077e2b0621983e42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434be698a35a4b8337a9c1aad94952134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716740869982a9b103453f39e426a45a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b421710b461b1e93645153acd99ae7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14694c9024b6a217d8e55edc1e12f332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f92a02c80994be86584c2e3c13fe7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e8ad90f83275e7a199ac8301c8d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46871c6074a63989118f6d90007c4db3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771375d33516be59c6fdc62273c796d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535281f68cc0825aeced4ebd3c478c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3566fab135ceb3b31d2f1b626cce421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89243620edbe7b50055645062e868c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3957016966837ec21d32139b76f95c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c207b4d2f678c51cf287889270ba1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d80b4a03837fbec373fc6b42f92c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a2a2a12846c29ee49e15d3c889736148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd429e0fc087ccc463ff5cdbd5109149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2722921559357cda026be6359c9463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989be6bb62d66a2cf95918a30070c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03088b8640436032a2ec2392196e88f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f9f8b2db743733d941d67ae4fa5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ee4ee3b08ee6f6aee40b733fc6781154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6567b3955e0111e217bb589bf3104155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040bf51ac3d78839bebd98d9c6bb4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc9bd81ab9d52816d72054cf4b6bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17564bc44b685d09f58cb32a1b84222c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbcf7f7604d338fbdf29c5eed8f2b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7be0a86644b2ad764bdc146c94d8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16618b91e23e6200914c480f660d77e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2b0ae5c4ffc0f0fe2c6578c8a215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb154330d68b272114da0325c9f3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa37b41244daae757183662a697ecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0bbf2338b26d80a80e4b505c87c8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f26f233e1d7f3659de0b0ebfc78ed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf1c8fe40c439bb4dfabc8b1d85c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbe4346d12692f87751103900b7253168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e0efd6ece9da91dad0f65562d6915169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264287e7ae7db4e8a1348c9970bf67f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47eac665ffa01b19b5200f05066896171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7d2b5f65a223d132a6e8832b5748e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8546f33ef51dec35d767617046b52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2d8811df96c6d23a0468f822b791c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10582e9fb3fa5c0a3a8b53e9efced63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184a61316a994b6352eae29157ce3e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44338214ed6eb9d262f41a48bc92897c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb439b98e3aab07c845cf75dcd3bb5a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cedebe3aa2db22b53b59e371794f21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a9e2d7ce4c488a2f9de9337067e3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1be6471ceda78fc5b31fd369e1899181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf2c685ed6a595b91cf8352389ba63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e1f8c3177440b0a6af795cfa5abf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c0325a92906ee816830a44f72cba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba439ae684d41a55f91606ea6e30b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b60ff20b11fd712a1ca8f8276311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5950dbde88a5c1785185ba12672b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead07ea9255d6df04bc76ce8418fe0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c039c07cf5094444837a1b881807189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11ca844ddfbc3d40b0048b32b9b71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91991b21578d74740289a1e84c80cacf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a33cc1d2de4d88e02992af4ad91e20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ca4952cfe8f93e9f174fb1a29a73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17960036f927ddbb9c2416042e0544194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe290aa81563c3fcce0ea877eb80fb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f198b778deffe7c49a0ecbe053ba2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a91b58b55ce8ced09e0e30117fa72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cbb5a5e77f600f755a98d3a1491f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d406acaa1dbe27fd9cc2dbf4cb9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02924c78aac23b3bbff1cf7cd43918c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f9e42080049bcaa59730e902b39f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835d6743973a2b16a7e7840d6f409e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4fdd6f5bc7b398d1e007f0653f191203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5028a896caa44fd9e51a83082d3349204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb1bb93a818998baf0c1cef2cbebd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc92503a224672892e7dfaf862a19f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb99da660fdee5f1d60bc82d642b43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad93859765acb6f1360c0c10596d4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db75ab52fdfb53ba198649c7e97e70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8c9ea69f973e87882a73423541405210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d60bb07fd98482508ddafe0102c60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc291a3e74a29c1d96ad4434bd77e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e39e1d4fa939b3b546498d58c21d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aac16257f4434ebcdb89a9fed4a7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7f3665d93821a2414066746ee1d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9fcb4a23947d2310b5c90c6c8a43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89eda79b2780cf1580df6d0c1980a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd47084c792a6977799828b3e30294218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268698909aaf08d0ef8eceae3e2da7d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dc7116759dbffe241989e0dde4782220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19cc41cb34e983907ba2f3dd35c603221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c6edac7b22375a4b4a41de5c24cbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6365405c8f1909357b4824a15e9a1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb141cbbbd9453f171e6c44d1672c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca232b5e466eddcc6513635fb70bf8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28afc59c62042719e1f1d40ef317341226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338672583e700168bd0410dabc41c38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4c19c5495758e004f37545bf55247228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14085495b0048f6ddedbf85a869b73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdc67383f570b30a3479436fdfbb38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539afd05754a6c623ee606611c2829d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e606f06c1c5cbce9ba6215ec1ecd05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2b222a612c1d5d81afae24ae3970233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200755c4393625ed8833acb5e7bf1815234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158abf7d38597743dbdd8ad6065b245235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a22656fb6e2baca80408be0d5b0efc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42becf706f4b1a50c648b21640b18f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d44b4a2b750eea32d9c1c3c74d4a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fc68ee2a8a0cd1ec7a3c9a98c9015239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdddefb5bf467523dba7e07ffb0b1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5c96dbdd9c56687cb19232712becd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37194bba22d2123e78b73fcf4955c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d3f4fd52079aa5c315826a84a8ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c08e04bb851f38cc6c9918c16b847244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb20ad86d87faaafc77e91cc73b9c67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049855ebf3594400a38331e6ddb1b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdbba064d2aef748f37f30998a9cf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c1ebb182c3ff7d0cd13c44ddb75d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb011e827cd4288d929a0c74f2c1dea5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214460a367ab85dffbb906013ff76828250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585eb6ac39e58f361b7e5e748ead2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3f58b6fcb182f15bd394f7691db76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8de55f26cfd7b4c64b72536377f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c3a66d80739de48c51f5f8c92e8c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3718837b3f06f7be965180d39572255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871104caf16c39964ed9c7e8c78c00ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4f1f5a8c96fbc504b54b31adb68ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e41d126e0784b728d2a6e531c19f95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c2afbc020f78df4c195f4c2f3d206259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a254a8924ead3e868e81e727bc77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3ff531db27d831bcdf4d50512013261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca5860aef3ea393e84cc26aeefe66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6977a11cc133a8d6503bc060a66a5b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1651d58d5d03efffc3c556141ca38a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cb33d6327ee1174964e911438a8c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b2cdff68c4fc5495bd36b1c8c105b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc236a65be1dae87aa49df9a5f982a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb30c2df3a3ac9b5dfecb6bc3c46cdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0dbb4a04c36b2b08c88250e2e844f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5d6b0a97da4307711199367299d22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc92d1c4e17157211379d03d635f6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73df022c87746bcadb0c4279940de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710e7d6ac88046119cc3c5d8982400a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecdc9a90390495a683cd538e4ed8d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69031d22208aac952fb87988963d9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca64ea8468c1e9681464fc711e6311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf6e67cefd2478dc7a9b89a16debd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb021583bcde3b9e0d03f55ddf6e014278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aa663888d8d674c89e5bc298bd2b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901597a31857679251b542d4a7ee36b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5747fdff9b19f4d193bb36b509924281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422149ae05f1f537b4667a1733a15957282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d63f2676dd594af2b48778e8479d18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338605d065ac89bf8cd074303f720b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7585b39c035a66ac24f3ca37d1d0382285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc56d04d9bd22272386e0deaaa3b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972e4b44e38150179516b2145d6d1f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86507043aaeba7c3ece8fe2dccf33fda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff857111f9752778359592a616befc5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c82586be998b433b240c1733e3bac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f31ae0b4654359d721d81d6a92aaf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041750b1911e6bfb4fe33426eb3b1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6713d22379a982673c8d8fda177c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dd07b16b9f12a94040d7e3e63cf17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1addf7d9f73728500d03e0e3b45a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1011282139838d40de86aae183542296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc7dd032093cb3ebcc8aa44678285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d097de8962f468873ac9b77b2fdcd94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2dc16fa62edad090dba2ea46536cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeae501704ccff49b8767391207f02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa997c066a60475bdefc555496e4eb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660200c3f59711ad56859778a677ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414522dd33b2cc09e295f90f1fa98fa7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f61aea389d5ef488e365450bcbcb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd325c75ce9aa0967e536fe742d22b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30887cd7beaa2f5c4a333e0000e36bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae0274f98e1b40c8bc2fafc9e1ad9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb63e505ecbbee54ee592684f66d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965833f11c7f0897b4551a32e5d62526309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b927b87b898edcaf41f61644033bf2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f286db15b9de12939684d73dc80ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184315d4ca66fe35268a73f273b3681d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734f57023d8e1191a26a94d34aaa936313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb44da0bdb46f86933d878f8723ecd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd07aba132e9957a11cb960d4e7246315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32381d3abcb7c309f6449a6e1ee5b583316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48086555961e1ac979760996f92c4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0941211629436d381a87ddc08f092318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90028d8306d6fcb5aa07c95a2ccf7d14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31591a255a9ac996170e6e57761adee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fb505497a2d2c7cb788e4e6cbdc11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af78240511489318a3e27834d04b6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd6ddac6d918cefb562e9b30abe673323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43309abdeef8d4994dbdab1975b4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f179a7b924a4d7c59407869d4776325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4689cfac382d74a260c92db69541db0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92ec0be02c7ce2d86ef6ff9d3bd1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50af87a2e20bf56e9821504daf1533a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8567433884b9b90458273019d48c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eb4fec6a1c81fced979e01c919180330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981bc3c9fa6d04488a1655a05028f24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72323ce6a21be7e323a55ff44c9e57b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879baf24e33507e2229e7de6a4eeecd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612872db593bde5844458e68cf23081b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be05d282f3aa729fe5150ac22b38443335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fadf6d43c8d285c27ecd76a798d1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7c7c79cb618954a154bf45a03dc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c4e653eaa1de81742864454c97e68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b95e8ea73badd1276bfc71c24ae76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2859eefa334d14f535420de9b8262340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e8cfdcb0d200521dddee46f5853d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757d9064d54800b0f820ca3ee5629d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dc7c1678ae87b31714a6222948170343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a1693d137f950cdd4fd33e9b679ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141e29aaaaa1c7c63282f3398ae4354345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1006703d10f1cbd98c0744959fe66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf307c1209770b55418acc25cb2b209347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9c8ad8832eda3b9fd3e664b8feba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1924d493aaba1a2a12a485a2e736b6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd25f6b6ec70c40bfde25b7f0769e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979276e81f6ddff5bc8a154f9930b7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f61e6cbd97cc820a9c0af60e61c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d02deb03d25121c9dd7df5c85c703b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b986991e528bed528dd6e01f17a0487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec6b0c13b2c739a6f2616ed28a75d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a8eac08b8be76fcc389e51941794b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319bd4e250aa0a23e6e08e9ebdeca08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a515ee4e5b97ee8d9efac8369ea93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db511d8101cf588eaadb24188f3a861359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4c93a50ca9fbc51d2953ce3f1060d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107b639d3b573a8ceb3135f08dc1935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5313ca3034f388e4680ba95e4650d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbea019d3696ed39dd950fdd4312df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a684375d4ecff5ba5436287e74a74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73687e7756643a54ea53a4d91987f09a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe41eb49eba9b029244217b4a24c0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb065c4d2e3dcf43b7a6f45b3287808367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18fb78c2edd4cee3b35b3a2c2337b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc881dec31b17a3db565a54e9db9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5146502f080fc2f2ab1819dc64e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf606590e2eb8810b42864ac27bb27c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda83c02529a32b1ef5da838b4784a6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0be7afc63f4127bf3d64385c2ffb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6524556f0d8daf09a645ee3831c2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf578760961b42d606d08c97952718a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae11defb1949e1312bad24a3b4b99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0518d45634a40f63d3c6eed0ecaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cd0d4f3e77a4e481175632b09d39f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbefd5a23dfe12998d5b69703e1c2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451411493bdc908a0722fb9cd1591d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f6757d0aa8b8fbd73f65b6fef340381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee9822a2ff65103f74f54d42d662b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded0e9527aae63541415cfec95fa00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c713b8d34339042f57d23c1f135be6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa9c8175b77815b6bbfbec20268e6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c646e45b3a81caf40398ff33341ca37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921b03191e01a0b7866c8f8a68444da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ddd3d7bdb273fd84484cc183bb927388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378086e440a3edf5a5d208d392815bec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbb2883c8b37a2606e4f1ff1a66619390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff797dd84402490d419ced1b650ec0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737fd3b8ab53c046f80bbd2bd22b672392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f77f97371cb12fc5432ca57026ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0ff73b5d7dee9048481924790638e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e7b5427ad611a053a4161f9bedba0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92fd7d80bfe4793e2d5baa1a3c4af0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9e91fe9ba995dcb1bd68104f31a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191c3e8eb1a235508c74a7f93a5966a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37860f05dce50e16ab9b39de53bc9251399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13f84a569295e788363ec5d1ddca1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66f02ca6f5c446a56fa1d52b26b48c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f98e6ad628db3398f7bda72fb36f75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625200bada31633a948cd6a977c873e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ad89d14fbf4d14619b9d5aa352ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73de19ba99a536b39e48fde6943de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06516170435f50bf5d90631d0f2e4b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a697f01c2004841c8d054a3505d0ce3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df53a3ddc559a517fd5785e58a42ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fd0a45b8cc4921889439ba3b35315409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0157b06f3cbb34398c5cb8cce7747b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac2628ac0f0441d9c6390e2fb1c21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d73ad9e4a72d984891c5a712a85467412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cf1ebef584d067903599c0511b3d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dbe98f9bec258cc2b859bc2375b31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e541f15ff1f8cdcbe644bbd09cb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab60bc722f6c3d33f69f5ed78de093416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d2f734d17fcc860ce38b75bd3aae5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77277a8006086782f694258786b78b76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ee0c2472d020c673378f79e48f193419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb4c91da545a44b115901a1458ad9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df20b4c8999dc334255219d11b47b82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71f1c1ea80dc1b3a216b8d6c72783f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cf619063f398b9e268e4c2feb7a48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218d2b476c4d4ab98b5056f385985d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b098764e170ede4e872d20f8108e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f71adc9d295c8d9450b50c7177874f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeceb41d533d3660c36ec67480f921427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9937cefb7bda2739b4652e8a8174e6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86aa072b19f02b6de209acacef4393429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75beb86c53b1f582930100d0d1800430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d93ce71b7de406d8f115c93d2e817431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6ddb8fab2ca83af0c16cb59c72183432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dab03e716239def1785acd71b3ae4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4561f022844c5809709feab3bbb1f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d33339800496eafb99b9e1b65d00d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ef094c232e1629d9b66a8cd846fd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6690f066097e781792dcbddf962f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd31979584baab720737b702b3be6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947979ac1394fb147b657807188a862439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34334e3f8babab0681b9022f7aa809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeae5f63169b81b952e1cc9f78997f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b52eeb1caecf7ed053ea5741a4b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e346963415714ac73598317781d40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb3b4ba9d84cd5b3b0a8b01b5b2c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54ac45ed023fb319ee8de0aa7728aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cdc230b0922d967d7d6b7c19052fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cddb507e688814e8621330a1b611ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06990758059c9fe9889065fdeab3d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040cf9170a3afb02db8d71518b929fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f259e6814c927fe8419ff5547167450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec33de7d94bea4102191cf5f04498c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1eb5f28c3f0a64c959842eebfea3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd4650c02f2dd4f45c16cb7d5f870453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f10c270e29f3138760c3b171ca02c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26221eb2c610b84dd92f4cb9a8a95b89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a995258e981feb70c3fbcf586d70f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5729bf983fba6139fd2098ff343da7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bbc26b749ad2b36f90ddf53fe01f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a1a0c3fe5b300792757a2017bf02e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd21fc22cedc35c532aef61d37a2126460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af20d05c9dd6c0c6ae81fa183062e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4045176c71d097d5de5e196d1396d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa990d479c4f005e318c530b56e5e70e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3d49b0d8bf88d91c2cd503e5e819464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715c13e2feb118f02ca3f9da97bf27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3a78a932278b98eae8bf6343dbae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b6a7aed38d7f47c954f068f0c895467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4188a0647ff162d3b743818b4345a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9e5b2e90a3a9855e9191f452aafde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91efb9352f17fbf67f11d3e5348c48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11881884276d6fae492d9d2c85ecc0dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba919e22221c6b60bf40e736fa679472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb469b9ab19f64c0dd51afdf10b235473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d507898e5630675efbcf288ea7238d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e4afe3a9f7d59ba86bd3f6bcf94a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7a4f33e37ae1b97ff1a734e53a7fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125691af552747b16b74d3e811067818477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035b71ac97279bc931447741048303478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f281ca912fcbd724b281678f83de6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce199f6d1bab615bd0796bc2feae38b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb41719c39b6bbe0004c99bf9125cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed561201888b8debc5d08b0502f7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dbe012ee8b77ca7ac5470454425c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ff80a5dfab16ac8f930b14c335f05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03786203a2ca767272dc85dc2d645d24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aee6b293c1d448b6e3025d379c7d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae92859b21ae69f1a6a3d4cc0d3a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb28e916215c82d78fff4c31385364488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55039c7191f7a461828bc9c3bf76351489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4758b2a7ca3821897ef9a17d907c8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdb530878fe44681876d27727d4e2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f9c27dee840139c61ff4ddd43f11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad79afc2f0127afe7f4b48f0797964493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295cf4c4418df8bd44cc21225cb16aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a891626459ed5b6e9c2777cbddaac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22310d29e0e35d2a461577f2cf028d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6d9f7de19033c5267bcd1b739cf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb72aa56e783616c9e91d6670c827b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fded3ed7af1fb5bdefb724e9125c911499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659934ead737f1ddf14cbe42e0f82b49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2aa6db88d6bc7c80ce5c14694e0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315860e395594aa3985dd8ac2b9de0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bd131ed0f782d4c15753efb267a10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d08aee6832f5401e3974435089a4d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ccd03b42215447fb095fff1f08d1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f410068f9c67516611cef5a03f51a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67bff7f5681b8d8c41f876536f74b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6f91080c3840baa9888083d521449508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc01059c9ab80e2b48d7c796f64202509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e458f84a67f796409a8cded69bde8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ca68569c8fa0a86f50fd318294a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a383c91b00e40d0d5d9576ebc97b08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb52eeff15a86b9a2b0f82fc4c5b474513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d44caba5b84c48cfdcbde343398fe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc94e2c346ac23ba39f324c39db10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab71a6e6ab95027baa720c18a23b69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4724262e119efc5e22287e2dda1f1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c7d27e477d7fccb68b42886d81ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e0dac71d61fe940228e919f9ac09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcd217915cf35614123611c7431e47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ecda1230d8ec3b9ca2add2277ec4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b588f1095d1bfc5acf4ee4fe2b4e669522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4644d901beda4d0ceba50dfadbab1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34cf52e8b0afc35dcd07b76d6aa2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5ac9ef7d782b3e74f0a50de136e41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d069a90354bf29945476c186faa0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e5c0343d75c9a06a6ff1c03d7dd9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174a008a563c26a8629187440cfd483528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a9f4935c17e560db29d88c463c2da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea02b2ea0036d3436f6ff57850b4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f7b5a025996bba4c62ef2a2bfbf9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27220b436d3272d4453f2db0e92ec60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891d2c16264f35b771497f4960b7d7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ab8df225901c0588a84939207cbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f636b7d468527e80dce9f319f7515535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d90b3d2901e4b6d9556899cc81f146536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8867a5336b283717dae955472c759a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f95826d45043f8556f674ab790f999538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bff7ee321edb0853a06c22ab72041539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58248a1b0b9502ab6e168ba5ed0f2089540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60973e3beb075c551712afc4be1f5c92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c2958130f8c112fea9d0a801e0c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbed84caefd55472741357ee6c075ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9473c2bd938ddf29c867d92024ce9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e29ed71fa58ce04a0eefb1d8bf87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11712d2f03af700cfaed8de5966d55fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851b5189a20694e8a0104c1ac6c099547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6326276fa839d6ed8842a1afcd0c31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abc59d7bc6dfa69d615d960f168a93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508567bd83bc4eb28e80bb9ec164e7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7347d06ed30b09f8298c68b9dcc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12736d5ccc8c7067254876ae4824f872552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2421bafcd97b761d33f4e14989fe0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eab69beabd39caf90397c21750603554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168765ed3cb86b34cc6370047c79f2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e534d14514c2e7b39e494a0855b96be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892d4fa08cf881443e90b764d34028557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb419bdd77ddcf054da57905bc7a646558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599babea763d0e8a86299100bb660412559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc59d41d8cedaadd735eccd523631c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47b565d904e10e687c12005443c955561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669607a48cfd02a6f3172892c339d02a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46853447d4632b3c38a8bf607a7dd453563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cfbb4352b94a0810fec48eabafdd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7814878e55319ec62e08ea65cd796565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60878f183c94ff3efbf3ba94251e2d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3c1866b61928174ba4419d2b4bd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725c07fe5fb71e304ccb1263a53a68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3630a19dcb803cc35419477fcd24d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153d7269559ffb788c4f358e52b836e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed59191e71a1ae1171be35a71f3f2f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324f9416a1f5733345f429b76a6e3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939d4749594613aaea5f10064580458573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b78a45510229bc91f729829b2194574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1320af3e7e31842ea69546a432288575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909731de7f0a4cb5bb7ebc3ccbe3692576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118876ea1c727bc8635f2b1e073844b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d119cc1be2907ed8f25acc4457c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46512de058ee82ca80d03c4c61b01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1657a5f77e2127e33e09783089f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d74876def133e3ccc1c3dff98780ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded10e378f20b716f47f25fe0c4619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73052982991f10a6b4133b67e8ad93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f34be5b146a75ab357521271bc2af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bc9aa937ef917859181b1606d2400585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63495d7d74384958c51a5dab604252586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf962c2497cd84890722b30b3e6e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012562c50be911ffe0148b841cf2092e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f0d9049a6e78fd0f0047aebba827589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f6d0cad4bd2ddc46ba4fcade76ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56350c003940b80e8bec82fc6c0822591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d60d0d4b345e9278ef0d7b61ba5bae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca707a5a927c7d7f86c2f3616ac61ccf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f10b764d3a904d2f5c1083d631d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d594486c02e04882094cfb2d93c845595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf677a95ebf7f30edd52f88c3f7b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749d6be86540bb6902b14c4ceea2669597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2cbee7c3507eda3ad60f1af28dcd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af593ef9654ec6c5590686d4c1b67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6e5d59ee1f2a2c31521c4014da087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d42d2a83619a7f02f8da0b51a2382601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e870b3641bcc3bdf445bc20af8ec041602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac962c6fb913571669382e5eefc9414603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fb21cf16d5e90a1ffdd1fe1c68fc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e7dbc5aade099315d0fcc4068fded605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822741f5d2da15558a87c3770d2caf9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3a4aa5de5a93974699424fe74979607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17044826eb19c1118216755ed94cdf8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc9248f5d7bea3e1bac2148fbb8e4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b88b8382709a206185908bdf0b4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d9101e99a1bb955ee03322e3bb243611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef107ebe9001c7fb988511440d34c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82845f1c50254f2912976f1595ea0551613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4bc44b2f23eb34d136b683660cb9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee519b1e48e03dd3f038fb3ae5f117d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e739629ed585683605b6c74c4f8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a11f415cef7665847383c06f12825617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcb013890e142b4760511a2252e86f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0714a2bf444c5dd73e18334cca337619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab8852f11c1ba2154bc7e68b9b858d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761492d0b79c4ad603229c1a9cc8cfee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bd7043fd8b513d470b0456d5a989f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea155e1d8d4754e4293dc098ce7791623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7fa3485192a9f9cdab8203f864f19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadb3a342690881ad630d0b5ef3b9e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515c0a31fd8b0dc0af18c25206ed72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c98220f2729a0bef860c0da348ecd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd39136bde27da178ee2df3124be88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5068ec5570f234f7aaf0faec7d910629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50686bdf05cf8098a56d5142eeac2932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a693a212039fa2f49d2b1631852b25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13e713fe6cb413cc6660a3755d9f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e777daa5e8742428ed4375727eb4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8d80f4ba3f8362cf4ea6f5a77c08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f029176ee1a2fcbf8e75c35a252f5b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3dc951bc4e912bafae3d9d26e7ffd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92389951df5da879a5d88d02f3d6c160637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbea76f39ba1156b2ab5db0af5ea1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d0b02e6b4caa2c8960d121cb8e9ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700060caf8ae9bea51dc55c28b8c966640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb6567637c681c1d771c0a66afbd69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e871bc6495900fd498083e25a8044b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2aa24b7f40f43bde1ee365540bc47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3045454a7db3b01364ab94742a97e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db46a830099a1786917c56c2bef479645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1df6b28f8812a4920097a6151a78d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d83bb56f72c6d69fe7e2397d3d48c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a82905fb6e9e2372918fe9cc5b92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a64b2b1fc4a699392120be09639dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9668075d1221bf4cfe355b21084b75d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9ca73cf2dab2934a75579109722dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c59e9f2621a3c31dfd5296804781652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d2096a6cdb05961cff174fce9aec9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f945d49cc86c14d3157f6b4ec0e6e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764b2744bc731e7d189928b00ba4c46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1a7d74fbc7a6f9e50283890c562c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb608fed7c5d3833ad506ab90ce9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d36a31dda114f317cfc8669dc32d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6be59e4fc1c940bcf376089f956129659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16122245ec8e26793f196d8226449107660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e9368bd02500668cef1dbbbfad83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271fc514f203446d39166a007c9541c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091922a52a06814a9f6c57d356c2431663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47662ae27a5fc5e9123d4f749fdeb576664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd46a748fa391ae6eae15b743f3a3b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f61f2180747242cd2588d4ce2c25b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d6c9fe2b37f2e309a74f366d45881667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe858ee0309f1ee436fcc142a101055668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb4d0d1d1a73cf6b4e72eb2e6844f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d8834a33d619f6370fd82ef8797d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c82d18f18d987d47b1a192447dfb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70c5f48140a4d863e63f3a9a696d96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a79dc82f2aa1414d46ad44acf8b43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dfb305b35105114fb49a0da1b6a01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7267b4a1a1ef369ad1c15024f7897675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0c62e658244dab95d561e40f2099676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec26952f9f1715935986023ac91d328677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea09d7718671e70bcadc3166f10508678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfa370ef33bd8a9d8a12c1324336d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3bf4690216335d95c92eb3cbba23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729fe04ec152aff50bf518e25cdf39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e01791cdb37f041fa515fd7046c39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866432775ff0e46d1aa11edb1649001b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122fb23d325fe1d73dfffaddbd54f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f4a347dd0c5dcc5be7268e59bb6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af67007eade6847534d29fb140c95ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb0386ab7e3a06ded6516576e96b95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e4fe4dfacb09335a09e8ad1f27462688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b1cb14c24ea394e8c85fc2afe581689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f4943dfa2394aaa23670ed4b9387690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e581fcbc2fd5332bcff89b45506d341691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f29560a07b9dbee8b237268d86c1ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4392eac4929ca3534eab3372a664d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d0b9791a714c1ee530f6adf8a2a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6cf4d56b0e2ba5aa83aaa0975c84e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485241c0534a1680ec607d9aabf7950d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b19e80566823aae053a3c44391ad9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d11f3e8f36c116311e0b64b0471b95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2bdbdeddec6cf184ef817bda533c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c6826fad014a46885f69715ad74f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30015645208a1013d3d32a60d17155bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf3df2aa4e1d520ee650d01712f29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663b56774afa1f7c6d16e90dea3f7ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997552a8839ac2016a34f85e353f25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e7ccadf25421c5dd77e1834680a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38c66356ab131582b45d044990c10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d35b4788ac728fde17a803d23584c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb5b70b8040f6ebad5f6ce2a78eeab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760d52d18730312941357203b0aafc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2268fa0ce17eac85f252af9454fbdb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df9139abb72ee13e9a0a26f0d34d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4266aab6db116f820c07337b39826712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366764794d3cec634eba8f7a8ec902ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b63441baabd956945260db5a9dac1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c053680c9976e45326dc582c32896b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1378c0afa1b1efcd4378e5ccc6487716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a5913a36ed4733eb20ccabefb5a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac435aeaad5e4f024109ccd8d4b512a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b371e9910e937ea06c42fec12ac33a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f876861e21f5b7cb87f1c21dc7e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13396c86c35be67c7258bb8031021731721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6782d13b0b0cf7f11888420394b97d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2252bd144f5dd443e5bf3b20e00015723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c04b05da1dc1ab05e456be43c00f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47074ad5ac5a0c3eeb7f0b4b7a75b33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366824cf82840d182e38ee5d68568f48726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94c736e4bcf14c2ed0cba30d7eddf3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a21110ff18aae0b4d4bbefe67f54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2142050c28638025ee8b1bed37af6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d93465bba533893eb1d8343ec27142730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e57ab10effb900662c90b2451a990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f51b21244cad4c455d9891b648c6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cd507553e2c3117cc18a8942027f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f58095ec7db23b8f5d98f52b2e0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37545f67a1897a3f9aacb0a7193ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0065098c1773160e4f8db9cb908d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7459b2558cfdd15783ac4b3b3251092737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380033feeb671527f37e1472b0084b1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5bbec31edb6b07eb853f20f5dd4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19b47d90375e3c96fa2e8886b8c3e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d101cc3ed0bed15dcdc708266510de4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606716edfc35ae5b0cf87d0e6da935b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ea128131af58892439e0909030956743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ece9a662c63b81cb6105ebef48882744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8db58623b5b0f40e7ab9a338387ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd0cb1537eae6a1d4c7dc2922060b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65fe098c765300685287634aca9d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6a63baac14b5279ca8fe677a74dfe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89df29ac2bb1de606050e7444fc33c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010115a22dd2be33b788ee291b799f9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7b119eb243c05e468e3c0d8822ae5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d0be0fca63b11ae3d89a5347ab9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741c1bc0c90de153c7f0494019ce02d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd55768ac63550524f6b11aa2a1973754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e8a672c0e8ac08fe60de10e59a2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443206947ee16b356d2645ba7cb429756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570d2da2ac896414eb4a6b97fb550f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106051ee620c18227a760ee8cb25446758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914ba5e70c90b4bbe0996375ec7e2e4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>