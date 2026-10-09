--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2312e4c2823973076ac93245a6e5eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aa48ba8994fbb10a9a94ccf502a572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02b48cc1d5cb58e86a559f604ba053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb274764a05bc49836bb0e709499a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6fb5249ff52b57cae6c518fc1245c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616bf6ae99e4238931e12a264a656476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f37b029144965bf46aeef8041a4e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc068320cd0862a9b980cd360fef498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dfc4de8879487856bdcbb5f7a9ff69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f85095ecdd04b7101b6c718a76609110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c85c1967c5a6bf2860a8b2063e4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8ca0d3de59f890e5041b0a3e01aac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485cf72273bcc30a942808a0ff2a6dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97b888772a2cdf511ec05c7462aba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471a1ac2c14ef009a70f9786c0f4b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792eab7b8cbfb921e4cf3edcc3c2e8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d2418b0ae4f8a4cf47925355a29317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3817cd2629a9dc3245dda8ef89d9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317c05632a93b6f1c7548f8d0aeb2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a08850c347c59ccad685829ed7ec520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356b1857817259f15317a76ca53b16221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d7d1f39a19f93690f54278eba7ca822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea97feedb7485a1d6f893fbdd00ee323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7387dc5b68389f821d234db1460e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd81323f8443570db6ed675c1557f7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d86abc25de1f3e3b6928512252e8d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162c61bd289766a1bde1ad761f3e9ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3ab0de7ea21d4cadd146cc11702b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f539201af1253bb61b344efeff12f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3acd1de60d7ccab44f9a3be6755a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f3614b4a97af6e24b23d919709df331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d73c805a877045096cf21dbae37b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fb671425033fa65617a3643472fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b15dcb7a315cb8a737b36a8ae758034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0cf5df94aca0db3fc07341e3e22b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defdb2ae3896c1cf3e345d8097180f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25215d3e68e1e7f36047d6deadc6684337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4df7acff72f65aac0dcc9e5b7197b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9904ecadba7b95a624e84ee4e83fd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e37c7ca3c39bde6a2cfb7d144ca2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97d9ba559531cf883260a7042ab99a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfdb885b53ab474d938e9a53ce15a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dce1abee9fca106647e802f6f33af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde49861fe922164998bedc5e6daac044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152311ee7fc03518af89e7f77807913045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6abdef7f1f36c04cdfc6e012e155246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f444700b0ef7352135bed21cdb1744947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38a17d5cb06107c1daa5291641be2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376c50e066b9644e105f6745f55c25f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc55f221b2e26275de0b99c9604b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556bb6f41f4af117915b65ce285c5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1069c16cba694e34ebde6febf3a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3819737e0fa26dd761aaa9235fbd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818143e3d2ebdff24b04741afb473c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21398e8eff3801cf9a4c0d7e04401c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603643b8f3c3c07ceb24f0b50a9d43cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd942854e7cdd3a97735b966ab9030857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aa69a8b0f0dc57942f2cc5f3fe33d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfd78415d5cbaa2a4cbea2bfab14b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d41396d13bf5d126d0f1be99c43a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317205029c22461f8b0af0650aa4f9c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9ae1b0b61e9a9aa348e12d64d98d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1966e0e21506ef9b1f85260c5b2915b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e405bfd4d3ca0fd19c65779095cf84364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627cc188840ef7cd7ead65e800bb52965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b1ff8118aef5f23c654e95e41896166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e43fea9b68a789063b25b42ccc22b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5bc7c91ac94f6166491e195307fc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75befd3f9dd81434910be2ec6bac1fb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b633b8274ea41bebfacab8961de4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567d29aaad652f25961b58b098722371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2fa37f33bae44189ebc4e7a151eac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d74ebc67bfa31e6036b450e5570873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a187c9b103332153bebaad3d53444674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf50cf774ee68e758808cb2bbaeeaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed94940d0d8b2c3184dcd16766a99476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0865ff150e12f2f16c274031aa13477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71645580c99334bc3dba2a52389c27278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad4c7340b8ed775938b5ec073cc3ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242473a83e04720a415846731b699a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922adba0f31d440fa09e3a5088e627cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ec1abdcacf0ed35f1c2fd483e56982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c88e0b648a2e140e596f6bb359a5aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa71b3320273a3bcb6b2a84939c9f3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec1937be40f180b156d4302677572c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae818c80727106e102f764ca4b4aa9d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c029233ca12310fe0a0b0d85b0c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c7c60043102674a208c95aa85e9c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090862b123561906cb9b368ede32fc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e07665288f7414398d1834fbfe6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4bd15bf009e69c085a1a4727d9f4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb536367fd758cb909c9837d3e915892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d16f1c998005a22320dacbc54277693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a157646de4139efa7770c12f7123e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707dff59a0e7b302a2f7ed973a5bfba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d63504bec8c692c823226f0df9fdc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91414890d17fe080730a6ef9b7768ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a046797ecf38c823678a7e700a7ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf3384eb19c982fcaa2f60cca23c9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b5cdf7440c7abb141836cec454931100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36928fdc82fe94b3a13d5ac5b0e822101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace1ce114cf20dcd05844a1360e2cfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a2825d6be4368f0b0687c6698b6f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0af3e66a8b3dd39a67f4dae7a9dc80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a19a96242e21f01162ee5d445d6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda87630eba73dbbfceb2eea8fa6a6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996835d81b72bbd130b418a3d2921eef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5711226453a6b1094e4b4c7e7ee73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed46cf7e367aae41cee10ff96c41c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619dfc4cfb483a3eece446848d31a91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44075c538b6073dfd5bf87c64bb84d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc33dd2d9f7dc8da57f91beb1964398112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef7e7943f3206d23735eb8dc8e849113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f68f999316ef0d6d4362fa4664364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c7e6c5b058f3b22b5c37086634cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e1c1ca1150ed8e09cc9243874fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be2e19b627d9401378cd83de10787117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3ae2d4dfcc4456aa21bfed406ba0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa15394a4f61a9c2a99c8bb786dac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa14bfc1a2e313a2841fcc411ccf05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedd1d07dce294d60349a4de77ffab4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a8bd7c094d51aef203677147eefa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb94f38827d0e1783f4f9fb419354d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c2b4effb4b221387326ef76363f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8722a231d13dc80d43b2cebc892f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8937abbed5f8ba3a8e3816f0f70e953126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dc6f6e100c28d86e16a5da9d69224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36f5180f89600cdf470df01235cc3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65df4e0f3c3dffeed4f47d674ca128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b4d36e270db4e979fd485843c8c4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c6686ea3b85365f394a9d777876ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c0715a403fb97d2fb12471df1a714132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5200482e28c4844916f1a528f3b08c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee9c22acf115e023aa453eb38bcb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc774fee8f945fdcee605058ce26d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a5a092cb8ecc29ca4c4f65a4a206c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3ab1f3c57d7a836ab4aaa813c77ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7855b186944d0c58d9461c5019bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831b7a9e6b7b9984bcd195bb12e8197139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341d06f491dbbae1e158088fb90a3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d76c2556122df2b11c95e38b4f43b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80daa2b3f95f0094ca33a8c5757a9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8744ba49fd82031a0f8028ab8c65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc6b5b69277af9fe3bee10d369ef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940daee246f25788e372595d89fb474145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d9c07775ceffc4b4fdf109e72bfe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf787ff7ac18923899bb8f8819d30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce182e6b70608669150db5d18ca302148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f755d213f98027a31c726fcfac266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491f5cb46426acdc354d8c226ec8b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec400b3394b09778ed01412b2922668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424962ff66ef5e67cfe5521ea6095d0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b0cc3bdb5d2e19dd87a6accd8463153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e951c56cfd4c62dc0f5c6eb1c8b5182154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4323902f15f9f2ad69d49d5cdce7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0059ca37a8e577578facc9b79f7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513f62289d2234d3eff6756940c55d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a4485f9177a8a5344404c1210056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a224960088163d01abc82efca244159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29676badc72006e2334cf958587f73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178ae7666b682a4b1e7f17204aeb99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e9573c64d725fa20eb51e3519e42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b5414c85c6b925d3f421e71c1afc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4d15d1195fdf231f9861f3502ec5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c407e87c5ecbeb0a1175af9c3eabac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8158748811a62c8a0ea053ed7554e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e197e4ecdc3c76f44f2c099ec1b753c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc9d59e44dea80f5677ab30f03b9e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4908b530b7a3737277e3e099c584169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4676c48b7261c164836c8c5d99ca2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437a2536d92b5a1f8e7e76c0105faf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112599d5253e18e227d3fe9f01791c30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3b8fd6c397fb6dcc352674d7f59f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2f75e1b1d253f551e818341d7122174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c26a218229ae83c668b04ff0b0c29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e3b57571101d052d31d65aeec4a29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e64e5f7468922b7c48bb225835901177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9660ef2983d149e5db2542a56313f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8487e0c6b515819b55a8d9901162d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1974bba34281e7bf78d937937f90647180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d533404e63d2fd05d5d79e5a48bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de36e1c9ced8a9243f22d8f1c06d8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c645699cdd9b0ea4ce941aaacd8a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b7f160cf4431ff1245afecddffb20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc9850df343b9a28353071df072ff5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00033b1918ed703daa11e7cf370e49d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663b54e830cc7791c1f4d3b8196a6c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77215de588d2fe6a029a925aed200333188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ea1e7092b38856ae04e25a02f223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd4932b2cb7722f6f20a3a055fbb60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28987f073e6ce4c102a35658ac449de5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f148a730664cd8b89583b2761f01c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e43f2594636f1ba02269ad1b08946193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6629aa665d13144eb30a2a28230f17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9149fbf507c76771736ae22d06639195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ced24b818a9ff87487f270fcc59a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca7b9c5d2cf9f9c3ded5c2293e3438197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0abd7bd772ed6b23457b075ec39c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a7ff951dc1f2fc180d140cdfead14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac413a870b51cef9f3b366e2edfdd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6da033a4bdb0d03328d8e009b3f1e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5376616ddad2b8599ba94026bea5a9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd27dec383b319cb347e1d8b90e55f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a5ea15bd084425701af615057188a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d88a29e3883eea04fefbfac3268ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c29b2f880a5edef7240c4a6b125bde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88482d63d46ce99a188a11d21f7d415a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fcff53236907b573f418092c9913b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721906788d653f53907997eab2d69bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0faabe03294e0f9f1ea381551c25ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f9129d1965969a0f1c7934d8b6673211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127f7466d6868058e49a722315d96d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afbe37a2a8b1cfa6ed0d8df7bcfe02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709e2a6a8abb1b2f61ecd659e5a88f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dadfb8e8acf702b3d96fa29fe92d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629cdacb8489e7bcdfd90ec2fb7ff66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7034fc4b263704ac855e083ec8fe3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9786c45819a006d90f84be8beeb8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b203e5e03bde9aeff47189532d7c218219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae01c30e34bd9fe7b930bf02c0503220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f2d23968e0308daea840b23a3ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248c84706fbfc6d316b23a4b37b650b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b1c7a524b631b9a320daec2b732d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc26b0b0b9f07c152e1b7c26ff01e01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712cabe6b2a3a8a173b9636e6b18d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c17cedd66b9c48fd18c37163e71c7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd761b39d832c524f85316d3d315eb10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066132610e05978c169a7d00f653dd6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dedd9f95276d3cbf6c8cf268232c49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4aeac77c98c229180e6b40c4fa1fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214eff0d1493076501f92ee4ccbda2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c08931c1841c5618c777b07efbc8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac234ecd1a47b018b71e9f9075696233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591659480cf0e15d0fcb82ede1523d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c563c5565559ca550ccf3576c62c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b0ea12cb5961397fc54d3805a3340236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff32dd94377ba6489b8ad2a332b4558237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c4a720d207498902c00c99e42d4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21bda2345045175c1780ce8ee07579239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edb5c2c387e041efd5139315a4b663240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5004407e471bc20a00dc5c75e1d76f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8342322d6ebb31bde82d345a916dc70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff16c1e57d51cb15e65e5ceab19bf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31652b5694a0709f565678082bd356b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea28457828aed238d0944417fdd9ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ffc550b5a8aa3ac0a64b0d3a3de8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccf72691bae10a420cb6192a0101f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168fb02a492d51b01dc1b30026e824248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fb0db1ae9e8c62f3ea231bc762898249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf423b43aea0856d0ade098b863b376250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf60fd62c74676d91e1aca7d63e37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ccc2a6de93174abbdc10cfadabadc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80ca7efa71cef9baf83f4803b9be5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb021cc984868edb62cdf36c1816cde3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff352d5fe09a55fd5dbabd91ff932255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7cacd66231c57789bc33f474ffbae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b694af936370bd0c07d93000efe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a4cf4c255cdfd6de93cd64feeeb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a54f053bbb4a76886fc53218746b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd45f3fb4a89e63461bb97b2b43adf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4018834557b30cc2010b95073bfc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab816f28c4d57ced2bc2919f8295c8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ccb1c7aee47928174777c81fe54a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0dd1499b8836ea8c6309927ca316f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c0a502d26ff1d3c972d50b3bba1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454468d93d0a4ac431e37ee189efb1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea9f4af50d02bce1b60028b89e159267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b65e079c2c74e374e06b8b7592638f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2b3211238b5c7c619bf510e8fa597269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231c7337e49278bcb8a575617a97f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd31d9dc6e8fb4eee799a4428759279271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c47d9879b29823f3c3960939b43b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59d10ea5c613f72b6c9bfcd623a641273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee164d6af6e9bcb1f69938d4b11482274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583782bef32a78ecbed8eb31ba40813275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc36af745562213eefb6af1962d7b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36b229c4b353536ec7d3ce6f9e67de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492cf293499653e297a6730c338ef55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105214fb01e4a547b62cde0c7f6393c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975526851f9a36246caadf61fe555f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45842cd70f9af87403ddd1adf3b4aa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607c51b02995f530ea6db1f756bfd6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6352a8e6186787633db48ef3d867e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2c78daecc056c419f2f59614b75e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15441bbb02dca5582a8f13a2fc1f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9a47fb9ee5a15ca7771b0e090b78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f485134f8ddff4984f970b033d5945a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cac686831ee878b99510d5275c95ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979131c728d8a4f69bf4f3d78800d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ca255bd447b631bcb3481ac73395290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806101bc9b8dac422654d611dca7aeff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56459c49987ccff7286cb8930dd6724e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8b7a86b44cc2ab15c3c39186f950293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06448c2f41fe1955bbe77366d8f3c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151492307fde2836b3ca94cdd27d9dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023c03118182cc5ff8241442fcce49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7d0c7d34692d112c9b783aba58c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92753007aad905c256d166a848e8c016298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819372ec7ba00e04d266b6e8e254ef01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5420e698d45d28b4793ca7b9da5a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb1d97d33b04c9892650ca47db22b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df537ef0630beb2e311049f46b02d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cafd98e8ed83677518411fff5e45d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8df40f9924978c7436ff4700a3e864304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357620f74ef2786e00a5235f807c7913305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2b06f94fe760fb25663d82cbbe3be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a05fd4bfcb8f1d1bfa2a1a34338bd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63bb4003ce60ce33ca794f40f4e938308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb2a8eb7dd9282dacebb048a1e819309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aa9c23694a784382dacee36226d16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ed63bd99dda6bfeb6fac8af50456311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca523e46042e8ff9c0021caa2c80b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d943a405924d44ed3fcdccddcce23c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca248a45e374cb0310df46e8066a66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e662c14716341ab1dc05403396ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395333857490dd0ec901a48b3caad83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25802e1da0c1ae58c9bab2350ce4d42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fba90c9e46c7688e528d93eea0798318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de48c074f5beb437674d96fb5726b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cbca8e0197549fb48d0b4cd6ca966320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6995279058a14123c3192583735043321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901824e1e9846666132f4f2befb391322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8ec2e163ec2c2a8492834e936f25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855430a7b5e0c5178e8f3310069b254324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6796bddfcfc01f6df509ca37b54e8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba46304adcd0c5c645710be38d1af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1afecbbf8720257155b5194bf906327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a7b295ca702bd92e20bb71935606328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f718dcddc5e475e2fc6a037b210ed7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50a0b6889bb5fb98faa290d098adb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32076ef061a9e33d4d02ce48ea44ba2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ddd4b9b1941fbc86eb81e32797a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cafc82236d71b2f8ec0db026119c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709e4e8667774ffa3717f5440ec569334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd39ea94cda0db6d6a2e47d3a91d47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659c693701df211e939565d9b57e2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d621a1556a1ad535df683cdc361d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff70ef0588246b9c914a1fbdcf73e54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6b4db79422488be3a50601c69951339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c9904ee8ccc0875bc2e622f014cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d3d9a6b78b83bdf83f83acb32d74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc51d68feb5cd1198687a01f3ae21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af81ead141f6c18bf4eb46715373e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b80540061b48badcbde8f8357c5ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14521e6db6af2571c42af59605442f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d2603b253d8d21236ba27a30550b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa56969b5edcf722c47ce106a2bff9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af44daf1bec36c400ca819eb325b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a215b8c5514400ae3790fea88970da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd91f59ac334aef7a3b17c38c2e48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d8e2926f556b22209bea2999e1e40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d95a72e02aeab62acdf1d8985d4075352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0a8d435c09872e3bab5e08fb8b01e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b36d111359822376047a0697e4dbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c411cd01f3103a35a3d4e657b477f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c0049e3ddbe456b4e0707320d56b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced779e0b506f44c06913ec8835f58a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a2c5f850f25c5265b09bc64f39944358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647379f702055374fdc8664c1fdc4b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae378ec9c165a0e9355ebe1a0b4faac6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6cabc1d6f4886936ebd5f08f489f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bb2ec30c69d3d237520aed8dcc7e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e22e44ef7069c4ff6ce4f3851cf6d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380ce137dfbcb4ae35d7bc1301f58fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f88c7da53d74899e1f300a50562a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa7c4958a2bdaffa29bdbee4b65529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0779cb22dca457dcacafe5bb6e9a29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c5a79073eca28bab883c82bfbee24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397975520a558703e3a7371cbd5242e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b072abb5f7548b5575b3240f3390c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4b5d86612d4c53ed1d5e8ef747327371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1c6f0307a771538742dc47db6d2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39081fe082ec9482ef9d1f9ba73427373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a56df65a5c976a6f7e20564b85ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982f203c583c37fc81d84aa6e3ad5b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aadcf004b14aeb850ec81c97fe2c3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b338fdc9daa108019893b2b057a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83835310f32d0ac0d03b57f577a5238378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1e21b188cf7153690ea69fb9aecb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c49993b48dac74267007f4000c05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69fd7b2f4e495bfa6e0133924cd146381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a57736e12c7f408692b8f82ed306b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d527165495cbd578c0c87577ba79d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c720103c694c7b6718848f56d5a941384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea8c660db13d31bc62d64a3e9b3d5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901160d6b4bf008034c6b57f51a4946386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683421de7a94d65d919557e1a1ed2eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4fea21cc70c2c945949fdabab2a38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828af1084dbc7df3533b4c7e85657e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1621a9ea3a302418af53966a84750b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ff6cf1e7a7779008978ba10157fc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b766543685defeeb59b6fff220e61a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b738c7a78e18894d508837c0adf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566c9d593d65e40b880aca72c63d17e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e31ff29bcab6f6c6597441ebc80016395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a401c2c220461937dc969169ff05ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f090ca406b5e4ed5ac7f50d140174397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cbb9e502e9d148cb4746a4c16a35d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5b4cd78d00cac187a655cf9859637399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94b54eb6a968fe16ea02c5e40f939400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8252f39d518620fb68180d5094267e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0a549aababfd6f4c049604e6c560d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a36f68cdf3d56541d312e31cd889d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ce57e3cb7f8f906f919aa5a74e90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320e9f43e42aaf017e2c1d9237abab3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd281224e4243e086193c322d61a8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfc83973fa454a73bd8c635b6b19dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b47b5602556adbb7faf954d8d0fdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694a1cd9b6e0e55fbf3d3d3bc1df82f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea579cf3faad9331f94cde5e0607ce64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb9d0e08b7d08168be880a2772041411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cb12b45607f51f0595d55c54b527a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e21c9c7c9d744c8859fde3bf35ca79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e193e1ab837eebe36cd1174a6d082ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb79b3686595ab30695f90853fe58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acc7e4378bcc9d1bd7e8dddcd1b0ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7391806187a3277e688589e5df5aac3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333b18d08c1bce312c6f937b602de1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe5332a13b973205aba4bd22ed43a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8efc6fc2df5a3012ed9dff656c4ee2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa523e5b067364081971ddb27f7e17c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6a71e3d5c2d391f585fefd0fe36cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6388d3ecc8ddc3fb305b1d2088963423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae27827840bafc53582b901b82541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6e30d5c56d3eb9a8c7b215823eca6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe0e8bf69504b5f09bbd58d60fb89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e852b2f83164285ca478406de07559427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd411bff5694327b9c8af7758bd603428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c894ee9646b832114fa3e67054cf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3ff12ca32ad9f6f8c12cbeee8379430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4c40094e9def29b918699aa77dd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caed9365dcca61add37b15ff7efd0b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd98b4725ae7249bdc454bed60eca74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c62ac0a0034d9665f2d67e9402804434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a81774e3e48c7790b7091a3fc8687435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25874baa61ee822ab73ceca24cd49ed7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3a78d81600ecfb62576f95617bf23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e9dbac83dec9a78578ab37c471d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb4825cdf49c33f1d30cae88f220b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b172173d1604b15fe29002406cf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2364e37665a9d2a08888e7d6c9c3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb019f43932eaf015dd8b08917797e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3e6e58df5a327a489a5ca96a9039443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c17771e307d13121538d0d62a679444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90b39dfcf93b19ab1dfa8509d45f88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a02ca7bb7345951284f5c4324d48f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69aad1f3a9c0ab2b645695be3158e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623092c9c7a139c3dccb0655022ecb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676f9125673979ef267973cfead90c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814b95f46a5308fa11716ae8bf78720450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa2e492a554a0b0d1c4c55bce3117451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195998d2bf053ef7fb50f01f447787452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e239621aeb0e650e69963d096bbba5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92000fcd9131a5893811e7491cbac42c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331da14d65fce6c68d65eeab8af8b7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cce2b2da075cd1c82f9c88393a4f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fffd058db7b4bb08377f4e78d77e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fb861cb134815a7ad5141a3b787cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f94fb12b167e88eb3f582386abcc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff12ae60e99dc3a8e425e68b3af09f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c16d865c9f20f665b36c013e340082461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9ce545e607df996ad86126c6a158462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469db69ff15dba7bd9b7d79839671ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3358e7a8e199bb102ba7d52a7fb77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5743b1fc7ce24ec2474899efddb9db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685f9e86c971e057e572cdeead1d433466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0b44eeeff87c73e53ccb3754d2214467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9095053d4404d2b835070ba5f430468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e42a3ef9754b445276cd863915bcb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bb94b96b50657469bb9462d864782470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5ecd95131eaa2d70cde9f11ff202471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c390957f28923b9286f86e45f3a8a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88112714a7f181d58e5c8b30012981473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092beedddfd77efd50c3f0f9bd2cea2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e51ad4335f68d2f33fbe34f309b5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace7523a3338a0b01a4dfa026d80c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f069b07c6e6b1d994648e1ccbb609477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a24a538e8f154dfe199ea0ec27e1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84318770ae12a9b5253f5d12971a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6806fe115a0bdce776d556b29215d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06e824d42f076b53dfe220e37b7fb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09b3ecea36cef23fd07e4f45cc298482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321b319e4557c19284879f20058f33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42e92155fb7fccef202eccfbc36a32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eb4315e55f88c07db4f3475b50260485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999f5865b3da938aeb95f1b2fcd549486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80176266aba4bb530aed54384e58acc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b75886754e69e17e789ca8c8d9c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c11215728ddb5c4a6cb688fc50b74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfc06653704d9a026a0ce6566f5420490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa588dd070e23649e9ffc764aff14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daef8c4ff08485970a02712f85ca050492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7873db6f68bd48cf7bec9c8f85f462493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f9a14a68dd77a52f549eb2ed29d4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8828e92ad3548a9838f5d65d4d6bcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9e28c40aaffb0a51338bdb35031c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b94f321ce2f4925f0fee9554a330497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17298389b5de8c26a03f0f683445b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee852c1d2011521d059c2f39119aa0f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85819eb670313fd11378d78d8d69e3af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a556691974e2afe7d68073dad7586f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb127aa53949b4c578140b412bb31e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a822aa39c4ec2548512c2e28b7189a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97007c3ed4fc85b5696e23b530478292504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361857c6cd958d0db9a1f11a86cbd03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad7b02eefdf3ff30d1f7196c1fb3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc580eba5147e11085353127d39adc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41611a7008b0076bc22e8bc8ae59305508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e782ed0914d87bf58da194c67c159b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16c193e28adf2cf84a3c75032019a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b358297af6b178aef32de683ffc89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8f79036e0a04a01d125709277630512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f2019a2c39d8b0b4776ab6224810513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b266ee71a5a4b7ae641b285fd4be2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec4ee82c772bc5fda6d9c6dbbe7c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b405c51c4fe4505aefd6cfefd2ac07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062ec3c662c167e1147f52ed278908517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b0333fb55845e0c30f87163569ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45675301a92817c0238c105a8bd898519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4853ef42d3af62902a2d9ae99bce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d9742f2a4bb4d328a83d6ee633b9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557aec208b5413c5e0c3c686f966fe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c601cdedf1812c61dcdcd62cfd8971523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eddf74ca1a2a6bd197ea9f5f63cba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c486b566822fc94ddfabb232c500a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c9444b1bafd698203f0652e88d2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597e05920dcf51c15db2329cc35dd82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618db35bfbbc7ca0abd656ebc8ee627528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c37f49750b0da7ff2c0af8b900f0d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec124fdcc94e40e2d404bd2d2e1ffe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e65c71f6d04f784381943d2815365e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd38942a62aca49f26f8e0a6dbbad64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140c26e4f77dea028f13e4b81fbac0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c822a2e589b1a231a585736460b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e2038f274b837dfa0c1cfb6e3a8af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e5d44555dbc835febde7f73028ecb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2462141a20e69f4843ff5ca773120537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3745f763ea9078a5fec01902b8927e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113ed80b3d8d88fc26bbebf53a34f6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c10a3d9547b06c17e64b8a7dda128540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492282dc31d99d2daa12ea37e0617e1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fdf3870de6deb36f2169409110da6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb852d25d8cf43ce9a0bddbc0ed129543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb464bf6b21ed0423bb0440e77583613544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17150903892b7eb762443f4a742f3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f8550a0a9629da6a6af224b86b35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56bd5cfcf66c0f8b11985719288f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f3514a1b8243362e6c66304960202548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089ee47aae2a3e7ed79ddc5cc6c2929549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a55e78c343eda1ba50344de84f81a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea5c36cdfaf0bdc55e22fda90ab3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687dd7bfd6654106e1313bd365d9769552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e513cf94ef4c365b91505ef399d8d7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39892300321330353051829e21944554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c53d2b47bd7f0fc557f45b00feac0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e67bc9e8a9d402eca1fa1af7be813556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2bd4e0928d4719138e71fd6cc2c32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baadd674a7cb201482daf5c09a5b640558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff069289491ee0dad668921729571559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e893b9d43777be756e5b56646f3e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e8a85556de5e8f5b86757ac26a57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849768b15b8e5971c53a26dff19b84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3591c0a03db0dc0bc8f9bf6966c4dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d041e6c3d79c587950d65ea7b53568564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b082f27c57b3469475582f68190e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cbd1b218f2fa6e25522ba5e68c913566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52fde3004efe4d2f2abac681287bcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384392659cec0b24a656e803efab5c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23554fa9eba98c11a2923609055a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f28ec03666f59740f835082ad9217570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cda8fd567671249f580e5fa03e4f05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba43a63b0b4aec3aac77722a257056572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa818fbefd5713404a5d14e92d32b2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130329f81fe6763887a74a8d70e9f28d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126010a45593df15d778414197f783e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6e4f4e30d6cdd98affa054b83b5f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce0c5dd8d42e80ba563781d3b164b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd2c1b9059fafeebe2bbb30053368578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032bfd84db9c7e36e445311ef3ae64a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e03ff5d9bf031cc245b04e32954f10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712d27a3e58ca0c485eb4b1c1e2ab7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f54d7947f56cd396194d007ad4eb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a4cb34818628739dee584a6d7b3b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e98b5a5bd520a7df53a2225ab77d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aabc68b88e7c936f0abce8bc6f6b3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c58ac68d3ce5a1c39078e257565e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe10afd56abbf0a5acaf526aeb86c3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6947ca175f0e2cd9190eb4d34d9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faeea1a3425b382952fef7b81d15a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1646880e6604f6a4712c6cf450594a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ea4919e601c8f14f9ee8b1ae0f9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad26ce029bacd43523902b541e221592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6ad1d7d11a3b5cf4fddbc5aab22cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb96cefe870ed492d8b8cf52bba04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4270033a90f923b7b120bd593b314595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c277df801a3cd10ca37a22cc48c7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3358fe05a411170ccb224e54a99128597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e80547ee81db8a1541d4d45e5e5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f787ad1bd6217352d03fd94f1434599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df839eb943031dce997cba027af15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c142f4c416da6d59c1a1e288a08b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93730f98a7340445abb8d46c1553be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681e77debb377cd50aeb4e70c7418e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f3d6165ca26fadcbdf04fe9b0eaca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be61a3e9360e4a6362ed54c184ea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759000ecabc039663c3bc7e5ea4b590d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5127835c3be08dd2a7612b9bff745607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d7b395df57fa03105c68a511ddc86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9efc4afc4bd147e636da84c6d9692609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ff438ce140ab9500c12e0930953fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fbf0b01a919d3871e7f59d8a21e9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0560fce6594844bce1ee2743f8337612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab7e4e3f4dfe6cd67c82101fd35b1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306249839f7758ab233e6b483cb1126614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bfe8b7b7e44ce3446e9fb0e6f19fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c33d0d8d461065694aac2f60340eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b49ab91621e7800d787e0e7328b68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504678adc3511ccb9b993401a414cc8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70eee4d6e2e094e2f057db84624b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026bfb533a5f56bfd91bb4fc72d2146620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab26dd8ce8b4dae5f95bc6e81042d77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1d3d0fc845c4ff01670bcedd9ad15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55838c8bb29dbfbf5a2fb6bbfce0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c58960df7d6b95c98320fdc4684fef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3e4727a312399aa24a4ed8d47c30f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8fc47616f0bfa27f677d20abbe897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921a76ff07d18170c77e92e5a01c604627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7dd66d3e826d15b3886988faee72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e17fa15dfbf2793652bf7a44221c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5825fc54a3397392e44b4f5886b5b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65614589e09960e32e92876e03866631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dbd78801f15e8ecbb1a925a4af620632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0d86c6e349337f8ec50aa8b5084c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f193fb3961c27da378eeb0d80be369634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dcd174f970ae3b78d8607e8e7bb4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc63d35087e7eafbcf941d256c28784636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe338af2f7ad48f31038f60d10ea1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33000c44a34e3c362aab1867f5ab52c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6264d08a1a8a32fc8421cc079fe5ed4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9a143c75ab5ad29c5e06538f44c88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1845ead4fb95d2c2e564d82d0640e4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54817d21332a2a34c88f7ae39bd06436642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d521cc5096f9bbaf627957b380954643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b86cb866db866d302f6ef50f7b0e59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9c92d91cf4e460347b7b54f94e64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7213a5f5a0c566ec61931c2884678c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d2c66eab76556ab41787381f51fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68874d2b4cb508c0d8fd366ff55a633f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854c014280f5f1565ffbf6068d4341649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277d56acaf80b1e78c8cb00c6baf55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a4c6c8faf6115b88ea4d1b85102e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4879cf4450dc5bebb6796a6fe76192f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1eaff79fcdbfd6324c1a1bfdd505653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d3b2fbbc2b5533eb4fcaebcf11179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394cb3af7bc673a33846a94f38f136a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8b1e8702561a618ad8364e5f75c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e51f118ef838e02d4d2bfe2acbb575657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173702fd51283092e6bf0de17dee405658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0e155c4011de895e6ebbbee7c244659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948092e85756983167fc4567397c7f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4d130781db295b028bfd52000b272661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f83a3f45d707896b34ed119ea5d584662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87679f61037597dd0a66cf7025127a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f885633a87e8447c2d78523e604368664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38821b17061f560cf1af9b817017b766665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2bbd31a78d5b25504bfe3a527b86e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af909cca3b74d25a120c4d727d49cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e6a16eab3d4c9208e9d814566672e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a4c720ba405953897c6e2e0a04425669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a478e6f419fee5b344bb43863a2fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a4bfa4ecc45509d1ef732978b2310671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acdc81031695f1cb99162378a74e48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02469e62e93b9316669fe5f7a50e9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1109a67eb688c2856d4ef09883ab83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd40c365105be7a5c7d935b23b48d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e4e5e1350a79f2b0570ef7aab5299676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e57b19df230e74146382cedbd68a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7610be3b9f740114c27c1d3ddcbeb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e13aa7761f2cc5fec506869ea200b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81bfa11bc29fef64631cb28ff163fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cfbdc9bbcfa184d3c725c9de837af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840d00d1f2250e91b7248a2354c743682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5984c7f520d41905259c772aebea41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5018dc3fddd6c3567fdc2e77d64c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a42c11fbade77a08c4d365a5a89a87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0907074d1b6491b971becedd5e343d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce53275056365f01e56699a588f6d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17072a6b825ee24b8196fc23092393688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554b2fedd18cd633b0e3d412fe8f19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2483f3d126e0963cc7ded7efa23b1fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f25912f9d731b5cd04a08c6ae815691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6da1146dc0eb48d3af52424455aeb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882f5a6b4461cd9ce3dcae63a8b460693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60e6626328444ba26896f1996a77f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c3ab2d2185438977cf060e3d7f2af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec18ec516e60856642e182d92892a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c163c7133d598b48364eebbddf638697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006fa13dcd3c1e267daf34850dcacd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff856ee91ca90cf0b7a51a4504e08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fdbd880e0f518e6799be763ee1ba0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509349f6906254dbe6c7769fe87f34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c12d840e30c51a8ce9c74ffd579f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad1636a5475716e0501d10265a5c02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82adcd4a01184c0df5ae38bb8bdf52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45800005036b72233ad358da4c1b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a72ed68c05f82e8f85d056911a67c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc94c97a993f7a45a1ec953b104de1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c695bf6053f46b651089daf085e83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164480536d24745bb2ac98f0d91ebdcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87bfaa523227b8401da7f2fd72788710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af9920fc5dcb17e39302f00b9a4343711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ceac1e932df212b028ae77b3f1eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bf9b5894a9cb2523965bc43d52182713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e60d08fe1256de8bff7b77562d6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33535ae570ef1fd1d2f785d65d02ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c4720e6da4ad54c88ec6ebc33a03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703128bb88e87b7f19b47473ba94984717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4c59023186ca7436c8040fbb6dcf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c55a3a2a9d69da5b186bc907adbfc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f1fe7863f920bdb96e4446c5ae07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fa0cab8018d3a35b20fa9983859b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5820275e79e739e6692b1d52a74b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497fbf0463f9a2f70118ef3ee606873723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3127f96d4984215b8cee26da8cfc83e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b287815402183603b72fcd8bba15cb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae4b8c323c970b8e337d9d341cb83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7f62b4cfd97587c30a708028b4305727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ace2e4ec013dae2a901e2d442b21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7dc74519787d981c06dd03b3ab74a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1d181ba114aaf28202203b72bf985730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df367ebcc87a51c5efb376021b45716731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5f1bb42a20351faf0d645be926185732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e697c09f369467319051d3f6089a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6da9e58d74960bc4e30a08bbd889a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765298715bb7ac1a8c836ac69d23cfd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41af606e5311911f55fb936c440c9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000ec7cfa4d9dcb3172f12d54ffbe1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6922f080a867e812bced5149905c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2651b8e4b9ae772c8449c06ffa198739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652163c65b5784d854ed2f0eeeb0ed53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2f2517a85329def28b302c6ad642741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1397ecf3a882e95db9c3eff298b4f0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95430ff04268731570144d1883550443743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae757015535fe7be8bbd7e64213c5e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5e066c322efa1e479c738d00442a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837884ad7ecc4b389aa963061182137e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d6baaaeb7fcd25d5250f69bf0e2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eb451788c64dafb9439ecdd78a035748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedca65e71f78f94ef927090620f696749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44ce9ea2f406124f9ffe8e4451031f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe86176733a95e4cb33b40857e987c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb122987c6774ef070ccf6ded2525752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0ae251f3ee93da43b7a85d4c274ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f78daf5600f6d8fc500e3fd5c27d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df6946ef93551c582acef4eb90320755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e5dabf24236776cee17dc0d121f4f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb7b5561d764ede5c9d7721185558757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec11c053e39845645dc24485f38301758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed43d99ea6f9da1aad8ba7519a70535759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ec278c021e87262584714cdbce381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537d29d818b267579f8a148a33aa8c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c1b28a9704c5dd33ba4e97f125de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f323f3f2f685fe9510b0f8bb52aa44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c9b64711cd59e16ff2b432b0cca35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ca9f985f795dfec9314088bf25b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488be1cbaf9ea4edd50f044af6e3cd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91286b06489789554df524aff6d3a72d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f76e43c55feb8257782d4ce936d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afa20929973dfd1bbea972d33f05010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f68dcf0fafa0a6d7fa1c1297ff801811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd8ae600c04b80b10f8101f438a79c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebbe543bed67ffbf8083115e93e85913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a672cbdb0ec7b6130aec3a2e91639f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ea90ac111005dc2c09e3a963326c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29dcc9b3882877eeb9e907e26ad0f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a0b4dad6595109ed627d3bd73092117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d723a7042203d7a3ee99f5e6023a8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53810bf2f097a8782d0e66ae40c35ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c694b9b7c9ff23f339bef1d7f9eaa0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8716a0c554d53562ab1e742e92553a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933521e4caaddab4dfc49e1a3e76f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f0fbea583195e3f2130e5711e97c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a1729b04c48b4d8d86d400c64aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88426af15965ecc4d99ed2226f683a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b22972cb1c9f38fe83c33dd60c4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455e7395cbf20cc1c8bc016a64edc2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ca48d878fc6374f91a723adba946e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8e8ec9763340207d08ad4036972a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a080ba1c9ef7eef7dc07132ee18ffc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022fb5ddb99bca50fd866150e2ba3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ad3aea870dc7b6532d12ba6bdb8fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7c9a432c8f176337f49d4d3cf49fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec5aba0d8bc5bb1f9f6fef95a8ec634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db41da50c4713974908ba60cd43ac9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf295b92652b6736975b2dad86884736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4d34f4f846ffc02980ea81f51552d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a37cefb413f6cc4bb0bab29372b2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459478406d79b78080c48a78966d2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f208e4cccd686525cae6e72ff776f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d19fecd3b225ba356e8ce0eb8316b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1791623ba91848b82f966456f9033af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64990079f4144518e0cbdea3139799843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101adae074e4fc296a5c057fb899ad7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09a732932903e0cd477c00cf17b4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509cd5beae6404637a50e69072ae2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf548e175ebc728f430128816f84547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f840f352f5cd756576f5038493714e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f6c568be139de4fba7503b138bf7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe62eb91c4f51be49af5954de3382b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7a9916aca25f0ead171225196cc0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a90613433cc0a4520d8141546af0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02f0fdb847564261e90d277b2e5ed753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd9602c12559ee9dd2c08f8fec70754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572be3d3fa6eff4123ce1c4934c31c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f96c25a10984f32e5bc88c24fccb6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ec2f116ba3e666f57db7e9fa386157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6c235615056108d6fd09f89564b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30ec17b52f2a57c18d79418b578c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb31ce4d1cb9b91258e1d622d44bc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe7f7c9b45ae80ba36979e0259e5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d8adf563173136519c6dc6d1f73962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a4437bcfe9962a588593e9e62f57c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9cb946b689a8090a33c0c4f730f8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5c070d57ea8ac544d28b311339bc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb41f305e658a1123bdace7e1d079d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83d08b9cf3fd8b561e261ff15784b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2713fce7800e479acd0ca55f924468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cd350960ac263774d6ea81414484c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924930bfbbf61999e093e191e8be954970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9850270abe0e4eb4ba83b47f8816f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae43c2c245687164000e8e5547295f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5a29e70e997823dcbb2bcdec0cfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239ef7a194d404280bc800f43a4120174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632096b99851988de97da08949c8e55c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feaaa2a9fc362a329acbc398a225c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ad4d5235b66b913c6183ba8f866677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea371249e251f3be86df462dc8494578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663a680f1748a6a7589bbfa5a34352d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6489a845bedbe7829d37965ee4e4f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94123d756a37be5cfa02a55724335081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0806655787f4006397016161864f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca30320e96cbdbc8bc1b548ed38fca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dc46fd20254ec45c789ebc076b3b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbec750ff746177afd7f52c043a15485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dbbcd67a0b843683418e01b109ddc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137b85cd6de1b3ed1709669eb7e097087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9be5136ff478dbcfcef31a8988af7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b49e38e879c2ee3e6cb9014f799389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa503ed18e5f2e10370c16b4597eef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c134063c42b1732a4964636af51dcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5e3b5a0e6f65cb2c6076a4c5c8a4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee09bf406798b8c6731160466c47a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81da2398bfbf4a766c6920eb87ed7c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336270caac7a6eb608e0bde19f8cffa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6c15ffb33ba295d99433433a75b4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11788675117a6d525dbb5f9f1648c5c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b58290b088e0244cde8ed330caf4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13232355debf466b912393f1b249110099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e8d181683f0d29792a4907cf04ac3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd534927ad2f5cd5303e1dc423b7d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7c2a76f347838773d624a2aa6580102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28919323c36087cba3038efa02235b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58853ce04ce57443f0b2ef730483f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb017828479339f717c57581ebde92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee920719e396e4d60316eebd4b8fa5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ae8551c55dbe9730d0e74c8bc77c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8107a409d89b6ff021fa9ac21e6bd0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62502c68c2de615aa4137485e911af9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b411eafae478d87c9891ce7bf87a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff707f2279eef05e568fa28f44fb88b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffe77166a503bd634f83408d0dc0e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5fe89b40f6827df30fe4c3a6aaa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc479fe2120f3f84af3dd85c718c5f3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7ec26d9abf6aca9b0a0cd3a958f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a81f3a16b6ce6e9cc9687a6207c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fe6230f1931f2758a02ae540b111117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15dc17ac39098b200342ba69445c74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f83cc63c359dcc7cea689bbb6d3a35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2859ddcf104a3c9d341d820e9c89fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe1fff5d0e80388c0074ce14826e6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94139f038264219c5a8b28b0f5512122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f203ca3c514d4e0dd48fb44090fc0bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147cab03c500ed3937a861a7103a4cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431e04c2854f3f68793d9109331d24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f337d4d70ab49c648cf6086b2e608f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41fbffe8d6a6ec54cbc976750e5200127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65154fc55b44bcd90bb518cf6cd48d16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9702fe1f3939a12a126b99e0d60d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f676c5d49087414772f773768a4188130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbca3faab8a2e70efa38a1bc1c5c62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b7988b134efefdfc413f5c8fdb139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69e3eed614abc64e416b4edb5cd518133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e793d0a334b1fa79d291c807f48e83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009a3861657c4473cd05239a3d7c85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e39e5b949aa75fb40b2218d625975d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99bea0ea4874aac65dafeed2be2fbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c86f1a5045a8f0702a7ac42f5873cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a6a9c0f15936f2b459d175ab5d367139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef43e58cec744bbe0d8ff17dcd401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087764c05020c1e934aadcda1eaf801141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40692c37f7489584e16a048ee9b19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec027c7e41315bb2454485d93f1ef1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7279e3526104756cd2d64074e9e5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad58166575afb894813728583610d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e5ab3ebb8e80393eccac8c4cb5668146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6a2af6e107c5a9e753137101ab59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f072ebaec678e83fbf150945ccc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663142267f40308967d86d72ab32c87d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5f459e94ca7234ceeb3016032e5ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bec70f0b12e34c0f56e78c7fbad322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef9d5042a7735fd24e155259e16c3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e2e47c6f038983cbe6e0e2ffbf20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14244b7c30472a0a66719bcd01ceefa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db661dd42dc3695a4a69d5d45716c2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a983c4d2b3555693c5428b676c832f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ecf5ea8ac9fab1600c92e35d7d8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e0f1299e798d261a5b1c897c8e434158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed1af2065b0dfc7ae4630edf6f3cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794aafb13f916a5df18e6db076014da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c7c7bdc2e5e0e77c8abdf0981bdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed265e09aabd9443fd6c3f630cb0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354bb5b92090a9473e739490be80b09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18074a148e83ab773749c529da4cf2be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4da86f1513d92211fec9978b1ba2c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d72c0fd342f5220765f786913aff67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f6fdaef138cb157cc81f7cdfebc0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e704c4c2f7823be6031f65a14ae6875168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f037ce22a3666c40c4fcdca397be6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301f8ca96047eefc4ff01b0cbe1ecc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d60cd43be3882bf071d994892b8db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e828501cd3fe7b0881dbf70d8d028a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd3e5a47e5d4b0afd8a867b36a535173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e14749d1b768fe6d1ca20136d35d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8723d3fe0e81e2bd47b50106a026c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ae2ac5cf83ac215990f93537ff82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d7c77ba5126bf2b2456cd034b9c42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3e165a0d2e0c75b6967e3d13d1053178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affd166c6ba4a890e466579fa4df405179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce57681c0a44fc2aed4e16756ba9df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0cda0fd14c376957b0c220808909d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ca4eb68b46b968d022ba05cc207e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2be16be89fd3c03dc054f0b21a1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b25dd030797ef445bcc59dff0d8f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64ea86d9eb97b57c42b5cb4f98bcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7eeeb4f7695e84499f036dce4a9e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c44f13f2845533ca2df97116ae233187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb098c3173fb1b94249134bc00a459f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876981f34724560fab6d56dbdf44de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c90074678545fe2ecabb9d69d1382f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195cb5b9a2a470f659cfb750455c31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9440b52381b780cf76257a0b789c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8e29ef4c74b3a3e12bc993500105a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4399be29205a10b79e0bfcafa77a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e1289b7b372928d5feaca3b396cfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71efe070f111488bc1cefb084705879196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7d2ce902448197b12f63ff67fa13a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6317ec778fd79da22a77f6abf0b2ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd49c7bb34d54950cc95be2bf986a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf974ab3a5617d1a10557b229f0966c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7390da25f6cf85e801acad9fe9dfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a4133d2b9d73a9d43de386da46e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f158df8bda4bf7e30951b2e9d4129203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18737cb1d08dad24e1185fc62ba62ced204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3be4f22986914f8802e18a524c578205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8210dabd6f688396604423af17f1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499d278c376d3e574e9b06812107fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda075cb20ed49957fcf06a4c64b221208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902454c346b9349c8a209af643271583209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce5fb031b0248ee9865b9adefbe06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a752d5efea6c5bf3f907e40f1b75c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5fc850bbd9442e0c6f95063646add212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7615e3ce8551a76af439fe7950da1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca737ed2379d030c1a736e5e3232b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c281288238aff202ff68cd3474120c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4a6c3914a6ba67b5b086e3159428d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231079b327bf7be3ff87460f2c9f7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2d5840561fc5acefe00ad5080fc4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763943d247a83033495c413f9312410219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb4df60ff49df502cbdddccfef4072220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3664ea8dadd91c13e52c7faf1e638221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026bcf7fda1de48eb5e08dfccde169e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef5fe7743518a0bb733c82832dd2d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9a6deeff6c356b70106af1bfd26c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c264f661a16e8c44ae97e583e797c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bcc6fc830c26d844211a3a827fa23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985b88c7540e662ed42bf82c9d4cc87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01cad928271bd1c41e1db37f751318228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c757b3498a84a10d7ac26938be4c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf2e3bc640670648863cdc2ec3ccb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054a6560bb74e306890d381b6f82ac8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432613f041d9b5784227a193c56bc0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11c05d7141bfbda6a15271de1b00aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc8330929d4249234d05cc2d36bff0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743a9751cd2ef2e41d4d747fbcc34dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa56bd776080c6b874447c630d58f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b76bb45b31a7abe435f0df851e6bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5759e3f42093b9b0d7b2d03464de6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f4ea5633ab1c1ef9d423a076a1a74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f2872ec45b3e63cfa6fd7b87388a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea5bba079c2eb4dd5a34f8b0ec5c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676b0ab451066260945f0cae38bed7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c101cc25f4b0a79b73a0efc39d40d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97038274a6a24e9bf40c7a413f086f01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f73f261ae7264e4493ed558b81e64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c22a92648f73808ba548ecfc53bdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05a3e09274743046bdc5d97c2903d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84269bdae1be8ecb5f49e4c46676dd1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df76e9df263bda94cb0879c4e2053249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332879e33d486ce30eb443a5b824d379250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88210a64566f8667cda8610108285126251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bcbdcd11e85bccdbb9c1b54214e68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b81e75417e681135d985445d41a31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fda7e5a9627ab3230806cabc1efc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9742647a9841f42040ae0dfc8ae92e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fe8ff4c461a20ae5adfdb62463e50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20f9926dcc9366d1b587e30f05a5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89ccaa88d0717f096353dac00798d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e436008d7fdf1c9aeff2934933ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65815d861ff372ad592e8649b3da3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0be1c194af026894c79546a592bfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ccb4a8754efce2569ff001bc87ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a376a612585d7f902259f64a1a03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee3165cf6a26a23d7b4ed29d71d0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8995c4965ad8ce19bf4ca6ef3ad92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aedc6de55d35bfbe338a99d9a6a17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38288f759bf1688c6eacb734aa34074267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea53acee8d9d1f8ff2acf499264b88f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47f1868df3fd09e9c13d7741bb1530269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f87ee0a34e3357e63026c0be9c74f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5e486c82f1f64cdd0bd30564cd33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dc074c9e900ff269b57975d2981f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e64c4c9188e3600bd655148b81be8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce7e0c74bfbc4680dc67c64a05acb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a53e1f3d129ccb42df1c5343530b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010306452f772dbb443f3ee2a16e1ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa72b974f083cd96a8d802ef92bddd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f68a785ced6e0e584416a0e4e399278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62479af9b5ea4251af305f0495b39e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322e9398b35d3bd809a4c8f6b140a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77e4f717973c3e7b5a79b8bebbefc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c953ea2321a3941a11fdf5504fff47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546fad6eb9801062c524ee166184aa5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ad6937254fe9c62f0925eb67921b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056f87f49a54f2ab14bd1d59130aa41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef241f92d17caf7d96065369d8bf40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447614cd35d80afafc735e9acc96d826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1bef9223d7ddcb3151dcc5d68e13b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d5827b7e932a9309c5b59842966ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351c3d4523ab709f58f595e404684d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3392a62cdd9bd90c603fe991a30c0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582113c116b20fa30ea79c3b07347fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c163c3e41066069ff4bb5a16024dfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b9df4e187199f341c788c465ee284294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ecec9fca36c69ecea7cccc63f3eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb96e0260266455bd9ff51b5f08fd8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbb14915916c343cca2afb8d9cfc1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc243a10b63e6c7e637835878dbbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40d1b803ef48af53cefd14e08f4b77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d410205a7eed89cfc86ef719dd1d225300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415efb1213c6ba1904f42dde027fd31d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aa17153acdd9e36c43f8a50fad2c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a69e1c4b3709671bf33cc5cdea17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04bb0236336c4f03f4ad06426b3fcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccef8589b6153f8e46205faee25f75c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ddb47bca97f9e0de675e1bb3a4ec4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e0a33cf088ff85a560ab29f4c9d82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caad0e02c5294f40fa8462d2e1ad3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925866e8637d62065f1c70051efdf0c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c3d641de22d1f12731da4983e8159310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3953233f7c7ea68d904c2685dcdd87d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70b102c5325f9a3032252642deedc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81453707d15221ab6fb0f884f1b5c487313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a917bd57d1b0ac242f9d19e6ddad12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da803de91ec720e87d578722c0ef4f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bb8e1fa0dd2dddd2091b7ed88f44d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda783c7bd970700cc4b7a0a792db2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b2a16d1599948c0d8368f48b4601318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824249da62839dd8320292e4b213cb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dec24a35d7e7cda3a3bbdb92ba09b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb90e6419764d045c323db03fb5176321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8379437fac4cc17608d980ceb368322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630d122c064a9b6120e9e0fa4106272323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccc96c6820324ce2e336cc11ed0ae2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df0e79608628a7b217762813cfb6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f94e55b9dc95ab7d73aca296f6748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c085dd1bf4693d4bc27e438878a1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d49abdf1df5e1c8b7530b9d1c0631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df318e2008e5cfc0b9bdc1b2a2568d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe18cf5866fdebf171b52488650f892330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10ae644b9ae07f5861f1582487679331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f27ec1609ac77e7d9af5c68e2f87b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b7a90557a2af8b03448c9d3d078e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f243ebefb078b4c78d470b55e685df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955ac8747e595d4552b32dc2a9d48a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033d7f4493d89c6b9b7b9fb5b9399c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338123058f131b40bdc48ce9f2d96f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165ce80fd937f5cd83d4385b3fb574338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b8e152dd7dd3702ca51c6a2eb4e74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff5a2fe5032208ae16b8a9db4fc2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380b948db70b47997ad8a56ac97dae3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5a6035839f827a5e7191f01401508342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ec090b51a2b5dd55f006a2154484343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d1b71b8373bad9a1c06cf7001955344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e628542633737b1bec5af1b0b4bfb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036258f2211bd75fe605e2c55d390a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77651f520214d5db1e2fb2904637108347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f48655cb6fbdd7d5240137be064ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad678d6c10209d175b5e8ba33e96667349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab5a9abd8a89f3a5b26e3cb2042f2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6d391a9e5df45a6b0d51a1ead8517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c786e486cf70d9b67afaa1ed10cdfcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89286e21a4300982dc1f1166ce5b1de3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e06a0ea83cf254bb8b13a8a25198354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b9c148a94d28fee6c4ac9ebb66f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d50a994c2b05209547df33470c9fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea54a5fd1817c8e210789c4134d7f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2314e0a44c96fd78c9106e43469fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742183eec0f27ec36d5972724b47be9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80056f3c34ddbc578f5acd06d9e365360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b0fddb71305d50ecfc76930a51547361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4121b08a3589f27d7a834b1757dbee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987f5e9ae467f40d37f295871f30f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ba4461ae7900c263564830455956364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a173bb3ee66a96280e1f0a5f28349a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8886aab64fb26f80336380538da7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece085dbc365ea6d512f4d82f6125e33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c660ac1be68d13d27ac6bfb6cf94f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e848c7e95439f73ce8c92e513615b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdb9d53ce1e8b77a51a1df3a278bb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9345dab990b76f27f02f0be8bc256371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa1cca263cb373f1d5bdcb4cb84e95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f93c51a41ddf90637a33f081ac03b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56f9b032b0107db31cf3e9c20ca79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a715f240805316338b4e13140c83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4162ee68d74afa7b183840627115c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9c04113bc4e5b5e0ac8a382b1221377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c7dd92a712b747bbc10530a565200378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b8ba4884d68eb88ec7536164a4740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a29653b30dc8b8ac7d893351703a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0d10d453edb97257df66361b5ee3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bd3026c3467877166eb13bc9517d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8df92a343afcc0269cf68417965ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f9da4062eda5b8a275136fc9ed966384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b1d0147729dd9784831eff47a413385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f21daeadfd214280b1609ec35f975386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51b18b7371411698f97c62ade1a41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c599b9cb87b3dd6e00dc6721e23b01e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34437caf9c4ea4247ea62bed3b807595389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eda35c809856b1d206e3a17c905f87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173b42e1a76d2f9ed98f4474f2187c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7a7c7d84a5b297ae993d66f6b686392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe27fa2039f7475ccb70fe246760f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc32728b5793ac766a42ac229034ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6f568ca80e92fee6971b124f1c93b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93085d3388c8ec8c7c496027798eac4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dec4452fbb618899e6d986e623381397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb65db4563abe668c010751844125398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc205114fae231adc54cce6bbbad15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5196af6536c8e0c66b2fa1358ec61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab5db27c66e54978749fd86b2080aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769eeba6b9a587f9d1ee71dfa89bb9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db333bda71e80128ef57247b1b2109e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb0c82b82e8761e6072a7d02d4bcac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b631a16ab188110884352ad408461405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b532c87a5e90c44ac1c1095661e825406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb03c67e8577c6ad4df20baaaad949407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f37d0a162597bd9a4e8d66d69ab3e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1946cd4d32e904969f800718827ea33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646ed1cf15c01e4617511d3c62e26a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274f6108a7f13b3ece9e966a03fbe37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46109780a41e6f4b4e3923d5e8d48d79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feb2b8113782793d974ab1f95c06b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe23d4c23a205179dd9074e953b10fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958aab3f0789614cfca740abb28eb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3b3119e4271da3fc55b08746fbe11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871afa3733313e25b9eba6ef680cad5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11ead780e7e3b29ab11a196a69c54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626a0bdec1f5f7bcc0b9e459e41155c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed04848fba608df675efa84d3367b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200aaf9eea3da27fe27183203ec415f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14941c1b55675c9c39362c922c8c3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3944aa1b909f6bee6f7d30623011540423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69840fa7eb7c112b1819465283778424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984e9da727f2b736564f749db9e8765425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65d888c586a1c8a6bb07e7086b236d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad5fa1bb7a8c236f0e7959c998faae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d4c3333e5ef42b7e27ec2402583c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a9812e794bd297f83d45bc9f1cf2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da48658d3311acf8c824db6376173e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7f5091d87ea09353e14e4c6981346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdca4f0320fed11f12010337271205432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6232f9d90ca1a890b3174bb472ffef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2cea833c58b22c9023a60e2fd342f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da784a5d82f1bb0d76b0b919461d8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9c4a401919d2ddbe6f4933fceed94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6eb63d886e32a1adcf1124f2089f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afd3b79b101e5723359d5000d2127b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79cfa60c8e77ced44609cccd92f743439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8784735ee00dafe6b95e94c6bc8b5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02540fe1fc9da0ebab7b2989ba623325441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbef1189dd5575891a6eeec7997a8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76706121aae11e9ec412bbb7d15f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90140177e01cca2e68009513b985c40d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdc73f2d8c22a7f8b6ba9121158a9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c36af22bcfce0e1dedba89d3bf7ff3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ce89df389d3fad533908d3b4097b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b5ec5420aef57f47a238191a10b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02768d01dab3118137a83373be2ebf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c17e76f1c2d42eec183d98056e2b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107538f22205baec151db0b3d4f1621c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9d851d00116a4277c8e0a3c4680b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33138912709d593c716019e5da456ef9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2487685024dc9ae5f6375a6940c850454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e2186eb1f794d9bd455a7acb3886455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d23674eb8c2c7140dc29df2aced7c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c276328a3b00138185b4801cf7755b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d66438d26878bcd08cf1feb54c98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aab4ab868373ddd5e252372a99ca2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09ede04984829111378c9b4eb2a14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83244dc26015e73507adcccb215556461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012487de359f5107f6efcd1160aca321462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7131da29b08d9d65d43648b8650681463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca665d244589f42cd8bc311382f6471f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b52b15ee807f38fd6537e1a929a6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48c16599bb1f164ffd17b9742cb02c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff51977dc7287d80a7faf821f4eb64a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1a3fd0fcea839f9fd494d2030ce3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834a8dfe0de6fa2789e3149b6b9ee5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca615840b73383b537ab977d786c24c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07881bc2f2089b78ffdc7a9cc4b7c34f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1ef2b2c715f5bc3bdd0bdd4be244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c72a61fc812a6b4ade601715f6f2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fed377fe0cf8cfd5c1bb49a68191e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116af873b1354fc5d1fa5c2ae0e27f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be945d862fb64a88f52db8f8514fe05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d5a981055f776405f06ac7b5b0d33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0ac66bac6f9361608c0a7cb4b47d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550876855b402d78194abe6aaf9b43c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd10cdcdf52a4b1c66c9af9edd618480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a762a962f0d5e835d91c470113288f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb1656b5c9ba3b4191a6330bbebe31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b08439e1b86c88e3501da5f65265483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d747db073cfa23166458acc25789484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96981ef20dcc121f7a4172790a15a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7e88d97f339209b90ca9bfa9024d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dabf0392498d91b2db019ad7b730d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3414304c908abfa98b52411bc226488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559810a7f10c89324ff43a9ab7b8b5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a9713179759cf14bd2cdd4b2a7861490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0148082b2096bc71af92a7e4a8a861491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509152242a460bd251c45c9b4015a4ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82315526aa9e09388b44be2bec6a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54e812383bfc814baebe4e99cd5ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5718fb61087b71c130f8bb0d55d1a47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e4284fbc7436b1848f0cebe033c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4686c9d382fcd3958bb9bbbbf60beb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf302372a1650d0d7618d4263641e5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d1107f4f1722e5880b6081f45329a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ee3e632b337c7272dc3decd2ba67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeb1f0991b9d39ece8fb2fdba88eb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c685104ad6505af6c4b5938732dd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecbcdc4a04ab6bb3587c362157e7d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c1b0807e076989a6c38a633bbfd4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfe8b5b3a45a4c2d5986c53565bb2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd24538762feb24c7820eec9abbc82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1d8030ab0331add531e7bde0e855a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995228fa734c624dbe724fd186fa637508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fd4fecc027c9abdb84eed92b8d471509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da61215d3931ac3c2381b11b9aff5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f75ba2564877ba2d2b1c9d5fee349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac67c26b3740f03d4b4681996d595c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877609f631c89f0188792372c23e43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69413dc56d8536da8ed47829e697b70d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3543fc9c77918bbad2ece1e8c32bae0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98103d9bdf23a9ce34de62546c5f35aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84547e2c260a6bb5c55d25b971c0c56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91406220b610695e211d99063385f24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f918bc825ae2d868e043d77ee2ec6fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7cd56ff7160ceb9425025363a9d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d063a3d492e32a7fdc9176d5a4a0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d50a4951f2990654d5c328bab28bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd024972aaa5417d9aae04f6516ef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69659889c76c89f5019449ce4ea238524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18dae96160548acc80bf8064e9c644525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f03fd9b9cf90e9914e6c5ecba342b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f78c29cc2c9cd3d6fbffdc42a6877527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484e85ce31be00137f6a66d6d4508ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cde709c65fdcc914d46d79668715d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21fc6aefc657cb1c013641152e378530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3c2296defdaa72335aca08196aa29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4308f10ea9f10d0384caa0271d9353532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153853767a11d4d274709a14ca4452e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262bb08bce935a3ec7f365dd87bff7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea5053e245f8092fd708cc801254d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128182bdb74eb2a53fd7a9c61d0ed14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115851a4db2aea55ad3a905c220a688b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5985f9afd30aa90e3ff4c9023ddfee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef709454a56c46adf6ce104fa82b51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090d1851086c1664d85ef75f9c09793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115beff210c497f0e76667c72555bcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535acba34a69b10a83f1cf6214434352542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed24cf2906a228e152bc6a4e18e4a9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa23a5498ac851a4cd261c7a9ce906544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad859782c1abfa8502ae2a81e725f47a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac53dcb95302c88ee8f9d1d85cd160546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bafcd1e57dd7a3ed59efdee99bc9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd910e900783cd039bd130c0486bbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d79ecd84ca13f15838eb267d316143549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73f549eb446a0a5d024e680f9242be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb4ae4c7fec800dc9f48d7758a210551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee0cddd701c73db760a2e514d114a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25ab7d00c6a6bc205129592e8704a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c97fbeaab70d36b331f796887419554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119faa5058f2b48c4e90570ae2fa0d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575c28e029e68691c7b9079082d08c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15afb4d4bf1bfecdb298be11c0332f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a74bf17466ee84b7a9dc10b7f4ed2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952abd6e2b565209a44a6f301fd274f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba981c8495fed0060477dffd2202f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd54659c1ecba8855b0c150af37bc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b42b30a3274e71c3bf288faa99074a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd70ea306406d5ffa46fb4c0365ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b42ea5bba88ba930e371733a54fe1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148c777153ffebb15476de05904f363565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab243e6b02129dc9e1805ef2dc5fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd87fd6934c00772b1e469aa55266cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146982e2ed6afc89b537b533807ab54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab287b88107f1e5f27490237c4165e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0903e8d273095c8c05be5a720f3f11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a32539f2548a9ffebc9d28d12907f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab6699ff5718277bb263897316e6bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a551cee4e8a55ce3100400990f25e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f38421831329471228cfd7dad864574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92aaec877b006fd5cf9761e79bac7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259911e9daf8b8b70aa0822fa5edd9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9778b9affb275a22f419ab30f1cd80d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa444a5caad9e2c0f8c2d09f8b9eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad11eb3d8ff59462ba233a3158df2f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd356b09b0d2814bd17890819aac1451580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13476b5fa601d0dd8e5741242b46e9a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377aabcbbf39a22d2c7a236c19f667e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61756d959ed75e08d99c23ecec5090583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d34b0461ca108cec55435d49641a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b652f5d66189f2c9c76c3fba53f12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d31f8ea87500552569e8219fcd175586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c5ca4299ade15fc2b568c8d8c9804587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd2894c66192c40e58051eac54ec4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323416ab99adb9e091b33e57f46d5d9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49dee0c3afacb889be43557fb9597f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f8eee9eb585262861207ea8de6c69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c21a830736d78edf270e0dad132c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c588dca983cdd36612cb698c3714593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2949df1d283493edd4702d939273f47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec297c2d4cbc2d08fe6f3244e7052b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a40df66e6780840b22e93a7529c893596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb22df5ae5fb83e3e7a34496ac80d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f8ba930993cd09157cfb608841ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418db5fe0cd30591ee41fefc69889db4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8ea23415761f15fb83086022a9852600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087f7aeb2181bab2e32a82951510a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c5ae00fbf3db80d5141a37b7d0ec7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acbd724468aed606091146707322dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57ef2ae619b254044cf9b0ae76dd0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7bf2caa1836d6c9d328cd055f0a62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e0d6a820f5ae675579bb0169ae33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ebaa59711fa736e2b48b842409a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7a67c061d6e712933dff65cefd272608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee89af9ecb97b8244671890ba6b54f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b7364129238c9d2a8618c05313b6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ff2f41cfb9278dd7c142835253b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010288c8f3b32855c8bf7e036b9fbb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058913c11f74f95e6b9cd77e48aec38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258050797cbf59d111c65567958893c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128546c8516a2ee6e0e73c9931c8add2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473442a18e362199b1411119b55ab1e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959f7d1cd06f46d1a7bac7b03d0a48a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad968ef891682d03f1e5fef44d644a3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41dad6d271ade32a3a7ade0e584d44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e1f127a3f7a814b06f69a7249caf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a7a273311abc22414eb328ed63347621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceca2ac1ddee6786b57fa04bf286c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e4792d9f49ee8f1394c5578c4f89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa89feb2a29e6a3e8fafa828575d438624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb2788eb82232aa2313fbb860cb32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832590e39663c74dc1ca61859bfb4099626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866339029717ceb7546bfba34da9e8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bb9530e6ed1150098b0bf68853eb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276308c290c775a6b9f70e0f247dd1e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589fcf944bbd6ab3a0d43a8cc38b13d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4888d909005aa09aee0875282b4e98d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006efe68393ad95789014b17dccc8f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dd63a2477d0fc06c83a109147b600633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354101be2bbb9ce282d8c1c9e7831f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638482da75018a232a7c446908f2159635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd64b891d30d8482c52eaa35a2ddd8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082092fffbde258c2dab3ff43cd128a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02980dc887127ebb01647ce28ae368a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ca03a9a50a840416d113a5519f1bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481297439165c4a112feac91893ecdd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea79cf5db611c0c1848803763d1531f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ce780fc1e1b8e1dc89a691869ba3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f2121e323746810054a60a1cd4920643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef018ce55bcef7f51cdbb1bf568a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1eb68ca3dd355078a15d895812a5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73230851e829b2dc15e84e3f5970ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d928354a134bd42adaa8644d8dd7b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a67becb1275b5e61b0a21c9f4229648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd284b0cd1559c0ab27d90687b9e9c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cf5942fd34848b8c8e3f23c26bfbb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cea768ef0e35ca1c60961dd3d85c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865f77568c357112b82b3dc8f3a017b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97438a0c4b19f2d682e6be7f3c38ecd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08854235d103e0ec4efcede59bd1c99d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b93c726b3eb268b108147196122b01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25eaa8f3209e9244581f01d60e22a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a88a56e5d1cd473a93d1c1bcaf28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d5b9a4c0bbe3fc666a965e7ec1d3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb919974f4c4c2de70a62c66373094a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a20933a9dd6796bb4ec200be36f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072252cad6c4d634845561502a66cae2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd9289def97ef4f78d920d2ddbab6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5240c42423ff4bd65d9d26a10a63fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c64df12cea616ee77c4c2d5b07f19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1fed22e5410ce42715f5fd81b8c12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794200b9a011285be743391d149c8ab0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad149413ce62604c8011f8665994fe34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0922e7602d3c28d472e482173b5ea3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a051dd3246691714f7d38213a2549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a337285d2508efdbd1ae3c4087a05c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564333288630b768f876f34bc5012fbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71669200a9ff930c8e1ff42592eb6fb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d37724679a244a6e954e8144df29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16218843f03d2cb05784db180d99129674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1c25f6c4eb7874117e8d5f80133fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa824462e5d0cf03cfa6b0a1adc9401676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76676d2dbc00fd0553f9e75020bd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07112366b04b65376c4ec2d3f0db05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d9d3ea2323cf7f60d6d92cb56e914679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a186c76ca7d6f93d65cb4a1991b6d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229318c9b0e5bdc18dbfc7f00c3e2ae1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d3d78689f92bf5da26de189ac996682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba894bd102cffee9a2fb724f597380683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a063519a0c1c86638778d78476ed395684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85a0fe57907fcb67b226972b744bf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebbd8fd9cef85459ce40c305c6add686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fd054f9f58321d1640a3873fd9c56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a19e7e9fb3cc185a2e8cc5c3bd7dfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8451c0171447149fe3e0aa233b744e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7fc438dd211075a4d4ecf5ffda1f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d7f50bb9841ea2f3c61a49b218510691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484340e64e9e963adc4f3f49c976fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f788ba1c2c15ac9d87b46ba8fc45f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca33b4300b907d1b8778143ad3172c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4929cf5da5097885904bf6335e4685695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8ff50c6a926668b125d073fc53ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb4ce2fd1f5f9cfa6f2068f506006697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002aef90a634aae3a5fba1b1cbfd5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6a499d8c3d745004e34be74fe5b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eecd66f2356eb7a2112ac176458ca2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67d84f7434ce9c872003249cdc87fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d7489c74322b65b2f4f75646427b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d3d6da779d586be10db82a37c29c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5437d1999bb3c61ab1e548a2047022704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51dd3dea9b2c9c589456012529b0a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860fe5524cbfcf3d27466df31a8ca98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62d566557c89688ca19baf8f4fa9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ab882ad7170faf0d6d7ad7991ccfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bf99baa55c7e23e5777cce0c96284709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9a967b556f314340f9ca0180f94de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ed509a98ffee2572473be16222a82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec0a6c34e9a13fc829d7016701a7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99767e36211e63deb6a9b80c84b1316713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f0ade2241f2f7d299ae84149c2ab9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cd9bd1619a836db4be818b4a497c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b8e5e4c1f6d647320c271baa6d5ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6a0f68756380137c6bc3cd350518717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2375334a9e889edec1b8b5b55765f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f144bde10d9d9a62a761f5145055d44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efe70a2b1a42f5bbe8d0cf84952014720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e82c9eedd5df81bc02d0f094f67f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3147c8ae5c65c35b8601a442f76540722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca655b2365d462f62be509f279e9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde5903a1fdacb1ca7854895108d25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64122f4de7559861eba571cda0d1a6d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ff821c23fa3fe9497f0a73a04105726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cafe9bd9b3c3c53b2befade71ab24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e4b221fc7d85cd64d593f2c9365e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f05bb3da3d17733d23f289e5f2abb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f627ab00654112fa0f0e1910f366730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd462a3303c0889f6017ad49dfb8ddeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a9a38e101945cb8ee6a2a3d3853f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee205eb957f14e27f043435e91d4c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde19ac8f9fe77d95fcf4c8749c0232734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a96499f67656030755c68529e2ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e424ae6000d1c1dd55cefce4983b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d26ea74c39131c0c2c760447fc3fab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894fc3421cc4a2f36286bbe32be438738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf2fea9783e298f75eeac647485dd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b801b689c44bda311ebddf2b88bf14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0347c565925054b8f9575b45cf6187741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de99fb1bfee376209ec4333f1c38b89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633162428824d55e50d339c79f0a4b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada433c671da4a22d858bdeab924e3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab958d476a92f989b523d58c22c5e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b17f0d4135031b4387cfcaf4cd5d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a2e396eefa1f9989ef38221a274b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc50a99e7468705b37b65dd7ba3d67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a0652e8bfd8839c48abc7ce0e514749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997abe0004d9ae5e7af9595fb0a6917750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e09e779ab70105f17516ec986fc15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942dc3563cdc6967eb76e211caebb63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db587c2ff9c28c8b5ca9f294e0a3cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e9c0c0ced93d2ae25d0992e429cda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c88d783a2bf2e9a5a132caafb9e00e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce978d1b5df81a9ac9a28869aa0ba211756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc55286519e77d78404daaced1532757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a96a354bce806795daeab368ad5aca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad12040ba84aa5a94bd1d68bc815b6b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>