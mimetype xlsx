--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfb0042fb750f76a526e1b8bb90cec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cfa2903ea53435687c4fa340ea92c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183125e42264919da073848dafd1fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2dca3d41e71442b91dbf2635e05324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6532f7e36e0f797a4d91614ebcad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e460a9e2f2170df8a7a9364df4b67e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72250ab7eaa5cd61949988d4c615d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776bd7642acab6c75b35f174111c888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4c4be3a90861973ca7c635bdb59889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5e16e941fcabcfb5d86d30ef92b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26041034d4c5265e8f0a36a7e5f08c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183fbea406ad9a50a64f92d35e32f4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09435d58d247a5051fc0d5d434cd776d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca315c3b408d81ec13bf5ffb21e90b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd59385e4c566661f0f56ea39e81aae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1ce101e2e6c187778a6811ae7d83316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd53baadf9ca18ab97bbaa03caf42417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb25f893edddc89f61cdfd5a529a54b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ffd3a639344d62b826ea66dbdade619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7abb688a7a23e66a50d4636b4226e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb553ec4e8180765b9a67165d2a0f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba6506726588b06ef33cbbf5549a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d50a336fea6665766608cf43d55dda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a79f223aa83bded7e018d0602e2f4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb68e78ee1c226d195965844d4a47325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b1563d28bb6a050ba62ea9624a2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5976e4f81979daca651180177a9ad327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafae4249eb99dcb8d4c6d2182804dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da07bcd2ea464b482966cc06e8dca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e0ca79c4dca05b920b1ba29d985fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b901b4e68036159be35391aaab4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b6e3d7323fc506cd3b568028ab7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b06e8d7a03d119218ed0404dce6cce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ddc3a8807855d1dfd5a5c3059d3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f330dfc5a4a4be40f9c3acf43798535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879536e92c162c031d8c94b0798f9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59786e961bbcf2e1b2e378b9712d79c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b301e296b8dcb673f0a13b26ba08138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad351cc7a89bc779608dfd5dc4a1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fabdb6628986f0f8707d27ce15de540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed82b32863e034c53019b8041adf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64ed969226bfe1ec37ea0d405971b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d242ce27c92576850cee1e9694bf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4827a8bdc51e4254cdf083029bcf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8161f92c0c02f0b958082a810d216d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be60c6dacaabf2321fd90d5c4496d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532d628a311e818e400a9102d8550647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a86875d0b374687860ded30e583248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb070d8c1a2aa71930fcd5749ca816c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca694573ae2dbdf7d4e32fddaf244850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c27c8c5702a94308adb43c530fcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af568f079e5b5070f51b53a5b089e42252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded4a9afc37af4074decbbe0e26dcab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3592b1deff6516cb8dda15c231928154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c74d3dca55d0ccf158e10b67d16b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10af3ed98c4ee1d1699dd3173c581a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9562979a0062147a4e3cb3b78d349957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b51a09e9ebd7fd5fb64cad75e4f6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b532759256d4739051efd6919bbe1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b680d57162afd71bc8f484493f66b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6c24a53a203d3ab38da4ab30b52ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5474df93123c179641b90470af0b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d5d2b25f417c0e5c6aede11ef59563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85561ac8610556b8cf490297336b8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00c0b58273555875b42ea52972af0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4fa6cd659c5392627c3220187cd7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326012d1c63a0c02fafacdc4fefdf8ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ad4c71658e8aa9fb0a6c6c364b8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ace5321ce2cfc5f19ba284e1eb85769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54adcc051838a638e4f16a7edc70bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa46b2acb3eb1a4710dc46919b54d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372a466f8b51e9a8662a5cd6b87cbdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79cb2368fcc895c8dd1923ede0299e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dee9dd747a299addcfcfaa4dfa781674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e38d7ef1fcfd8c2ef350e0a74997c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0cba10fb2e21cb6a232a6c848fc2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277779ad609f6bd78e3b1213b0b22ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc91a7b1045aff2d740672fee95787c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1aa819fb1a30b06242e19617342dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4194134d43788f40684ece884c64a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58dc0c0b2f35a354da302d38dcfcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50953dbabdb50b2e53071b637683cd2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfcbc72dac04268a03175bca16ff9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a424f495f9379087793c536a7ac50e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bcd365a42dc09e5acd9ce266eb61385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d8654d90839a4b8fc3dec8b9c181a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a860ed85435fb76fde8e34667501087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b0a836e86e49e9ae77b94b7691cf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c954eb80a40034a05cf57f415f9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd9e33155d026726c594b8e5a37e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e557b62ff92dacb1994b9716a7dfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baae4a037551f2f4c366e2f05e228b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3304f53db60c53e457365359465a4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e1489a41664ad713cbecf57682ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58977401e64dbe42b70dcf8c7cf87795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ffd8f34012158846c1dce1f00d2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26187eb606f1b208f3ba210ac6c60b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767573582c316dfd6da3d5a9379dd9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf5dc33544655376894c427fad6f2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c5750340f4c4991384cd4dd7e2f60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e22b0862025bc5332ec35802ac5b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726145d9e3246c72ab2ca250704a34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350648082ab1f58d6b09f7cc3ed090b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2b28e41089c609583500ac7bbe9bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db01db737a40b8614ae7b4c7fd3a18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b11f8478304850dfb02f97f09e1d27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70456229c45842d6bf0b6449d4834107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175a8c9b3d8824354639b04f4efaf3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00fc1fd523a82238ff1ad8286e4c83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba3cf8ff72ed2a0df572eb27cf687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec972935d8cc86756d60bd6d5ae495111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36e14b7c5805e83c37317fd518ff3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436fd3707bd7602f6ae9d7c206697af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f126d457c82a3fb4d0b7ce237d21088114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41456097c4cbebbb414478f058cee46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b20eab7f82112aba6578a0078ffb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bedc1da63df567bbb54c302f5036d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750c260d1a95f45027778aa0589f8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287245a56cc68ffc7cdc68edff78faa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82f1cfdba07cf9683877a271c3a70e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc53fe2b5fd2110e86115f957d559121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b256a00480a9014010dd12e97f450122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c6433df15fe303aa7f5320182da7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090976058f7207d271749b9f627e50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baee944045a1b0aad2755276d88019125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eee533943314e5f5dab9e5f4a4586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6111edef12881e44081b4377092fb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b336ef4fb8aba355918f00c6618fdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5540d0853acef81b057b26c9c195d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab26b902d7be0fce3f9ed1bf7c4cc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce73899616a7f38d9912c59df70e22f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4a1fe80d4c35740b534cfaa21bac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7206910fbccade3521ac67b576a2e9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ee3343a1c689372ff16827513ee0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a841c4a0f7bad139badb966ceb7a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083de20d5fe2235ed38a6d3fbe8e1b41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cbd60275158a80f369d528ef9f238137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4abf01f14a9379f3aa8b933422457138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83a48cf9577d2e9a63aafab670a9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff924ec5973220d6aa598b352d311a56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341d880d91b3a2c2dff0afa4e92d5a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9571dd4122808b9648da028f04e9d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c7bad9eb84d755e986d7ee49dc33d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb159b67aa71cd771c18dd3d241288144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571f31ce7a88bce2630dbf9419dc09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e22f72e14a02dd1ddab473cb81a1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40e30e9183ee9007bbc12145ae607b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1154468e12ddefd1a6be9c2b6f2d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc42ffc8c23309ae4d37e900baff0ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2da49de57986337664bbfc00f141d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c22cb9485f099485acc79ccfbda4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd2e2ff0921a8cf00c25391a50a9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152552167df85328d31cd0fa0dd2a72b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925b75b80f7573090e552479bbe3644154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3bb85becd2e6355303fda3ea7ed28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f648a711b817c2c0927e864f403044156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591d996f2a6b7dfea969ca229f1f5ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec1ada274b31ee92dddd67ba3045a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374391907744ad65097a2a870ed5468a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8d8d36d360be52e411d52314442a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c51f984de2e304a6a15d0a1780b16b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cc84333ea26e52bd2c1d9a37d1879162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c15615cc3032ff245d8b49619ba26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684f72ec9c3a53c3210799e645eb0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198359a4922a1a99c6e095f76b92cbcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef9bd7a453f494057b6c65575301e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c093c72f601f5feb528b3268e4c13d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c2ee8298800212bcb7ebcb4aa54bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414d045454c15533f88df79ff73414169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005514162dcc8ea5cc38541227c415d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708895c1c0cc0d3bb4deda4507643db3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d77a412bebdf64ed26689f22e455b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556dbeb519c5b472281165abed64d9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2052f6e4bc6617f6b0e2a5e268027174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56dae488c9077bac3018c2436ba910175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fa1b15b64df977536ff6a02d8f608176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77076f2803b00e5b9a3dd2d20367b615177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a213c321d341aa000c6c0058b06701e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc77f87209ec2bf8eb31f5e10c0169179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2b9b5cf880ae6258a2cdbb102423180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca8f883abd7aa8b9c5f8ebbccc2deb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72877c5fd5e75a2f733d50bbfda66a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e54e41529550ee31aae5eabdf1379183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a4db8b6a2577ed9d5a4ed2ff526c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cbe334d6b98829b3d208a34603a0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371510fef7f57413cfcffc430827600186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d858b7efa3ad3168749392e998df1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe64f504fddb79ca3b7dbe5ae5de1f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e129a100a353a6e0fd12a9abe37f516189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faaac839c4c091cade52be16241696190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9af7910b8c0f4bd6d3e908c97dbe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6851ec0d49ccf54adfd236cc1066050192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc91906bd12640111bf9fa44a1dd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb729e552885da40a9c12c7ae3b0d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7556cad38935bd61da0d0c454b488d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da54b84d94d9e87d30f32b320bc7ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb159bee7b833a5fbdff28c820ba97f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c466a715d7ee2b56850974058b25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76afbb52fb9daa33e33dbd5964d7317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53fd99275adcfcb46dad3061fc0de4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0187f64208872859036c1dfb04a2b3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085540035cf98d26b94bb3df90b33e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9e7cf28daaee850fce32d8504953e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302ad6f502282cc66a65d750df2b5db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30446760912632db9e2974e472afeaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e49ad555e45c4a7a747646e5ff5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e5b79f3a81e90490b4eb4ab8b18db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219504e6e9754b2634a77b6c8567f45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266534743429774d5d82ab61ec133d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24488db0fb15fbdd7f66d1a6005e7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cd92589c6661ca822a82848896b23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a00d3d999d851dfe644316545528212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3d1a55aaf984f99f11b10e6c8efd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc04329067ee0f4580241f8ed1e31d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2363ca810a3a148d771f8e0fe7bfe04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6e9f0bee8ee489553ef0682693bff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35b3138932b3aa6aa93c47d2593d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0952824d0110f6903d154c6188f1f81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b176e99fc48f94f7e8b93fc0e421ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04de1848f3659a236fc90395dcce7b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ccb24400f670437d53b5bd4a7855d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b45d17b1d75f76e14d758f9b019af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e15377f8800984a6558a794bef457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f77474de849125e79493a1162d52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd27151891718f9c5c5d736418e57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93860234ef461eb1be2e43b5cade9b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf81a5ddd103d373f9a7a12fa9a3eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee4a6a33ed399fb4e5183566555de8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895c34b15a04c52d0569abcc766b6a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2006922d9640baa7d3e1bf81b23505d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f6421cf618db079b0e58313e9217b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f854522a341e29066020ebcebc2b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c67471cfa2ae6c9ff16b05c098c2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e8d53d6d5d7fe0e64ce5d82010766234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf0581dada96da80c69d072dbc5c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2963fcdb8814ffc6ef8a837cf434a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b63498698d0dd2604135f63780496237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0fabfa9e1d21df6702617fd597aa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cee439c916c28da9dd6acfdb2fa34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b339d2f574aed34585b9623f982b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c81cc841cd84f83669155b20ce1b28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cc5cc2bc7eddf1a663404cc9f58c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175cf1d4553660117ed33f262e20fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e36205b468011f7c86ad7661c0e600244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbdcb038eed4cef08b4e1f74553d3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267b105e99c7ab7eb2e2d50c9887a56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f8ca497a23114e22a74dc0ee6000247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c857823301ce3713c89366235b5e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7aa1e5d9aedcbcfd8cfc1a3e08c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d86d848cefd8aeae492061ed144ae1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d7de41733897fe36a627993e04fee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a14af94da8de8ace5af8be106fab3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e665bcd539d64509d10d145096d91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe81368bd1b6118a59ba309160d7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1c7d0c3db4923fe99f2359d1b110255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4362c53e2c78f262fd9b873e57343256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5def8367aeed7371b42bb838d3f65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91801567018a6b07f95687845673d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53060f59cca341af4c1bd3ca66eebc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70180f270f5ae7033f045f5d0f17335b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d3b8cf1813e7fedf366361da10a65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f6fdb60464c3c739919b2700a51f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640f3aa3e2132cc232c87294abc541263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91b35671ae8a956bbfa7d9793edd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248f5f85c591446935253f57177204a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90995761505503c5d00728e6989912266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910d5cee376b95a23555e1592fe6400267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb0270861e95c67da7a450595811c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751602fba2fe34a9f2bbe482a6dd49e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb148bb49c99430f09a96ea0d62b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14e564f6dd416add8990399aade87c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6837b1112a75b9e4cf7a7d0d95e267272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72ca4d5d8352d810542aab106b197273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c3b76b1bc978201cdfaf26e35b26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378df709cf4c2579aa43de6ca2eaa82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d7c79e36927f0a8661cf3a4a2a5ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ee45dd53c54d812bab07a67c10de1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc053ce693ddbcf7f8803280f16bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff909b03fef2833222fa4fac54f08a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25f85ddc4306d99f0d2f0a7ccc4e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfed2389a63d497bd0a79a7eca546281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a015ada1958e75900ea08dd661fd5db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8b1f5b8cfe592ef60ead93de09007283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d509f3083e83b2ecbb991191351f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4360c83594942305c096b0f08d4f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce754031ef043f7499a43d8d9015c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd06e403b649d71b2c3174bc29584c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ea3371ac9d393bc9b7f9a484a8bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ab2bdbf3e7202dd4e83317ba24c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ce3c3eb201629b299475bc4aa6d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf21193c679ac45ce64ffb6a0fb1a05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc95a7f6944d093aef416a46ddb5e53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c24925944214ac76fb4612f3eac5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b8e722c7565f17e903d18747cdda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133174787e82b16a1ceebabe9405b53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b2efe59f19dbc60b4a1d29b16674296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254f4bb58c62905b2269901c45bea11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682ac14421f61422ce47cb94fcbd0b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0dc32fb1a6f909c1318d8f8004550299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f5f744619d7a7824d631d02f1c8a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8c10680f4ca1c2d38ffb24b3ff3c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9ccc1da76813a61b2c51207d45048302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87309c44863b07735cd6d06b8f9aa34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33961d5851712e4e7af79a2eadf39ada304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88a92672e1be2e6d4fa59c745af67a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc17d9c3e12b49e84fc99b1fd8ee3ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019ee876774bee4e13be85edb68d943307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfffb5f21038777d54dd5ba61e54d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ba7329aca46c3461cb270e7b480e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1f4fa351358c8459b49c3f3a42348310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497dbeddef70a09abed3b8a0ffcb784311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184cbd5664131689010c0df96217440312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e6fa25b81ae2681d7e12c1623ea8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a3b9f2a9b762cde9243d707842e3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37693ad8db4a404c987567cbc5e962e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632156deaa268e430ed6bc6eccee2e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4caa548967181059d2c32a2959637317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c0bd126fdb0581414f876aebba18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c531f62c335b894c96dbbb99e39170319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49332d056f9dbfb67d9100e6502563320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9600ca5b56d551bae7aa861b4c5fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d93a0d10dd258e7ccb891005880c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb29823c32accfd1dcd74e1c50b5d83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a116a9117084f208d6916832bd457b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966311aa3156759628fff50bd1f6803325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eab0093c906891e880fbea38a920b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4603690c282bd73f89fd6a17b4a037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a01279b0e72c51b01fafb051f56f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe26b48227bf1cc27df76c8174c8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b05a7a6740828056f71bda93fcc450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35244ce224fcf4bd94a1f4e173333331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768747e5fc306422003141e796bc28f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4857172b4e74ca2e36825cdb833a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3b7b10dfa3a620b279e6123791c21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1adbdebff9bb60f700c1545e3a022e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006a2b13f76c74d540a23b4c0a8a367336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c9e49ae50f660187ee76773e8fcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5a11d15363d7bf6921585f917820338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a6014de1132e09f91009924305c37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163acc1226f5fe312c247fe6cf6516340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aa25b53d016c907b135dd48beb752341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728c930a5ed89473eef4525b913cf3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4330369398641dc8c9be5b3f532983343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a9d81e28ed571c46b735b6efb276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e5889b3c5f5a7d70372c4d17d325345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cea528baf3d010ab6a1b325244c162346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ac4a9d169ca3f9d9e9312339a136347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d5e611bc5f37b08cecdb77b61a999348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83009e625d566b55a364207a604e73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc01d5d026387ba7f4b896b686f1ddc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4982fc1f237cbd5b7c9219d7037a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e8e866ac7fc5b8c0c798625cfa08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ee5a50331efbfb064c6787e92883353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395d1aa44b078df6fb7374c8db7d6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1a29715cb9c85f7ddad63ea2c7c1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3316f3c4ece80ae28393f1b44cf9a77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9aea5d62be65df5f30c5a922135f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd8e7e06710434b01c2d20ad22bad4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21455f583eec0926e273bb85095707aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f94a5ebb005b86a7a75c0715deac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda8d889703810233d20fb332279cd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9117322a0cdf8e9c36e66b10cd2515f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f5324002aaa50f3e8180c326c8e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba293288f0727d1c214f0baa654d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cc385b3f83b2b753b622352661168365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb0efa563affb3ff52b42f5518d6c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b48ad6316ee205473175c980c4b7a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f46d70fe05135b2f64bd695723aca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97d75529ed13629a29c53ed80a6717369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e6513b44ff8ecbc9d232fd1baec75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85e3593ad99aa9c4d4079266f7fe8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca639b1a394cfdbdd07e22d4c85ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e920ac4bbd34776859fdcf7e416a446373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8420578c6fdfc5901328879b7c1165374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec2a95e54b8240a677301681de2c21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc51c3a950a003f4f3ddb3acaac62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee81a90f9b6502923661e68ae5a987377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b2ce6ac6bc27694da6508e5ce0c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a90120be2902b88afa7ec234c737e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f6e0bc0b2dbcafe96fe764d741a9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb93a4cf42e3e50005827dcbb1aae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e3a8c0019def4df8c3f3695bbf5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3befcebe86a4f90acb0e384ae6240d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e11427934c9f61becfc20350b536f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f952be68e136f5bd5f7d4deda886a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00177b69c2026feb4af4eebf2d7cf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db7a018864981c1309d72504730217387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f68a82debf6585861670ef8b0d1145388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3079d9dd67116ad8ea374bebc6ba48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb673a4a23130b45f18d7249cf25da1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd27f0feb542d49ea2dcfd2901c116391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c5e8f41aea31b3ed3b9152257c21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cb145e02808681ecf05463badb354393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e459a51c0935a8181c99085dbf1cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188b191949f13ff61aaae3e30ca064395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2e489ef705b2d80213d14ca1f9404396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb364c7a90c47a949dea7bb6a75330397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90175e28c7d48004669d72e0876d6ae3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd76708d8f87ca1d5238f01545c357399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd7aa2a0c7cf42e0863e36bd174b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5b5cfc72a11f2a2ce336937046e2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db551c4ce4718d5a28e34360364df16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da936c110960f8fe1344d70c6d536a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740cf5d141554a444690540850901c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b1baebe5da56851d5c592ead3dd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d91467a85a21c5ef1b44d367f34d1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce4216186453e16cdd444fde30d7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd1f3878e18b85bf945b35799db18a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb71e57695fb731b46da74f79cd0e79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab5be2f3bd27c59f80b589a26882d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf8078608c1b43de3261fffca0727411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a14e1b63e8a66f13dbdef9d8b4c80e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeeb94b21b3b1638ef4b5dfa42ceb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be453ced6554c9aff6a9ab8095272414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e14ee951809c3ae707a736706854415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7095bdb8368f1acbc892791816216c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203058f09295df9089885e954ef3ee28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361185b3b1ad34b431946efc4e29e862418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e8373146f91c3ae358a256fce6a90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c8f04396c27858b4a461d15f843a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136471a71dad9f8bacb6aca97734439421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86486058bea38961f3af595a00173692422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a27562e24b82d9a0db18521b14da5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c2901c5b848bbc3255254bbe5d6ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e87a7c7dbf82316d0e5628e656e0ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df990f2acb9f6eeeb8c717cd487beb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa866b692c5aabd34b8292052473996427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673178c680f2a44fbcfaa14faddbec16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770272400069ffa59ee31f06bf4a8f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719256c4aeaced967c7fdebb44c34ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a641e2ce5c82c30fd5709927b467a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7709aa85d407081bf7c7b762c1dfb87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43704d3c2e26eba4859eb21c1d4adb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec37f1e5bffcd76f05863096ff3b05e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccef22bf7bd1bedb67767bf42c535b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527deb4dc7ed5a31ae4030ef5103c7cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce346ecc07af96b0ce3850faa6f31a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e97a15c355da00edf80d9908329b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c30cb804f38dcfdc5fd0c9b12be358439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95cffb7c61b74eb4827f7da3271732440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45218b14bc0be5e813a24942a1f73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde09be703da1f04bbffbe75c094d757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b937ed2e4c3da8bd415271b1866f9a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e30a3d64f75ae08c894a9af8d40c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949af4fbd09513cb70188620eab8fd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88148a3d9ee29cec8c1463b45fdb0114446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ce9ccc83ece5d366089b35645ec9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d217dd2eeb92801de399f239d01772448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605c2e3c010633ddc4dc7a22923d19c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d888d317b023ce199e297d579d20c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5d8c7019ff7b268cdafd394dcd9c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8739d0ad741531e0fee3d58274c1d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d74461b569001b30231a42e8dcb344453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994793fda9175c508418c77c9320099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55adad637b035e978f07003b8b2a3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1196d54417e82226dea2e38a56de7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395027f9044b98a8881f8524645252e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2efcb3f0328b7d08d526ce31c18ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ad892bc9dd2ef040add33664fe407459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0cd41979f67a4a9970821fe4206c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e79936d5ebf2d508fc3a8719e2c121461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a337632835a8edf145972c338b41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc4e562d9f52d6e65385f571b83c51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacbac86da359825fc12cf00052dd37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db925af1f2e6b901d46c5f6bd02595ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ed94e7cdaa2197a66324f53ce0bf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b22b7d9c2e06d9632c92860278b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ab5002e4934494cb977fb6f56e3a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df8351a6dff0efa326b751b03adb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393607d0c52e052b6db516682e3aadf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4156bc5a3367f0a6cb35ff4075ff61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a016adace0a9c6b33d03e76290852472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3cbf346bd25de6366005f3c55a499473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61b60618391e32604ce9fa40a0404474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed801d3148cd1c445499e6abe07a20c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1cb134c62a63d847120b16af1a03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ad455328594ec901d464757e1b6ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefffb7f8ad82afde14ff0248480082478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46fd41a9f6d2695009e3e71df51b2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f805b9f34c889e684d5ecc2afa67bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbec0c88936a4c773a15451a07db78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b268aaec7984040917e10576b890482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c9d33efb33b4234fe9261b5a7a529483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd1b04f3f1a7c28268dc4e48119d43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65835773463e9e5524da0bdca7fc2849485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bbac2d88d47ddc368766d979dbc56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75282d91b70b5b02ea0bf204b4ca828487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c6e5d52b207f7cb4c12d8368aa2f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939dbc7b6e5d0458fe7f0db56bdc64a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a697fc39115cb3608a5d0dea8bf8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd505c586b75e478c3be1cae090b5ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beec83f9beee76914a10ffed58746bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9ef841962d224a818c4858c987f8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1760ea56814d2ecf9409a59c52f3d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608d11af11d2d475136e83b72e8629495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c29bffc1a28593a2b60d6a24df69a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b324e3d82fdda40c8bda19724335357497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863e20ab75ef374f3c9d3fef261322d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89ac0a557aea7ccf1c214d239d3bbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567bf3daa1541efcd43cfae0a85e2a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c38a1d2ed0b9dbbf9d20d780f87a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e05f1c2d57a2ef23df7f3a4e2a568d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a410ec88f9c7e945ea3d34a2e9f18e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a2f6b0848f03c8051801c91b5abe9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d728fb013e26a473c499561b7fa9da4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c0c6aed2b5dfecd86978618c72892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57693ab779f46fdfa5f526376679f3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c35ebfaa37ff48d34ae288060ffdc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801ddafade9e80b5750c5ecf1ca016509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953816aa54a768f76ef8015cf09b511510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d6c08a6ea49effc1f82302f400ed7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca91798fae381a3218bce915221a18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df24f97f3bca91cbd71aa33ae55001513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd4616c748f858c9519728443a5d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84441d68912aa3661fff878de87fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0b4c1d55918a598af48ba00f85df3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe63343730f7da9d062a3f6b0fb4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1527604778e91100f3df46908ddf9a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de6646f0f5c52eb1c3cf7a258cc96b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd27b98244faf825e61adc1053f30c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a58b1fd54fd5adfa0ed0d4d56f2fd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6eca744ae6ef24388d20db9dc561a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e206971f55cdd7a77008d4d2709c48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1411c019bf8eced73f62ed3dc3f188524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f338a7e46d4f0dd73419c06f40e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a050129be8d73181974befa6e826526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f560ca8e8ed940f756cd4ba5eea0d7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc37d90c994bc6e22d3f9eeb7792a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79fa51a6142bb2d8d9421a6fab9dc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd55e38f4d90e57a6ec25bb803d7ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289f54fe8cfc619dff19aa26c4105c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b2b3d55a5a88e1c05db55f3828f94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20d928d409c637274acf843b0e8a8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca75a75f2cf019fca240de8ca792a8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dec577b7a80f15e4883b03705940a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57cb3d8341c38deda33d36a6e83c83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831277e8aa137ba4db7229d044ea4db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e763f8eeafe55089faaf8764c60ead0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1930db4663d4162f014376c6557cef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380fafd2b609a692163de199b6cfb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ac8a1b05bff08060ba65939a0c1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1657461554bd25a259dcc4b92027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3eacdd64845158d22ed3899cc8003543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ef5c4215b5ecbd2518c541937127d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33d41257d9f46f5d831af47bd0d0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158edbe6556b64ad95886580cf90eb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5e469163fc05b959d9950f842b43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a39df59e9871cfcec8cf1db5378ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51d45c25ffe1e9724461f8c90370a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eadbd2535bc05a297596411b32d16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1253375f051e8206290bdb56b1e75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459486a9447531842ed980663ce0c4e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a0f48ffdc96a5b9dbc5f0228fa55e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b0361bd3410ea23023c343c960cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ecc1bca6fbc2279be9bdd666db294555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344df1145c0db9d589b25dd40588394556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552cec9d74cd37924756e38a6882890557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b951144f9e6138a132a17d07521d78b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c246ea1bc91423c0ccaf9c3ce3b2754559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796704f09088daf2cc95c2cc6294e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f694c26d9280465b5f42c63d1e69d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05d71cbe35280cb3259b14d809dbdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03379424e52d99866dd3526de1799563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f8d9676bfabe85dc6be839e4306a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707954d1ef2a69ed7c1342d9a5ca552565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0729f275b23c3496aaaa4dfe298af0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdf96ec96b8601fd78f21c6d780842567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df86ca37856d64a628d340ca065cc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ec14ed78106b2731fa2019b6c09e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80edb81c08b5c512b4470da052212570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc3e4fba331613bd4bb4b52fa13b58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fc660c27849909c31acb98b693d14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2a884e3d76504ab0b16d71782f393573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e7606cae8591171a62743a504eb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c3b427294b068a6e25838a7b90e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0ded1a6c8bfc20a850a6317885f5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d108320ff21b8a49941e10269eb26a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b314dd80d034ec13fb5d9d5e6e334c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df28f2fe82a839437006ec1c63d65da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b175f229d074e6240a0f6b5b25293580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea43a723ba30c64e249e31e891bbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878be549879d1a07020fcd5e64ff54a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad48f2ac6f3b2980434ef1ff260edf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed43271497a9f7468513ac7d983d1a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045c4fcf492d024d70b5de8fb02a8c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853937503a049ce729ebb01f8d4f88d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ed0c1d08d3017577818faa1e91f4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb9a5154933ac4ea9b1856383a175588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513362c022681b03599c2de0195d6e82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a16d8245a7ec21e290d7ae68d07de6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63205dc8667df12201a4cf35ae4b97fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453914d01a5b08fdab8b662d50a3f351592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bae01887246b4d61a63597a5d1fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ef311ab93a43be8dfd03534a42db8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357735f13dcd983e6bf587b6e820fc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee7ab9000e854ddb99dd0f9477461596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ffb6cc61d4fd14e18801389d8cdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480504ef9c168d45ba8f1bae378e1f8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdefd029382b9572fbc4f42bea7fd94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb38acf49a42ce9a5bba9129abcc01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059df1ac01d0896ceab57aa0c5eccfd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59cfd296b580f9dada06f88aa66f89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd768ae944365be1e8bf7851c69cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aab991deb6f4d172c4aaa1c8948c6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347ce66d9c0c5e1952b359be7c8057c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458a00b2ae5d4f9c43dd1d978d4ded4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447d794350eb23ecdc2e3cb95349cee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd764c3a77bb9e6c89a891666f8d9c10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd52db35ebae72595de273a270f84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701ef78c9c266cfd2e527aeb9fa286610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffaeec44492042b0df77d4646ffe4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d3be3524212b6fe0450d8b0cf4c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b78512208b589938768c04e13f9f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c06ef3e9eaf82cb4700f5981c9213614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7b32750828c3f3ace8d27d7d7181615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea16e344f1ec90ce0180954e7023e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949e78edd413359ab3ab39375cdef4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1696618b8f518c782de1a70644a06d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ca6f6d15feed03a3659057bc52af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7164aef2fa399983190a79b4901f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e324796ba89c5c776892d3b8555b6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f462891914becafb00be79fd8f3ad2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0cc7d2b863b643f389b7e1c2eb05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905927832e59fd4f5826c91c1472181f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f87f7d069ab2b1b78fcb379294f73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8252d8467b6b4f5deab230001de9b7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef7e96eb13216cf1a0552c9f94b2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cfdbeda6e30f365121dc39581f46c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea51df85fbf20e2581af2d8526479f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e0705b8102117ab89bba2b84794f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0ec5d9d2db93191b96a69c6e874f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f32bb385137a7d7c074eb95a8b7332632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04894d8646ef1745695f69f2936aa19a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265aea7daebeac65c2ea3ba581503da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f07028a96c7f38f14b916b6c95e52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd2be84f34817db3a6e6ab778f445636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d801302ca26ed9961a92aeed08dec6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba0414907d14fb8e05689961e0023638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71951bceadf7f22cac12e2a1f04fd2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c84f263c98c7878ceae1fc0ef4ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1e1b5f9b61e1e6e81e22b69308591641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb635c670c5b637c6f35d1e7b171b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7365b64f99f326275f1ea49a48db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed23764c413629f2404ecff914483644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4a7b0d36e94e01af456e86a5c9f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675439410d0f2f944e209b120aaf75eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f5af8aee865e503dda5b75a70ceac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0d5418276851fbbb92878ad924b54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc359bbd640eb6b3ca3d911d5bcf2e80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9353b819f57227c47c6a1f59f2fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11f089dc29d9bfc867fb6ec7e539b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42217c86f23eb9e8e948708313b062652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a3027b37be18fa0178937a75c7384653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd788b149739a303ea9f6bc72f342654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bd81dcac013f62b85e65103889b0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e104ed24402e14e7a34d1af949699656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180702c9052538b2e073ad936645e5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb05275922c556add69dfda6e5d33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ab5dd0209e179e6afe5025a4a9130659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b752d4057013d60db8d88bce25478660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17f61c2daa3d5bf089a1ce5df27f2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70017fcb211755ef5e8d43e6f0fca31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec30adc9d3b5bc0f3c1704658ccec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66276e61e89a5034921ddd5c4452e1d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a7b2cc25a52fb1e9229f5b0e93f51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37c35569ac20dbf2caea81fad0e9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab478d195c64b1fefb2079605af97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de2cb14ff4832ed53fa8d634a892b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba79f252a0c21ba77cba8c87d7494b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd608e486b1c1218ce0dbf1b78d301670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d98a8e274d033339b62156ac335b3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63d00eea149884629092aaab836228672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c801f3e30ffea05da4a2cd40ff591cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe91aecea98751da69baf76e1acb0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef88f68d9639cf836ef2ec08250d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1210cb81490b5db38e434b79a901d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd19e33b9961bd219cdeda81798ddc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f690b5b8d8c169f08195e90c2d6fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6417f288987df58b88debdcaf4cb30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bb9765aab873ee6493167bfc6209a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125575724bb70404cf79b42301ff043d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aa010bfd93b462be5426e851c83cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abf7302a2ea119e26bb12504679e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c5b75faeb2d5d0ac168a62a6535a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f21a1088a1c4c5538c26f3d0005014685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939959e7eae2eb58e64a2809e0f96a1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f79dff8c92261d083ac28b8bfb76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5304f0d13eff5b9aff117a4765ce84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94229638cf4d1b315a96b15dd393130689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c62af67dba19f3abe49ab6d6e20e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb9730769f4daa956fdc456d858a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd6b0e19d7ee5dd42695a9fa721ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1aa9135b6b53b43242eeed768d814693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c707f1c178ae64bad7aa53b2f68842694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a5c4ab81a7b58eb854d9ccc2958b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2bfbd287729a33572efd9d64f086d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aeff8f51c752d77276474bdbac687697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d68cd7e29a36463e486c9086227d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6a418f7ceb0d6e3b24b5a2b2e987d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a5274d5648f64700400d144fd66e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffbfb78823a93288108809be5e62a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e309999201b2038162efb8287c34e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ed1a51ed453caf5343ec25c3e640703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414e51168f0a357261d2614ae219f62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0216631a678e90af4b2261901be4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c189d456d25576e76c49f1e31c8bdbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fe669676d21a8def6be94ba8df922707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922ef3eb7302279bfeed1ed0ef0a67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e12d16fc2b8c0b5bddfa00f348a92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41fa6c3d6012d9e9ce5713685ef1c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba795420f7f864954ee55b123b0443711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdaaba6b54db742e54dbbd8c7250d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e648554b3086f0a82751b8836f2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef417e2788ac57a78331f22bf6a965714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc52cea21a8e414da426a7533a53e1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b95fe43395cdae260aa8199a82477716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67f2fdcee1cd271712027ada12c3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a16873585d5bcecf15e34d9cb8054718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7dcac14b5e2f0830c4358735d25d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621b2042ba19044011498c2e73104b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f779df45b2376cef04bbb4966fd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc0dcdaec90a710d012bf57f415559722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8ead40dfd24ecc4ce0424dd5778d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddf045791f1a024168ca1bfee54567724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba2a3a6673b7037e95c94d4aab0c30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaf35a1a5a1ac3202c01114c2c8a26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408328e39868bff8484c61643f17e79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be1aa35fa5467a53144273dc3558b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20bec66c79834cb957677de37413e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a2aebd341a7e8da4a9cc4eb8687d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb7d8a0288273c5b629e802beb13a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df278b86fb4f819633999af0cbed1be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e2e4455208c4112228f235b56b0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151a9c1b456859752130b17ab67e583734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c013f04a18e8276ed40c4e645d2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df07318d84435e718dde160d78f9a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e0a79277f30ccf19a22ce638056d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478e70973284511fd5754bad9e4dbfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd359b6ecf3a1e5eed27ff9c4f16e7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b99c79894dd28ad68041730b49242740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f596fede6e924688bb93ca31e249741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d445bcabdd5755441f80dc1d8bc143742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7acdba327db300772a0e3d1e4db46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c85c06a1a5880a5963a8263d452ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d5a9a63c61d24f98c0fab0c9a67b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efcc2196634858053b2c768af67d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ec60543776a87bb1fda4056692643747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e10547bb2964e58233d29ca7518f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730fb1be9027e29c8e49caf2ef17da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f9a023a27d1590495ea32a71ad76d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a5caec8f4ca1f23f9612948d9c11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be41d736697c49b5506c59a325b283e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bda78f2f861c3bae71879a686c53b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd23369ffc1a5c5d0367aa7242afcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07ecee8ddfcadd73a6c649d42d5942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b43b5bc519b87b79f7ba0b07506843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe73d84f553eca289fa045b6dbe28624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331adf81ed4ed634978055a2d03186d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ff83fc9faf18956e775cd01e405406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34178045f14da97d9c5912bdb2e1497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0505d51c5876a9cfb78c0b815e1bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c3214a8fd619e20028b139ace7a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbdd82c76fac51adedee0870eb15d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e43069ccf7ee923b9c9d3b03a789f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2511762d0cd8b238dcef2bf4ed2abc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bb911b4566021db34040aee296eae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dd4b80702b767d66b8723195749ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ea5dc1d7d5fac50c91fe7f51e17f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b96092fb4e781757d0d39cee00ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3990f42ab135096231b95b804d2d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef0a7a7426823d5b3c243ba8fba1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29bce6f094ebe1c45f17202aec294419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9332f7a7660efdbf3ef1e9e81aa4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ef312ad82e9b8b4b183a5566e5d7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a1fc0b6ad8d6fda17154cf9b5aa1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c80cfcecec948e70913c0e6f2e5f8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789b1a8f89c8d41eac14a6efebd46ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056a17d757c13b6541cbe544ce5852925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba407ece8c58f9409aead3d1b109b86b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2cdcf46fd8b453fd12993c2eac0d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb73e79a52b09ae4dbfefc8a21df57b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20e5a811c0b9c872fe43161cf4eab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d830874b608a20b513ffaeccf9b61b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c594842e029c0e1b1158c3f22647b5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159a8d32994b51724afa1b65ac554d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1900bacbbed687b78296910b137197e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f23016648f6dd7c633d9e0ce03ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05e2c5f00cea96066116d1b9d2344335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce674d4216c10a1aa4261bdc9b03aa3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924807168ca03b2dff80dac63175cf8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633f151ebba7f226d4184bfef3e926538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22a4203fa14e960c0052997627050b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e2b3db03c17d35257c66c7bd9e6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6e09219d00fc6489b479ab9f4d99741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7e9e7564db9a6f3d0af091306004b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f7f65e826001ccd072b5263294e8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bb3a74227ed9a7786ed853cd29b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a228952c556c319087f21d2502146cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a232b44df460ca864c773748bee59346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cbc8d24edbd667a35b039680f48c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883772fda3ea85fa0abe696711bbf0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ff95cef9adfafdab331b2c78533249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f4d26f46e85a096908252d647e8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3553beaf455acc30a659b7e8a07b3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166cbe0a9c1e8e40bf97a698d85aca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe6d50ae1025634618f9c0dd369ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75915595046742b00bc31f9498bba99a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77cb248d58f35383cd458602bd7d6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09389f444e2e8aaf7e53e252dedf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db1e4fa98ea5a3e753606d3c6346a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e91970bcc41bb1472e10ffd1831ae958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1fe3fe196c10873ffc6a17183af2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69feb367a7fe497815238af9008b4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901368073acd75caddd91707219ffe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca109d3b01604a3fae6749e3ac5b877362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eaf3bf60b8f60b467ff6a269dc8b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e71f40c64359608ddb31494c645d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf1028ec637c8d143281623b91250265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419280acde58a61adff31a593e9ad58766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca688fe93b85bf6d538f6279bb84867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cfb2f70568dbdb68ad69c9592ca8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ddeee370159c9c9af81be917b0bd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4e7997b45eefb9ab2540f61eb86ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f70c990ac6599ed054bdb107dcd60271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a27edaa4569bfbf1783c798174d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed4426db587c687c8f5f95d4ae51e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ad3584d231a96f3ec7b0dbac8bacd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790024c6e262be21f8f797a10a8babf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6565a3d7fa471ee21e9fe76fb0d2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a593bd8da8b3615822c86c452cbf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26154498bc0c3f526aaca773b9ddb0d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7672e70284296215947cedaac917eea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86d208f804bcad1c20e3bfdc01513380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f79937b22dec50b87a42da9c5f3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1158881aff01c095a53dce698aced682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179e0305538bb2ed6d92471d2b9cfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b097e88ac2a127f5f773be2cfbf6a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9320a20e2ace220a50b39843c1be5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd816e952b66469d8bf0ba02c0b6e01686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8125d7e714ef4b4ae8f3556808c2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546888a0c7b91b44949598c543c3e0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de9e6dd9abb8cd86995e0d22ff12089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640dc98b403385714dffb9f72a4513790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e547305702ff659baa64c13591d6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c2c66598c75e4b96a19ed8e0a9f5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28142cc8b611d79611fbca6913762e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e718d69d1213b92f5e526a1d7d6da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065371c880037b822b95b9cb9ecdcfb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34451f3f36df02e64303960d93279a9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d9ff0157cb44b816a4753668889d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4120c5705eb7663b5a1a3abb9e3e6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed6f6e1e93ec1bf3faccd2230dec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a99130697177d429d14512d6cd3cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0a2bb3db2b050cd3397cfabfe1e4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66d190f651747c7146b09235df013e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c71026b35f9831d1a1b9f4310935103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0d02fea8dcfd009e82d0409f1fd74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894b908760f323d442086a3f9d033d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae878cd4fd85cb37a8ada59dcfd678106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f4db253d40ae0261739ccf935728107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c52d08bfe191cab4865ac0826094108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58fdfd71f1b8e52320ae4d9f00dbd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a9ddd857dec8f6a630899999b8f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648f0943ed54f183ccff9ddd1015a69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263dd42f12a8a746e399b6ae373fb2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7fab53ad270cfc377bbdbc34528b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a7af88ffc2cace73f081fda0d2b1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73603c64fca5e9e12529a8bb8ffac1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742f9061a353f1e2845fdfe2be9a4e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e85c5d12bd43923595a02f5d72cecc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db971f1245a9bab2b1e06187a9a3c060118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529197af918342e4e0d78460506ed06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab161cb2fb2be7e9445e7d871b443c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de994216b6fd8ea2abfde950fdd47e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801c7feaa57c504e52e49a78f2e6a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145146dc75134648d0cb2bcf50fa0f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f58246fb6d5c58a462773ce70a062e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e3e81d223f51aa03e171b57aaf27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af24d4b329765c5cb5eec56154ba2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf88463ffd93ef2fd66fe6680efd03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649869b87043cc9a6a5ba30b049a55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab191e3234b56b4ffdc2a6a7c0d4de7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dc43c17a04b748c97c9e248dc108b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9316e3afdc96d05f39667c00fc57b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da89d5206c4ae612f7853cd843bb11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677c890db73c2bb495060a4e9bb7387133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7062b41154a0918b46bd77c38237134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa52b31dd191993d9dfbabbcd95e98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e8912192fbc768f4676ebefe7013136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e9f757a3553f03e6758692edfa204137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264ac3816183424ef0acb178c1c8270138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae58463c46239f3a5b7eb3b952cedb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41287cf3806f57c4a9986ce1704972b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b769c758bfdb379b0da3da437f52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4c6d1a6604e27967b5b0ba4b7bac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073160fb23c6891f1137ccb8a1dc291143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e93cd783452e0da1dbdf5fe3f3bbb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74ca9036709d29990da13baf33192e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22d48bc1c78b3ea0ce912017a584de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2fc1915317447203e9b269fd65d4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30587a1bc10d630e0dc8f66549d8eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65321e555cf818aba5bf0e5cdee0078149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302cc97676a4990252507f2fe1e66e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a82669c1296142341dd827f2e4f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88ef6a334e434f5e87fc2b072436ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e92eac0ab557dff0be06a0f3e70fe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2bc42680d051ea17ebabf473bef1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919b0ea9b2d18abc75144f9437776e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4535b3ae21e8a6258ea4466c235e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c251b9d009ec08e1a065a5507c3c034157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd986376a99b260335438d82ab1aca0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804aadefa851e431d9e8a8e25b043be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216531d23fc54113655bc8839cc0f4eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230afa5da0871352f066e266d6c79e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec63a949b93af0554f65096fdcdf7df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c302c34065476c09bff5214f0ec391163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cda52c768cda99faec91491fafde5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39878ef721a72eccfe72f432e18b9b45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beee42ab2004a5d74c5b36c99c0c9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ef039b7e7bcdea0c0f14991ab44d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c4cc497e231178c14991c702df34f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9fc50ab90a74b490d1f284dd0ad0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725c20564ca3cf5d735d8f77a35e6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8dbafdb7b0c93c6c30e023ee05615171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026dbd9b02d9e1d91686b6ca35cb4d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1daae520738348aa703d56c23b0cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd61ff40f8a320d1e42b4aa33efd62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca102ae688f37686b5042381afc6d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24bbef30ce55187044a6a748b54cde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6bb303ddab027d147855ed3138ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f591992467c8da8496b3a20c714a64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113ee9d7917ff8b017eecb0eb717d0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69949a3dbfddcd1bfad77090f99d8199180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c893b48949d02da0bccc27a4df2394181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e861701c4c6a1fbaba97db111f00c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b46dacfe1fa376298ec1a52dfa279d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2afe392c2d7a7805d35b2ed0a754db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dca040a2f1f87bee5b793660fc29e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b296094c167170538acd2af2b2d99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738cc1016459be9de9856e65cb822fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41507510c3b3bed583e7bd64a0a31dba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d606b2f0889501944da97bc3f6afe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3299f962b6251e2f420a2419d4fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe9303396d96e58d07a396fdeda0bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25cfd3c23d8e84b42f1624165e6416192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49852be3d9b44568f818fccca9d6349193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce17987598328ac5dbfc4c49cc231194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0058648b085c41a0cde76f243fc28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74720c98ef3b4cc07080eb97ea8d4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdfbfe269bd6dcb218c0d2ccd26dee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9131048f48018ee5fb8f070e732c0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9614c10fd3934420e56d51320da2331199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038309a0424c7677b9e1543ad931f03d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3b4012e2e5191072ce2281ef01487201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d95fb8c4652bd6cb246c60be12f42d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afaf5992af5917640e77b7528ce11a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e768ce2ec773f0daa08a3022f6f7aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a333dbd265771a127ad92fce58d44f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ffc3c6d30a763edaa53070336e3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115d222913de8898a97883ec0747a84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c535b1b5c54dbdd3666b660e2f4774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3940c9f40f26fe26d67ac5d734257209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60531238a5eb9d43885e80165aace5f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75962f978533b3ddfca2f871a69d9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9e085ffd8ebd61e106f5e906f450c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb17a3bd1e95b3ef8b3deead3ea15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c2bd65e79621395f6fee32ddd9ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe376718dc2b193cb427cda50f54f1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f4faeea058f26fba851530d12ec13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cf3881e1455ab870e86b2abe658cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff337372316e8b9ae7d86c7c1230e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb7a8cfe4f71452bfdda57762b1e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ccfbe7050bf48fd03a8d2c7f925a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30089782b4ea9d421249342e8a8757221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c89588ad9511f32bd61ed94c79151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c04e7d1bc9e9cde59258ffd12b1daf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c192a491897de638f4490a81c632224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874314b42d9ba0ecee146d27cdd5bbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540290938bde202cd7ed6fc98032502226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103071613b47bb74e2fc44583b8df92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ae2913a4b5e702c7f9fdb928eaf69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3c15a2aaa5d423eb3a6e0ef2f866229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e01ddf4a703384d408e1082229555230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f521ece59461531fc7edbbe52a24bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24a77ccd9a84a43e633543dd2e2abb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031d6514ea440d24525e5610e39ad34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a93a953ffa94bbb87a421212c8e00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4da44732720042dbf05e1ac200330235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5f2f90cda7b4d86bd8973a97b4c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a81fd4bffa766d00f6f50d05ec92de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a18cc3092c96f01bc1ae188624c21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5fa8f94fa6944c5ab17f81c4a49d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0d44800ebdc9912181b964a003783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840076830b7cb812976b3987084779d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd872921b3e1aaf702735eff499aa51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d199ad2c39e14f21d049ae73d59394243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8821440b8791e508443802add8e9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ce8ef808d60e0d0b8e0115640e8ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf43f96a2199e6e39f9f3fad99f479e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc065e4b044f3a68816291b162420247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd42a01584d77ff27a6cb8d3860711248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd52cb5fef848f83af4ca3f977809bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36d1512604631c2a48d81af4c859ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760690a19745ef01337c1f3bb42698f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fa49af055b2a25b7232c019c358b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3652a99679eedc197d7adf25f5b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d19a7c8d3a023029da3df45663b42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750131f8a135e8026988375893e08ba6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64032547b01216fb570f850f55cfcd06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8727d9484ed354457dc993ed8d0f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5a66f4fe3c2afe7b10c0bcdf3c69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905525037ec8987b0e36d6d9a3256dce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a8164f633e7f180decafbc89ac10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d057e8de7915f701db056863f2bb4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad083b4c0a24eed2bf2b81008f04ebf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd11f31feab8e3621457d8cf5cb24d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782dfc0430b970c0353dc8ef38cf490264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb1f399611af4b2d603e722e178b6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e6813bb255beaedd15406bb6d4816266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fbad62eb2946c58318ec8187f450267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd91adeef766a41b1b2a714de67d824268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba669896b8e5c0bd7331233d1b89e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab409b3f72e1975cf99f8da06e0b85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888602ef7a872604f3e242fdf26d9ef7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28288101d46b17ac6d4a616b978fded272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c838c699dde70720d20e8f5819019d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b48b4d870ec38a4fbcd5e3b68bfb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c844da18ebd4feb7c81e0383134b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812af80d886fe5f953ca6e54fb86385276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f45e472d6ec47b225be93fcda3ca9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09fbeab22758e3199f84db4824fdd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e92041a1d635379d61ee8775513e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739a743174ba7d32e39e0b992d0196280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9210c81578d7fa29bd67fe2d2317391281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2f7089522c5deceaebc4fd7a7ceb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b30a01ef9ed309f16434a8020c8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35be5a05348919302fc4353f6f2fe39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af4e67e654c534aa114ac9b02244b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7c687634fe53ecc053da368373cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f12104d24cb4b8dccd1e37c9ee52a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1f51c3e01fdea4dd1278b58f881c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf14d35ddc33888796861cff0cca8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74550fdcb26112d94261589fbb07d10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9130c79ab47a7aaa16032a93b985c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147a2bfe90f1fe1ef870d81db3d7cc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579385c0b9b8c124069644ccd906f4ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bdd3293be8e55705b221d6071bbde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d6e4e392b21a62a538f75d7d3fb95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f688bfdbd41b93304acda8abe64b52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ba53df9cc369f8304fc0733cf66c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979b841f3047752547f11ca21b01ab8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575ece58180e79e570ee5465ec71c13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f4d1919e86e39f60d19a0d57aafa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52c28ea92b3a4a9ba7f18ee3b3ec19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc082e5aa30b10355a30fb6cd6c906b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c368963396320a12cd5fec81d511cf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202020374d36aee99992f28f87671f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca00b4811056d4453f3ed95f2cb1491305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10729b6a76d3de71aec26532a322a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77b7053afac9078e8636d140bf6df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322646e36eced23d5874ecf3dbd2bb98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464aa7df3236695c4099806feb81cc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55153c5ae8e77a57e5733415194f11a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3509f11bf439cbc38eb933b7a51f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfaec057ee4db22f9580d688a7eccf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a28cfd7ad33d820314e36f3f0083b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7c195076e73ae73444f11ef3417b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ed0c0f95ed879fd0a69c95b389d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ed6436927fa3ce67c567cab69817316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9002355ca4e1b662ffa14ac6ad31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876980dd90cc7fc583c630e49e6a253318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a7b26ed110ff73b07b3265ccb83c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8860d760e1165442d44c3a9dc0a1ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127a90760c1526c9343a9947e1d7b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c897527adc790766a9a96c6262518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168796f069e3bcf94e82e4df97121ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc358cbfe533e1ce9a5d851e8d881e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74e5ae65fbef2e8c6828f7617d119d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a1aeb6c325b3cb3b981637705bb0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0631bb069438f65b1d7f09509d3746327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eb0e01dbd6e8c7284344d13c3e1f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2b79b1f5de7ec66034c23cd04dad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e5ea3bd3cd26a8bc6d4eeeb47c4a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc10adb8f303f5b86eb09d28a097f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc21f54b39e378939edf1aaebefc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615d5f9b8991c52f346bd7ef45d599333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9868f895a152c79da06871c7ca119334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f5390bd60efdab3593a39bb8f12aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c891b2b316aba926399127ce6cac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fddfb4771c9646b646be0a3c84ac10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c376ca54165c80028e6faf69d6d35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f579de42d3eb4d1b715714e89dc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf61a77171f1e45d17b433359209bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b701cfe087301e1093a4e58aff7155341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27ae59537bb18c4acd8b729db13f81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f221de0a43646088890ade53b23d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4110a5be4aa3497ac22fddcf8968344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba71148d316ec1b3c34f317ef9fed7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43267b28e693019d0c62729c457c767346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511284a3a37c1a1d94ee2a4a7ceedfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e6e4e3635d7c6fa2f550db2c0a5df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5830f42de49cdb6decd8a285c5e44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bddd501cddb037d0b887a791cddb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55604b2ff74d9a373461af6484d5c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d6222e031917eb421332784a9ef3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4165a6d41b2487712a00decb81435353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0565f46175c7bcf62bf13956abda6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf1aeb9725c7aadc9565e66f27e462355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd6a3898f1fd342141a626eb2787e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c45cf45c0a308d6a4ef5ef551b85a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d475ecd9655ad7955c2f4d0bf7515f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f0616e70ba837788ce5e93a24daf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9614b4a483b06915945751ee4d448360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab60e696090131f96df62a5b9a8c73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf69d10045bc16cdfecd64eaa9a6b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f2fca6c4ce07b3de79e28af4d2bdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106ef1b8c0697b64b0d283a7a6ed1a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb54d72e3f4b91702272289dc4c5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720880a8fe49c46027f7f7d130cf20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a520b8bb1207b1f416fade5d8aaac56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77d0ac934d5ad65a0962116dfcbb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2725caeb4b13ee49378c6c525169c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b72b60207a284e8465fac65a40a93b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63332dbcaa0d48d116c0b81083e30a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c085e40183f05ba40905f9137d3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0806cf2d1a5f00a5fa3394355d326b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af40fd441e9531b00db6dcde71ccc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b321a21510543e7a18930d77d451414375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc73cf6b2dadfe829c1d334515e4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5628d865f9d7f79c148edac1417ca55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d130ba522a67a22abff5a74675d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a58d7be161ad5f6fd6595466ef608379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c9a1baf768f55b8e9402b6709823380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6efe9b2433bac5a3ea6ced66e8c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21fc8813a575bf01a3166e5ff48115382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c2cac306a9ec099312052f02f0fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca460a6b067d57d7e486cecc124c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51983f56ade3d111b169ceeede4ccc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306663ebf2f8745ab4d884f310e5c0fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bcee59c9f17027924e86b154cadcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead1d6c52adfd17274ad0f606acc5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8fb7c3dd9e5957b04ea109a8515cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b36dacd09bfeb589b8c6c104696a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9cdbc9bcd6eab9875f40820b285a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83e06a390e5edb6daba1e6d383efea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f954dafc30c2d0928292d5a7d7eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2644b43eb1159c7c7a705ce5a75a9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475cee1645248362ee87f5bc3a7afd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fc944b7a562f09b37a5a746e10493396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03ad07042a647805ddf2e23854766397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc936c83b9332d7fe1a526863f97d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c140f0e50614fa32419c04a613d7ad9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ac2b2a5fc395407fe4401d6dc696400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe50d739cf44d58bf025f02eb2dbab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18836fa2557ca74f699dcbc11c809547402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc94129b7f535ed5726d7b0301930be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c600bbe638939054d0e281f34ae2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c530b0f4987331d4c5c548ac31248405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497273a99a2d01a4035567d3101f920406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd05047bf2aafdf22cb94a119c117f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce44479f02f87451e9d380d34a10544408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbbc28ae5f52bad50862c4a02d23d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96d85ffba11883874de9a7fc93afb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5e9b55e28054edadbb4fef5ff612b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5308797a78c0ffed715e8d42374b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1edc0d776a9c430ae4eb86848434e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28920ed18034b78b8586e2c0d3736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb830ef4b495c722d04a37a5a8c29ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ae2f2b7875aa9ba7ec300cfddac1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e73e4e729fd1892f504f38b87ebc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df1219881deacfe01a1eb77e44b518418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d757856b0417d50685245a5769c1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f57f202bd1f52e16209c77ddc8659420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44309698da269f604b387092f6395421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2235cbd325acb1d316f23ca30c49a73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c4d2f5e0890fb1bd63dc5d60a966423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae6a5c43e47f28a7be4c571064a11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd24ed5c503ba9b949886aae8e173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f68b114c127aa0e359b3336b2f0ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411692380708cdbcd95147ad9214c86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8bfe77daf02e39ada536d234da5b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af55896a2fdd11333986b227b1a83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127393b7df7cafd693ea98f942f1900a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e2281b37a4546993da6869317459431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb97316f4046534f72e3f1c66db6b28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a74dfa8c9a4fdf22a450453d14331d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8243c36f1ba32a36a2b207dbc5d77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699cfc69cf40240b9cc73876d51199435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ed571d66155225e7b20a3765a091436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e630efc067b15ee15f180c5443c37d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf036868defe934fff76dc45d45641438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032e4aa6b4ca27b159a977dd3809b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d5f64e2b8c54eb7abadbff39a0cfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e5dc71d90b3b3a4b6fe32cfd7cf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dea1af605ee1acba6491c1c928c47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb57ca94aca3f7a499765c3ac5049443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da241d5d151a1a9d3865f938f029f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f913b91767b1a665c0e2a1fe605fe09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bb01a825fd445984ae153b646759e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb078947fdc272480e98d655d039d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d12ff4c3298f6c1d75ee7fc410ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181af1537dce0f2ba48662a2d9b76e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fc2c6aeb8df09253dff026b2f3c21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1f74578a21f86664e1362e7eb5a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62d8bb774ced2a0d2be2f7486ee778452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2737b1220d9a05cbbfb93ba51f79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a23f2a526875ff3c84a8d09b323b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074ad5b5f98a5c2a07ddd8ccf92a8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5070a0f780e5f9bd5b67b47273d8ed3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f82f9fb1b77e9ce0bbc120761fe61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207743006caa38d88f43f29839e51f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0756b180d608308e50303e9afa487459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b793fc751a4e06e3f25d84ba1be86b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216e5eadbcdeb8694987186b29cebe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de09da88678aebfc87be14435a93a68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae886af253ddd003865abb1f063c517e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ee483684fc2f54a010cbe18fda81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8effe6d198aed0ac444675252d78ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622fbafd638f546faabbe9e4366a39e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b557daaeb49f7d98eaa24a6b0940467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7dd2bbf0973ffdce0699562877b8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be7569499f179a514d8ccfa49fc18c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432fdc453182d393f3130632770e547470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944459b2cd6406ef733ce415c9ee3fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda58cd16d9fe86df58832b0ffdc12ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a508e1c72f2944151efa6a11d359c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d59f6e4cfb26d69c7a06a7460f6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294ff30a991c1ab2b806649afc96da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14e03dc2e89cabf951a411b8677d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d72b7060c1546fc1a9725406b82de1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e864f0fcf55928808d08345d8f6da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a3055ac55b4f625d1566bd00a043d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022c03b173cdd0f501f8d47bd51e5fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b2d80ed85aaf7601bc50595952d53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27471f8c0ea83111092f8eb9390787a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585af218cb91ebe313b1d265e6ff5be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae18207145958c79c292ff34fa44034484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af528bd01aec85ddba10617f6daf6f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4fe754e55291fd68af4be5172222f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74d47f1e5b6a3b70be4fc908c75ba0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b192236ef9ac5547430a2f344072ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678cfdd43754ec0a496a32860305a1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c84069afb8d43cc2e675ab005bf25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d354b4a656280edf129624f6d2fb1fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569817eabe1c7e805e2b7cef5d748aa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca11572fbc418622ed5b08d88a063e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b37aa5abb63e7b1e3bb1b5db777f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe92064fd3e8a57585bd80b0643a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a760c55a5306eb2c95b6b829ae581496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ae98acc0df932411ff7d6e4952284497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edf6aba896e5108dbfdf20c820be1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35ac910e1ebb35812a6f71ff2d817499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb756246621b6255527b8f11b4bf5e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc497fd43aff586baafc87814356ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241758b4dcb6455f12996711b26bc383502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a49760d88976412b87608e85f7139503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe2ccd4405979e8424ceeffc641f15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd864ffeb43b322e56f56738f676f60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf5f871e335faf2a078c5016ca6ba2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf0c6ec36fda131b1432bfc4900909507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f9661f6f655bc956d6466245ee809508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c2453717b6a2714f5bfa1ca152ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5423d4c62ad55eee64ec869dbd324d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cc20d0a038040b5caafcf56b93d33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862cffd2bc382a5dc2932a74e506237512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f64cd18295dcc4f5085cc1b1ef6182513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d4e5c11ce01ef270bd77fe8aed92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e02592a9b1e2540b85505a523f12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab50551891e0e91a1d7efce1e9bc583516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087345a671555a9447294a10a0cad1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56561e5ee0205a906ad916147ceb250d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7534eeaf85cbe225dc7880aa8c67d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53caa1ae7a276d7a803f7f0972cc19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff705f9296bd182edb4ca97efd46e7bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3beca4f95520100bf4d10abddb165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0f31ffb2dd8d471dac964a11d00ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95286a04f397c243eb43847366e2b386524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1898fb245ad1db7da4e788b6fad0c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241976f69cb96477128ebae86975f5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57371178eaabbd3a1c917358cb8ddd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6b6e7e2b0df868fea5393849d262e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ceaa24bb5bf486850b0584a4bde9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aeff804d24e4a99f442dc4226f72d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c564e92a338f37d5ef8eef6ac8b86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb39db470eef6e437f3b167f9a080c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6eb7811b3153fdf174891297fbe1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ded134307a5f3f84f2a4db6bc7e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd481b4d16e14a858fb6c4253c681535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0b5a80c4ccd1b70f9b0a9b817ad1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd2ce1923631916cb3ecd5d33172e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90690669569742dfd5654858d654b906538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c9286faced65eb1d5309b851e9c7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f29581320cba0109bffe524a7a1fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f64814c06ba5d20f0a70b9506e58f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0bdd30cfc8105ffafa3cce388fe8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8c1000069fa3e86901dda48d4b843543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef05f17eb0e112b227dce36479dc2ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0f2279404469cba8012b5712d390545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110e8d4d6b09ed8af91969590af88ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6c97e4de114e33990b4b35cf77493547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbb92cc1c0619456b9b550bc783f32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06d3e90fa3d0999e5151b2067aedc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4628392458a6814d7af6fc7e148d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d0f98ac631a3f44967a4dcc2a42a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caf73771e140dcc749787bf785e2b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d153a82ed340e87c0bf0e3d6e54430553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e506724575b666c1ac9902ee4d027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f7eac113015843dd1ee02b97c544555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90e55a2d363345db71b67c7efec004556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b4794aea8b5024f2de6df0ea9a494557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf47b553b4b499aae3e5c9db57b3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401663f5886e2df5ce8c4dd962292379559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67614f5fceede42255c381de6f5cd2d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d89c57b7f637074305622c8254b8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb51569cf40c3bdcd0aa3f6cad99c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4d68507eb2f0fdda2274ee36f124a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de70213688d92d87613efb6bb6b782564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72401255782236aac998ba02e151ba23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bddcfa49f23238faf780a6379cca4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d45bfc084717f29475b99d486861567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76829ab1628631cb81bcbaabad068be7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fcfe2f77ba5fc066a1bd848e9483d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3286c3f29123b10859c9ea0ebe13b17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f4ab3022599b37262f176710d8ff5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a82af76c925dc53be07340f2643b60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3dc01e36fc473b4b36e1a4850a0c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee1bf667869941cfee2e5b73357a53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33006ce311ea3bed0fb6c5a418f72e68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad7c345542c0094b559b0c94888d95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678883fd165d6833c69b8db67ba78e9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8590f18c9332ad0b200b3b506f17e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35b4947887075c8d7ea017e1e5b977579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff9de032acc27d115372cbda2714d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488f3d94f3bd9012c990b26bf8d7838581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f4a8f21435516328292b13b9fc1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5d076b8045bd603d2fdf5627ba59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f181eab007c7832fd09d759714f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc8c7fa65a2f6d5bdda823ba55d523585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b02699649f9be54745409d36e80e2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f094dd98a7791f1927e6e0aa33fb84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044e0c9f8653c46988c37460b426b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92fc1c74325f237061c58037a7535589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a41369a14a517abe3de328a9f890e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc5cb812ae42cd5ee254731092c113591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253783c091327606496cd619563b82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c5664bd441aff7ec2a7678062cce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f86c9884ed40e3bf22a77327306ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c3e6bb298850a1ac1c93acb6bd481595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eae8dc9a395d54f3898516827447d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52ce8d6dd01fbd101897570c7d1a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276a4ba7fb23b4a0a1f8fcdf926d8d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19cf8afcef9e9fc403bc10d177ca94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce4868111d167983fb3d3ebe032be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5cd13675e5561e01f7b2699ddbc87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103a8720b5fcd2cddefe4f529b97cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d1d57e77d7bf93847f4e64a952e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284bdc8862575fa7090af04a55e7766604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce69c1eaea7cb5c1f53d21679a02b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da02b3a9cedacd32e9e0876af12177606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40330efc7a13bede14c64218fc3b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd67da87bb6a5b5d7b353749b4b3dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93520208bc76a5b1bc0becab518b492609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3891a5c514d107fd52bf335ca3f9575610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf953e897e1b7562032af871366f5ff2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a1c1896ca922f9befa7c0486237dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd487475dae5ddfaf2e5602ea5f5c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607567cf3bbd16f49f6a8c08294cdc7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9705eae08b06a295307975b9dfa0645615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6212a7a41c70910ed8e10afc77a0258616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697711a69c1cc5306df15b2909f7640d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b24c17b5089c8de643e99ad73f1029618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9efa57b9eff06dbc101da15799b171619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55c38dc068b76ba08400160410971620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ea188006d2a4c83bbb5b32c29523621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09abe3d7daeb500a26ec9160d4ed19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465ebff7452d04fc6f8772bcbce4385623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5976e2276a07108b80aed8158537624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d7c39eebb131ac706ebd5891a8fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d22651b3be36a65f677b7094c99b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bd12cc7c8d947d3bafa942affb02b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4e1fe526fc4b626d9124f9d5468d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7434ae1b039b3e5d2c73efb1e8385629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccfdcdcbe1bb9ea00c738632459c06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8e1fc195ebb867a9de89253d59ab6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2571d5a457419e0a68a98b8c1eb56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d74ea7fabb5e16394a9d074a4848633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef8120287920de48391e67e4fd021634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c615d2e61f57dcd93bae06f2dff352b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698ba691895e4ce255e2313060ec484636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a38ed382f1e5e4ff114ece3ee4806637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6a4fc7e4f205b40169e9feaa4c25a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a63e76db13a7495d4b65752c94cc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc35157d5f7a9bf201af01a7d741d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d21c39aa6fb1a9508a3d3a2e7dbb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181e1c9df8f409e25879537c876647642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd75c00cec2e288f101ff8f5a15299643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c62a09360a43e5413ece22fd1519644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0025a4b0ad25e31895d0208fa830ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31657dfd2a8dc72a7d9de83311c416646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1530b7d00adb0af9657f7d1a0f31957647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbb1d478e8b9953abad63618f638c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d49ba90d65eec3f27adb0b51e1d363649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2855b32df4935e9d15105371b28349650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8fdeeba5fff2c353299ff24b9593651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583d6b0f33fe21464fe89324a19026652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4dc5cfa6c2c84520352c9bc192ca7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445dff5db723ea836f0653c7b318de7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac85001a26aa8f90c72621519c35c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e947bc57a097c582607c81c7348f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f23ea5e868ec3814c996bf75b3e49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71257be66e6f446b776184809e959b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab11eb3cb6912661f0ee7eefca19a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480142c4d266eb2e106fe7fa6e93fb97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c47f71a623be7511513535baa6ef7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa22933d687c6b5e7a802b0106e41f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4411a2b03cfd9897b6f284468808a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6cd90a914fc759876f83e3411dd03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8638ef17097511823f87f42ed7366665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e710c17a42330c910ba82e6652a986e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd4bca458d4abe4c941d393d0d4dc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313da2ff2f7f449e3a0b68de0d189a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf55f54f9de76da6cd3b31c4a0ec1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395720df2d52a3cbdded4e7cab8d334670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe3eca0be1e117340e7343d016350671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c76debc189b3d641eb3670cfa5df3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47d8ec7c0fdaf89640e33080560886673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f3df1df41115e6b27bee080e6a21d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c115d17494378a2250c1ff04273ca4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b16034ff2a9a011da1eae73a4a07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980630cd3efa7da3b10c8c2ca574b52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9305c217c8c4eedc5c1ebaf01aa61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d601e2b8eece243ea7b3c4f91828d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21227b6d57da6c79562662434f2601a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa83a985f60d373cd01d3b184fced681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc1ff6936c9fcd2175da5fef84815682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528618fc113f426d19677e8450bfd167683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebb479f1977b52b240753b737760bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb9892e882736ca8202edbd855797c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e5c9a09e6eb57accac394cdb42633686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a924ea169580b10b4d30db883db8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f639e0745f0f8b6ff6faf5727fa51d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771c1723089015b4569b7bf55c9039689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed5fdd8b62a576adc5403abae3694690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fb9fe9d3b2035a3d42755cc467681691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197f889cd0bf3791722127bb44920a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f024b697ee493254c8894aa1e379001693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b16261c33327eb91ca0e72decf959e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc82886241995dfb5ce4ae61e9e7395695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92081d3a5c18f7be64dd67ede87c118696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf011193d2ebce09016095a2671551e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef7c0c020278304a15191a2e5b297b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002809c3bec0ea6a514f22872fa9606699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029cbab007df21ec2949dad0ffd9543700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41fc7b2aa6d125764f8b852d7f4f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0fb70444d2a973d0be5597c567f5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac05bf48d5a1c4ac71ea6c15e00190703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84065398c4ff3ebe330b9643e03d872704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb3991b6b719cf233d63404eb5aa70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d00487109feb34687c5c3ee99eaa7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05743315352ea014c4bc6a59551a0b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c52a8f98c5cf999c019a393550b36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e60b0de0f2d1689106cef477ba0db6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759b85e1fc5218974b04e7da940b300710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7807251e742f4501c2f046b0a783c79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad22b2d26ed02fbb0ee0ead26ba2d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acd0969072e1e8781ae7e114223611713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0f4669ed5e4821c39c738da593d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09365f8e3f8302b1968c16b6fdb19e56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795ee22a86e149a981489a254e8f658716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e936bf9514d8a806022e97dfc1d81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d89d4c54a42464395474ae912ba37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ec75bab99d0d5f7f5f2b475588ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2922d9f4a220c3649fbb41a9ba79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb8abce97a41e655ab2761a63e9026721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575933948979bc55e1e3850a00c26a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dcc6c5c63d9d35b3f725e4a9bea70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7a6c1dabed167e6ef5c5b5bfabc8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e20fb9e3452da5e77f9a1d1584e39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b994374a6d7cda71cd46faf69d953726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b094daad890a301e4d944e69efb7595727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b95219de0834e4d5c93d83afe860ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7fe7ecb2f413e3e596a01f9096ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaafd6cc4e39daa312e1402c37af06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a37d455b2f9b39e454de1bf39ee4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1585ed86fd6afe05ff1e67672a9436732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef289cc1f0a53dc060ed651053c2dc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51af2c9a780d192ad84e47a8bde214e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf823b6625788879d7967c880daa9aad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5045dfb0764f9720886e9c80c9a20a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743bb14c6d11340d6083b10ccb32e15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073fe66ef2f615968699fc5420e9a4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f223da84d58b46490aed74be90fa0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a78fce859bcda788e93460793c6b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622387350aa9ba35468e29b5e7d7a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb3adccb6823ed8d312ca65e1b789742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7407ecbefeb61b1d77fed590e8f21e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d78a3598a006e569b99f860babb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ee52830284fa5a7f3da97fe95827c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe9b78971c684dd2aa1b81d914e63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95df71239b48728c26da3b83b9999747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa65d412df1adba12a008a4947e70a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3d80b9710a8e65607d94f7b13dc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d255d0a6ba6dd02b5629711b4b17541750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ecf1606f5dee37e032e8459a2d6cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50f156e64e007b0c762864684f905b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ebb6bcf7e6d211577caa6b8deff5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>