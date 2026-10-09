--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db86c38cb5aeb0ce46687fa94204d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717eaac4c7d80a9cb8d9125b8af67ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b9319484726e4e0577e6526d61c433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301ee7e4ecc6a631e345758e5ceee1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16d4b785b06b2ca76971aeb67f0a7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dcbb333ca0b175caa307dd77e5cbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed24dba741a0ce65dcaff8a733406b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd935120df1eea8361a064d21e84d6628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029a82f28d7d850160efbb8e0bdae4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302cd6145f8eaabcc4e1ac02b8fbcd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a0d17902eeecd2228f96fd1234a6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb21eda314d031fd264b8ee1244550a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b4ddc5f433c75f673cd1583f9000313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3088d8479144f39a2dddd35a978514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5230269867ef91ac2a5aa3a00c37715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9603d6c470a17e99d101783b80f8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f58e93eb740834121d744400e032517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86bc69d2988b0eebd8ace9b859dd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d24e757edb1282282f4c7166fc9bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641929e693ca595fd829b3c16fbf5d9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7790fc5fa618e2869a48aa379ef1b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9f0e3084606e4d6ec3ecc80247ade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2302a97ab843c9fd936391421b7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4730bedce018422c059f7e8210220c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba0b01769320b42b9141b004a1efe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6dd3abb90062bb75696778d4becc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24d3e3984ef3fe66856326be6da8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b567c11c21e5b7952f970537f8518a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e65cf8e7f1c1b8a8cadff51404c0ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564046e58073ceca7677eee5e0c9af530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021a75a7d54413f81c75b403967dfb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986ba68d0848e9e60dd3141fa4419732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7f0f0bc424db0e5c7c8a2bb3aa4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a65f724d913e396bfc8fd735b06b2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ab320d81d4db0a744f1d84b5514d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a92edb70c0bd90feaaa31443d9d7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7e47dd82081a142c20525d870122c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04185b0f324f0d959680c03c3c7a795338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d1fedd735e5ce916e07726cb418b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744fa9aff3ef5f32abed534b635ed3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d56ae082524e291c4b2612d59f863b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78523da85446af8977d4af28b395442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62bcb210936aaeb17390d9b0b984643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42a77b4e9fc3f2a5513407dca4212144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805c9d4023644bd3a1703c870d8586945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4308e70d491b220432b34325697a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be171c134445c81ef2f5abacc393eaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85bd1e7f3c0016404abff45644778148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b9edb5e6b1f61704d380567f95be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678476da53435ca5cba87d5f4442d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03deaaab5a242d96b0daaa7733fa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c66586598dcfa5440c6d2e74e59de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0efa9eca57058d12fb1c4a64f035a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f643e9431df70646a6437cf31dab554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429400e2df555d6a52e224fe66777955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b207895c5fd6b1a38bae06dc74555356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1c61b35236a3c4dae73a4402657d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de5e6ce75d137ef070faa1fa9976c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02165859f78b1b23c6466404c2600a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d4b941a7fb7ed3fd16562fcfb613b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5192800741022c482c6ee8b5d83ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8dcc53556ac11b0aa13fc66eaa1d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ddd45796a471492b30feac3a5da163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806c32b9f0adc888421f18a4975bce664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709692da6528ee52e21689c440297db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422dd60e4075039d6f7d452f435cce366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7547aba838535546216cac105a7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91bf48422a6a0c9c9bc05fb7baab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3bc63936d27a5242b93b40d7c147869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35411ac95031c87387d8c7bf6fb0ab5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1d5b37431b05abee74725fa51ec4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb78256f975b9ab2ab212b4ef6264472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb22aa28aa959bde981a0fe93a5944073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ae93be715111df8e7dca8df0259a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935acac289e179555361952e644e0b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626409e403d2e583ae2da6b02e2e76f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8567d870b53a83d2214ee2c28fe62777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaff1eb37190f0b66676c39df8910878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4ea2b7ac8459c5f626838c98d149179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3258e567131f2ae1794e4145b04ed880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973714c7e716e9f7a05cf88e2c95a2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca97ea4102b8345b07f0124a1b8e7e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ba6474333210ed19e2c02d2defd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99acf28bfc50eef6deb4f13d5cb5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9c45cdd2467ae05cddfdbebed710885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b90b27e8d6251ba24e68242261b8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468fe11ab5695b7b1640eb42538431487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d0577d27ad74d94fb2f0b9973d9bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d959b7f24b417190a01e96b0b68c7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e2a1ac208605fa01bd1cd4543db3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392d3902d1ac60eb7c1c561b55502291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e30ebb67b28dad46d71748e7e4036592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5ff85b003c4887eb74341f317105493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a9ce615a603f31d2e32e976162fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129d0ebef498a2aff00558bb5e1cbe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b3b3ae56fd96198eec70914129ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45578eba9dcdc56db36a02480c9708a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04a2a633b5c212c9b43ced69dee00c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a0ef6e23f61a505de1b20501398399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc925660f983fd3d1cf3ab32ca8e6f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d9d4b135b8c90abbf90bd322d203a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc461666af4d535f49785d511063bcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495acdcea15552c9bfd42e0fb1883a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259e7c76dc07e2641d9b14795ecbfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940cef404fed2d0c6e4091eb87d8969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f5601399a8d18f9a774f9ca985ece106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa9d033c032d96d7cb670974c8e742107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e23b51e4c78802991ca6ee3a9a1cb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d9b8f18781b84d51663285995147109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90dcf23b0aee081ccc6011f8fd2d20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d6c76e1a1aa887c6adf12e1068a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a373c0a02d48b7dda608980b045fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd623ed1deefbc1cd143fa93c65d12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323604011bfebe566c5f1554ab2d527114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997852b8e729625e64079d233e73d8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acde4d7e4e0894cea041a216d3a282116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b345cf9a6279633e170ab83ccc1a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b641acc22fdb9dab857e3c51ad9ac48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e4d3f53afae1e2cd8f039b5c4ebf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc0330e89721e7d3d69647f7a6b5b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf35dd3745527b9d368e90ee63072d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84565a061aeb242aeef9f995c8153f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c309308a09582b5382723c9c75d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36044c33d8575c3316ac119799154489124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eb2fd38e9321c9665f18d7900f169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0a0801d5a6f90eee5f6117c3d9f6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8524d61f55e659b0bfec06d22c807127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d9c7eb00adc62567942cef9c5fcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c3a9ffa71fdb6db4cfc9b30e015b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532685d55d394c44b2b4c954a9311a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6b7a49868f5fd2d2b95cf70bda102131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af6ffc38bbe9be1c1f09304c7be0af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f77fd9cbc7dae4ce1b5306d37f5e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52776e4569674feadcf474983d7f0d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9720aa6753fc18f84257ea69247f6dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d746cb040713628c67e24127f12aef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ddaba8e963be58b0d3b4c08132c43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8907433b6fd447e5ecf834c5033274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c93dbe803a86bcc6b8bacfa63ad337139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c4c068783de98bbb0ad5d5930e71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77ccc2dda61581fb804403a7ff0ebc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624d0f2aa15b72ac838ec690b3743d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad2ac77f0e9c65a8111f0ee78eb0d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc8e1907df7a5b10e2d7c7a815b1e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd5b8fbe1cb5ce8b29578da3f51d84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d05fd672842c0146f7073cd8e3b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d3dd7fbdb6f4a1799ae546c69ed1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e509c08ae499f1bfb87a80fc8698148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa8465fef7569b67cdf4cdb12f9755149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e422ca1f26b1c67b5d8be3af4a94c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44328cd0878b14a91692156514c47e96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68044d61bedbd1db0ead6988d9876152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77cd1c31299013ce29afa9ef91a8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8630254be6389498b029772ce614649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a8e5cac6846172ebb07e9e14b1f8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19dd52d4d3d0c9600bb5bcf81faac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3667be18cc8779f1b3730bc09687157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7639318966c54e0158460a2e969ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b482c78dc5827903a152ba3e5ac027159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293147aff9cc6e14e4f39f6b859ae19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bfbb6bb18b7d17f09a28cc0964ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a46ae6908f95356783b2a291ac70e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975dd74904f91815a99687b7704026d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccde086ee10746bc27f9dbb264e3cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70770b4a30e714fd55e988070c9102e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d33c58a355c1f068900c30b899957166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47e8f7575f590c405659162c191144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb09fcbae33e7fdb8ece9b73ba8499f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ac96f4e7559f9d92dcea9d38e190169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9121c45b4e42966a80774593c57efd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dbf884a825e9e1ecf51f82f4d5936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d969f334041ee231f11701bceb4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d02e3945dfd1780f164ae8263f517c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133035f6135290474caf5dfa3275bafc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca837f6ecbd17c0897a219429096b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef461cdb2e8c4c2d0d0725effde1669176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e72c3d1f444fbb7b8945a5ea12d11d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c4702fb9112aa35080617e2e51176178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14234f05a7a2fc447936f80920bec9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82dfc7741da6231d56f545c5b916e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ba313f6a2dba12ae99ee955a86e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c72ee0bff68c91ddaa6dd35222574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a07d71c549a1069e0db5eef74e2fce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ab1027d9fae851b05e0e9dfb99aa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c42c879b334cd85fd6f22b6047e08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b1a03d1bec59649ce31d8a3f8daf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd19ca1016d4278b9202c7d978786187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf01b8fc28a3b50c70c03e7f2b3eb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822002e27ef0901ba6d428aba1654bcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c2944fd0d7dd97664c2db9607d32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d85550590476885c0a037c47d7d39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863be1505bcbf8bf10ec484b4cc1ab3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83aa0bcca80375018cac7aa8984680193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3509bf1b28aa1c4975ae7f106126f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04474109f326cc46c8c0320527d71b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e69145c6a7ef13818fb466ce6c605d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf56661485ac5e8d288cc3597959c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7becf8c036b49dd8cea4132a473bd03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426dc31d5573c116da52234df0d6448199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ccd5ec162e75215e0145e7166ad17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4091bb0b40b4954ae096757b47fb42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e932f9e1ca8e669aed1fc9d1d33af7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ca8bb66d461a21c02468ea667271203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2c3e94a7f7cccd740398e393577e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a23147718e47bb185cd0752f2144205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d019062524d1f2892e8df3021c4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b18c19e7199435e9582642f27aa276207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da776fc796166184540601b0be06c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec4042df8b6cddf968b269d34912ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7663fb1ecf2cd2be20cc97b41ffc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadbad4ad86c7b51622a1f7d5db4e56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296dd383252822565585f2744ef6c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd32f6f1ac8dbbf255df02d970dfce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af3bb6a8c3f4e24b4e24a82258ea96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e7335e58ea6e1d56583309eca94e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f641716e2afacf57d2ae825aa5cd69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f64f351f5b052bb852f32fc0e040f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a28a4c0a119d3159a88bc4ceac69b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68f238f4639661e7bed7521e15fdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ae740f4f4d0d2c4767845b23327ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047574998d391b648250bcb5b7f2cff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d16b41250f20b196e06b8f6b72f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872275e10f7014413f39e6ef2dc8ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da3b574646db3fe9ccc7ab3a705af0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5920d3d63795f43833e8f5259b30610225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d8c7bb8cb8f049b20d27361375ded226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3565f42f0d0b0feb133f015bd27d71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e60355ff47054c1f08bb9cc8ab689228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3712a3caf560352ddf3dcd54bd4a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41843b9aa6370c12eba23eaa1a4ae4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46790a3f60c5d077cfc039c05ef0735231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ac9baa95e4be8328826e20f190eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a47017341e19ae373ea448ea68dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085000aa76c61245e8c364b0f4afbfdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d3c1de8b2c4a1ef7f6a0dec5c863235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db25b30ceb7392620fbdc573591d9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c001c95645aa31c6890cbb8ef391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be26150e019102c15e9a1a0d35c675238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda936cdfe9ec30271cf6f90faa984e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c27530f6e70b626f648eb80ed82570240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20bed41d6d246aad0e75ecbad0baed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4638da97de79e333c98df8e9bb21f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876189fa4b04d20adca8791de97bc938243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0cfea9df025a91de72667d853e84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24452cd29725218e1fe7a57dddb4a3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f980719ca0f14032d0505a6399816246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b046ccb357e955c3ae1f67c253a89e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378aa58a3d1d712fdfbebac8e69e5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd87d82530abca8d64ece83b8a22c57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224aa359d0d23cd154bcab0a21f40a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6c3625c18861972f5599bda675218251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548bc77979c8317dccac0cbbd484bde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c706892a951ac8a62abd7b24cb3a3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9283b857ab2b12a0caacc4aaa30776254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35aaaa45d259a20563d08a74b740aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb787661d8594b3d8014fb18bd28893256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7167376d066aa237da416d162c7a01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e51cf7a1bb4d185b66e91f9d0e89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73110687bff0b487f9b98423519e19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a1a12371dc274cdea7f58c1397da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22c6a2a66b000497c22b7e97ecc942261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d65d04eb09d12a6a0caa323e845a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aec43f8aebf556654e311ccb3a16b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709bddeabbc10c909a3aa5b96e3ddc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8874d43d26ec72effc52e6b0fc91a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931d746cd786730ab9899274df3c344266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d90f3d87751169f6dfa404e829f11c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e8a5720956adf0eaee90d3192f83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92ffe79d8f49de754ee67144a0e515269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3979c194cfd493a26068e3fd33d5ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e468cbb0fbe73e1b799f06bcbf5269271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731037c5737a49ee9a54bfa48f6a09b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a72124f2da63bfcfc2942c4cab5e6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ee9f333572578b1dd4be0c069c3b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44ab8a71fc0cc72c6d9acab982ca1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e8a799cde88d85d4aa4ea6dfffb6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f120044221669cade2b1587c88090277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777f3467300b01fc8fa05b0fa7d8247278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd77eb29d1c20fff58d9c48163d3d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b133e5bb3b5f2aa37a1ac083527777280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4c86c102355bfacf330d9ecbe8678281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a5ade214032436e60617ddbdf7c78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabaaf11847092ad51743f8a2bc639a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3db6be3d39efd6e797a8df3cc24558284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9fa22b2b55a2af90337a6ad82235285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473d4077c18be79e17c7f6303eea5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7503b2ea8c64d1a3c8f09407fc9b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5369d1e1891e7362fe9f52d6b4553288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c81c225e5b06801e3a09ff93ff5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7fc4a09a9cb12a1edcee980c8cc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d8fb1d9b7e90d4d80280cacd88087291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f6e5f6fd99da0e99e0d6cd852d0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da723c3073deb7e9b0822614639410e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb657bf8def21294817595650e2def07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d83af44154c2df68d2f9da882093f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40aa1ee1543f5e347eda2605b6eda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab3007f9731e957f1278e5e17afc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466942128384c5944b66a408872bb5f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb260b1b77e05a58067f4c371db86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c1c1eb8219d69a1c3dace8600d36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d0d3ff9a72fdf52693eca105a775f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9d2e621f71886401b3e8d1e9bb8b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7342e881df8a547880151ef8f0c8af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261299506cdd096f8800ca53d4c9621304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb56c8165af14e1c602145850df788305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b5c75becfbdd8b8e0ce868e550eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca79f1a8294661b90b8d80a663851307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335e7d06bf240ec734fde990dc858d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a60475c4a2a24b7241207421e8a2b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64db4efd7d15f7e32993b6482ed43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81047e0fce320bb54de828c18984e764311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92e8c321fccb0e2470e2e650e78dbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04dc5ef93fb63303bf423876147f3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbcde28be77108a54e3961bc5ed539314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa8b78b78bec2289020f387f00fb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26702ad7736606c4287a3bce73220c1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c19b9018b45ea0773df50d9857ea1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314e0e71797560ea9bbc01e0b976323318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd2506c7ea0f114e794b51cc53b03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9f384dbd1fc73bbea16b20298ba92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7ff5ab005fbaeb543b08bca0ad528321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e9c80ed1ecf6d78f66548a5ba0efc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c22c158d7c7ff0394758240aa1b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0565b9acda570ca90f973e1ffba5350324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383f79e1f7fbfc5dcf0f33e46d546a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35d44b231475c349386a551cfd1eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c5df7da85f53629274ebf943ac57e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2f7d01168e0d5bed2b75c50428fa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38c729776293bebe0edb7412ef0dab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256803ce48e3d2c03ad3ab96a9fb5d8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dde3e31adf90c080b047bbae0cb1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df8228b5720fe616d1bd2b9925bf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f7f3f1c514e0fac5e30d841373ec4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff03fcc7bd6bc59df24802ad51579b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e2b2a4d6685659e06294d21dc3d23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20c30cce263747d935d9f479d326a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e82b4ef1681aafa0347a402972e436337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1810aaa0bd7151b27fc0ae370bb9c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d3c44d56bb3b08eefe294e96fbe5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f9fbe0439c405a4d8fac95768366c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b3d6bfa41dfff13c4c2cd2620795341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099c13b7f4f33de68c2cd11cebeb42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3028086d698c94194819daa4b54a53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0a734e1f8432bea91e8df1811b3ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52571fc57d77793cd4704c71a4349688345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdca1300a92d98c0494d1eb4b05a32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b2a9dbb7caa0aa4859b7be523be6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12edfbfa7bbee77621835baac23679348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2558c8beae7ddc720b93758a602cc94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45b604521f33e8d3004ea48792003350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20825bc209330c2c341c9b8cadfd9387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ec506cd1dee12144c67c5dc5e78c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00953511c5456aa3286910e0767e32e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a32fcbac7afca3e999eb2abc013b39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701ece83b38cfdddc71f7db9c0da05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a5f1884c005b3b94258ee7a13a963356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b6676046b27578a4fa73c5b31cc00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d958d072bfd3633f8c49b0b05f5f01b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918108faebd1d4b91289371a2cdd162d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4327aea5b6c60c86857a2d2011d3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa504d01525462f763ca5a0547f0c16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfbead9240fe49b0fdb75c30a58489362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78b3f524e6870b15b2258c63cfa6de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c1ef5183c5af0e326f9607b02689f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1ab099b1484601977f295bcbdc97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375668544c45ef37cf1475e1701dee6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c596b5734d373ddaf04745bb7936e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98282c5388883cd6379415fcf519d298368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279f5c5af9faef4db95fff1313860d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f70f1d530339dc1cce7e6f2660370370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63898e72f78fde64360a41d507b040dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2860071bef385253363af1d9931d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9129a8a2a8c7e3307bc2de0b1650373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e1c23d6cccd9f2e8ae19afe9e180374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716ffaf4b92874c3899cb3b27dd95d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1899ea692cb685fa000f9230902a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40be0f5d77e30626157efbcf4856277377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f298d570d8b1735a5688c0382a29ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9136721fea04dbd47c70f1ef3fd5b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf26db6aed4ed354dc9c33c0ea595380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2c1dacbf507ac1d6b304bf03ab831381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530719a2701c66a95ab0583ab5c22715382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be025695b71108ccc1dc0b69234ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52c62a3c0584b25fdb466371c827e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd41af95f5f69687c6b176c42ba539385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2b45c12d03136ef99d3bebc25a9e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb7431141b7d298e53d231ff9b5fb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f81cd8d86828fe7bfa7360299c24f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a1ccd08e2cbe70f7e8587af16b3a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b48cad73b1733ebbb359dce2ca5df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189089f89108321cc92819537606c323391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b03ba670e3f48b5941f7958b408e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3d2a6b06b1b30bc9d0e4d52c309dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1293288bd1ff58afc28d19ad7d8303f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab36690fcaf1eb3a5addf70ba7d27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5949a0823f0dc06040c160c2dd1fe0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb4baf9873b33c3b5feac32404811397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5eeacf2737feaf55971a94d3f998e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcabe725031ad195a2ef9e0baced2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4d6e6e32f8733409a31204d620137400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4841781244bdb9555711bb1777e93f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84923467c0393ff8b3e3b00f21d3f01e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f7694b3218472f5194498f96bebca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dbb9fe2dec87e14f3e1e5659e2e78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef705aaf4466b0a367de49fe055f89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831d5c740b2605ef01bd8583674abb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbb4a6474320e3619eb14391a1cf68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348f5191db62f42636c0f4da43091df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de517a77b9234aad725cb3adac23aa0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f42a873b202f0de66637c20ee1636410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f328083590242b2ab5a774cac5702e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ebfd9816719d1e580998104ee2b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d88e9d32bbdc0c2ff601e0bd51016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751127a59d2eb0bef4c45051b60daf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee093f42c84a6076852a22c26f4451a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cff5fe496fc379644dc98fd45038b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe80cc47df1c04909d7cbe4df0a1ab5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac924f3ab86b2fe0d463549a8db36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7def5a89de45fa048d1eed402c909f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03dfb9217fcda575353934b003b9eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab219e4098be6cedc1972595eeefe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84972e3865614914030d0188fb84fd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09c1c2dd4f85f9b95733bedeb211e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a98c72268cc693ca0ac6bc7d3f22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eef75f2139f3cb4fc21931def04f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc0c30c409f38ab218bd426d40a879426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f8c83a3b49c5a4ecbd592e57e06b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66bf50550579f8f7198cbd771e2ed5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d07a132d5ba194ef23df512013b526429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e805b30b31d74174ab99517d1d2ae39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565301c90b3e69551a8a7c63ae6756431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0cdd790a8d0581f45afd998fdd22e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b0456afb43c6f35848137df721c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8bda7c83b1676d2a66c9c55c2136434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159da1e1f3711d2cc5eafb9eacca29d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc8e37fe97d115a2c0a8986e9bc9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc63f865002d8cf1ca6ebad0e17c6a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415d953f8c31ddfd68fe415e8616d53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78998ab542e97bf6eb9aff029e3b9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7b8dd00d50332ed777462e885c84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd225b0305e5c850940b3eace624f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28555259d5f81127bdd5d8a03e06a97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba7e77ad2d36ff93bf68cdc3bfe55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11814de1a744973c5ad31756077a51b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff66b8f8d666feaa4c0ecbe4af093f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd2add63eb0e9ed6f952d8cf6d40e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ca309c8ebf236f1d13f61ad7caded447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a80deaa9bfc0176779a15bf0eef6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28011ac626b055246611e3bf3328ca03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4106b9fcae95b3ee1ca534da3c31fcd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a960653af8fc8f45d28379998999357451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7a520130a159930d359a469c14c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c162f1f316f8682d1ee69a271d3ff82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b91d3f48565d972de1d8ea607fc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cef249c73b28f3b21dcd38f3686ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c43d29c0e49a4821b9493518e61d1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f65549a3a5c38a60e3b1e3548b2a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae37df34c8155c43c607a58ec91969458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94392d0e6d072c21b89521e9022055ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f7230c5626533c19c2bcd24d4cd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e4f777cb77be6f7c113794cb6c3ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876e8abd2b98be06b6904c4f157985f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2477dd4036e748138e0f7651b3994e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b43f9acda12bded8d3e6dae9707b1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4bff69b879f3bedae3157435ec0cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b71d440e662eca31e3b1d1e144ce3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac87bdf19d2772ecd57165c956f3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a4a1e83aaf141b95aa62ee74ebc77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd052000786095e1925dd39b369fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d987ec6e5f71604dd460f6704825b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a795bdb7c8e794cde3de6374bb3cc5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfae8ce1d2d4704f22b435b668667b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e04ef353420649761b414b359a831473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87be2abe98b4074e9ad79f18d6277474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe12aa5bffcd77dcf46030fcca6aa4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eaea3be8cc7848fc1b3a5c2cdd988476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b39aca976cc1c4afc60aa10caa4e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7888f82cfa1e2c8caf4b0dec5d9c6cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b040c66bce71deeaf6a232836603e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae0e8c5479c227e0ad33ccccd8c2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d80821a30ef967f9e213726e75093481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4afbbf70e3a9e9233e0754424e72d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a2f600356b059fa6fd7661cce477483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117da3d248b934d4b92780247aa8d13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72000851a2533b071191c1f428c15343485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a8d2cc282c447c9c081bda81b0229486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bba4d7e46a29886a36fcc6242721a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a54f982c10a0f62b3fb63735ba20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dadbafddaadcb6af86e3f3b62c319b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f1ec22926b2b59476c082f7599f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6beb9bb7a0a7dc2f2fc3c44f911cb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fccdb74f80222c0db9f933673f5183492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3202bc2771bd0e667e8b79c8595d0ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f59790e915865d71ac78de4b062c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa472921487cb767e9f587da9ef2bb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7801da1a363dc519913efda2fa656496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef3629be26abde86ff35ae3f6e382b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0b0bfb48ca5b23787ecaaba664907498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4764752bb604b175993ca139d0fd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de8331912315dabc216799ed88a2e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2a62e8c9aa4f185d30c7d904aa67d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924fbeade1c19b4f451ce6cce2a3eae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bee32ae553e88e4bf347d79c156b51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d0849c48e094cba9cea02c5340181504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783782a056d77c0621b1fe0c2dc53f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e90576fc72518658f66225a4ae41f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba8c17244ffc65ecfc6b9bd925084507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3397ae78614a6abc89e37d08bc59b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2f449f20741d29f0cfe97a1595712509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be64a7175f639bd40d2ef2f75ab1b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacc5f5f7509ab1c5337ffe67b58ccc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2526e85234445d38a3a2a14b3589512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf14c2b2ee1afe8ccad2814fb8c3c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad1340d71f7c73255e29b143f2d97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0430acfcbb6d51c74176a1adaf27e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bfba257984809dcf5c96c31c01dc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992078a8333da12ce1e77ee1877941c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb98c850e5a42fde2c3976ca44c698a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de019d8c7582f6f293f0cadc238727519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c280e8cd53cb2b3d2777ac90e86d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ee1fdb96828d09c9659b7ba095b66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def8689de4e4de542cbbd3c2ce16ec0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475b522e5ae144448af2e4d3c39798523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eabd93845a695d2a30807c0749854524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aa549a844d9bbf175a49d88c1de03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a6fa69d226d541728a785b54041c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546be9dcb89189727879537267d1ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032909fd30ad94d0f2c7cf719bcfc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9340369e7b8ad9e477b7feab2086e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc34805f8282863cdeadbcaadee9a89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865495d53cbbcb76206c65c563d302b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17341adaa1fe77c860fc2f0014e35b08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1cd47ce3e8d66187c6ad124fa57e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f84026c8bfd59d473e92fc8b11f6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2884e20c84db3789d9513b989b68b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd50f81d97ef19b0890c3ea79cc512536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae682fc4fb45262bdaf31b148df7e106537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc5f00b79d3b2f3ca186378eeb3b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cb3c7dbe72d984f0e4c34d263b2f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeea6c3358552592f4dd6e88ad8f15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf5fa613828d2495bcf23f48aad442541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d4acef26d099d1b5b464cc6d73eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e855b9a8d6d497402bbcc096255c4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227d0fd0efa7e1e1bcaaf7bdd3fbbfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66910b1e4034886dc4ce41994271558545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6235904c7b60f719779d2b5f07e78d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1ba62adee2da5ded4abc9a7626497547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a6f342a32a9f6fc5515840f2b90d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e5b0bacffa1d51b4d00a62c522e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1e4c5f262b7efd141e0a828fcccd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad08c226ed9991e60daf58d9cf4e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c8b779a64c73ad4d7a0450c5f2978552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b85f37aac98433133a11557aea37c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb12afed4694d30b6890f2921d7fa6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e9e48bca982380f59693dbc2205c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e120a432ef6f0d6292d19040a8c95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018dd4d97d392a65a7e2e3eb40a078c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d896c8c6fb077077ccbcc838dcf9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da366d950df966bb0849de7717a9e3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6651fac8ebdee43c637da5e8cab9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47c67b4eecf2508b1f58175f7fba04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0890fa259401d440890c3bfb16800562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ff8ebc14d4b32941f6416e90c1688563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b03f42f545facd0772ccea68f3bfad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc34e3b049e2cc5b0bef5174715cd2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f392e4e0013989fd17ad426ce27ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b3b074465851b705c9a0f4ff111fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508278033fe5d105be9b5c706ea5e382568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be6a4dab072b095ef485ac42698221569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5e8ed8d35eb927b2326a8cae5a22d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786a23b9c7b2f70607e937939b1f9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028c8b97c7808973c9739c3f0c76306572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fde517b946f502e929be98343a610573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38f9933be33781e90d32e995704efa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc32f739ec2ed91c01546b7a2d3085e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcdca8cf7117fbaf4dd915a49509c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cdbbd4ff121c12df9a05539dc610c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33342c2e42292489d541b3ed5f67ed3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c44a3dcd604bc2d42261c34f181d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a796fba9ea5d6dad66cfa7112de2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc6a7e3a7136da2e87c4c6a3e0b60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981966baa8eacef8102d645d126e26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4861e211af28624da6b7e07320ba21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9b944535d5607613ae7b8365088a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857f9e44549984324b1b1de7f02ec81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c5905547af1b789ec41e0704af914586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee56956b26d5545f25480cfedcc0a68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e404febaac901c6d69b2bdbbabc660c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdeb024c60b07d375a4a8da2bc5825589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c3112a6547cf881a8a4c36c7344e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa632982b0b772a5fa6a86da36b81d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe91f4d635a2208d93e65707deba6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9209fb75316024f653c41fdcdb2912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac714e6041350c09edc875c05c8b0d03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497b82381f974deb8330b85f54527d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b88af1ba79766bea14c61824883648596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86e6fb22447f440e519db3926bdffb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a7893bee51bc85cfffd238fe15c49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263214c9be02a29c258467961665b622599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d45592e068eff621296a7c41556b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf1fa7cef91965ab027a262b99939601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4cbd211fd5098f9a8c2ace02ec22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88aab853c6884c9ce84936d67542bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b07469910c43e86ebdae712243ddc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3e2572615d20720ed2f700d7343d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ec636165388f02947eb40575fc1d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaaeb6c33e97b77ffd84cf677822b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688e9cb7d2b8fde3b2069be4db43b58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe1af32c5d4b7051772e7dbaa4cf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e806ff95759e611041802714e4310e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f040f64856445f54e125b682219e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb58524272a9f8f66887a69f472fe1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0e076f8e7e8f7848d18b661d0a24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa221d7e2fc4e47cdeacfddb9e3c8a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b05e5bfdcb3f3547d9f73a5390734615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a93ce8e512695339200222e1f69ff5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6850b44005a7b38d0dcf0b30180bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cff68697a38316614c3b2db571efa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d6699a064162b59d93c7a7c4fcd0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc82b63425385aab70dd77b44aeae7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15965749c555059672572498c42c301e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ce5d00ef7945ffe43c34f49749846622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b89b555f7faaf9a156cde0bea632d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf78e42264b348043bdeb9e88b13fd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da248c27facd00d098fca3989f390b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec32fce05bd57d40538a4360d41b65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512286ecf284d3c0e5de12164a281631627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ff4c60a1198143e3fc7f911d74c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392e0c6e54f13c285fb483a468d681629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d06bfc7ebe5f69b0ab246e29972cff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a6301d640d771e17af680cf6a4ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4579fc8f3e4da8af6d699a60b0270632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bffd089919db45e42f1b4d7fe67b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c6e152853a819b763e2794b9e8490634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a53efe334a498758eb09bb57cecbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c686f53d0d83d69d054baf1d35255a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236e7653938671291ec64d7b7be2a52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531391b334b85810d766b397e888887638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89527986f4487101b23194e7e0d2fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea78240b31c5874ef97d84893d1b6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5923135b77e41654fac16df4bef0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2475366fb9c1cbf81b91345232be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab950560191082fab82954581767be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4fa90b7663806d7b65b1cadd0a326644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaecbb3029884a4b43713ccac23079645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bee2ecb328c67826366a7b9d88d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e998012e1dec45670aaf0246f8a699647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b784ef3d181bc015a8d1dca93dfe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d778ad5e6b61f9efe8f24b4b67386649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf006694ca04b69f22fbf26d27ffba3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c72af7d0ce1e3d75bebeb2536d7d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7c574de5c4eef14da18f084983b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d35e642d9dad6b70ee2926dc86507653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5840420b5d8e4736e335c6293880a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6988c8c3ae385778d065e7bd1798ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26408cb36ee477974f78ce9367e36929656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be6b88c1642d622e001101ee419142657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ad31daade0aadd51717db6afceb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4a3c4a7b5d12ac1051216a5df49e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ec1d29a5672329845698d3bf6876b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94f4ac14a6aeba84f8018e66bc058661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fba11b5b8a55cebaf7739200b6a72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d78b444ffa4c136542393eeacced48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a7a2dcb6760706a10c5f32a406aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040613790f72f4ab97ea3809e126466f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493c1cfaadfd86bde3bb6522576a66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd385462ed348398a171b7055b635af6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196f7f0442071b0deea2aeea731e51d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f84d68e08a03118fce99775e9feb01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddec54d52aacf75a602d525984bf9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274135d623639c1bbde74ce18eb53b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d28bf58bd0296ff334666a7fc0d16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1274c953fd8cca6ac010461e71235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f640876144ac6ef711df1b2b42fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afdcfd54d14d9d7a812702410e715b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a681f856e49739098cd384a502054676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea9f01abfef5eb398ca1834488a1de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbb8bc2e7717514fc965a3ced52e6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7034caf8e7846cc5e5ec3da3fd00fd1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae702988772c1e28388a8751b94b7d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce4add4c463792baf6f80e2b66ecf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a4c61f6cf1791f52bf6dae4cd05ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1299960346b4385501e8ca40fa261683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f4c33472ec81b8a68ad762202887c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21e10cb445c42ebedd783862cccb66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda71cabbaaa62541f9fac85ade5b87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6895b53f0f035cde2027428404b45f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5b0e94984490403554340405385b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fbc218de9a8d0a09628176cc897db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfc5f12ef8a9a64993f2f821f34764690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232538b4aa4d041672ca219743ef735691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd22b0bebd5790ce4738ccee9d22585692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af08e40b3b1ffef25913a4f94234c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcb686524e03dc63b1a6c27e8c5923694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768a3de725b36c91e4d4fba73193b17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eb80f09b9af7f4d9a7d9cab7166d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd8c5ef2bfd0d82d7b0fac71a506ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df530345af99edadcfa6e8d0d2b51464698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b0942009c142e1a7d4db945e620f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad4312bf062d51c29f81b20e86d311700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99efef17a78042a282b723fc11fb648701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd7b798627f0d1f9bac0672099da44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffb7058741d5c6c37c5ecff67e0d16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bfe7421d8aac200b9ef569fcb202a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b42ad9cff69ffa3cb1bdbd5a3fa18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb52f1cbdfe4e94adfffe2bf702e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc40e525eb18bb323f81cf5ea4bf4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1e051ac22fded7e056e9533c3b28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cabe27016c83c6c427936673c83b33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d338614fe81031bac90640d23c68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30021c0c9bbe041f9fff8a7d04d58f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1892bd0a4613f37760fc405ce0413712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbee771fc6ea6d24c8a40d9668912b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76a4277160fc8f01e3b3fb7cf9da00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a90808e9fafc0f332478fb8006343f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf00b1cdf9c3f5e76ce210caa97bf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e6ecf83105600c026cb97f1e80c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79802876ec096900d332aa670e15271718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453186fe3591c6ec027da04827f559b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ddd3f750448e1b7da657e6ea36068720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748fcd22f79fee33fde0d196ef5984e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96c4f119c30499f77ffb834376c235722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27b17765351b9f5bd038099e129bb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d9d14375b72b15def3f481a539e00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c0ed90993495c0365ba0bb4fa5dbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b269d7f3792dac58006c65ddba3ec0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d006ec12e0d7caced75fbf9ea49a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238813ee2b948a5c15579303ca986098728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60fe365fe672ad7d0a85260fc29f26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef4d30c4974a7900f2dd88ddad049730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4fe3c36960167f9f99589fcbce6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b347d6d32ee400a9dc225eacfd2a31d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d649d17db76608118533afc3a32d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30a7a39cd386e4d99cb500f7ae9cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73871e71da9e53c4624d53d71272c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1aa315d67c7879f246013c55044af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d42e871ce8e69ac17f2d8c4c4ad6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c1dea12e2fd55679fdb72bdaaad8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a91dfc9734b42486254ecced00fe23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e27f3714815bdbe0e2d60d300d068740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda005b0852f66d68cedc266ba6288c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45388e5ca32f56242e33797533c555cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ec203b5e9896762d452802b1a9a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ae45f1aa260d0682770f898caf19b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566e8c08a7d81e1a2631e816055feb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888473c1c8404629f4f34f0917297b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd00f78ba69637992f0a136255b986747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b167408160aaebfd60490713d4b1d55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8103b8deb86c8d43d554ee852937159749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e5824330708ecaac8ab3cf4119ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a9a6883da4f0952fa92eea61e1f3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6827af11aa9346984c6a9ac80e4d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2dbcdcf5d5099256bdd761f0f8722753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b2a26a895e2ac4f731788b5136e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb32ce15396edd660ea182ffb4728755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a96518ae8b20a9457f82d726152f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43758c9fab77cd8f19a46d72d45d87c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d6c5dd9bc033d552002ab5bf8040758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfec25aec81dabf57acbb8223fdd96759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a3f4c03c0ab0da7eb884ae8ccdbc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0486022e78503bf7833397499769b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d273435905edd1b22bd2f56ab47583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882dc952962289c5b62c53c70d4fc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1bd2e8ab7e414cc6ae176e6828fad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080be162065b455bd0352ef3e45bbd066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80779a7a5a6f1be6b1f8c07286c098ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f540c1ccce0ea80788466c2785370b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5bba079e9cb762389ba063e049cd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e466b9db24cbbc4f764b9424d90910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5df8eebec3cc9b98b222364ecb0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0ceb5e5d12f782b22f8576661bc4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92393bb12d1cf2115d11114bf1fe66f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd86fa892535ede388cdbd9fbd1fcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749be188e95bbbe02324e733be8d9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fa2e20dc833b485885a4ace071e6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11958f0d56652c4a08313077227b7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6714aa772ec102d956023392d4e97818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673047008c7832d35dfef9d1c78d69da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e00725b412ee16fd3a47f230e719e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af66a33756b9e48df37c00d021e25f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273d556309584d40b99bee31323eeb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4093a39e04e7437b27a102a00063a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1452fe1f911fa515066d2a3649965b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d65843abef599534acaba7a5944da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2869903f6e26944e1daf43e370c57026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dffcae71971650834f48fda2b52e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e49ad4cbd564ff75c1e90af9448b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7bd34e8747ce572456ca7506b390329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b6d5aa9b86d93afe614a23e7b7adb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea84fbcf66e5baa4e4b80dfeed50f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c860f9cb4fd74f54b2892ae50d398732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c1de14e1a07bfe7951b23df97d79433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49723414f4db2686f962c03f6ec07a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581de71ba3b7a87818cfa95d8bf1cd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb644f8b29b07238d822a8a9f3142a2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d59551611e1e556812a67eb6115f3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad230eff87355cc6be8c750561cee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503386d726e93f7e222bf126e8d3e7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd779f6e944175f49a2da9fdbf483f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f65aff4bbc74631c2dcaca0fba6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6699ba3638edea4b71a7e64b1ab1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0ed63e644d4b904f7ddb25e45febf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995f70db98054a67bc98dc6a96692f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70369c951cd2cc0ed09d827db1b8d2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abf0c3ed7431e9fdef170cf9ce2f3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa431ab81bee8630bbeca5a789ca293447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705f9ff32b65d66f2f51cb0c10338448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c79bcd10ad882ad20bff94a4a7ed7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f27b5ad4ab7d2990c5e69278ab65450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d1ebc168ef8716a86a0735849593b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c5545e19c482e51e917c637c143c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4cef3a21cbebf13a62dd68bcd4c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f331d83af5765cc28107fd4d89dee6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e66e534afc115316c51da4cde860b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a734608e02e704cc70d51187731ed256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3556d79d03088dc67466540da6e1cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12198a318ad0423fb448e84cff409a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75b087bdf7579c9da26f6a7eb0886559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7ef64dc12a1d6d3803222f0fed4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51caf3f5ad987839c8eb03a7c153e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ba8c68c163a4b6bd26916e27ea43f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46cf4c25c2ca14cf809f9efb80382563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82157a325973d37f4d9717695f992a8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247c48af9c63dd386979d092d97fd8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a93903f0990c22575a4b89d958e41066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb02f3fac482cc95811e4d3f5e1e0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee614a26f2c4b205e3c66019b0c47868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c692a00e3086852e93657ba6de684ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1df1acfdd4ae04b3e531cb60b1af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793b0ac167b2b7dd687b167160c35cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e0caaca30c31bd15aa140eab2c29c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf2850747e6d9ec0edd2c2bae2ea973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf7c20914d26a4e8a310bfdc9ceaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7d4ffc5e513a91d4723b972da70e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88654c3ef3f283c62817c4d21385f29876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6166f56276d79af1b60cb58aaf8d3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d112bbd2c622fc24b67698123e473f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d70dec4a3bddce6a72512a3648381579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0de8d93789bdd92d732e3d8240f3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a900a4cb1a9bc2e1d485c959eee9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d7cbf8e3abb31653a553b668df74082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615e3c3ead60b1eea3540b6506da84483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42397ae09ced24ce61925a987dcf233784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb26fff1abb8511791ceaa9913a0ad585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303703f31d77878be72f1d308a9cdf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a05e41d7355603f93996f50bc4930787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ddfd5badee2491dd71678715718a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c432c23f88071b60f309930b1991589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943765281006b840cb0ea11ecc8c40a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdda6ecece0a89db44293601fb480791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75355a6e635abb94e2631ee1cc9177ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c884648c963c3bb5799b9523d2827e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49220a1a386d8f1549084085232ecbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6636015c44d5d11d25756aff3e5b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff4fa79dfb0aa7442839299377f63f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730681e0caa5b79dc084b2e8487412f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56926b42dbb434e68ff2a619f477298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff040efa96daf0fd7eb483dece0e342d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e82a9f38e9b31b7eb1e45b996438e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa77a122bb396192b18b25c2a156302101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d351dc2079db5f98364cf4157251102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc333b056bc0536452f5dbb627c5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b9a6569dc932a65c5b12379ddf94f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6921a4fca2fb0f704d9df44f03245c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670296240a11af823f48b7d3055ef3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d01f345c77c62c909ff71fe20340f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa56c187bb2ebdd5bfc31fadd78ae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed616ae423f5105cc21b6acc564b351109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de850197a672b97a5883b063d81ff72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105042a1b8b5c90efaaaafc33d7f41ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570004c28a495d3223817c7b7aa55c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cfb1bc4c6f0f4b0bc5bd26bca6ccb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8092f155e93081399dea2063ca2fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a61d2ac5000f37ce900cd279cd6eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f2dd9e87c4e1933e75f1ae95847cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611e5a4e760339aa28c3d971583306117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c6b57885e8fd6c521b85027f433e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86542a6e2fb84b3a7a0af7468337cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b20591aaae01b34e7162952fbcb1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140da1b3a13b33cff7f96687cbf22a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aa0ff917dcc59b802eb5c01b97ed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d4ef411601ac9c3db530358ba708123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b850443e0315512fe7042de8daa69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dedff56b718a2935b74a4e79f6998125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809de7ae2792c96e0796861c60a214dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e146a6d830780d0c5cbe305245383127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed520ed58a92a2e65949022d60ff6cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fc8fe0238096a73df1f89113dd7b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f7a41e2780e0a9236be115ceb612130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25880d9a133e4bd1dd49671ce456b355131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f41ebaecb376a5f4001554c3f7d215132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97a21769cf9b34202e27299973687b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f723479a8e2e8d5ef0196f97e3176134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e20e7eac2e06762c9eed13e2edde7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5654f30c9261064203c4f1a1a005000136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b37631a76e72d00d7ac3929148d4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f634085a785b5dd075f103b5c59243138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee7c447d03c99aa79a007bdf20b8c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e4cd6ff6a7b169cd04a5d92d1c48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc1231e941a5968af457a133b0e204141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec037f5c9d955967dfe08deea6c0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a56d3e64773835dc43a1ccbb72361143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376885743d0d11253444bf6e73f55a93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1723eaa1f1f72f09b06d6c3fcb4af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f8b95859601fe3cf8bde224ca842146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ff7671b5e7e3d383744b870560a9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55976a313ae30220c23f39c4cbbd54a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea80ab9873ff96e409f653d651ab5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f33cf313b8614ae21aee8327cc97e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62dd5e8f04e0e3f03fb4c9fcdd6770151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322489ffd776cdbd8493fd9f256daf6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45bccd171f8951c00a9726ebe02b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6321541a59c190dc1acb4f93c8b58f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ee26ccf70c93ba3bfc43da8ce310155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe0b4d40b000b873a15e6cb80062ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba64fa8d7bcc00d3b3333ff41561a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b6ca90427fad935a92a0371ef6da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138fa670da84c76071841a60c56353b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07172b00bd66763c9ffb380cf62cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d577ecb840d995c120775a5a220cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e2ffdf21f2ebd44ce6f107e8aa918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047d94be509ee9dd328fca1304fdd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c5f0237efe1d4987fa61b2eab182164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ecff66eb169d66f7bcfb5896a77a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f629fc707b38fd7df7159da2f66e94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f237c42b6fa3917cd9be86fdeb524167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538df0406bb00c4420b176f54a02cac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32141816863c6bd577c1e5d8bbf0e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ba737de54599dcd8c4f053ce631c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af6fe458e41e8411d8f3f49ae24f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd951c98d5cf6d449863a7f74f0b02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b23b5d761778ed6b87d9d05f65fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b64c071285b1f44d000dfcaad1825174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20d1a5a96af049880bb29529d4d39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bf22a984b72cbb19bb88e14a600f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a346085500d61ce40acacaa4ac674177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b301cabdb299694f4ed3bbd36defe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742d5f17996e4c8cbe8c9dd1bdc3d6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24edc8ebdf905a16867a93d26a7cf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84100380c03770e89438fb93616be40f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff4b80e15057558ecfda71bc92e64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa241a967b47626189ca41a78fc17a46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d26d4c7e6acbdbf1258d20e9689f0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487894c117e73a79f4e65c288a6ca78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9caa9265119e07c2a6fea42b422b31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319bb3db3a154ebcb234669af01db0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac8f958d1f20dcf08a415a3a060940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae386f16d69650ec79fc728b2b37a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fafb6908fbd0530512ebc0d89a2030190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db7d24c9c5376a4b255607a64c66f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aab28389768da023998f6313f992d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28be63808f52afb84386d37e53b842193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9887908de008ef4c99f092ba31c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224b1ff50e53e539fc91d0aa9298bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d73752100b10560324b443eeb9d27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473d6518ab892bba1700416c12c3604197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a19e8eba8825998dbb9bb645dec53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315fd49d12cc7fb5d483586ef272e9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7800ed435d270ee26effc9d41c641200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f956679260232d1b9f0f88e943af54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7533f0c019ef49ee0fe382455608d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982d3e3cde49deac923d53f26e429c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a76fabc53cd40416ab4954a5d9f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af85105ef30eba503aa1f6cf01aea2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d52b3a968559e6728fd45ff046039206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c141eca69927cb30cefebf43337b07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab21cacc2dcecebe1a050ff60c2550a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410b6502e0aa24259e7aa13a7adc3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c320830a42f3fc45dcb6db43314a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f5a5503f452b07eb4742970db3c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed313177733fec8faa4818140567b9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85034bfba148aad9b916d105fc2b1326213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82717edeed80064334483b324faf2fc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac4d2dedf8a38ab0df7b75832f1fff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde847aa399eeeaa260d77c21219a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a2738be2b68402c760c6fad23c609217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6cba06b113a3af3658decdca123b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a528c754da2b6a43f9aee92b7a9df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6ff186fa3394d4d752a27b52a23cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a2e46ff8f23b3477952a959759f24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529157ce596e858613ad2afa9fad6bdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aec3a51946701f428ccfed7e0040b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e35dfafcd482a9a821b1d82e390fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbff09415f3e1aab30c99bbbcd83c66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccab4165cf0eb00c4764da9336b0fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e352b47bf3c300455b76cf68b0c03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf79528da2d5b2d38c86efd45428b3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b8881f1ac2c8090bbb8d555286140229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc12318de5b1be6f0f43679977cb35a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c344198e89050120d9499c7c44fa5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e40321b48780aaa03d0bf6acdccf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d966a9e89f6b644088a9439c058fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b93881efcdd875c013c125c92e89cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc74c02491e7b3e70e8e723400f2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd73cd91521832e1033ad8fcc3d3bcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e5e8bdfe5f04afc3033d127d2d55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c6ddcf4f1eb48c741ce092e4ea7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c38e609a27c819648b10b3b1535520239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95a505ea88f126282091b06b2bb45c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb95f8dd338c6e14f8d5268c440d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906655eb52f8e74f1227e0035870cbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a608a7e0154e5960cc093453eea4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669bf420f480ce9d86ed6a1dc47007244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22ad14e357955221499694435f262245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435aac8d11759eb071e506051186b86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7ecc89e8ca418630db1d899d07110247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a021695751164a03857c4c574dcec0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb3bbddf5403ac8711055c10a0a4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c72c243030b258574d4f1f3de7dba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8ce04e2398e6fbd722b6d1ff66b76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159fde28d640e2da3ff2e03e9ec0075252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545602ab2099fce3373b54b62c693283253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c272b8058b0a886e109cd57786155254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6d1aa099f32cd395669eff2bf8ea5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afa3f0b6bf94adda2a2d3c8d8199e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21231b9dedbff0f49ba1a7114cd9d896257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e303e102741fbe83372c52e2cdb38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeee4004f9a0e0341ed232b0a08f42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b48608bb2862f534da889d791a63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cfa1be7b312262ca73c1f40b828fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197a0378f93fef377974d5ba51b213262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656706f790a025a9507ae92d560c92e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca240c58a83b2d4c897bb1d6f4daf5ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaaf238510f880a477c8debeb89a90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fb9aeccc3d787c353538d8955de37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e82475fa38d5e1be0590120c2d9c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e3eb6817fc7aed67fa496ec565ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5360a20a2a49c40fd35915e69c5f39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af77a7c46094adf12939acfef032eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6a2303aa1dfe5afb69c88a767c17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45e5a0bfbab3303b637ed4f4d047c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c944d47bebe23c6d7885176d53903273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab44afa3ec1a5d4508bfef6bf0a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e126d090d1fb8f005cd400182581e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3fe41d1457c4104b4c1d8d954b5c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e611e5c72fbe038f4d301b11d8302e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb25d9bb8907942e1ac0e78d4148fdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d1ae362359f0b936e6a96463e2209279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367912cf52feb0d86a5c9706bdbac9a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7a54a5c463a14ea641701415302b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca49b8ec48f894ff4793d921772c8dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a364935ff3e61c0f02a9edad3ff7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13292ab5d8ba67d21e12951bdd5d4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98049e4e6a55a74c060416656fce8546285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5837b4b9e62a66a06b2039e095a51a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcababa1aefc32d14dfac7c3e7a90b15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5362e46704152ad0ad86706baa08c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efbca987e7a936b660b4b40fd23e74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82dcb8e1919065e28b80abeb630f56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db28242558332f16bf2834abfd21158291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2445c7f2b1cff3ca51cd3d13dfea84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cec400fb8ad4546a0c82398480af58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f16f05ff9197f997704d51c3bb21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bea5b95ed05ec3034884d1ddd154f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58f4c2b4bc56aeb566dc02db5b2693296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0664ba42bdc993504bc5ace85cdde4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b66ec7ea9acf72b6c1fb32761956f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcf69def7ff52e44f3ef2ece8ab32b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583bf93e88130729878d72479c6fc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095854bee43d37ad0767670c4e05e461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb2d6ea732322c96ddc0b416c0c22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc95f46f614d1d72b03f2f00acf2637303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01715a34eeaed735f6fc45e6e3923304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c4a08c693c0b8d2367e5cf74f1e6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f8e198c4f447bb87ddeb2869f624306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251cfeb3b20507e9c821fb887df353c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25060c57f4dddbe7f781534d23e6093308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543637c4eaafae1e6612e80ab9cc1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7528e5f340744e2bfd92c7f24a71b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168edfad26a1482e60bea31a5a022b1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31433972bca67b1e6ebf05d33c1db36f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece07da5ba1c6b62744cffad4cfdd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99a4b2004c1cde9eec79729be62d32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8da0aae260aac9662c1e63bc6fabe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f2ea51464f6853c3a98231a571f9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd915953776e6288b621721ea5eca98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c6bb1a95b76b66bfe4b802ee9ba7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593ac7db2df3296957cd3b916efabb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23bce3037e51074c5b57782c659aaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdd3bd6a43f8593e03ff6e468bdeaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac894de39f8a5f2ec14fdd9aba48d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f8c47a657da769cb86dfff2711f80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ff44b84b7a63edd5b29fc0d13101f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e4fdb395ab339cd7937ea8f6e933e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f73879ac3edc83c994ebe80b3c18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97aba233b333f24f818530db01fbb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e610de5e56f5111560cce159ff2c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f7f5b9c55ee01bb5d2005c1a24cb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a1589cca9972bcab40b6f3740e8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b787f333509d883b904def364efb0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cfce8f59fee9675d6014a40f3b5a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24f03a8bd7e6fb53826eafe5e9fc69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23800a4aeb63b6930a0cdd96d764ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d80c4ccc6d03ef38057d4382db7dae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae9c450e96086652762c67c6dcf872336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58929e01a3712733026337989a010e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30728f1aeda34bc2f37f323363586338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce983f919d3c1488eb30615054be1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc12e54c431d56d0ecbf15b4d62a0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e84a8869f82fac75e35a279ab0bb2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ffc24e006acc817835a19f80fbc3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3fc8822b414dfd655ba331380f670343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eb71108418d10bb83db6b5783f85f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca8f5b4d6ad4c15668c05c0d1193ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c793a3a18fd8e254963486cb364ed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1d36307a796f1a0c861a1a618043c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e955e329d6f573e3d44679962c5031348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac695a7d6586d4edac037c65b92c21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94f209e211be5bafea1e3d29f8066350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916aed4ebb84df8caa00458dc3b747a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a205092d0c721e988134424929064352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017aaba7e1747feee8875dcfb9476da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dca4c62d1119701d28666dd2675d0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add0025ac483f70b55597f146744ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e031b0f0c71ab7f29de0d541cdb95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b7238d9761ac7aa23fdf94db9587357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc8784756e6de55cc2534026bc6a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c84bf109e8fb21dfe6a985e93be433359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0abbebb5b5f7cce9b7c97c8f5442e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05874634df9c98f24a765ded2a60f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c094583f5f1916fbadd11698e901362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a30ab9a0ad0de23683a2cb6913193363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30574ce847b0609f73b50da8a2227d62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1cb0ab08257261fabe52ae4692da2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355879c596ce7f789ba8c3b4b290cca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb75b3c23182bb15ca2be8292c158a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db66eb611aec3e957358b576bf3ad9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1140a64227da6fea0ba852d7cd0d63e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08ff184240c601bb1083125de1beb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a1f4041bbfecbc93653e55384ae39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe228326a5e1bfaf8a7ced7965bd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeae116df72859a58962237089346a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40ccb2a6ebbf8740445db471cddb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1baee9d47bf21d7aa406c27793c69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a6f22dc1ee67085646db0df03f0fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda0e0e1b01ccf85201549993a53d65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11f9a4821aa5d1965a75bae25fb218378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc471bda13e99906bb57e917a30ed33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba1b6d919428de6a5766845461e7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ea24fb75d787d7f834a1cba6681a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a890da9e11feebee1bb29bfcb7440382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9367fc5287137e26a736c98bc3bbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102905db76510bccda3829a7fa3a80a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ac57b8b6d39ce8177eda34ef49773385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fcae63bb121533f740371dfbb4d54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef933901de2fc9e570037f21b324e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067cfbb36df61e668e99de5c4582220388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1619b414d1105fb0e29137bcf7d364389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337d0e8edc0813ca7cb817c7add418f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f289928c5890d1c1941e40409baa94a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb583549ce0918b22cb9640561c75c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1fcc57ff1ad00405446a9829bb7fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c3edf7acad1c04bb329516a5257a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e142378c50319d19cea1bb38a2e6d8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26417ba03f0f616625befd2c73cbd156396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d449b2564d5cae9a2b50fb2dd894686397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55cbd8a709b3453293266f031a53c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ccec1b5d61a38c3d2c367060ae85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e209289ced3fde81c4fe19cd4fd6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9404bb6451e93ae4a9e7b3aa1bdf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab8ac473de0674f1e64d241860e96e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be82007e9f710a4b8cfa021cbcf17b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390ac2b81c4c1b8cd3375f15f21532404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104bc1b098cee76047dfd7f56ed7a33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e26fa3f1cabc1f0c224b7d6836602406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a29d739142f3a219c1c0d67b94829407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd9ccb18e28bf3ff62069dd6c52da6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a0b596008b7e126c5151bbcbb3cfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4253b542bde3a354670447a862b7ae4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af02f8183e3528dd87bed6616ccf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ee2bda143f2e4aeac7311bfc5ad2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea3c7972a41b43faac0bb36b3bc40f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03337f212858845135136e6267a54253414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f173c1bc60e4fd7db41747302b4e1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85820473781627ba0d17d82671ea47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59810034773e0b4a9a5b1d4c5dc9bb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19839117d38e5dc99197e66578b05440418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8c4b9f908d4868b707847dc90a37f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f0f40d0f2bb036b3490b08b95718420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded381847abdbdfdda62f041bff110e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fb230498b4882b6a0254d9ab1baef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5dac8d1694cc6e76780b66e558110423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa417d52340422ee42b444aad9cddbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950ddef14e9ec1c44dbedb52cbad09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cbd6782de480cca0733c500c20f7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105a81f1856638555c3dc3d543fc331427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1634fede54e4f809a0d2e5e2e4a66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee21c0c622cae076b202dcfeb42672429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6f66a9b795e3b078226cd0d902be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeabd86c347a4608bf7815b2ac7ffa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3eeb5248465aa61d92026b19fe11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e01785b3cea9062aa9c54fd0daa408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806127baa3ac046618727869e2dd2ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d06c9d0ee500ed7680ed83818b20c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5117dfff50118a3b2bd1984557368b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a58d293dec0891bc3bdf107996ec2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14262c73a262c78cfa26a5189b04f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989053781307411133587e3217521ddd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39ce378d8667798f287087eca9f920440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a98dd5044b76f706b6ee6aa762f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc7b5dbef5c9e804785eb51284046442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c728fc306f1a1881164b19532960ff7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba16c44802eec5fa3dedfa546de503c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685cb6c9be0c01b0c5256b44bff69f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0f4722836b741d7b3544eb3e23205446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccf32e52f7296c6b0fdbd43e0dfe6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e5f73b5a95337d070e63d85f4ce7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292a59fd28ae74fe185215d4208b116449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40945daf13af83cb8b2d9705bcd465450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dc1cc8211741f2ccc514aa97ea6a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74fceb307fd6753e814d0fb773b335452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e93eb9dac2cad4af6ba589fd43e9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ffdcf35bf1066c7a5aa7d99ce712e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c3f64383a4d8765365701e32342e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b980b1d70914a3eb253f371dea29f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8ae9f406758a7464e7fa4794a7e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84824318890ae5951abfe19ad19645c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e315d0e58efce227566a5410dbc25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb7d2c7d4b2f35de460d59678ae1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a719e6dd1443e3acf8cc41626e54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a624306b959b439fd4e7805eaf4fe0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128d6139436895ad2dc40ccaf88986e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b29074fbddb876a17eb799c5af20b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803fad9da322bd51383de56c0e35bae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70453532e9d7e0023fb592d42ea563466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db44b282a44cf6b3406b97835de301c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe728756d8c86b462093e2dc6d0f197468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a78e362ed7fbd1f8500eb7edb244469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed10efa3026998eaa2e7825217f0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a5190718effdfdc170c9dbb55dfc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6f9687e502f80edc6ee64aa17af7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a43e52f7ccac5292543d5b7dbbb75d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e00f4f26f3c6074515d1172931ee60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29e5e7d5825794c8ec62e4a1590c10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb36d6f7d518436d725012045a1a4fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad843a0b482a07205cf0ce21d029475477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23355b2f0f8b22cc5843d7291c01d8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678800e7cc2d7130b3d9e8c1b07c7a3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8f777e1e0b56b94f407e2d7f2810a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7233e76efd9ec847bb02d4110f27f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117e90e9cf8c0087cb35285db6d3bea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc95589f42202bfd8de2e064b48e19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8045d68104d3f30370214d920d5994484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a827ea2215574c84f5f6b46f644f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a45241e1717eda0a482c2b6ff1639486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254e9e41d8bfd5262467afb97efa95c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7006b18489556f205ea116a413fd1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fb0fb085bb2c90fc79781ef61ee13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb986605dc21d8f904a3d8f0f73cc6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e059d62512ac1c497e49b4c7aa821e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315212b8e211a927f8d6e5f2859dbb10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba66b31d567e27668be843a5c4f5b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7102d1ad578a9f4b76ce3afbc3f45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97803c33d13ce6cf9de2df83b6c070d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52c261b477dc62dab5b69438e9ca26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b632836260a02dd2cd2a861fcbf5166497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e4c85b51613f28997a084f45875e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b3d68ea1d74a5b9ae7326b8689bb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3b4ef63e968fce3700cbdf17c88f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917407d06827277cd08dc51cf644142d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158aae517541e64abfb3faaab022d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e961e345cedabb9250917f7870c6dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c46f7ab4f599b84d3f01df8257cc33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b026e6991999b0087b5c9ca17d9300c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e47848dd3af289deca8a5a9b8dbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2b515f7c8c174889f52dce99d5f38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b4226f6f19ded66077b82a72ade4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3595a42ca82752976dff6f9c9da9ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615ea7c4afe4c75cc7daae99394cb87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe19742d40eb06788fdbfcda54784c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84540f6088ec8be7bfce4c424df5ece9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258ad06a6bd7130e02b702b49a9cbc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9238dccd35c341d8fb0f00d4c13e9bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97913ed6d3bf83ed9561792a41d3e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df446417398427ed484cacf33ac2438516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a53f46ffee1d011811552741c6bb8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d947ee67c92651d2eda5ce755a8bc1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347dbeb79eba1de817760c10cb20d8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd661d727bf603b35d14e6b6e3eaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9becf6644c1befe8abd69397847ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ea545bb222fa6c1b5a1c79cc51fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd308396baa21d476dd4b09ca520c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3bfc078ff656354ef8c302d5bdce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8e00de66c9f9c79cb1d149d00d6e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc85a30f0e8f030c9e5eb9e6c006c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccb146d5f535b6c91b706fc647b221527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc50fb3b86579a557c5c2fe5826d55d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4120e20833ab55eb6f41715dce3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828efc13a02fd4492a5306d08b875c70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c7791dc7e9c82176aea36982d994c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91921148db561c67afb5208a061d27ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595139d74e857639a8bc9bcb63c43276533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc03c403292b32d3b1a67c169e3d63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f987c9c150900893ed9bc7ac7749535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bd16f157a5fc4d6ec4d1910850fac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdf49b5c7ad33e2fbec57c007cfdb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6779604883bd433e0727c9b82dc3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e2d4a0be6e02764d490a6d61c642f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f549691c99367e23e40608d4a67cdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9eb700e676294a02f0ffa1df6f75c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94f809f5ee9ea3b32ddaa0088b84e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19339e577d5e446e447aaef019f7c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1647c0c345235372ab61b06cd65d33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de1bdd37da4ffcb46916aed9eb4257545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2a60cee7c6206f330063d158f8ec3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f51fee488c05904397477d764811d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f7dbd8a8552ff56bc830cecd6fb90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6906e7b01906cd20ae5e1748b77c259549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847762cafb9c9008f635c5d2fc9149e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ff0ce4880e0370ee6bb83653db831551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e4edda582120e37ef06fcd188e30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ff9628a2dfa6fa6a9255f3dfd5aaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32cd72e657f8bc34c0aaa2d2c66789554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073adf94fea20f5bff43af49ff2ad81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5940048a1722aa887541eccf0b98c1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457018c3691d55d50b75e18fbfa2385557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b1b6b66729e689fe56a589a1a8d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccea9a2bd3221d6ffeae3fc1c6a667559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945244f6e313f113ba3d3a6b967ab183560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267bbf7754f829cc5423b30a6ab86e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d32dbb35ccf9b0fa577571c474bf2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c3a91ca286b93d9189e168ec41d2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d14555d4a0f96149c1504ce0b080f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d4c4e34494c2921d6118b7f67fa9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ce1dca75f050d1d62f1138faa3a48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d601c163c7f3636f7dc34cf6fde0f69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080873fdb3266eafd88c5dda0ff5187568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf269abbb9416794120413b1f1a5549569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a80b390be53e573e725b87380345a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48f81575c055b626e0f1a231904dfe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed0dafc8bef3e6f1edaacd40e3bdf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0999f08140f99b4dc3b9565b3025e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a71b454610a6bcb3b0b1ee14ec05ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3f86e5973d9e4c827516976acde26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7cae07918f4347afbf75fd7c9816a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225da1f83929eaf79424f625c3fdb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc965c7604c20e05357456edd97065578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00211bcc47375c3f54fe266951b0f22c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0006b260afb8c2b75630755fe52a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc3c1d377a63a275791e35f132ceb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeace87c8cb2566d6dcb1114c19e65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d12dec73d2545bf83529edf00b5a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437d8a2dcdcfe19e79b13bad25d183584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aad4fe7fbc595a2b328ec4fcc5393585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd36afcc237c3f571e20c3f34b1f702586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e3ca0c705eaa68a2d09afa0c37a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e5201243196921d5bc87fc5990c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e8aa84cba5f98fbba35ef80c2537589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd84ad2fe4297bc0113e63c14ae58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c402289f60af36afd15aaec0fdd9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b0ee087a3681a62d27a788a7bcae0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257ebdcb7c6ed91be51176d8b6482ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b332021d1a6dcacf30f8895d42ddd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507ef00a5f56532dae57e8feb0c42c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346570a79c48c8a91cc21fdf3947134596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac7d8ebc8f7d202fd347e821f0f85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd604b232d6ba42b322d21b67e4f1737598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e438bf633e80393314c4e2517415268599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a44c9dc74ee182e1a725b0c2b0251600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21823daef3e989350fa468937eccafb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2ce38eaa2913457ece415dcacacac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885643c36c6a25a389f48572c00d839603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335491baee8e5ce4aa40d744619424f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c6e621572bef626c0ade7abc62cec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4177acc4c2a2c244746eb5f220b1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4794061ad2fb0d831018060e90245c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a1b93e1aa50865d1436ee6e53b0a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a284069eeefef328319bcc896311d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763685d86363080b33feefa42086799610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ac5f7792b9cf4c793de02e64ef511611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c4541d1571e9a6880fe11a2a95cf4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf5a434f1f1a202eb1293eda98259e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7350485dafc74ad99f7044db1ea8da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b50060455e9913023c2dc60cea346d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671391e7caadf6bf0b79153d508b64e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4b51286c0c582a8339c1e59c51f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c8df30e8c44e3e59a899adc6856f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9ef88ff4275ec22efdc601dd94988619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a844fa65f6dbdc0d013f5f8b74a5ce5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921700ceaacf0cd496b800f9fec57e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80660e3d27743dd390ac60ec7ff0ed56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cff2b02e52d96cb355c504fe904c41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa514c562f760d113205bb3ba58ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b96283558bfeb80a4836ba72078747625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb54fc6308edb5858066b4124ea02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c51b503efd356dd283811f260624627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5c17a5fbbd97986ff961e5eddbf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1e2851d5c11917d64de01b7d03ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16abe91648c9962d0c31fd70744219d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d32da1fdbc573bb39a5f035ffc1288631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37156feedd460021d9742769b2aa8f42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8bac88ee058d55ec735dda7ce3d09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663f3efe5db4b9d5b5e26b865fb1769634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0da9811fdcb3177df535437637bedd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b337df5348b1d0e5a3da15796c7d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3fca3490a216665bd35e2cf86a2da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f471cd10fa7e309d422e0add4d98c62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15720b4df29f64dc14ae285c9a04b788639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b25bda2e809f838225baddacdff33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35d7ddc21c8d29f0240c5d23de0151641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5ac605797dacbc0bd990cd578e092642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b9424610231867d5256ae5f92b1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6fe618212e77f80708a9fdd1f6d88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30509cd9b0e9699577f8cffcdb554540645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba22ea5b16745aa38352c452b2707e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc74f2b4e93706364795b7938711a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac154d888f1165c57cffb1b4e62ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d19d18b5f0fa2d1e455240caa4fdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcecbb7037a6be05b8c56b934141630650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679cf9cf18d7d7b8db67f08d2451ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fe99eee23a82af5902f08dfe76d3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe0ee0b7f2746e813c1245f86c034653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f173ce5d8569b9132112fa7c98aed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f2aa02de81fbf45441469fd2be84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b39f84e5eb4e84516e51d0f6331a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379994d0a14db8f588bcc6d94c57eb81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e659ac7b950669f75002e9efd6f577f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ef8d77ce5b491ecf41e3cd1ae2e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac65f1a32ff98dfe5f25b2243e976660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e45fe4d7d998676d9c84f742e2fd20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea22f15e84876b4547448ff844950662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c3bcde7bad931593a535a3e9d6e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdfb5def1f0e5a5fd9c48b38c3227a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b1cbe7b5bd889b2c58314bffe528c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a738f97dc9d264301d188ac4a33e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2124907a4d5098e26c51974f0df6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946818ba791a189dc43eedfa0a417c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4fbff2a2536f58f2a795e3c3e85fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aada230fb3ccb20335cfaa6ffcd892670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37db0c18c53f2aeb4197a7d766f2386671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ef4fc8ca25924c463b9a61cf3449672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808907973ba1b4acb9b1d33863e472b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733ababcf418f65027eb52aea60475f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee11983d3e13e900ef049139e2b509675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8bf26e8c080b6bd1377e241aa02d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07069d80e10e51a1e90608536d9350677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce411d20851953f3fedd0fbae591be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6848bdff708fa35959220a15fed83a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3367847ca779dd14996c3b28e20b29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b01064c010ffad6f90093ca641175681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c62051d10b3dd26d80b6028a2272d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca53c000e1c08e6b9b8940aac14fe9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3abb2bf4213e581d98d98b97468fe2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3608a435b01e2ff8fb30ff9df1daf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20804711252657f76a78f733354566c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4e0b2ea564e6db79a49276b70cf33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589f13a5d5837607e858396b8f7852d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90599d2ad504887d55e7c70164e9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33eb5c99eb1beaf36eb2d8f15489fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cf2226f1cd15b22fa5e016d665ce8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c20ddc27c3f8a82f19597b80698f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead063121c8e830bf761c76baa223f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ebd4a8e82fb4c552d1fb0bb6639fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ebfa545b9068429d36630c72acb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc796133756f00d3b2a45072a0ffe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f53626f6fa6edb815ce2717d54d8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784605fab44e73f96f916f8de705d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e48d64fd6b0a267cf37139e5821b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8931b5a83fa7e21d53eb406febae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ab9ee921987b8c4a2af3675f13a8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065296bef84413a67960a18b8db42464702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53315ee9f4400a5e2e6c17369fe26481703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70ac8fbf1e66e487140e1dfddc18f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b026aa58be6e7e08a5b13b15961ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fda1e22f2c21a126ffaf7b3eb2f3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae9d96608e42434771054eda752160707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68285f8b82c827945f102b837c6c7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a091603e6f650ffc876e4af59638cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198170e9d8b7056a920a98458402309710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408522586b4ae0a9ef11f2d7f467ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdfcbad960cedcfd03bdc08921e23b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251568c32de748a58d55dc43cd28ac6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60757739682f859075371d5e67891ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481ebf2901d1ac5913c793f7e6f2f51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15aea8440ef89027c22aeb4768609c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac92663c7a9d273638b23d996ef7af0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90046ce26e68f35cf0825c6566d172ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee9bc24eea0dc719f41cf3ac4dc2a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9456a2b76cac0fbdf5f71ae3980476720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706691a0f7a590e099f7ce7e141986bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429ba7490ce105113848d578adc6f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470ca38e1945e2fb24d4bf2f472f93b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aacc287c29e09a6e4f500dee4d1aaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657dc290d026a042f8cd8c2e0d2f9eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017d379273cc07aabcbbebc817ea670726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63dadbdfbe457f953f4db2ee4c4fdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1e8a3c03c6b164bf881d94d90bec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8016265b5f75d527018f40565372729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eae7adb25b42380d971a9a675fa632730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f446bdb963d3c4748dad9f367f184d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb6ff6bb908aa9d2a5b8bb631a759a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daac8c515e704c54b6b4b69a9d65da3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1490d2b119c424d4e0cc265fa3c054734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a68e9570427f4ba49e1b022344c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2217dae465d564a74d4f96a451b549b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd386bcc1c40edfd0093c53f8c91f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bd5acf507e3d6a8785998566a2367738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6bbb32368003a3786855cda1f3af1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95630d8d5250218cfc625416c9aae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1bb1c9cac2e6df60b59c2174dcde2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb8684ba937a3446cc0cab18bc70f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d48b3d79dd229f65e6a17d9c0129fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868be79aaec56f158944548937b361e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d383309694d6ea07d92c3569eb2d30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef6e6875cf016e50a01f379c7d709746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233063c50c3cd2e743231c42e8d0339b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05985dd67fd1e6d289761c9b97577c57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d517e4580ba0a76a9a8d04cc34f0b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bcbecf38b453679a78bb9e2d5ba36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e3f0054922a59e56174fcd7cf8262751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906062f142a97eb250aa31242fb0b4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e6abd37189839def806b30ade529753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe311a348a6dbd0a96b4beb1023f0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a16e7a5c3193b2ffa6113501f369755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e38a2542f2c3a17edbe7c28f33481756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441621820d132a8323b7c96b75245b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcc9eafe3f0d29e58a46000bdf2e43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45888243f5b7f7a39ac48de292cb0e89759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>