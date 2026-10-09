--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f19bab578adc2c695a411579224771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367eb58ddaa7713ee2906b9afb915812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07298540fcf67d5e29d9a2a81cb3c4f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab68289ca615bca76eeb0eb30ce504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafcc40d8d38e4d48b8b6a8972cd3c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ad1ca9200ee6596791ec3cc4ce6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fe9a1905890f576697b90a1b09737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71035e9c2c54521b89d6254d8448cae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af61a16392d087d376469d217a53de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19275c65b8f0c91760e2561035ad2b8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2d863669ffc5793e52e79fe7f4b5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a94d502bf56e053de07c6f057013b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff3030edf2a39c4226491e5f7114bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732fa0af58a8097b69eb2ad88cfae0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa939470830dc56a3e43939175237815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f9aa0a4d2f3954d5e940425f49b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5be10dafa11d7451ba54053b37f3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec647819eedd994ab1064b32b89e6c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee5fd754066a376318f21a17fad67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d4194b06955afe6f1dcb72de9768720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b239c968f336264272ddade8290121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f042194c89a24363c159214d772b80322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e05c990c8350d616cd42dd811533b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd10080b1fd80bee6800d7c8e910ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf82843d0e21f2c3c5ef339e552b5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f8529bd0de9d3015d019779077d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666c73aaee12a6333d2a8cd3385547f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6a955ab9c433dec4b1ff962ea378a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfac041667017d67f233a0cdaa1d4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ce8e69dae418f6919c415a579a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e07fe83bd1b0795348368e3e2e59031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35948113f130100bba10fbac8837b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d348d676b5a41f717956a2919dec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc578a8a4ebe24f55e139e21310fb24034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f18696f8fd0578849fccb6bc4d19b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b01b3e4dec30537178846fc22a3f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16bb2b6b988f4a829cfb94f37f485b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924f1c9fcfadb1a91018fd73d16d78738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70dca31f837ed3448d2ed6214e05bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f4982d5ad7e572bf86332ed4e07840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105f7fc0d96b394fd202bad23dc09b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bed8c2b296052ff3c229725d3ceb6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd920a4e5d20716904003900a84a1a8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88197c6a496954c8c48c5ad52b35e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319deeda853f1b1e8e2068ad8010494945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7330bb6d83c2cd37b45898846411e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd01b32eb63c6823eb86e1fc5594c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af0959ba88b51fed94f72a9f93f14c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cee6e40d58f1e0d3efdb85852299a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f50bf7ddb436b898294503190629a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4e054dc9ce7f29adc1c4a30da83c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f6c60b8c33f9f03edeffab81522752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8be024d1bc3786c6828b94bc94aaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af217fe8fb31f32fa2fd8ab0375e83e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c306be9d296f87e1e6a7249bd9b0ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c67d6bce3e6146f25bd839ca81eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c387c283a13a39b0905deb099c9e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ead676ad602d56c89ca4d58b4c47858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea61f8a124cb1407532eb79edd101059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093d04f5dba11fc1fa02d312343fe0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f387f4e48ba9e98c7ba1cac268b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc94caab7240194e37e91a82a132b0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce219a42856003733e65eb115aef339a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa3f673905d518434f00430412211e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523edc93eb068ac6391ceaf2dc7abc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d835a87264abf89c39a1a44b023ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f027008ea0508ebe784f74346d14bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702951992c8b3db3e56c64c5b85e356868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3628878d3ef23e3b562c19c7c7f83169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab92cc6b8804234d4f410e101765ce670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf2bc825a8d252d2520601884ffbed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be8baef81a5d9d44dd2cb161cfa9ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178aa4b0e7a93cb87a2e9eb326bd7bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e1634c574c63fecdbadb98aa2b41674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64050c4f5435eedc600143625ef477675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3624b13309add9f8ec4664871ac8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b1087431c66e49988f7a4761997977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e574ef52372139a579df1060aea027a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c22d95afe313c32334e69bbbcac58379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564d2e2e36514913fde4a03d022e38380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b1587cc416079f3818ef96fb952a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbfe129d165cce589b37ec36bbb45c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb395ffce7217d748d58b1a7c5f9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750741f237f68e21167b22c253484ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d597e8542985c3146826416e2702b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0c45630bf2c26544aabf1d10eba8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b68d6428c086bef30d66adfe592c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a86db4ff24fc707e8288f197edfb8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d44daf3b5d01816b0ad59140bc17a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f25f09482a73d4dbc6a35dd717ef0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c9f38aca4b28dabca148994d69b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc110be1beb405291c075edfa4890d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b4beee8648d6c5e72bb2ffded08d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493e4c8eb65a5198b0a2a0ee433c2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef17159e7cc2296c051b58df36207e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814434d92f6f0c360437dee29b7ee30e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29b5263e3bd0c8b0e04020b370d11797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2110fa3bf4c06bdb007738291db59898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd9c24f5144ee81c5d247aea899c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423beaaa69386792ecb7f0d5f3cac65c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c723bc959cae30f774add3a17a7141101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb17b9a254a5e28dfd3b0b9554778de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806c782903f3dbaef1d6dc4af94d02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94050d0c9aee1ad11c75699aad70ffdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae153d4c5d561516ec33b740651ce82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a2fe8035b493668d00c82f5306aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb00e68be2d4dc67aa3c532a06768d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75775ea9fef2e31f42912006927f30ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a94fa506ca45eddc866590b2012c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbed2d6e1ccb7751654485aa5d67c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5016e0fa38ced0745d4be7dad7273b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c137fa22f1d56402cc3c69ba9eb5f49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb9d0780242dd1ee84d72242c2fec3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8058d9aefea17dfa68957ae6252adb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc88dfdec87fb6bd35769ae6fa8808115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b819c02f4d2cd26adeebc8d676160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2614da16464587697906fd14a1ec5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df9a7f368b1ab02901ffa7a1b37c22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7554b61bfd63372a40a3c4f849b270119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde549a4981cbcdd80eaee5b6df0ed1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58852c713228f597b8c29b8115155b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd559eef4d373d43a764de4f7f2877122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca83a98cc83c716e66a51b7fe8898e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b815e67a1d607920c18cdb16423b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce6a1ee65f479920e3012c71a502a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103bc5d298cb6569f2cb37c6a25f5ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c66ca1aa1407c1d3725f0782c7813a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a711a53a121077cf530b45dfc87b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a16301bd2ed680a84220222e56a1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f7d1f917b45d0550630980ff8059130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93862b8c1f0b5b889fa603a09befb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2913b21506d757cba8df6945d47b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a87045fea651b16acd7ce1f7445be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713ea7dc2f94ba84a8bcabebd096000134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d6f92a797e9983220f812d06c32f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef4e61d0886f98dda95d8f3a72ec56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057c13cdc55ca8814ffa6d8cbec159c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3fc6fca7ce91a8c759797d86a6f4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9608c7a43cff89cf2795226789f7f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2882e5c0e45bb76d4697c687c61a31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d087e1c70f2e2e976eb1a743a332df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db429046dbd56de6bd3467557db9be2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642167cbf195e859053785b8deaa79be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39395f6cb4e1658af191ba88d9deb27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ec5b6df60642098ed196ce6299c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22f15f0f6719f6b77eeeed4c0bd61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f3cfc5cea0b2401bdc4e09a6d4c15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b395032fe0a591f6eb8931c8dc1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ee1e7ae9c38ffa62a48f3a6baa686149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fe9b337682359e741468dfc44595c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41147f915160e246429783af7ccc8f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989016991530cca2643924e1e61d0e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698877b91b6d9f77a2415f6b250d9bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff03768c184b5e81ae6bb352259836e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661759dbd56b1c8bef83cd2cca6fcd40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88993147ec937d63c29726d5b7805156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647eb640d5f6a8f3a5e97cdacfcb1f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c277067b3370abf31cce95ded37589158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fae04e37b0770a26baa0570350253159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92342ae502b890199dbb5f6219fd9c6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f394d9f8584251171f4365597e681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf332abf28fb3211b718724d2020004d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e43515b8aa15d0e0b7ab112aadcdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b629fc7fc97f8220584aeb3475ccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c0c9ce173063eb35f26ee694cfc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2eeb6482ce148942c4dbb0aa7fcd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca3ae02b82a2cb022f549c13428d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb873c7b9ea3a7d2bb9a3c584246c31b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7b85359493671f44b02a0f1f11fa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd1b32e15fc9ae4b3601d49e75ccd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005c9f17a9d3997e792de8c24999d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bb3f571e9d55def83fe0d93b87227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9194b756a31b7c0a188ffee2549c43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d75bbde505eb9df2406b77a4e4c0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44b345714db9941b0c940ff612363a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe0b54e740dca5fb249858e0d5fca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f5545639421d8a4049671b6320348177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafcf5900435cc9f463b55561332f82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9959562ffbe79d2f89d334fd0c23c32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603deda6d10115d7f85d7857bc782b71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af9483f793fc207faae77dc903c100181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345f28e65c538980623d964b3353f57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c6ffc69188ebdea777b301228dee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670c32f26e63d52e3575f770f27f27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4aeae8b28f6df4f38d589559cd44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3233a48a9d44e4b9667658f96076186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff03ddfa35ea7a1d71ecd7f13bbd9e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda45f835567ee585fde62c8dcb296a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e38b325b5273929304bffd28051447189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba69f0d6211858ae77bf54d05a243a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190c31c3fde47b439d115f0134c1be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38f5893d330bbc14df5d40deb161b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd016102b0157808e621a1e21b56bc0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ad9f9ecb14386d38daee8d873a87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1404636978a90b0b5fd68616abfc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3edcce02c551b38fdaf17b00ee158a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a0339ca6938c7a44b143e51469b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de9621fce9e8d947d5dbc693cc73c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d331c612d5afc8bfac6dd94046dac0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0c6c65a3f8068b775570eb7615cf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150171838d1460ef91ee1f6ada4acdda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eae91657eeb77f42a358c626c9dbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad059a6c15c1e08a01faf677652892203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61aedaf4cff453ad2067c43ce8452204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e9d09447f3d7164738a40882466be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3fd8a2225e9179a2715bc8ef7efa5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0525504bcbf3c67e6d1d526b1f2981f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c7b74aa83179830aaa338c73f4de0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486455eb854828ebbbffa9a4551dab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8660f468b26529636346361f555b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf031867c17486c0c2d1258fad28b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616d756c094ba29ebf34b52ff8d98fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21f2ed3e6c878a15cbc40e4e63420213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1017a32a8a221bb9f30b8863407b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3e73ee50205fc50188c6730f46781215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee4ec77e49610524ae3821ad43dfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393be3ae096fd26ca366030b667d0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505665a0699d63f7815e9e7c5cae5f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702b47495848831851de9a0eafd46e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7242780de6844ecaae72ee0bfcd3bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e5a265dff0202254a0e4b4a6eabfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac64c159c0a5c2708572cb9142d2dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673a96f459bc89eee4c3d8d19016aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a68d32914237ee5b618729bef3157224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa4c748eee10253bcdcdf5ce3e197f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18a26e20daed3f4a5716f6639aa15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058bc65d1eddb88285103c3852da11a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ef220edfd61484d427f33bce480e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38cacb9ccddd78a580458a512979e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a93b312640a37a3a12b320a04594e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044e2a0aff85671795982ad6de2794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493d79067f5994070c22585bb21619c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c428748e5a72f8630b986b29f7de5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a3a0f1ff5157f69a8034229e2771b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f337ba65e0213495b0ee93e5cdabf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d9c68c985735e52b39d9aeba081c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f53e0fdc2e3e88a99607c68f3f3b9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b16f1cef809ce571642a214e2f6e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f725d7791a5ef55ef05071e7476355239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19e9264774ed6738df2e82ea38915f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f91c11a7e2e74baecc5b3d39d073241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f85dfc0ce3dedf8b590828d0e4f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fca0f835f231ceef7a9eb327e25be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd3c58ffebb1239dfa91743a477208244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf138e1d6a0e5312021f39cf3b9f8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70cab15ec62cb3b29f46156f976a57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645232536ca8a47bf9082d40e97a067b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22c373a669f096fb516a6ca1d0a75e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa23ba78caa7e68d9130866787b426249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032158bcc33d25041138041abbab570250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717ce526704edef2a95ef73ad85188251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e286a74edd40ed7cbfc0f471653aeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5256683fb75dd009868f4a9ad854c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc4e699b3a4a3989e54bc6001384bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccc059859274f6918ccb9b950dc18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcdf1ebb295d7554d6bd1e6ed4e6f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42612e4141119189ad2ef6a48cbda6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff891d45fe284e0ca48ee10c622a23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87f1b7bdfdc7fd1e84baf168c9101b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502f1ddf69c4db9e2291961e9557504260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0db8013a2d93f9365d32ea7e0a43d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16900afcf55831102e3f4b22c0f9fae3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62b9fc165aa34859e2b72fb026afdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc121a7d02195af7daa258a1a0b89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb60804046522349c0b66ff302a95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072743305cede1bc96443c785d40ed44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c51193fda00f1ef3590c00af4444b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecd886ddcdad0c2ccefc07aaf9607b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3564d055a2a5f78f770dd255558fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380c5ef97367813b553efa99d89a431270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f927d6da1f190ec11f83f59f2a80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb7c82fb751f5bd96f3396fe37885272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837ad1a7ae7b415daa5f9dcb58230e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8b62ffaad1d60be10dad89fcab57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ae8f9cedcaaf6cf2718f49c2e554a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353dabab78dee98ef868abd565b77ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e52b2a2135f066d862dcb0653099277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b52b7c01f5f013e133876e2165e04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0992d29af59a2b326ae5150973afc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37b7c56232318857e6f0eab5fd4bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d7f3e4dd9423f7ca92c71c89f426281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b006521f5c359daaed66247545ab6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f52ca74b30686fabcdbfb01948f96d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa8f21e2fd75038acf6c71e9d270c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf98ec442505ecdaf1aed1983db08f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5f63e7e2c16aefa74d14e0626fbc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d3cf7a3f4850fa06128f63bb543c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c8ccb2773831c4379708e5e10f6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d82a0fa265a9b814334719c5f6c0ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172d76f3c70cc50b7ebf6efd41e43c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845bfff175d8d1adf33a4d1456fcc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be7a5af31127117474676e7606c51f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d608d4b0fd4294b5b70e0093501b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4bcadad79e7ba0508aa6681d2b90e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5baf0ed676f89e371fb92f4ec10f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4db34a9a3baf715c289650d6d243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a42282d41906957b11d7c8c84c65b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169fab91612e4fe7cf3eb60bc2fd60d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb519729f776bfa2e683c610193e60c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c91d5913388d589037540adb8cce91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780202d9c122d31efeee97b35325da9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d0aae416f278de42622e884163a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e17bbbb7ca8be81739b5cab6f689303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf6555fd816c15c3afe45f6fa5eaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6925d3e09cad0782057058c49e51d28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0019bb7dbdf221e0b8de8db0577d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f9b021e0df2571529e05117d4bdba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c7acdacfc01c8b6e0135fb9fb98f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c57aced0d3aaa0db2974fd87718e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9f8e6fbb826d08040d7d6e3899996310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5b364f6a7ad5873ddc0101c92f17b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267978c074508aa9d7558c2bf872f091312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0021380c58290dccd615823a502bba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c2036f8dd3a9f9ec5492caa49416314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ed999b44481949103e2c400bf7f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc4cec927093b95ea25554551152c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee45b26b68ac492e2f87daca8f95c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e6cb4f4116526fae832fa7d6e9279318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cff4d7614fc45c83ffbd2a57fff73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41e47f68175c73b86eb590dc85607320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea35d149d9116a8040eba3608a73ce3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4a2d86f8ce0f7fc9b703cf5d8c52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c711e112a2b2f41b0b225c29be00b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cce0f3bdd485032936072c89cb98c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e1d9b794aa969e85b65117cc359e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699032a3b9f647438c600a72f879780326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a8dce9265262e3af1b6a35b1e6c63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2522ea1c894e5dd98493a625a2526328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6370dd0dcdc353e3565cfb7407906329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6aaadbfd0527d7a6fdc25d421d29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d72d60fad2ef47caa1a5ad15b7ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168dd88f54e7c8c51afb11e0a824a0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26cd8eb3eeaf45389649401537518d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc53e3123b3b465f922cb4cfb39f9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a0085d3a67588886db2617292977e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5936c8c0b1d1361b13d356acb1fcdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40c8fcfc7de86a0710dedfd22cbe5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694035e43caae16f78d12a0ca8e8ccd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345146fcf319fb7b550bba825221fcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a379eefd20361408026c441d45971340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d741a7747d0e741474e630721fcc790341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046794f450dad3c36d003ff7a46aead5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea87c70e38fd3ebde58d5daaa9cea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bf464b89d1ea0c590a284a390b622344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00eb9bd9bb6418a45845cb15f6c3d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3624970457f74febafae69a51af623346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a50fd394d5ef7d330cc15863f00a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f588801e7bb72b7d745139a33384c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b28c40b8fe8237e27a8c208ff92558349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf621e918a805faa1c1791320cc2b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139df5e0fd8a4e2719e2283cbf4bcfd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb789c41aafe42b1da5444e8907c7fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b75d34a26e56299bdcb3e4335f87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845cde90b07b41c37861d864d230068354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87066c922a880b00ef683a2d19bb49c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd22949e2a813acdc90cdd1bf0d09f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50439a595cd0881f7a35f2cd5e06c6ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366db4d73d0cc4c9b7111013d63d232358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967101511b0cd96e06ffadaa5461dd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f623a935d626d8f77d52014e10ec11a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a1851e6127785f060f5e7174ed6d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60222042cb6e68a30f78482db7738fa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc31ce3eb86b7e3ee515e34d77951d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbcab8f0e8f7b0676360376fce9dd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ea8b778f1a712f17754a5ecdd08f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a803761bc099728a976e102a79cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368238a70a8f40d4b1ac0c1e57728d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd79c0f274bb82fc1c254e5b3008fda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba6a5972dc3bd37b801bad4a9d017369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2af87ab5c4e53bd2f22f0621e459f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea98012edc42318fba9f20d038a22b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f5b0ba36f3f36d859f8450369c757372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b04e45aa5238355917b55634c9c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a2c7bbbf779d210d72953a7740ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16906984e592b5a5e6da89871485d5bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f063367172fec71d8505f6441109db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dfa6109f7fd8679fee9f55d04203a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d5c74c52c359160e4f86400e9bbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0d162771ec6d0757dcb7be358c79e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47163ae678fdb23e42007898602141380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bc0ea53da21894ef94f4cd18702d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bdde0fcdab4dd9bef30bb4c2e46d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49bcc606f9426aafc26f51a24fe667383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64927e72c149e629218a4992367d252d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ada20da96c6deec85913962f40028c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b62f058c3f79669ea9158c62e50118386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697cc244055fdce245607d6e46097a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866839168e63df5ef83d60c137f86e2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63afae448f8e01eeef82ae2ebd595ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82617202bb56eba7ab32d953bc478390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4564cb4265bb5cbdf1d9f6964dda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fea0b9986d817623df229be3475209392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfeb4346147cc4347f435dd406253c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5e91aa3bcd25d91a4ce3b253c77b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c99bf0ba92c0c451c2637b0697c35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb00a7a800d49cb9ae698634da51f93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebff74daf98ac0d1765d930441b448397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a8a31165e399b8c1feb5de2bbcb25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205fb1ddbaead735c8faf76b34fba01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973427fb2c1542870c60368f9eb16c63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc867d627d9be58cebd6e06b4fdc35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58af57e96aa42c3363a70f8fb30a76e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1e3b27d2bcabe0084f2f6e19decdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc80d41fe1da473617fa25d226fb458404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7836f073bbd774b10c9fa46a713565a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb94ec9ae51cd2eeb569289ac972a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844c867ab891add908def72cafd687e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e7be6adc7166a52b96a5b65eb783408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcf7f70a5f29bd1945c8aeb5d5d207409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd4f158877ae7afece8dfdf027f6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827437760bdc14194fb22765fe777d9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61008da0e4fba493b0d79a6a19e51834412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e282498badd9f9c4332c45b33614e1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de08e558cd71cb890894996973c1fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc737d352229f92f5004e2b56bd40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84342bccdae02ca1fca52d380773e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd2f174cc8e59ad83e28875f1d29e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b1bf494727942057ac50427ef8ae1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c35dde285c59fb7ce5cb26e442cf6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e75095f4b0e5673c5c3607745eaee2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606738f48122fdbd8f43cf17b9369e07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e152f3177b45ba050cd26f539d28e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb605859c9c78c52e6c1bd52b98ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc875873a81fd8bff150f3ceea1827424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44269b57ed1260d479991f1cf6895cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995310779dc843048b1f873e2ae326426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4f9a5bb3d372e2edfacb222ba5a93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de86b91c13cb3f0ad535f443ed536428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9903961f86d77f8839d5419739b3b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8ecd272ddc335cebbf140e5e6eda9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51facdad6d620b16b81e78456f9de48f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07294b65b3d478ae6956ba593667ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ded33bd79888318aa4f76f271ce4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781da588f9a44d9b7266a2166ff0f56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ed2d3b70731d2d520ed0caa517f17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524b74a697bdf674cbba51d9362f9df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a527bb8e2edff7b7a3c1f011d3db83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b8670a1dd0a57db3041b5d36ce594438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc11b51e96f0784b264b8aaa8d278f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e09027dbc2e7e0024b745f6b2fc59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06650db3cc0cd782c8d50b85bd18bcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aef289c53eb45f1019a1bce6d50b2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea254be2c82375c1318daaf5147f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffb7af1d644c414e5216640f18cb65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf4a784ccc892d5b80fe63c4376d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb5416cada4cdbdecae9d6f5db03c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef976a873b14f81afa043d570ab65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb5db3ff1cfaea289064718d55ff7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b476312909d442f47b1830d48956449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab0d076efb5f56688b5e5b6498644b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a7be113d4dbeeedd70e0bb2b7ff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ef23af9a0a68783cf13f519ec30c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157adb99b932aecdbe557534a1a22f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19999c8b503b1168db752f7657457c95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60c938a842fdc482a499101630037455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c82349e4b8254efca867a72fd14e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a829a2f37a7ce6fa52f3fe9e8a24ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44afb5b2fe89a5edf6fdb3ed5c09edf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fde5b09471e28d8c16622e48ccc5dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ee32fe31d8e829fc743957b78e21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeae7ec961063f81e42fd208a387e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51dabbcaf33c1e711bc9ddf1300d44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c703d2f19b74fb2c93c63ff9b44d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9f78763efb2a49c76b986ae0c2579464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82958c61ee8c8f15dbb5c407b5846465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554990aaeab6a99a2119c50fdd89865466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70c829d8c898e802c89762389d59c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd5dc7453599e23f23e3b1eea751d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad971744e07afa90d94efef7946d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffba6b62976c70dfab100abc7650a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd437e6de12064660ae491c42b2c35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce0c99b530fce649b0b0b78d023ec3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e1fb53f0ccd7d2afb085f02752a20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611082dcec1300729ec1795153f8da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db92769a719b23e3b8d8dedfcc5c66f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3413bee40eccb2a04d39816e317929476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963b30c4c1df8957f1ac57253159e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7aff4677fb2d87d0c3c3cf1253c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0278a368c7b5a5b5ba69c60faf55fef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543076f4cab8e71e425793f9d639e1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138221a125ddad55ec32340b22bfc496481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91218c719b9da5456d13e9ea8ae6c70a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1364b32a6b2f1a91cf94663915f1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b25be7720af99a22974526accc5e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478085c7af81e48956ab82a8477742d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf8926514104c867c561c4c88a60ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa17d3449696d8b5ccde68a586ed21a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fe6efb504abca648d331edeccf91f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3d6ef3c7dcef5c97b02d666409d47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897925ed64878e9cb7a85b2b82bd5d27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1cbafb0a9f350373cc6a29a0d2151491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded2ddbd0917708c3747c1fdf9902fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b693db8f01f88447f2a3d1824df020e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c920b4b02b6e2e4da1e5f4d1cbb823494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43e3abb1084082b586377a331ad08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84aad52126bacd050fccdb9ff44c03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad57ff5d51226981e7148991cb419e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b5aebaeb16b64734930069e70fc3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32de9fb75aa24202bc63ff9fcb2f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c129292e4d38b8879571388429ef85a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb8153f18a9e772f897bae0b595f00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167c4fce556a153549b5535655292f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252e1c50da821505cfc3dff17ba0d4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e147e8adb415e5307e4a3ee55fc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae3a23830e0c9922cabf9d20f5bf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76658678ce4dec0b6545760a05f88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0842a68728a0547375d82f935579407507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ad2dcd419e2c7b9d4e9ad711923f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d5a837612f35695ee3f6edc269cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dba28e325993de8b005016d27f8bde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aecf4ef2afe33d0ae2da0a950f8d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20605719f6df54ec4d1e6f07347afdea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a3eb95271c6defc0eea0fc70a8e44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda74105b656a34575c5b3aa2c04c9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a1cfb7c80203b86bf3f3e0d98592515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f964d9a25aa55b81adf88046703eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242597eff23ac3094cfbb553b7fbf88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc2e1349e772281f902d12bf9c995518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841437de91c29c04e1133aea7f864db4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7603c1be460883aa1661cdef54b19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd4401409351b9523e4ed9c1725321521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934f20785cb622c0ecfc2bb010bfc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847b5985217fcb6ee36baa56ddb656523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb2069313891b9890d1e3daab60ea9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb2acfee900d7e78448af7cb5c4d49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04e70acfdd0f202c3d86de44714ea4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae35e707480f9366ac849fce8c9df5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca339fa61fb9520eba5f6a50d13124528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8ccb7ff487a59da5b9c1d5c7a05d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a6e15331084b9dea872cc55bdff0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12061f7016c597ab67d952add9f13ebf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56bc3665b0cc6087c253b82a49eb40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9228467840428547bdbf9512aae3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e43d7dd70991466afd4faedba3be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb9f5bd57611eb022ef61c2fb65d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad7baecd51bda4e1cb68f6cf6ed63c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1d73ff306998d76c47595a25a289537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216c619b2312d610689c7cedf745217538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2677adb91fa4f91bcaa6763cb35bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b1c0c7d3ac891e74d1ea9128c9d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be1b91ae8acd4d2241f4586d1fc10d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a338d7ee8b3e46b1947bca37d6658ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292976ddc155431837965bbae9df27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dd90d8435e03d2c6249341c4ec7cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08868196f6cbc82f7509d870a15958ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ddae25ce9629880d5ff58899b4267546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012bafdbb862fb8f33b038e2cfe453a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13190b10a071534ccdb2d6eb4a38a64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305616c0960f9553c3e66062d34331a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9ffaa4fd426ae1936325eea72cf2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1eefd839db828e064edcae0a853c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa22f85cbaef0bb9d356501d2c502b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887680fdd20c7e81a8bb2f0c4c439506553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c4e3e287f13af5895bb84d1add4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a40d586fd98ab3d1b24aacb94a088b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d8821cc8d41a6a93d338a38ac2c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3dc0ce779611323bd1d1388bd7e2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d466fb02bd922999fefd0a50d2a21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636b69fb595889168d229ed11d638f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a72843bc0ec83fe354acaa17ad88a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc761cf92c613c9b1c3671390314d63f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe8a5e1a6dd1e46f2a736b1d366b08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2670e75033e93142198d5814813e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55b88300717ff809a8a206fa3a904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472507aa5321bfa52c5b6a473469e3de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a1f62ebaa86618f95711dadbcd0dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb0f78ae43e80eefc1b15d84f2e27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a3021523b361a8eeeb6485e154af5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835297ea461fc3d4fb51f65100ca9a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea85c73625def5ebb9e594f739a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d164a04dbab3830e60d49983c8e5f9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59126c0f969936ae766fa4a5ac87e95b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da7c074fb7e9abd474ab429958d38d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a65d89c720bcf9ed78dc3b97f38a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7f26a0e9b22e1d336cf9c95ae0879575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba35880e87dd4ce3254f04314f061576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be41769cbbaf8b88f4131ed117d1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927aa6e5cef4a486869913051f58201578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e99e8363551b29946d59cb874178579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f512ebdc04bb6f21a72731701dd3d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeacbb92a4dd830fe65799820a9c3fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9999db7f32527fbc212fa2c83362a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965fe659645c42f535a614090dde6db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a7a1851ed26c7c2d3f2fa2a6a4544584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87220bdff1c40eac66b4bbc13d62b3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7dd259a6dcfc0da895af4020bf253586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf983591446dbb4753b95816cad6ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954bbbe8dae98d03a711a9303616913588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150856a137d4028588f61ad930e6d2cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dca1012c4fd3927b201a1573391c10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735c070e0d6f1bdd25cda085ec4bb5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c452678383d66435e8b3569c334e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7088a00101e7e4ec3303b74a7b616593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c6e2cdc6e40b4b6dfb1b50fb581c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916afa0a2c838cedad47324a354d907595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1990e2c3fc0f9b6989fa18baa44625596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852fd769c1f17b408cbb5bef8608316597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14294285dcd254c3a978bec4a786e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7de7de7411fa950e742fddebbd2a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d358fb2b69d5a729321336c35f47b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35040426023e3aaa6ddfddb1c6328636601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885961528ed39cd188ae3d0847cea11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b892e1db34127cc4b629b789292a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c042d8aa4308dc248e35d8b3968e77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258eeba2cee6ada1805cf0ec60cd0e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d888c3ceec2bbff5281f11e88aff9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5959226b40bea0ed3d5849573ccc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461fdf2673c67be82a822e8ab75412a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d4ef07d06ad1c5195112740f1556c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf5b758949f74c34de8bf5663065ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241892be18fb93836c012c16be9daf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e4c65ddf54bbf2f9bc94eeb6e2b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b750b2c70d3856f86a9fe75ddb3dd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53df8ed435c18244b36b089e87a6c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31635d0cdd5f6127c5f1bce8d436c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db8b5a6d1ddeb9872b5952ad41b54f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc1f62b2e4d52944d805aedd5a4a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939cc1676c7a026c1bc5b9b853a75d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ab634979785f7067c812e614f1f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5baf82b0a67c780f4fcc4de882aede620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a20dffb02b1d09931ddedd928b66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f87199ecdf55205166bae7264f5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aab3a14cff2567bf184439f76bdb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8de62043f340e3f8a5086c281338b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ddd42949986f00b364b45b3ade26f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099d7b5e33985edf601ee0733d76243626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3bb13234af79efcfa01dd3455ff16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1087810469f691e4bd25235668636628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe6e668739f50efa6a0f2da7563c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f982b5e2acd1bdc4070da4af5a0d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a896fcd03a004bbad1fcb081e285c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891050a4b4ef5c18f603d92fe1f40e51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643ea9f8d9dedb84ba8f971b8f57e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8f92b5ff165e56a37323620c5268e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519692909131d2f2000edd5636d8ec4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901132664da7ef160e4c6cfd001cc179636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c53098828407627279d8a32b8d7569637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144749d2e49c2e63bd0ec483bff57a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8170532458ad67032c6e07eabf0f7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd1b57d41056db9deff9b8a428c11c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa322ffd4bcaa7cb60dcbc7175bb86a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4031e89c06097dd217462e899d3bd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a83e6c0f688afa7dd747571cde9367643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327179a3711de85393c303ff2fd02782644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b1d8ea87f214998cea67cf966f09f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4d8fea37234a539d3bb207003e70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26cae8453f6f665057c03b14aeb81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa00c1457bb4056f6b46708b10155648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19fbbf7e1b0822d097ce723a9ac408649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa16dd9717ba8606ef1acb0a793111650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2c019baf87262c4defdd2e8ea422651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc405e0242c28699d060e02146c86d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec22db46b2d2b4d4e605b6ab01151c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107770f7309d0b053995dc17ffc98781654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb294d30c68699ec76910a362f031c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdab814a86ba94ad2717cc0e7558d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029b1bfd6a701742f0d172d3c927897657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ea99233160684271b921c1b1d592658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90bbda6cd3ca35dc1a05497ce67e24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b811be8828752ed7d49b18be215afe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890820b6d142de8169b664dadf3db74e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406178294c78776edcf80980497f5940662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32a556ad4e8c23e9016486a9b1cb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93f39629054457a935c997a3411ebb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa9304fb7a0a2caad1b0a09eb4d210665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1d0ad3ed90cf339c2231df23201f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e4870f621b4dfa3ff3b7ca3a4d7fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3152dde5018fdd8f4bdbaa6975e50d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca94c55ea24add4f986b8d87f7902e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0157f638150e7d06960d9b49dc6e59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af4a651c870d52651bbd739a5b7a57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969b55375ded8b6af38cb680f18f3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e748bf8cf52bd8a5c67d839b011b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfee11bd721c3b3e81d2205a91b5e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c3ff594083af083be1d1f7973657b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb91db8abc36d17a6ac04f71c38a96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e6a9ab00ce19f4c98b4eeac6e062677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4b3c334949263a18b10a1fca1a68d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c6def89f6b3ad1c57b588a9f95718679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c19f703df1e79d8f648c92c8ddba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4f8be96d0ef98513925154361642a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313cd612fbc5f31b759b477e2202f4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62998a336498a8795e351dcb2bfce8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e4659a6fac2fddf716b3fa0605bca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a04c9ccad75fe9c75861984359a32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947b229f584f73e97c5d90b1c288dc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165564261a344c7e3e010d9115ed6fc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae6567c7506a4671767a4577223cbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28949a1605cc2492f886e2c73dd045b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9e764a2a7b6ef988a39a8ae0034f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe937b0c8543239bba7bf4f551bfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c11b78d7ca8da4349e1e7c282084692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7dd51ef8390409d1a78c1ddcbfdac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d99b34d7c8a2f58f3f6602c6ae4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cdf3651ce40e9de25e2e75ffe943d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9f70bddb6e9034d89c6adfcc987d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661131e4a529e0882db9305e4e20082697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ef7da367d55f4d3a2d5bf45c12c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde411be3cb5bc677afe9fed8c03a4ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b8844b445e7671e82ec39f48568b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74895a0d62d3d0a8f3351c97fae0bc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6629ec01e65168c84fc1b8a57ce972702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a2ca5a45cdf5d79a2c906dbb9f62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656496b26063440b84eba967b568cca9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a9448d4d51b54f75ed41913dcee0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d7a5e334d0766652130551f8415e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059893504eda4ae9c18e974a0bb84a92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f16ff37af2af6ed3eae4790423cd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220021c2f9fa7f3ef43b8d445020e985709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7b50921da7f2c1bfe03aff2f2b947710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8b5e3905f7e9e5549270c67f49221711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ecc449212f7cacdce0cbb4c93678712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584fb1aa5d87032560779526a57e325713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204f136551f30d222f4cb68ce532188714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c77f6a5aa68cce4d6667f6cb8375e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc37d5a98b29df1c35579d1ec7a72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e2006776bc4d5eae4d639a8e1a877717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05bd7d525c89e55387eece564fbf64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e983f1d418d57bdae509a5be27d94b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ba0bb38c1943df88907d0712ac71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc84aa901b06bbf876d88c9deb04dbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adea252342bfd5024bb0759c28fdae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644fe5d1f69af05bfacccb363ef643b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4dcc6dba36b84f2fa72c65a82c005724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd15dc81d58bc3ff46b4c1ce0ac9bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dc8c27ba6b9c7a4d4ec68250a4f28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47546df670bd37adf36ae728bd618882727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89160dcd3dfdfb2ac0d59de9f9fd09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc078583879fad817ce2d74859fd34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dbed884b0788d2e9792c2bfb53e0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ff20b8c235a64de6b9f062c9850d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550d80d80a0993f6e5c014776c7fa0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd54c770788cf4831d04cb1bb55865733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f0ef73526a6e3bf0fad93f4123e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f8683446b3c3458e84f79718c80e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ca71bfa4cbf56cdb970f9fb2525e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02145f21d7c4cf6c86cd4760d9e7ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e4bfad24ff3360f0845e8b4f0c7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714550b27c4b46c68899d51afe81489739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a4ed5415cb2f4914bfa104a27c2b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e205ba6e7a965bac20eac37e5df8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e73274e457ab32aab109fb9c1e2a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ffc23f4e232641d0681cd7dfa6a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591c8ad740f0d14e41233a1391c71a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996f78779c863a96b99e99d48c0a3ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bda3ff7a0f1886b7b577f08edfb77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661810e8f5df4a43ce6995d25bb402d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2066bd252cfc155179141012cff55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41a13e71cde35c3857510c43bb25f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e198572434c02b7675e142319266b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502f11787432e82c34c26362a50b04c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e05d70a895c2ea9be410d31fcbbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae7fce7e9449d6ce60c396c960742753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145733f5348bc8ecc4a1bf39248c4a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58e496178bc0bd24a925a403502460755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28595fce07cce397c66438812d9d152d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e775b83b9116d69e52e37959167c906757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd109765f3e147bcf0935e059315e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e3a6ff091dd2b850514a5b9afe8c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee31b7daf72becb894994c108450fc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c7c28533964ed2bdcc07957e5abe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf88bc74dff1c1becb619b0d3545b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f0f53d2fdb289ef19a155cee9f2994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251e997a139ac444827673b0f2d7365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471be48bf0894052f0ee6df002839496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471ca56c47b0bb7e21c87c2ae1122a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2c6487e65666b2a6aba7a9d7759d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c789e3997ec7fef21c1e55cebde289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ab6821109e5fabd452a70637bd6b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ff0a884548214ef659c15223c9f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f306c73e7ad0c7f75201d0c0387c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbca44092f75b35127bdffa076d76613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908e3e97092326c4961f5b7df20955314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eff7c306b2ae4f30e1ad4ac6e62fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281485fb45a3749d382b3115bd405cc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901948e8b8928531683a7a9df43b50717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae74ba2aaca8df63143d2a024e717118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66de4a875283a92456ae5f255ec6a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bde02bca904f49ae74e6cd75a47e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6aede1bc95d03a74f67cf8a8ea99721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366d00e995520e6dd2ce725b79a2fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dfc95b2b9f628c64c45c1cfefbd7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab089cb37d43e4d664cf9c1eae24d5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4820aa6710d79ca09d0f36ad4606bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa970b3539b7c5de98603dff7c0f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0b2b0a02df292af67341c81c491bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e2614b4898d5b7a29ceb96d946acd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc85d14cb608c0de8a55f881fd4516729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0384e9e617c401505b50cfadd9e9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef394708d6a812db95b2bff7f150a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717d08f74b77bc94d245e97dcf7a98232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa7e3b7376ee7dba50902202bc48c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5c73733fecc7c90af59edd91324e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de916f7369e1a1ed562414a755904f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ad6e013097a9bddbd8c10a5883b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedb7e3559461db0c48f7ead273a5c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af830611c30fc8dd567dc6b91572b1ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeb87a62cb8bf8a3da6934e68bb70939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e6cb1b3c29ea82aecfaf303e71d0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc301fc7911a4c462989b58285009ce541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348742fb405d4d43d9b580f7abcce22742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca143f1f0cabe5eafc2400688ca42b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd205b25ab06cb70841200f67eb920044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f875bcea010d5aa75d4c9321a44a7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389c21f03b209f660a4929c89df98846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de4e35dd7c96bf294eec547ee4610247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063bd98985107f539cc318d995a2da948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ea0a47833bf088e17cc29213a19da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf431862f1b64885dd86371432c52150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a1e69e8737bade3cada38d45eec6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94626f9162835674718b09a28c290652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758afce6d5b164d433016d4847d3d30453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4875b96ed890d7b57f7cfada073b1ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e2cce1f77d5acd5625f0937bfe1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556598c9c5f965e6bd6b353117c9a5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd833a643d6005bf9245297afc5af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf3f26986189a7c016c480a6a6845058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9fc561c24dbbb5c2ffeccc708c1ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b004e8571e0237752b896c4df6da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fb0eef3357c30d51ab25b8e0fc48c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d16ae9a5219e24c3d843cd04d2bec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feddb8e7fee0b82d66601248e635bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379222e0de2a96fdc62e75d01f0bc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f693577514fb48fcc7f45d1d9827a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efde257e16aee2b4845aaa185508bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b67c17d70f45b23b652feb2be1d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d682d71104e26809152af2549edf98a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12011c64f36885da5367ec4aaafa09fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a20ff605a7fa8709f6c75b04b7e5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69c404545806daf81166d664e30d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c31a4879b082ff532603bbfb5aadc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc77c5f7a2094dd4566141277e9d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323148f8a1fc044156d0da853be6ba274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e5d662cb1cc6912cbc7646776474175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6941b827f1d5f49874133a5bf53af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293abf45f34aec561838afb08f8340f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395605ebc6cf5ba391b0e0618fa42e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4e18c5fa53b197ccda5df66162c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a331cbfb2e6be380e159bab54006ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce1ef200cfdf59715933e6b7ce690d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4aba9ed3ba2c07bb789a9b1449bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca084729f0b13401349ddd2a9f414d9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c11daf095597231b5e05ecde48c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ddb738182fd1a8ff13a0cc905f6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a09d0926c60dda60803efbbe8b58b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41426ee7c2648dc81b7579e3053142bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eda81d9d763af3e5e67ac055d2e8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058e3595cd7da7e19e48655db36f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fa823367919db3d9a9ddfd27c6abb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63acb47afde684fbb956b5209c68c4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ce3f1d6a860fd5d5e55daa918934d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb71920ff42af50caf1935a80e78ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a02e16e5d2c3a9d2d7b46c280521094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc07e1d640922472108f83cd599e8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dff2e1c4a0ebb06bc7f59ee182e78396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa1daf6cfa56d5ca43dc3dc77f67fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a59090148f8f17adcce0023b75b7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9012e6b5edb15ad8cb6f3653001ac499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b6c7a43aaa6107f2b983f9998cb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db609446a8cd1f874a5ea9252da06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9b776fdac630eeb63d3b35ca85900102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e768e8ab27337eea5578fc64fed793103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e0119baa9f7656b5ad5fd50103ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792e3be48da744cd8031de8937bd937105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b617022a1e5c7131371f998a7970106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714b13b999ddec8f3dbc045cc5181e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820aaa48389a7c3b55a2ad34e09d11a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721e0c3185bb7dc7d81cfbe5aaf1d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250103751561048ff89c2ae611cd24a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d03079ada3726bd386b67409520eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9f9c248551cf0e0c2b012947ded9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104115951d6c633cf764eb82c019edf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac6bbe607d07fa1181dbf29d7214b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b13fd98172ae6277df388ad875434115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa1d08590c002e1c6bd69116a73c12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84293a077d970a449a5c99453d6ebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c64e6c2810edec0920daed3e6cbd25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3cc690ecb73868effb15927159c3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77875325459845810a0562468d745120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a12f59301dcf2a654d43e9c887d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e68f91cb3d551cfc8c26eaa9c5112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad010f950030d6c01879fc7bd37dfb38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe9468787e315fe512b079a68978d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5fbc300b3689ad70ae815f0e4114c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2068226a6c4a9f8dd112cf1f130d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bac831bc7ab423c621671bcaee0f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417da197c4f78105da1649eef0a963128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f81012a765b1a09b9feea4e5d9dfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570243073e08f5dfa2f181ee3587926130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281bd5584711590b80d18905866238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539863c0e4726fb2745bb5a7295e9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b0aac6f863642784fe571c7d452c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c082776547a0781a0a6c7f4bd8fad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9d42901e3666fc5d6eaff98cf7c45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fc590b1122a5739ba6595fb78cf3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd285d9c06a4338303624d1f089f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a0b1082b53df7c51f8f791b66e63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99fb1ee276e932b98f0446c9af0513139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18923e56e6b71adb5c058415aa44d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8a404aa378df0074dc0db3e1e874e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020922fbc4e170733c32d863d3ff51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79665d45d7a1158200234ea16a8514143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14978bc8513c4387588e327aeffd4f2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a29e1a22f8695c9d8702c4f88f78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636abc69f7c2427f925f8ecb5ff20eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43632302e07ddf70940f59cc1a5ca0fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62eeb31afae3268678069f7c9582f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bf756dba1026594d0e2ffbb4eee13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b03f43b90df653d1de574057dbe8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a3c713ccb548c884162b072929ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa127b98b9a47809cd6669a52abc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d9fad4efa12d6430a7dbdf0908122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff115086df0cefe538fc3276b90f6a4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b8ebd8179758e986b17dc29c3f73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293262c1c86239c36a464c99029cc9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd037cac789e9ab064249914fb016f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6aa3395913769330d9fef49bc4138158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8efc3bc62aec627655d6d7feb8ef45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b25f95d919bdf9ac822c87b5d1c45f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93adce6f1ed460cf8a3504eea28a26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eac9152606fa6b44e0373291f055f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7569000799f22237b677a80e49c4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f95c33f4934b8ef9b7e6676ad1bd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768a0d6eb2e51eefb8c0684323265a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c886ef753b1d91cdaf7146dfb9ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a108fefae11bc7e0b7eccdfc34df98c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0ed091219577254e0881ef1b259a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c557f5c82979a5d6caca6bfb9f946169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca8c716387667fcda28d8794fb7ee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453baad8107aa669053e5d5893542c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deb0154e5e5255c419fc4da55877e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48881025ab128bb911c8b5d0df8a135173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216625186d09aa6484496b0749bfd5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5181544ed2cf493baf5c794294ef5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1038f5a5bf9ee22ce696b074a303aeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed474b7400a061a03968ea69266824b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ea36b03280db0f659dd8d810520c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66898f16ecc1cc570fd91f9a4380caf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6cc6df1b775ca505e03ba60120587180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d69280e9921307cf5d809be60891c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650ef5f293603c8865c7c581e4a9555182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc81526bbe8ad51e4f0ebf69cac17a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a06990551a009dbfffbe78def4a953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff7774ce7a48ce36b6c13901816ba6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab8d6d829ddadbf913f6adabdfc62d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf429ff6b2b5cfad5e70c7477378b9a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21352c381d45eedbab49527c2ec04692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d9b34903bfbce3a7c094d0fc8bdc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3734f186683a21bd000590839debaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1fcbe49fcb645a9802b3e6c3e72cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1b4e47c627163463d12810ca0cf5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa773abb202ff704fd0e47ca69da1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18292f625768d235f76127cfa6cc64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289950e5983ca02e9271ddff32b6c27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8cc3917077534f0752c357cfcb87c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11abd83b530caed494f89716df6492a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a75ad81fb0dd64c478e6c57514f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32448e3cd2d38522174e13ee7c654e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fde06ecac04b04fddb8cbac4d9b43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dfd48cedfe2318a2f6dc9c91810d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893dff477b0876a76603561b85e43aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec30c30d8524caa33b7963f3b3edb9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134a17bc6e7858252895a16daaf46c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8d635b2583e0ed93013e5a19d5a3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8787942b8b3e837bf1c0c6097debe1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e395c76e650d1eef8b438e3ad51fb30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd96db3236aa426c24d352c35c85d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be23da2d65a503079aa801dd5a7d559209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bbf51b9d4d3404158133b72f1e5f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e99dd7515e421d303e3be55ccd6bae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24793010856ab289e84aaa8c788768212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b3a7306a1ddb67463170e5e0cc3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcee2e33c38a1219c3d87ca0b8a565214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ed60be5bd6a30f5029d8e9b671a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c2ff04668378c562ac3a7017dda72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fc68be6af0233bef02a65979fc14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172c4e946955b3b8d693414fc9d6e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80007a68a3c67f044ce7e763f6932ae3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff60494fabb3119b0c70d117e5700cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d00d5bc6bad4f01a7b1a4230952e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ba64f1250e41f40fa928c602d7a23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf667b1b8e300c736b076d6ecbb6e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0098fb57b094741e5a70dd66bda26d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a4325ccad60de21664c54ae250d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8679c31f8c428dd4e56e96635c025226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc796556eccd3cdfbad9ca919d831e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a32f04f5d622a0803b014357182b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580e01596e22b989ea4c1da37bd468229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c2e690f20975d749aab2be26d7c9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773be183fc38af25d42c02212a284b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219605ede0edf505c421f784418a5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9123350bfd6b8369d33ce4c9587322b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c101d72e35470bf197ae2b394174f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102f90a5829f1100071f64b6cc26df7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7911a0f3618620c8fc5b31484a8f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0298695bcda752ca084eaf5e601094237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd7242e50ac36b6755a501f62e45f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94af1df55820781a72464ef90b31e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ee43bcb849144efdddd6820c49a55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff28bff9c6ad1905d06504c3d4891ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1212bd3b142688123e8a4304d71a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8cb27cfbf89bd14fceb1e49773e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f4637b3b67e19567ff7a1aa4b46a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f31400fd2f7ee5e1e4320fd75fa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab0ce1945310a8f0ee21c473c1d5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a10a274c8038c899a3cc60f79fdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bd078216cb46a6b4caa20e9cfa5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2837cc3b6a9c53ed3563cdd1c772a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e641234afb97383d11dd3c34b984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b40035f3ef7014fa134320843d2c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eda7560eec2b657c32d3fed5b6b58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b37ce1870ab6f7c025c73c63836701253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5af0220756da9bc6bd60b82ddb0153254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b18c4e5bdab52a3003a5379312e1b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f6bbb32bde3f7d8ee94f4dd07de3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dd40288e88793e96e9be29845efb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce969666ccb0cbb20a69eaac81d8d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464fd7d3c151156c3eb88386853d6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3f6c58a1e7a7ff2242765bb152c44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573444e36eb61687399bf586be060e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c6f771dddbaa7d2c762d6e9d14846262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefeeaf281d0589a4f46aaa92de38fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541471a9776395ba2786277f8169976264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b654575c74b4db59736c62025d9bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd255a1311d96faa1d98abb9425062d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aac1865a2e136ff7c1836442279a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d7e2f6cfbb13648d3d1556fb4838268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc383f411bb9faf875539ea1ecf53570269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e552b204b6d2314996e897668aec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce585b798e7c22ee44278a31e1156e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee5473c74b202337512455a14270bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb89060d8094e38a56c43d34efaee5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c092e4ccca964f254347b38fd859fc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f324e578fc1bc8d4d474fac5c20d7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf11790b117bb16f96f02af81777e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c5d4ba11080ea59fdbe3597042e3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3836ed345bdaac06bc1ef880b1a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f359b659a8b3c0e84e176f23f970ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c673fb31a934714e6e98d2cc09aaf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c63ed3268f7cc7168ce732fb9f27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290962fbf15c9e4b658f7d7006ba1623282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf04667f1277ced49f0791e4e659f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6cf20634fbdf18fd3d32499700a6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ccd17758a342fa2eb7e65075b19d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d9f98f41f16f394db8c4660827657286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb7ab29a1d74bdb94318e70f5a01e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0340f30d660ae5c300e527766b92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d4b27e760feca2492799f89ccaf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da6ca79e0053abaea2b183a5f31e97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ceabea4716d3cefeab6e9c253266291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706bb3f3206c6593b560ca3940dfcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a57b85c16806a476f113bb0ff5f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f066b48c9baec8673b3807e3fc26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e25e34fc3595ca7df03b8395a6e926295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce621e20079ec858b9aa3791168c4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781b585a9b4fd4c5e9a05ed541b780297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117cd375f6a521617ead36c8e50e951298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e741e18a2cf2d0628919a68c297a2be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeedf3ad14d4d196b8b0d0ceb1eb884300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b5be3616e5e4a06aadd33e7d67eca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1c742668a83bbd5e4d6dbfae8b95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974913bf8f9d0988489954b04fb1c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528427484d8e5c1f5715cf1f859aaea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc4a6fcdcd97e35ef6d97da9a0844305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc305271d06021abf4dd0ef1c0018f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22e6132772b6101f7a33ada95d00d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb09d63d68505aa115e5ae7ed2fe8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0e20582cffc79e12f43480272957309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f9bf6be028414d58ff516bef16373310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e0d80287b3bc94c57db8e54ee70ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb1631f9ca1cb562dfd2956ba604c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadb11b3ee25d5b076311aef0862077313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db6d358f5306efda0b9f7c4dbe6446314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204a4f3ae0fec8843f2a7abe44dad8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e52fd8d45a2d49cd401c6b3fc63993316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ab6a3b49470e6b413581f247b3ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb499ba57b1fe26e1c62610fdf657af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba17f315b7ecdfd40f04b87a1de691319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcce633fbb3ad5d558dc8174786d67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1c37d9d40ad39f2e1f586cf2e39a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99abbf651632e45f4d3b8c70e58bca4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f980a87dbf2b37ee40c9aef624ce4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2ebffe127c60f8362276f5e7e8a6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f8a39486d5fc8e5f396e308b1d04a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d0673f750a2bbc32fcc9235d0652a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6f28184247d50b4446a11361c8159327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834755bb352fdac6293b807429e76b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f2a3420a28525448dfad0fba984c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b3dd6fc05d5460c5d5b600ab5344e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f634b8e7a49573c1034c0135627102b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f72439f8aa57cec5bf865a578532f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9305cb16ae9cd77fa6e90eb2c94cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb22768a7512c327b1c550df52df9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3d0beb674d5ef9a0e6e81d18784a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eae569c2e08dea49284cf14cb5cdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6d376874491d1cbd41903562e849337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493816429ee38b349c27caee6ad640338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999f8599bf47200d2d5e8e23369dacc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73859f5186374cfb1e3d986c5c98c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5316b4df5d35c73e0389d81f5e0b44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2e7762054f5f4d48e0323b8d6719342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421034682959abc078488b89c28c11a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567fb1d451a3dfffdbe56168a1621b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba385e5afc5780098db677ad43fd001345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d82cd656d74bdb29358960a681fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1aa421a5875d5de4bea49bffdf61c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b4b8c36c9b00b76b41a9b046c7687348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc57740e9319fdd804fe0db628ba2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cacba2d7e633a9ed3d1ca42d9f3c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541d2e5eb511a8fae6e32c03f8376d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f8cd27ce82b5e9c30b454ef07ef01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacfb38734249db58ee07c7a0e6f786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bc5322032b78d1d8c6a77793818b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f73b70cfed84ee5dd7a0867bca82a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec341dd26d661467e56df2dd57b8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba68ae641ebd05fa281d45eae8576357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ec1130007e3970dea46d47001a72a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fafc257b93f7d1fce2a5ae7a266b24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a8992767a3e35f111f8142a81df0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6399bb027965739a8c5ba5fe5d420361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd8700acf204700524452f2a2c3f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e98c35cac6c2ee4015ccec811bbe54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7835fe9772860f25837e39aa26172364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf2922785d69f6b2074d76259872f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeac4fe27bef714decee8847c92b64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0975f97a3d7b52a2503a34bbfcb08c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d43162436476da2b42cc4386b8f591368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8cea77b400c1458c48c3faee84a76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfffdc3528361d2c370fe7d7ab952ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc7379be22d736a993e01ceb4d088371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b2e711a09cded6bfb06110ad7a72a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c501e703e123e39d387d3650847f445373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d78be407f3ca9a2dade59986d056374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4353fdff325350cf9c38294b4c54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d06ea96432354b35886d79d04201f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3320793ad875178ecf85645b57ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab15b9cb654e876f5f91786a6c53e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08731e76c2b581162d91f810db0b04e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010f07d84a14e1dbada04f18625a391380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c05b54842fd96bb629ac8b97fe8c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c98253471e91a9167e9392fa9d04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456eddd988408ae2927263b58fac98d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412f54e5d3dfecf8186c360e083be03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bfb38995d7a77048e1762b2cc5d6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf595bc104442e5048ef34dae33885386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6813a51fdfb89a6ecb475b00f74f313387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f34ba48e961928f19c0eee5057a4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191db9018c7d16f8451a4fa24fdaabd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f7c0687817e48da9668c2f4cbbba3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c5225f47fb21c04b5c5d809adc11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619aa130500ac94512c66452f4bf95c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288615845f58daf502154ef4a5a2d278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558406a929bed45a0d6c3f6329b7d15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22db76778a71dec7b1605fae94539395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14fca731742500f09db22abdf7ad09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389023c9daa2177ac17433c85be48e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b39b42dbff6c3b6b9fed162307422c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f021d8fa05bc948cfe08b78d1d6c2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff45fa441d57eb083777822eae3cdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdd8f38ae1bbfeaaaf29efaba45503401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dca508d2ee1f80f32f4ce36be80c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf7d0f421940fa17a8a2d04e05631403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a632e7886253b831bfd6fea98a46c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b13f46747c16e395e295b8aa746cf1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ccd134e7d3c51d8fa77cd848fcff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75d75f67247d78f62416ddb7018e38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f6caaf591072972de91ddd9b9459e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba5830b17bcea786a89a83296b60be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c119a1efcb0a4d68e923164f97c8e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f41c1e867aa00d26ca7773e7be6360411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b06d19d7cd69e24472558f1bf4e478412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d26f5299992728eb51a00e672531d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f84dc1aa3b59e3eb230149aaa7206c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8dca71d24b9c415a62b7276ec0a28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677076f3d9d1fe882b75af5cb911e04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa6eee63278683a909efdda7033833417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cca5f9a16c44957ca4365bb4c1fb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e771f6b15b27135651e2a0076cac4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fadb7f1e7bd4c8094cabae1e1cccc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f66d3d86c50933630626f6180759e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7e3ea16651c97f4772ef21b7ca4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b5013d0f15f48fc380369b803975423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdddedaecda4119695ff853258561e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb0b891b9c6c1eab8de6344840026e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda12a04d3337dfa2ce3bf39e194b620426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b591eacd84640fc924ae7383c5022c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f3f97ed350d94f77dc49182960e56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6460a9cb251323e2e098b8d5308f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb47b28e728653b600d4169a76b4d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df90b29b40f6a0698f45240f6225e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbd45d345b722b90a3f32711a473cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4deb4a27404e013d24c6852294be02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0507de5eb44d8845272742952fb3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a49136d8feb90182a63d9a434cf07a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ba516d3e4e280cf81cf5087a1017436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22665fef9c989a4ac3588edcb1a917ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0979644ef08d16d4a12b2a20255179438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd3250ca77e2f96ae27caa79f8c8be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139bdb32d25087258d8a2c23024eb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fd4c1618a191d38698ec24a93b5e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfdfc74061d30b563a3fbf6661724f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba4b74f28a18f90e2c51e344ec2d33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceead0d6d15e55c6052262a404ba5dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3077b616897d13274e89eaf9dc2e9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ebb9ba61248d488d430713684e72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6c893bd17acd93ccd1b97eb222bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572200f4ceab82c92dca52d6aaa1f1e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa07a1e9d13486ab8358dd6afdd0214449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1109c9c28afb6f98bbe6d4719a6f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0586bc437df576bc5519d222e1f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6874403aac3681a610d26e27e9511452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba4b72bf3fb9999844d5ed10964993453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6190b8c9e5153b86cb6a3f01bded7e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6f65531a50f35072122abdb227fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1c29452fe5e99f2f49de143d00f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785251c6b4f4fa7c627462145e1d4e06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580c7f13f2f7253ec40372a81d5a20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a862d9270c6aea0dea419498cb3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0e053f6e30320416b9f3562463950460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2487520933fe970f2c55b539bb808ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443423b8f6085efc42f3f0b53b825c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721008d5f56d6e4b3a86360f95136f03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c538b12ebcecacd61e6dca6bfe9045464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9739aa4d6095600b97f5d1c52dd24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732ba44fd20ffc0a164e8f63b9c684466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df81f9e807db1954d7930b6c20a8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e298ab0a75f7756e6c56609cdc17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72f6606342d6bb1df9a082b979ed1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6c0ee5a31633196e20b093ae2b37d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e15abd8425af72b37b4451558de7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e35ee79c173c95f3dbf44a793c3385472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d0fbed39bde5da456287e5c0df345473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d875eddc03f7e8891c5202e0fed0bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9b2441a6dcd8cb5afd4a07156e91a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943bc92f16a481fffd7d6f4d716d1e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd15ae370d63c13615cf61488158a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494be96308eead132fd5256841e4e47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b05d0e06ca93f8162cba9fd3f9220479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26db2554b5b1593617a2cfbf8d704c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898d05bb94efd17bf72017ae9f0aeb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5699fca743ea7534f120666da713991482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6ce0cbe4505f32d75c46e4acfd11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d5cdb8eb0b1b69b63076146bf7bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe8c5bb77888a2952b5a2a02c6d828485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a14b5b6c43d1f8d452fa6de039f61e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587208aa4bd6b976c441ca8165ac6323487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7c0b8c4e2794363c0bef3cdbc9ab1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f603fc8d57f2d3ad5d55340b8f94df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067eeb7457337cf1d48ffe044d73746490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ba1abf9ab71c91dac9f1113ee36e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cebfa2ed0ee89f1fa254a3cfb39d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331225b49773e3409df8c8c55eb886e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b614640f5903a830612f3c2ac99f84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3478401631dbaf32d2ddf2087906285495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa51e9ccd87d352fde4c6864f6366d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654829a8fe8753cb9be69447e7ba4e4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7dec3bad4f30b6fe041a1d3a42be5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df050d5952cf176598f06cda060da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1118253ded1278ea04446951a7a8ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3daa9adad5516a6e3a483baf2200501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31c8e7e945f005d10a041b9f6fb45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757fd946150d276f50b1ccb4b1280a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba719234addf7b11164b43eb800511504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16699df00736ebbaba8afee64d977ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51f0673a91d49b005875e2ef48336506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f7283064f1d768017bbe80f2290db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12545348bd9a0ce659e608b2309bab78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fdb09c8368034a98819080c0dab5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07625a8b0f3abd543018a64cec6aaa7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f61e8e2b00d7a2c07f655a34135240511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c34265d6bd86796d86b461a87b922e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24719949f9d7ad0a224472c1ea53821513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ecc23efe045625a9acb7413ca8efd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799d38b8a41153306c22a569dc4680b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76089ccfd1d6aab23534c338ee4abd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb96f6b7d92f1634076d568cde1dd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad011c4b7d57fffa0ab13f1be80e9df1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956dfab86f519d32397ed1516dca4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0721701c05008aeab189c960119ece520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308f88cd721ab116dc3a47242e48e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3372365ca2f0b14a02f1deed90f308b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd90b416f20c28b320a5787ec775f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2618d40cb0cf82c78828ac22c23c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eae4db5c2a21e2ffd69c5208f6153525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae1b4c603b73c0741094b88659d3b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b26b7970eb22f004d36812996be0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824b8763d1ff31f54508fcfd1c56731528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86bf84ed64bb420728a70869c4220e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f576a4989d16756f8d04d9c75339251530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a311c86d943eddcbc2dfc23519f559531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063fe46c0ec962b3e78c1e5cd96c61d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a9bff1ce006b78a0849b2eeaa35fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a480291c14a14c384f1055dd866050534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1530b890914edbfe810ad52523e39b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135742b9052c783b5f6a6c0f6fe69ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e1fd0915293fd0c50907e5d142c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285013c4d4093d6c4743881ac66e56d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2c69cfc4c8ab0e42776e3be886fae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d3aa82f73d2e42aee8fdc6419e158540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff22ddab02803b8cb88a8cafaf6d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e5f0b7a4af1ac0766847f91f5d4c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc2cc44c35ecba80ffeaf71aed0b20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706495738b9d0d419e9ff10003bfd0d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f62295fb25fc4c06e7f64896273e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592d06be395e6977847a2711c6fbe1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76526d990a56465955aabeddfc32f03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c5c63c34e4fb9a5910d9e5faf177d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b30e83eaa3d8adca37d33b351d6c8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd45d4b2baef86ee2f92b18ad5a3da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5087552538b337f54a518f3a2cc0bb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1826b9244ccdfa693cf6acf0b3bce0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0166977d555367e49bb743f2708758553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc252fb4a7c6b2864b10b4ab222870d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04bbeac05c8f4703502e73128f316555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231100ae243bd7499a3f61ab9c8f899b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35fde60c2f894882b6a16f5b5c9f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c9b0b069eb03dc301aad47b0c37e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab74475d11f38450a2e9bdd74989c49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d10335817cdddfe0c10453ec4521e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450fd11617b77ba46ca176952e88634561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eda29cc9db2a66b63926a10f2214b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad79d72f5e02125ac4ab7402bb8d9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b283142160b0c0721a6c27761cbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03d404b70d3a421670ceb56346070a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e44239ded2ca8474424c83abe4112566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f01ddbcebe52b90057e5ffc90e308567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7d6c988682d8343bd0392820306bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebd94a57f6c6fe24f962ddae360e69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcd91b1d73d892d059eff1488b480d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d79cc33d92edf8fc69aab7ffd4b856571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662375867fd19cff0e8b6447b852477b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec236d8a4538ccc0c5c94da7b8f8a223573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86746e868d93694e5059aa419881e130574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ab480f9dc2b5dee6b36f731afc024575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3632f725f084331c647bc21d1194d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab965e6ded6e60c21a0529036a443fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eb77ea9a359626bbc97c04cb51131578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead67de3aec1b94e15f52f3701e9393579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32780c6fc418bb2d8dca8bb0fa3da8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b602b767aa3f8b74609a2e5055e532f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a1db75205abb4fbe8f0bc89097370582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb553bab10659f318a3ac9faa570022583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f511a919600a05f83f6a2d813617e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b2519982d5514988d29c04485b10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dab262c0e556c051c7db6a15753ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1554fcee8f9eac27c37257817c086587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa52155452be543ff582fce7c7be6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4f307b4a74e67bef2be0b549f801589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10118f6df82f8549b3f0fe847993404b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce334b49621508d605ec0735fab0044591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3009a941c927f34a267fb65bd9163592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613c2a8aed641052f68c215de31604b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24659cba4bc2178933518f7a5d75ff35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f6fa0c0b4625eb818290bc86707b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab76c799189e9d8feca201b98d3bf4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182d9014e9f088ab6b7a8181078214b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80748fa074fda6dd83399d51902b1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989a9d88176e4fc6f8a5a5b480b2ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57085be876282f873ef5bdd24a3d434b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d74af292768cdc74cb68f5b8c7467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777301e4d0a8aae70851a98ae1e863602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e62683ae66c1e972957ca2f2f97e6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1f7204ed872072bab974788c9b1d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ad01f492e959b1ec51ecbdd9ce888605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bcaba9ae8fcc73b09e657c316a227606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325987d567e38ab2a93458e7cdcdc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3be2c5869f90c8b78f20b5ed8db33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e41d8d668973bc99aed019884c59ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d779240bbf8e8b8af4594f37c441fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22269574e1708c5f355895f18def7f1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a37436c9835899fe2b8cabee29bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673db4fc36d892e3e0f0f2b8cf7a579613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d5846721e266c0bd5d622c25e2981614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11729557940cb0280e231beef2eddf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a72736aacf841c3511ede2793f9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bca95cd0796841a83f20fafe118c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101d46414e44e695cadd6201a267753618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ace4bf03e0a13316f0d8338f2dac2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5cf40bace67d182cf0a58225d810620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c791a4a2efae105ccad92b29cd9883621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9c31609707b844153f7b879f9e714622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf1d177455686de3f23bcda843d0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdaff3698356b46fa45f2132daa196624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf070b054b1a59e1372581d51fa693625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1355587c3d94ebba3500b2c06bbe6a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22317b4393bc02de3d045514d71ee59a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a143dcb5e2588c7bce6c5a29efef9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb97d8fdf12f9733bb1dbac3e51f329629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e837f7a41c348d5141adbfba87e4a33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f347b910d6e98f28c98ea11501a28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e50586c5b220bab5c6878cedff949632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66fb90b7552e060914993abf17a657633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45254e131142ed251791a48491c8d417634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21f0845f3c8d01d03f5ed04458ff5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15728e20ebba51b8d0814e6708274636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc092bc1de4ae53b8788ee3fb17d277637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c38c29ee9cebce8e5c77e2fc82d0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3372553fdce2610a33ede14c8eb161639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fef12fba2b93be186bd40891e170f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772f133683f726ed687c7ef0273af6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7685473e26fd09b3fcf338d3177c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916bb3aad2428f0a6b5e448ac7457b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbabdb8506f078c74addd9b3b6de500644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a82e2a9c4ce3d6e3dc22fc6bba4aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e00cf84abee62f69f1c7b46149f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce687c2b8ed8d74ed85ed2dece43245647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900f7061f2831d6a6e9d9205eca22b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1495aa7f41e841c557a69a5fca1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215198db3c478da133431768784a1e9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f607eefd37a4e2bb86446f7be23b0d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6f0f0aa23f0d75a18b66feb08455652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b7a860d88ca62fc2fa929ddfb30b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fac4615a74c1414a10dae3bef87b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c46d088234acb230ccf7876921af6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea28853c078c7284ac5c2d683aca9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cc457d6322f980399ddf74b116f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e29bc032b5565b9c19ed58035224658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3f116a96e42cb2cc6a0bb5d8703d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bdf81600b18f74ce739c797ea48f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34086c41850ee2397ef7f3ef6bd809c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6759c3f217b805411faf4b6f0a7c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a30a0ef046dc29a2c711dbaa9fdd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdb3762c9424bc4cbc31ba90edb2cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bcb8ac5898533b39946d0c69e1ce4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c06c7dfa3f7f9657f062e1f99c639666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f73473c03840e6da1a492c0944937667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6666cd6969a451efa985c075184ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58010d91d3365aecc955a4e665435a08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821bdef69168db4db238d1373bcc37c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d180ac998c78c2fa10986e2963bfc4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccb71bc616d145425799e1f08b0b07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5bd3d823bc3add58149fede9f16e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba5809f380312c81939ba420d59d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239680d31ab2330829a1cc792dce36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe891da28b03366b52e4af3403ffe261676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1169d7887cf20a448e7e51ca508d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba0dcbf266301e9a9f388500f7359678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5d1e8dcedb708f144a4f2c9a34e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb080d6206b6891ae2b5b60574c39185680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc31375b95581732c1c1eb89957c71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd7019f507128e5544b0d725e9bd84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c216fb78604c5ff3f0bba494be3629683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7563fade9119bf83cdf19d537fab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb64a500b0372552c0e5a81e82d25d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07057cdc4979763f3eacdb32432adc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e51742f91b42d4200fc1832b062f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710698f12488a9b79eac6813411bc30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ed20351050c6fe283dc75ff42353689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c71c90cee46d316353315350959be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2d679af641638cba5b845a4ab9253691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae310e38c0fbaa1b8bbd1bc5f254566692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09e236d9761b1937b91ec874df272693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab9ff9687ee5bfbd46a4e07958a09f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d988d5fb953bf09dc1824e7f3587b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7af358ab68f4875cc5fdc2d68efeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15de96d26702e21076cf336e906f87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3797616f2ac01ff5b00773a66987dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aba4f5bc624337a665270153841c90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490052a2f8b2206f9df0a6918c9cc8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e2b13b7d9bb3a23803178f79d593b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea203763e63e84ab90471c9f02b6669702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0521065fd2fc6de57a1f6db3b654703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f6e1ac21d50855f4f44407c3ac99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db324dcbd9dc3fa23730516fca5e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f517279a252439817b3eb7ae5bf462b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b62d43bc1aa76f8f2c6ca3087df13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35694c17ddd49fb92750a6ad7881cfaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c78ce8efda625efdc4cd8c9bf6257709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8627fdc15a21e03a32fdfb5e5773803710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43c424953e3cd458404cdc9d4df9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f24e2a593954d9c42fd1f1669360b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9bf0bb50a65d28cd19eecaac931b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad7bafd3aff7a584ee93fab6496a1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc9fa461c09716a1d158d1f47b7362715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49e5e34e5c7cac1cafa0a95fc5e7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea4713c65fc041a81c3ea4455ac019717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad2e8430906a7a1a4b39db1c5cb67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c21da87acf43319fd6e8a7ae0c503719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da22e70ef7053dce9290fa8e19f66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68e5e5855fcdd6d1b92bf07a65f9e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab3d150f0ed6f8dbbf7275e7b887bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8493c8e88df703d75b86b545ec51229723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d0bc7116c4dbf52698136b02433b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496927b02e99ed1be7dbef210ab716bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da599f4be7750345330f43a3b34e4ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dd655fc6c8ba1e597e9ecefc1571e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ae5744bba29360c6597ebe8dcee37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b40867d7db2eca66461f9224cbaa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe9ec2294484e5ed621b002d6f4a0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e1affe056d04c8c8af5861d926a9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b271e692c3bc11ceb3cf1c51c5508732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e12222ae23cb40a1ac678a61b5c6d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cac79ed6f01bc6c3377520ccc1a5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad95db278b38eea6350ba5df0fec49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3460d6f51a8fb1420a9ce28ebcaa3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccc06c13a4eedf2fad14f0f5c239da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380377a81817d4513f965c868845c42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a83120302c5e304f8e3688c7ae9b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0328aae4c878645deb95eadd0a01ae2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb0241091f4610ea7854526a4d3e41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de25387e8ec929d0e55bffac028cda1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9d02a2453b2c5a5b11b9112b29897743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07996f893217daefd905e2cbaf590cee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e11c8be7ad324b3c943dd117c54ad0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08966062dfb7b17af8bf541b3cf3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b144bcfd66dced65c6fae99b01876b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01890232a40e1ee62ae311c691602a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721188b0699119d769f68bced6d72f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7b20767d12183a460ad2abddf109750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d628aee2f98406fb0b81f9b3bf256f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c5e27298476734ed6a5fd8f187244752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd95391dfd2ce67019d1461d62ede753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ff291993e1cbf1148c7b69d25623754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b7dafde4b1c02962984c92f25638c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59a30db4a577dc6b9729e5c2c4ff7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9432b19521ebd6d028a0fd50865863757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0336aff8577c284976fc94e8309ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec072580bff6a7630e0d48c07f61166e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>