--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50a58734989efb287a267ab8ae72c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8592961486178d358fe6575bf7633022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b47a05fe22c4691c0a6f1a1ac314b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee777a0eda320a35fab14620febf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69c8226a8eca38ef5978f9233a1a225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abbd7ce010bf50813d9c88724dfda56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed902d9912f71a4e63434e086892a6547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c48ba767839618cc4efefef7288bba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c369eb0b73eab90cd87fb0f794c2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d2d06bc19d95fb73a1e1fd7f81e6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f60e793711914a40d72c284ba26b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7e132ed618f3f1faf161dcbdd30112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61933bc4ffa2da8dead88cb589c14a3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f1e9a045a75680f4a87ef92402e5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ce0db3f270efcdabbda526c0ba0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a878221523821419da86960d8e1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2359235913ccfe3879c14ddb48dfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e5737c313e70d0cdf2760acd3838018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c98ece5066df7a96db301931c5c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a89282ce434edac8945adebb38de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba97f545882a84e2b083a2bbfeb81821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a3ac4e2a19442791c8bfb62dca6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34c44ea94349fc291f01a2c28157fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1f17401ab5f9fe3e0a832cdf2913e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c8ad411e7a45018bdf1b717f512a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c43056a526fb221bc5725bc47315a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9199d04e8c7b3b3cc4c83258373e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a4ca207e82a4b021db714c6446da328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0567c4946f44298202d1d69749d915529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277c47624de20a2783374c30d92eba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c440791d6df8066d6fc69386edfdb4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e3375f9a5e7a4eebce970148fe30d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bef458378fc44241883a49d97ccd3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa09697f54855442cf02490a9aa343e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85953ac186f84fc72c48aff97be3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0217878553c210913c3856e072fda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4734d2c70b435be78d493a87b3c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8714c639e18670fc64a55fa910eb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd38adcd6d08cc2b61670d430925039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca9ef8ad56afae9999a7881b059d1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f1eb17536d3cf86c645fcb9cca73f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128ab6bb7d22ebc67db7c1c0e506bad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f29c9273abcd91b72f2a29f1814ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a66ca6f345aa331faf0d1165fb3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf59fb996d0b3e006df0841b45ea7d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd278748aabf4152291016f601f5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf08ac7752d27007c60fff74b025047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846f3c80861b9db325c765f829efe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54839234eadbe68315decd5d7281b92049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d100d817f13f66fdca270cb3303db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3d2da8c5fe513b55c7bc8d29fd5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ae2cc2cee38fd92cf724fad3c00152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5eee6de9a0b9ae31da7a5ce47612753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d1e89607774269e4713ec09e089e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e771d9dcc36324240dd6a65ba2cfc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7c7dfbbbcb99a788fc69a050738556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0103408d02204ea8e38da60a6eb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b960c522680c5ecffca32b60005ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c665bb58a9b428cc4f4d71cd90b6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd81025c773083d60be2a5cb4a14c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d290492cf4aaf260ee17db9c97684e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6589fa251dc12f0bbc2493d21e2a3ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6f143b1d085bc1eebea444f6e448863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d26c1c4679b1f5d8890544f701d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06874e59bb7392868383730f22267ac165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebdbc62b85ba8385e01699cbb07fa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20fc42a98894b85fd1b7463af38cd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808502e07fc5c8047a26bac883f78e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9202b9e649c5928a755c55fc295a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75141048b2cd3e4035bc813a93e47dba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca9c40dd6b272d73e1ad653e3d0b1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da96e6b420be94f9c6bba290adaa3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b1dec7366fbdd41987480d2563d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c47dfb67484f9e90a28363b2eb9b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10bb3af1208236647ffc9f0b5dd77575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc525b9e39d65e3679261384bdbd52d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a4e290d07815c6586404ad29698777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37cbec2882b87a4f2b12bc0de8a3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eab94d5e0f3a722fbaabe40d1bb8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f5fda19494ce6ab36605253da38580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0537ce0daf524b5651b8e91b4c1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf25e9e44197b606e837b5f192913bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855cd9ba004e5f837c9d1391a1065883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6ad61266d50292df46e455e94f4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7917af332b9b42debb9507eb8d23585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6809ef6edd57024cfff36df884da7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591900203b4672663c28668dd98bdd5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b11e7a9f121e8529c7260a375a0f4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2378463cc4c6bb8f9e7a4eb7b8c2dae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6f8c216f2dc8c3b67c725c5ef614790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276de1e6d60d201bec45fcce51c11a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58104c570d5fb28e3375ac6cafc08f5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57954dfb4814acf33281bfd516788b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b0695fb3d7889666b653dd1a89d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c772738a6847e0db1011122b19f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c985eedba12e64328870308433f1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52422cb6e2d3e80ce0b5e0e723a5d6cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5d8fbb03af46d115773d1d2a0eaa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448efa2f60fff9f22ff2e14fe690cad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de0f1c187204e4da212aa88eb25a8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469b22f47582f2f705c557f8754d55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481bc0dfeaf60cc19c290e7f890266102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29744c269ed98cc6e25794903ca4cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f964e22f5cfb76b9099d651aeec13f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e7d5ee7dd2469a54bfc2afd896780105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1be3fbd34ae73604b269347fccf2db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05147048ab5e19aedd0a4f345125c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66101b8b4f1a0d86d1755f43834c46b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ba56e111f56203b8b5731b3ec2df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f17267b1ad88a7079d0732fe12fb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a0538d436816d1e6cf38e250a55c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a276d78e4ffc50e3ca9f0086564f91b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f2d14f93e9b019101d3ab13a91d7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd2619dda3e1dde86650d17da08c56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dac2ef238b5035cea61d39bae8eb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81b763caf3b5c115b60cda0856a8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810be1750f24eeb5a2738477c877a835117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3f6c4b56584a080481964e116a43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562e91698b298d25c2ff174906b1f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b9c4cb634c68f6d7d28340fe3f42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f2c357b26ea7bc1d3e585d1881d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5da8d8537742488fb345b73b0201e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a184bbab8876583c7682bdc278622123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2de30cc0c90e824fc0a9fd90779200124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c03a28c288ef2cacfbb9484d0d3ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98f77363ff94116ccf9291478611c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673ee817286e075fe01cd65a83480cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf4644cdacfce7ff369c5546330c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71a41f0341938c6ed26639a52c101129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b7d79fccc6dc88f4be69f42f1d39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa78c6abdee9d5a5bed8e68907432b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d5cfe3fc5901ce43040e7f2919517132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290fb7e00ac7de950f4921a6f4fd90d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d970c44e7d625b8d8a8da6470e90a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfe3c36b1013e6c7e3756a2f17daeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ea038c3fbfa34794c0daae135944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a37bed34390f903feaf9f546bcc0b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7361b4843219693b3bca3261ab32b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d27630b9831d3e9030105d2e30950139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75ad2b45ad11a45d13ec73c9d8bda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83546d13e533fa19a96a860bc1f5d7d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154b75922a316f9d8d7b78ffda0c036142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87c41dbdc7dafebef77880b31068f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013cebe5e01ca428d89c357e07b99d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ff5d95d6300465f82dad2510bf38d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d059c56d3a37756f1ac23bb05f22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63cb3104c682901b0a1199314b75e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772303e068e76419cf357c29c1a6396148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1960242134e42526938f286ca89380149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889444c0080bfb8afb2f4e717064bf71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea5064db7f7ce7c12d5adcf3bf516e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767124284b8b1deb9d6d6483514b0f16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162259be0edc72b75e599acb035ea161153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de25ad6d0c8f73463ce7d438cdacc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d7651bc95751cf2ec1279733f194e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef0604436f3eb27dfd300f154dcfe6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7778c1dbb808311e22f4deea7600fc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e26a0d2348657923e2dfbddbcb43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf15142d53102ac78015bdc641cf2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b210810969c6c7af8e2d18f992c53a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0543d15a9e28b5c1159f4b146674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918279b97b2021399706b8b387700b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51483ad0de4892aa46c0a972c342af29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f45703e4e7c4b7f649e3094fd612bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1913254af1dcd0f766d8cb775ef76ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2856cafb62c19d9a8c325a18828ea7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978773f75530e2b95aa10996bb3b57d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b409d69ea6255ae86b2ba247c8539168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0120f93bafb35c447ed69c03e37b909169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58617a43da5dd8d43778f08fdb108f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a08fd32ed5688098af9e82dae183d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d16c805da93eb6924045d73121827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396929d239e7822d63b0f60b22680f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52f8e0db6c260393ceb02c21704f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa7fe9dd99b6089369f5266e863647175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d640cd725d0ad6e02fcaf692e7ebc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7fb1d8dcc4a8f0205033906e2e919177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e51f9de12a5e206f7c532d69ceef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b0d113ed7b98c46267af16322bbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4735eddacbd8638dbb84ab1de585e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e673a27bf7e142f5e1630a9427d61c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50fc2a5ef875b56e94b76bfe6de966182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a30eb0c47b2ad9f36a7cd8d98cb933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131618f18533d94786ddd3e29215191184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de9751143414e6cc46783953620bc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5dd2402bcf00aada31d05737ae7a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c066616e3837d291b01f5611cd4f456187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b4d75c877aba85785ff3a78094edc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d787f31077f4a3f8d8f2f55c5d21662189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191483fafd101cc503ffdf2695cb0cfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cf5a58b0fe2080dea51ba6d73d1b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5d9481d931463e4bef4423d309d6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe704e2cfa922a296e7577f89532fb45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a033f78672b39e6182c6e157db2c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588bb9ff6fd443f9422a875d20abf3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697594f18dad13f6daad2e7502351d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6610cb7609198f129db10b0b946551197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8852fce16bf28824995257f09c2dd9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ba0fa2866e4ec33fd807e3e2925d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898d5c9e3d45e93ed00b4b0613279b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b47c998eeb9fa2d81821fab56045d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d49f0f6dbe74e1ae98d11bc1938440202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e1fa7da4b4d9384b1601780b11d33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46112c3b3ed9226e7dffc9f5b8f8ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd9e8a94fbbfd6fb5ca345e7d85a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60ce8ec01352ee654601fdab9d418206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a9389cbd6789146a126eadb251587207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba2c999b0f82a80e52e5af0bdef89a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e08ed2fb1a91139aa068380f434fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623892889b78b78934b2f8d10b27a323210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553930b22c95bedd46c37cd92e9e50b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af697ca296390a74b53c9f4fc240bfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20faaa7ad7f4ffdb216f5835184c70f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc9a42ce13911ca7b8cf3995dd91b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0366a3524646fd8ab2417c22928ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e6d07d828d8bf3e17de72d5c96927216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b36581e05e9412277302c2093cf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22838cb0414d44227b76ab78243204f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3835d4984ff6ebadc5195475b9ec404219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3abd6377f5bfca11bb7635037a9b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c807f6c8bb8f4940b40e7a80806bed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f825d9d906df6f9d2aa40a8a5d3a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07757a19fc0784393804ed7e11fff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fd8f8f32c476d1f19ad989d221ec6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d47c4d8dd5fcf5c5f0905a8e6af11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c14d1cb2fdc5540680a8c90b00bc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e78d4969b0631d137cefff3e4b0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdb0a9ee827d6ecbc28f568686477228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e17ff0e7d41f249438c6269914432e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14a5dd4e707bb4cc76554bc54b24c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a67f076daf7958cc25f7ebd946aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47974df8ac0f63e223c9bd3f1ddf83b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bbdacf9fd60a0732a57460aa52c81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77a5e56c7f0007c968073e47f7e669234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c91b0db26f492f83d251c82681f4b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aabdf54de2201f8095c1f52dcbad32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c40ac447a7205ed7e47d02e8f62270237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e84837fbb0ce46ee2c20808ec48ab0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa3666627ada9ff6f72aab3a1796c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1ecbe33ed071e6f206be6b951680240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de20f288dfa55e13f867f48094ebc1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a9c15d4df4baf20a8d73912c6e564242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827e6d18ba2d8a1b490f5e80020f734243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16291cde91690a89fc4690ba3e3e429f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca606d50c13e7af84e2def630b08e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a75e08b823219e82e4ecf7dba908246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58a3df4292fb6300f1b09a7ecfb45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e542c70ff003b549e794610334320248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e33fcaea51324e9f1feab1c7864890249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5684459ea3757d01f86395dee29ad9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c92b28da0380b048849fddd5744a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c22beeeb7c90ac5e93e96ddf2663b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f530fbccdfa1767261dc4955d38288253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bbb9276549a81ca482edca7b60840254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced518a83d3496c415de3ed5a829b78b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec7ce40ca667845d5f25e8b848ac57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0a6ce7755e05455ad017726d03c97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217bd3e2d20eae8bc018d2471b72d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94188d75491facdc9a21a5fcc5bd0085259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa9bb3f5dfb89f61b3c7b887daf520260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828bd16eebff9936bed4f9d27175f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e47606aeb521753e6c54e637af183262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a58cf71cb3aedb667f1786b3e5643263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf013a2f58066a25f8384c3d6a23172264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65443af2deb178b1900503329b1ed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f88c88d8065d9bf1ac9c2e5c3b82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69860bb91edbba46a7c15ab04e2c977267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90117bbeb8076d65d852ca016bd6b39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7566661449c47900f264d456f3b8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b02f1a02bbeb0647dd55dca4b78db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6980331089396c4050fbc16aab5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf805873e58bf258b31d48a6f1e7bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430530fede86424955562bc4811ff66e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ff34b0d4747bd9833a75f4d445ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923e02e3266c6e48beb6f903473821275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23438c10037bc52b1d573d3da4e5806276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868585c2d2b5fc2c18047b9ba13d7de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b8d4af52f765f31696a20f7e6734278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550762ee7d971863c7807d56c0187f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5a289f4ff33ea603940dd4696674a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e932e2ccb9edaaf338e9c7a4134cc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb120b4da228a10121114b5966916f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04161b311761f6a83d3d8597617383283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c4eb585817836dd012c033698a7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e457d21fe8c1245260b465d2192c52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafb6f7e6d9f73b5e539e0385bb7b94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb09d3a6a367a8ee853a2122ab01466287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3376a889a8def63b6ab8f0d523914a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13728452c22ae9a5e23b1f3686d3199c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce577f76d76f95cc33d3c36757ccd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33322fd7911a997226084cb299d39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3caaddc7c238277e2b7072a6da35d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847f390f79076e39d6144cfe2a3acdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742377776466d04fffad4186cf8498d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef407fd137d3f70be2be65a3b3e7694295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570b8a46f809e24ba823ef8181c4463296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2c9137b618ab1416f1f7ee41184f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f71fc2308fe2ff5bcf97718a1751298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b3ddf42d201d9d069e03a1ab28e4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9db67055d69d8326b6e91977dbce3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185e1da20aa73fac59e38b80c14d77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f6741d01ccbf049afe497234f49f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf693ba9baa8831165738daeb77a4b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305b14e732378fbd7f440f4b578532304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5812196a8467c8bef854b738dbea8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcfed197b26a4f45a77a4f124d0e48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75878b887148f66de922acb1f404526e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93555ae27e9ef3e2e3e2a2e21ee47a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31525d8666c87ca0e2dc47dbf610632309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6afbd9a86790b65aadeb83ed3bde9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db42b1771d4bffd092b243dc0ddc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993efcfe9f42b8c4e2b25925ad3f468312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1279ecc8353d7de7e9809910faaec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81877f9c3f3eb74d9663103f6013184314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31dac6c86dd724f4d3ca25ec901e78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5788c4cbf90e6020bbd1f3f839eb6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97522e4d6f892fe0290763a68a27877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190b71f5bcbbd0699022b4c6b9fb18c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba14afe54412afd34fb501d96fe5f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad6bdde120defa50eafbcddd3e08c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5f8c34964b5e0c35b6d8a685bd840321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c4e8b314923a25a0ddf469ae9fd6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd209b7c64b46b945069e414e30541fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66cb444fed477600b104492352ebe4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326caf6d8144dbf9f68b6ac046b6f67c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb292fccc136e1e474f67893f2debd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca37143d61babb02b018418a7f393c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47fdaf52e70fc2d8ef0ca06c80fe9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b917f083c542bb11fc4ea601b89faca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d114a79e95afbc28e6419aca381c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea0166eb1810c6f0d7eeba4bd6c630331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75735986681d073691f08316825d2a13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b25775e396c5da5b63b42215f3c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e341b411e1265321afba92a78afac9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f0fd9402863982ff7c9299d3b95c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c3eb5aa2c90535621b1c07741b24e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15805c59a873c9578a4904bcc3f2687f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e38478fd588f768a9525c313c265ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181eb4cb51b96d771abc21cbbf2516b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f755188b3f881c4bbb730d29f32b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fdedaada1762a809cc02dc0eb5299341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c3794084c106a70bc16e62b6911c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756e439d5bd39f73bff35429411f4a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a03a6ff1da7ade5618db7df62e12a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8308f33f3bfc573d3ca55b666846e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30408595596303a45ef5135830335be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3572811012536af926e99484daa03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5505f2e2207a307d23d69aef0a5955348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a64b353ae34858f907b191ae59ad1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49925b1ffff9a69d54a02c42548710350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f2c3def9e89aea9518f313e29fa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bca83033b7fdc1c64d7a5da1e86416352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036b8cb96363c977297aeb657a084ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6625a34f145abd5ec8f5fe700ad0c38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bbf5799b019c20fa0ded781a7cafd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b704d69721710a1e8fd35ff27209d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3c95859c7d27281e00c88af290dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc443cb566dd9d6761a435146dc175358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b15f789ffcbb00e7e9f5a5b167b711359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705fc47021c3fd05761e6bfdf67a968360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e0b072e372a9986c203de343b7be0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24719e85f97344d759ae8c27add54290362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b37b7d6686a25c90f53902bcc470363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bd0df08d121daaa245cd16e6f1e9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60141e84646ac791f287b659a8d53784365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e41ae200cca868d789fa3aa59806366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfd7a54135de048d2054abed7a07ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e292f0d08854b908dfe16e8c96bb87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdee2caa7cf87b2a012c70a204d00c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce25ec5a71e3e7d025d7258e4cdb23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8bef3243915176b629d66fb528652371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd54850e841814fd9701f24b2aefcd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a65a68e4c51d91be57ca94c249132c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624c3946d7d8c5bbafc4d7f4c8fb9e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c7f868f43c4d49aedd14b248767fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d2f16fae73131937f971e964051c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61e4eefe4101beeacf8ac58e9a2af2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536ff449cdd467a2db5a83aa2814185378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d5566efa1943e5d404aae48104255379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa428fef680e5690196fe8bfb3bb052380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a31dbef718b7e1feb7e3c9bd58e9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e4be6787025bb4cf3782d507e4ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606d8d424abfdca4bdaa360b7a78ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf015d0aa1ff210532cdb5ea665882c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9431e6df0d945f6f5af42d42ac7375385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21faeee2e959e6f03e9f80f42a44b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbafe8df5691a1f8cdc79817fc86871387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979c1287c77a85f9f6be4cb1ccf324388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072daaa7e63e2370c5da8d5df25c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454e26c7e9c6254e78b873daba8443a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a30484a17ac33ee35ba23aa5d3e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f4d0a0efaaa2865374e66637f42f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6793eb439a5de6229579c4db52caed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efbd7e4a8a13c03d3f96b9520d8741394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c401b947763eaaa2b14537679eea9fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d5cd6584c82ba865382adc159f6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee265fad4074de6ad1d23f9915cc3e54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143da71ce492dd6143aa0dbd414296fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a97e22dff562cd09e3bdd73b560f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c48b6d2ec2980b526be80f4407be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52395ade7a91cccf5f61631a1b4a8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0205004820034c3b38890d1d33d0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83fe743750117806fecb560d8ff2f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6a268c2dd0b5170ae0c340a7cc51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45549dbbac15c1966f17d82d67f11d46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28002d2af39c7353b9f9ef36400a84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a0424a8b5028c493f5dc6f5162ab1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938c65833cf30d93afe64af19fd3557408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84894d5950c46e8edaf031683088669c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8bcc7abf1774313b15ccdcf272329410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceaaef43fdd429f23f74448ac025a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a336af293e905de7b20b431182691a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20ad49ac41ef7536cd22ce976aa5d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623874a8d56c2e12bf960cd2bec2d6ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc48fb3c7b5619518ad4e600e88cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5612267842cded3ac45f49e977de3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f3465b56b952c888d9518fdbbbf30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49eb9d72272dbdf0651cbbfa6884eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d47b01d172cf3a3f8c7dae7bafb1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5a1a68fd4322c986663b61a3abcdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a5965056ebd76fd428242baa24c28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8de7905d4527c083b96566e1d8f38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7de5946fb937651f72df5554162b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91855a07e0e26af56505cb7b7e5ec207424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c011dbd3236fc3029825af4496e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac44309c11d903c9824bd005d0c8e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53f90fae6ab8ce5453b56c1210e41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd9ec222d4d2bd9fc270318a22b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e15ededdb228531f2de8bf4d20fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01476d873c856d48edd5a80824292392430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4924cedbdc5a3dfd52d8862471f67cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9b8e64cdccc823a99fa02c521c725432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04fe43bac516de7dfa1a824bdb8f6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0830d35c7262e4eb56c5e34c6cf811434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0f55f32ff4b2b2e8c31b62773e25a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c52da73a5fa9fe36ea002a13f589436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905e8af54f82aa7af3ed9ae37abc8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466685b4707437c464eee0d2f7fdc899438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f93ce9dc9acb475d1a8c9aa1e7490439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b416177110321033f3823fb11ff7b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d4d62ae8acbeb7eb4e8c1768e51f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a3bd6363157909b4f571898391de8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a38f724223dead3bd9bea1a7ccce56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd06fdda8bdb213b6dafbc2cbb02d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b6d2c633fe0dfffb64b671c3bbd5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e647e0c9841d4819343044aa1faee0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577adfc93be23cb1ca7dc9124e44cc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab729b000f2e51882f589781adbefa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968cd9bfa6b27a41aef8d30699ffc69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2e65cb0e0dc7e5627fa67a45630d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930d1496f56f1e480e97f9cecf4791451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e4765e1a3c5ac6d6ec7fcea1a22b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5560c3c4082313052b0d0dbc089a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130b5a5117fb9e4a5b9c97da0ae0aac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbfe15bb24b588b9865fdb9d1ceacc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ec7dc70d5cbcdf2cd9972735a6c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38316685c0ef55287a44a70a500fe4d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cc7676cb7ee5e681e004bb7a449f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df4d94dd4e41bb722954d7c047d3a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f682c600c8424a9570be742f8bec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52240f8a502455b78a69ab544d1af2be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eefdbdaa5a296b72eb4ecc671aae8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2982a1b78de5adef751c672235294463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481710ab359725937698e2b4b1bef152464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b59b8cdc8d4d053dca374981b2b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb4f1c4c067db2b1664f731bc860d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16994640d571833c2ce1dee48dba60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0f4ce742dd13399f6f7c3d1690d37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe21336b6bfa805d133fafff4da72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a9354592049fb25764b0ace73f686470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa735f961a4589d3120baa7b3df19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b8b179e0df1a0afaaccd00c80f86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e83d170a9026ed5c01ca959d9d45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a158e0d97c0d3410a801155a1aa644474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bebab1cdefc1e0bb8cfef046ca6d0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec7ed9f7462297c8b5007a69ace62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429b09247b7e6aed72e36343b19027477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0947ff9075ebadd1b1849ddae87b82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbb6ef4b0329701baacab8aac1d415479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e80ac93bb18d38caf9c19559ff00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f498e7a63e09e45f1a8648daa45c975481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caa824a7175d4c8ca16c7a5a2b1806482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32d778b7866dca0f42926310a96b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446307745fc65d11525604aa54dfeaa8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b21acc0cd3f97c028cc72c1bb5560485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ac18ab11e42153af3e567cae2d286486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071906502e88c83a22ef474b727b2862487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e885ea6662744e73eb6f1b08d837f3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235f30a94801497ca1a7e9d51c8cd23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429694cf540d93a92a57e33cd5c4ab85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2f740e8c7ce05137bb1b338dc9367491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7754fa2e140ef328a50a2308b3d65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432852a8eec43a120275056a76eabd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f532d0204340d47d5237be2ab30d0f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0e814d52a346d33fb49ad2ecdfbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d600c4c0ad8913069477e00c0b52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c1080580fa808b5a1cb9c6c2caa1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708303a84860d2627e468255ab64f3c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da216f982bb2201c81824a66ffdb798499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be589a590beb5a9cc47310ee8afdbf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9573b32fea732e865ed76ec20b1c44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4170916842a903533077b6aebc0b5d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be03e54e2d95a60b168694fd7b72c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d15bb5eb4afba6e09d339ff1827f22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2431744b20b7119005abef61b8ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c5b48917b4a12b7417a82de8552e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e93dda8091154fcb132704325e315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd7b9a9c817bb2310df7dbee0fb59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f619b35044b1c066c86fdc61d546763509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f845045f8de3785d7837e1da8a12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea7ca5196ffbd795d5bc243389c95e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999b6061cca8f37bb60742ec6fd55bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b23d6906810bf21733e823cda5ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac662cd6a5f241846f4cf02ecee5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34689b96ea2b6b78dace74dcf7ae87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d3e61cb421d09d22a24b02cada43f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3b977f49477d3c662e0642c86ed0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7af89a32cc7769a633a7e6ac21d57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30367810eec5cbd49d70894ccb00b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0bf28615e59928d1b1dc5f3a27fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7435d5f009e6da92a4e56daa89b13f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1812933eef71a688e0a6eb75e1475522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904dd98acfba41121ffb5741c7731d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1181bd582bb406fb5e720930af3feb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb9da90bdfeaad65fc2678b2a9c33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165cd3f2f1aa84b06bad892167786e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297f0098f0865e576eac36db2fdc28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4432b8f170f61198cb7349f142abbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc4cd59a5e8e9cd641663815afc11a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc79701985602a6807722559253bb90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c005a6bd95716a97dbedc1c6214330a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8acfdce7f2174aa689e856d97f154532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470308c331b4cb7ddfbf0610660f490533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a07d871075e781a8f22ee108956bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0a1ef77553159da85b53530bbf883535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1a652fde6f0bfcce75e8fcf68753d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6f28969b1b4cdb8bd1f766c24a12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231cfbd0beadac85937440229b07904538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199f88cac6a2929a678b41be354aa53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d78c3991bdcb87663de71214884b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504fabf51d34ca3c076e0d2c161a36c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abef05996660d074cdec00530f6343542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278cfa1256a5e00708e3db88209640543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb970b5ae0f7398d3322c494dcfb9d38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c730cf90eeca462a9813c7c5ec25c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d36b357e7a1f8db140c83d6b46138546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ae1f523e907ca01b89f02f6259213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df65def52cb17a4354b1ac0489941c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b519a814673c5634c1aebf50364b4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f4fa387afd438719a5d2df7df73c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d07df274b4271e96fb01e5be493a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c71cd0e6e739c3fc29e0932e83a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80062e7d351ea7920c69487a41d47e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d8daddbf89fb2b46d5a8c623da291554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab32c6b54af24cb44e9c397b523405555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594fbffc8b95e607402fe435689e45c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268b3983cee8acfc07d177d112bdd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7f1f19e957b826dba114ae76da639558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5182d16296443f3f18989478094e10f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6e124840029472c7f3cc5f9445052560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98be9c4392f280027000fd8657d968d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2d28ca5fa65416b6aee5f4688851562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199f58705bb7b2d5f5e52f8cb37fe49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f7f04a3ee0bc746b8392490b1b81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72e2d931a954011ff3e098bc4596fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03fef80471eeff1d1e7c71ac55afef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e659f68b9e46ad1cab6516e19a9be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b581054a8ea4d14868164d213ea48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dc72a3420492ee70b000812a4d16f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24996b5439c4e1a1ada7219d892abeb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cbaf394848345a4508af6694efe8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e507d062a31dd27ddb164a09ee96ca7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff7bf9bdc64a3bf4180ad3b3fd0e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b4ef2f401bc4be98a1f8e26184363574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981285463d5062529fc6ab1eb6aceb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c6414c9e6d6dc0a2ff55f3e6a82e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d1b39e3df7ca56933e64d617ddb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6854be73a630c415e94187038987f28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b9733635b179a33977f48b927f1f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407bba156929daad24ee7de2c96149b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d682ca1b71cbbc4f353563d0ec23fc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c1e99f795f06949a2d72841744037582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73a59267f2931b9134dfe7ebc47a1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d12262b129d012df3baddbd56c88e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54605d3c0b90eee7464546172c6780585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6186be4effb952ac240be501def42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6fc95e1f37f29aa4d7f52be1cfac0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fbfd80b0ca28c7fa97e891dd23d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5f8d7e6aa2c20cd850827ccd3f1da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f2ccc210092b8533055aa987283c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f164cda04e92ac55660fcbc25ef29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b24b9dd9fee24182588e704d72a79e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c94cd34068ee4c53832ec551396a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033cdd51359f82430b5df6a99fc5d98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced9300a50cbc45ec4844fb2e9d7a3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb73b8af6157bf554bb1d3860f533e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eafdc6d7c5d1f90466a1c67381fea5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff65c063af02f5d105892eec545373f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b68e6f3d2b5738dc3ff8b98e4623599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfee53ddfcd6df0c0abbbfb92ac54f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ec6cada75c4c824dd4806c12a205f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063aec351e97052b477232f098478f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e356e0da9502ed05d47d739f3561ac4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ba2989288da27f0cfbefbc242043604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d44a72f4b2160385acde3a9211e12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4a3c773c562665c976f87cf9f2c49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45fd9b1b0e5c39cc0b88413e77d147607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa4aeeaf93fb5545a514c9f0e2853608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b826024a5a92f33941e22fd34ecb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b9d750ca15781891717ee6820e5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e81d99b37c85afdf09ad54041db0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ebfdb832e5335ae3b22e83d1c6668612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e6e205aa4169c6568ff75d945b3c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b28c988d411ed4abfd57d9845b394614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277991f128f0db95e3b64f451532202615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb561d0757ba21ff88474e02eb3c56b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069ad75bdbce751345a4448ad1ff69b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577ef139c0c069e59a357dc59b45e0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b2821c815d2f43168e4e9ba287c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5ab9de3314fa81ec8feeb380103d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc61930488077335bcf6c6f9a676c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69907272ba65c3533a48ee9c7593235622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e845020815f3bdedd777aaf5b18cc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71be7508f586b74afeb72f6b879ab06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869d8062446832ad233d4bf70509190625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbcfdf41cbff0f311789cbe7e7c425626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd566b7d606038b9acca3d7f2ae2b7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24baaf33c251809f2ccc5cfd0366643628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b13c1e45ea6ce87fab811dbafcc7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447d1e7c675f58c6edf07c8d016a96a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5647ddf40944f6b742ea3d51f3f62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a8843a44113479fb6705e7566917632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9b8bf5322c902beea31193455388633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cb5d954cd28b4958fe64acca6f3b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386096505bd2ff1f2c0ab6224a9827635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e1909c3d9bbd62d509968adc933f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caf5b632d79ca89323c06368e8ff5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814efbb24fffb0ed3eb6e7f7cc5886e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea186bcd7d2b10dfcad467ee22aeed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391cec0418c9f132d7e2f3bf8b01825640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ffa48fcb58f06251d2cd4dc85416641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202533356962749fa1ec03e392fdb2ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9c13e5f23453a0ac9da0e6b0d42a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe97fad07d45c5d80e81818ee04114c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f3e2aaae0b7fb1a73473e6b24740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c210a105d1a7719a8b6e4f9dc7fa40d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c3e6056ecf2d129bc35e92ba89dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cef0c6b195f18a46b3091575ff0b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eee15eb582f3155f1df3f96521e89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fb31161cf1aa1958d9537ebf96e12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc814b503799a72d513cb9e45c388651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb3c75f89912c887eab72f42ec2e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082b090d451d61c7c4212e2f0021c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b05fd0be67e792030df9a18e8317a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de27e060a2a370258e5815e9f7e050655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7ab4eca28d6b576f73d346139ccdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b530db3b17cf871e8910eb10e921657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fca88f74416785145909d9d9c68f7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010644a2f7782b20eae1c0025da200c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c349a330633368354046ef4658192660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176eb9fb4231929c87322f0fbae80e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eba3cbae04105c2aa6a934b455455662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f05ce946c6ceef4a185cca93decfd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12077de8118ac885345422e1813b8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e36fe59451c37a084ea99509fd191665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b0d5eb165c7be3a082015bf53949f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b95d8396d5196a24fad7bf418084667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04013b55332e191cb6ceb5e811951688668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02968aef4217bebbf1c337ca66653669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9174da4ded00b575f04bdc3fee8f7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39829e0ae912f7e044f7edd1d4e5d995671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ebd00d54958254d0ccc566f4ffd48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed0c18ee0b8199597daf343c459c8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222145680060e8259e31ff635aff8d9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac316af778a50ef52bb818ced11b80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7405722566e6f0bc83850fcb90653676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1593b4e3bd753f325c96f48e4e9765677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075fe966402deb9c21e18c5032d8d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353b446cdfdfb21816f73d2dd3e94ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5f0e8b3d8364581a2f46ac6f0886680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d1e15be7cab458561bdccda25fc5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57bd7210e84f3de1957b1d023dd6c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7ac1e18e3b6cf6984b0d475638e39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae422ee8c813a80e212d4ca1e3904e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc01392c3f88551a597dbfef406674a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b84c33c9bedbffb5fd18c5746915686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afcd7864353a18faa8248656411f08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d7ff2472f35297fe6386b10c0a39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30dcbc74484df0a5250040cb727d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067aa90096bacf885a0be05caec9024690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed896c5b96708d93436ea9ef5fe61eb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d83e4082cf595bd76f43b6b1c567e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd02bcff2e3b98fd1fd0aff0187b016693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb78f87472088028f5f255a8b25ea1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ca2df55d869d390491471663cc21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f56e94fc72f5566812082977e2d53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b8cf9176dc9c41a47922e172869b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83bd6b9654031d9a08119820cd2e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5c7b71a7a1b452521c004a20be176699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43e9265b35ab4aa05b31d1eda4a7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd3c0028857cff789b8d72e6900ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b02127b0fff3c16f4b98a070ca9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549522cfd29f8879b6bb6e63a04bb80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487bb6c5d0ffcc96fb967123c1fd62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95217fa5cc3dfd5303fe95d6f202428705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ec3d32fb4bb20e041ad4a5fb70420706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180af94a09ffe88ff4b04ec9b4d5d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca12c1ab6d7a2f0bc684ef1910167e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2819bc583b7a56f6cff0215c648836a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c084529734ebde0c083e54b22f2f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f140c3228e8dca5a6b5f67c00c733d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3aaaa5c37b7e0b825073403d3fc43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7070026facbc4281a32ee62d120b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1027ebdb2f37fdf468e089a86c1941714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ccda0df0b86c4f12ee384644cd62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feb55049f952fe707cccc2b8750a12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb192fd910777655fdf004c0af5f111717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3659cf137d698d67a8c667879faad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76b1d218d4608a58ff5091fffc7951719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198393e001e00bc441acdaa05e1bac5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4266047b1435ba3124c4eea7040db6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c5b0566deced40141d69e1d72ee21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f75b40c1930c700f681c6523c305c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070333d6825be10b2527fb4ef3313d9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecd2071e0f0f30c5823a068174cd9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea3028ddb305dfef675c6e2710a37a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d9316b641239eea4eba868de17fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f6084f6cbf4d4c6df2812cab102f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878a1ba0620defb115d1caf7089594729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe77111c76356da1f8f306da3c6fe7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163028bd2414de26e7b790c697022f55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbed0798befd1b9c66046f2f47be1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b117017f50c7e20888f5cfcf975d94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a374fc68ffea56f1f4f3a764bdfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e146b39ae58b48c21896f3b9ac2e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b6e902b4f2b891c55232e1dc1d94b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc24b2225cdd2cc77af17181c200e01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d9734fb5e5254830dad9ad4f7a288738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13705ed6176fb0af7d50ba263c2cbb8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1cb26a44c78a19b29e0490cd7cf9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220528134ba3a8aefbe2e9de545a72fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee06ab990c1ff20b853795f992c526742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803da9e675e51b83fa7f11dece52db9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b514884d83b753b23366b32750fd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958441175f39bc56c7cfc7abb26743ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ad6ec6549f18faafbf8205e06902746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a0882fbc3b9884f955101393b38e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b5bc0285c93f5e60ea92ef7e88875748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58ded5fbefcea9176e384706093dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a963252fa20a9001923e49cd92c1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c4a2c6247ea014a88ab24e429245b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d52d42845537e5b56514ac8515a699752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3822ed45e17e9441043c9ba81bb11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9cbe96c20cd74385df327725eabc6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cab39875c7801f644582d7d47f981755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490383b4afc31f5f3859da8a00385ab8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e3170d313b02ed78f96540ff8a9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e701932322762d57d05cbd941db61ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c27b28a6cbff3d3668b811b7e6c0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc11d4c73a4175c4d319107732068801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3639df8c337d7b3a3f521f072aa5ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b2a6e523e3215e23fde81954fc5c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ddb7002f322fc962ca1ac5233e5a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d641a9f67fe76965245e14a7649a0075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca32b82d0822debd7e3b4a5e843d106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e675effc71326265c3b01c31bf3a4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867cc4ec52aada267cadf107b59b7b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f436317f52354913752cf553e6b3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c9717f680e82129802ef12ded623110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322be1b2b6db8f5b8b13054dcdad4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aebe2ca74d64069f8f300d9c16f1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e47c7d77d85057ce41d534722d553a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4e3f37d810379a08b5c1dbc85304514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485da66ee10a894ad84764e0a77cfaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87339e67de9f184d19c020135e5545c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62001317ee21b916a63ba610d2a7ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eeb3d2bb4330bd493f91fc5eb126518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00511fc395f54edbca038f318d9603c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7289de87f9911a763dabbce1bedeb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc6f339823863c6df2761aaf16ef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d005e28b3cd6afd767b33e447018bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9b11a0c3116fa9ef1544e6f33790c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d5a5cc50ead9eaace10d06f0647b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533ec5b9f50054fa04642d6118844bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697ca238f811677c737325040f29c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5666c835deb05a5c21cd54afb07e0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc24106069427e6e516bda891bc7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a17170fb9945bd916554d0d1b2d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c6c42ffbc19a9f34e8a04bddc9ea530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084f6294484757338bc0b0f8dd3a87931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1346c3c507791670061b5fd9f4aa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64772399f7bf63d7d0bf09d241ac1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8f61e0324abeaf9e8b500e8f1fc4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be71f82f9171936f153a5c7d7d975935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0d945268918d2929a19eeadb132db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f399042f174802e775c5fb242c62737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4f0f4aac232b83f95de84fd0004e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714ef69b7d43e07b2ac03accc50cf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f2adaec625489b17f6527030837b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dbfbd2b36a46ae20ac61307c2a32841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a3366573467a860ec92b31eba9be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d454e95c0eac54f7d763c6dd041f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d086d5d57a4989c2591a2dd401d636344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcec2b2ebf64c67fc2e0064bae352945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca1f0c1f8e7f7ef3aa037a22006a0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7ad20aa721db28486348cb0f7f94e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8de1bc361b68e783117ab5cd85067948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed43841b48b9e372b5257aaf80057149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa57b741687a636b7ab8ff7938dcc7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe33776f9ef4c2f2e45034ffb2358251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bd077a5fa146f248769bccfcb807752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b1702873a99ff4f6806c07ad2f4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115221344afc9794d59368ae9028ad654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01391699244f1b940785ed8c3a965d3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fedc6d8bb9bcd645c451f5cb17b3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b0a04506f5cd8a0a73888a9a9d12657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22957612cc099e0a224d3b29c6c43758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ad61de2a09cd323b8fbb92ff5c5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eafddd2f8dcb1b23f05434ce17e86c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4caa90d64e4b7700dcd4e594bca1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895039f4e6a1769d7539bfd26303fcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd84e3d94b1ae6461f3b982e0a7ed3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c035f4a37c7d6aaaf98334d4ceef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966daa7938b6cba90debd7c3fea97b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87121e9bee8b1cafa912f2d4cf967766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dbeb3bf22b5c37563876c8199666667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4191bdf0e5ecefa603df8adbccb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb9ba6de0f4d582abe0531a49ee3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ab8bf0cb4509fc9efdcf68d7bf03570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da1580f07cb30a49df7fce71f585b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bff527b9b2b1f202b98cab13514d6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d0864ae8bb594f0c263614216054073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9b75d77463a7660969d805f38d97174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27e6386738abf05c4ce4e9cc97e2b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52184838e18acd02d2f548e4ed5c8ca476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0fdd3b05dfa61ea4d39295564e2a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e7808429cd82924a26ca05d113f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2d20098620bb21c1531898250fce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb40a0f6363af4c6748b60550838d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e414c6b855ec3296b06006f39cb5b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a044b046e00d029fbd83ac0c9a3a9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0fb8ef12fb399134034d185c5bde783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef95b071a6b6cdf09a7072d4f78bca084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41241ec62775ddb7e80816954ac1c8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf6002669e47e1ecbe063f16a3a61f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42167e96d674d6a820b6883062294e5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce37321e10dee4bb06de749ae6ee1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed91f9af57a35e5a14ce12ca42f3f1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762e5037468ee10aecf2ed97a3046290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acbae747306a5a0739eb8a4f8041ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598e820265689ad47e88e3d68dcd77492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0de5c5c19fc6efe2dace39c178a2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce8f31c71fa41dfca3a4cfeffc655a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5929d9e1a018aa7f1369eb4a384bd4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f686b7fd84220f7232384b527b3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e4c3c8c23350ab8ff0e1e1c36c5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050f9f4ea78dab4383a351c3e0138fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c541cf224a31d1f2326606de0fd7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af794f5a3a0cf7f7524550d7fe4d3f0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0e6b53a6616b277ed73da02b775d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b367fd9d02419904aca7db813ee92c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f85beb570157a7d89ddc9c912e7d56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80553d69ce6fb5841e802d3836b2a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5b356511c6daba45070cd35bf27bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c62752c541daa03d92e62df19e0eaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696a36ee8789f85558f182fca35b43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a084873d2667222fc002aaa5568d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86752f3be4cbc8d20f1ca4b475bada92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3763c8e055d3d9173a9b151d827f2f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046bcf2283fbce37d55af542bc0f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46dd144061d30c793366e759b356e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f78994f2dbda4c74752277379f25f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133bb6041816e6b061b4f2404024b67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bca77714aa7969e28e3526c706b39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ae41eece225c1c241b8354b74b01a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114d1f5f31d58e2d56209677434229117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994b971088222961b6cad6da62ad83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f5135322150ff041a0ddd3caa1bd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc0c1545602c66a9d9c6e43f5a3a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c48157289ca95698c656855f250f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e27a16aad694d216af09678b044d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee6a15a16abc26a4ae9e632bedc90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e7d4b174d75b62ceba8cc73775299124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd9ace25ac36b8b27cdf61956f1b99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a227f0b52b6f9851395066cc301826126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbd9b06a2a15628726a89ec3e20802127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2c1416ea8e7ba80fb31a7c6311b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6c23d840e4cfbd57efc98a05d8a90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39591779a165dd2dfebc412605dfb04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00797a48373d8bc3d03d113100b6e497131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9597cc437631c33820c6f4777f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d1248ccadc37a531f2298e4c63752133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c1b421794f4a4229da16d938b74a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085bb0bd71b2094cd2f679d5dc3f7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0395f05e07257f2c8586d71e19493e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c05c419851a490d2ee6ffa136f6c7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fdab2a7315a636076beb85dad6da0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f766b20ef7cdea6f90f47427719d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60107053cb1948c0f1d1178ad7313fc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278515473c05edccd8dc3174295485a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b4ee06c86d2cec686e28c7f3b072142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490f576dd0a936fc5dfd7882998b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c2f1a07dccefab3bce3dc0473c92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb50273c86eb22094f281693e67689145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d543161ecc3fdfb52902c4ac443b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c415c85e4635ab0d94171975b64ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db8b47c75071f95eea3bc28da4491f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8e2c32a0318ecbb25e0390865ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea1c23b597370ba0f2701cbe6c2c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16088e8eed1c46fca36f8afb5b7c931151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3adbde1a66735ea15462fa25d7d7d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a24c49a413311e92e624df87e4ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ed2e0311615bc1a2bbd902b95cca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af08b88b5d4d81cf4fffa72134eef6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6564c9d4f3652f581f4a1d7e5047884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd72c7fbefb25e61048949b855dec0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3b7ed3f2682362ba66a248943c3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c7d8614b468d4a0499a3001ae8e39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d415efccffe796bd27237f33141cf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd3336c5be89acc28b873d79b7818161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d520b107d3dcf3fc52588be2a40c442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b7a4171f2b255a79a2dd5b4570545163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ac98cfbaa87b87ba8bd76464a1463164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0244d4b57f256de1c0be4f8b1917165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572f9de6024054c9efb8487af95aeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c568fc9a6fa7cba144302f998896b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8622ba7698d41e808578aeb29566f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf9bf947c4e2f2e8d0a7b521513fb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a47c2e8f13e37461a8132124a5877170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60bc172c4a5fd20ada127f836ba79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc483a7af5a5a56e0a1f3ad974804c58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c5057a4fb1ae21a98a90d215fe693173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df027e5dc5fe6534a468abe622c62176174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6c18cc610508e701f7e5a05c87d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c88e9667eb0a089983b93c8c60827176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20766a37f5413d4731605db9b9e64285177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9374c372aa6671c16fd96a86f6f815178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f16feda918bd4667519c483a31057179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada48dfc68c533adb338772f31c1c74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15747b082c9727c91d73f20881e1bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cae38f81b3dc45603e5f90789aa71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b91983fc8691b54d16f10fb6fc2c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b71d5eefe9be1ee48494c54604cb1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef43dbd8a5e7cfe51ce931ff4b4e92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a07494145a746da949f316054cf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d70032d32ff504f8a4799ea157ecfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14642d0e5229537b36ede9c1c0f64d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ec732f84c8deaec07509a8860357189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a871a64e7ef0549aa324e763be6c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e862948ddd6266ffec4282960120b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0508b2e63c6faf9f8ffcae576ebf37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defe9ac4b30dcc4eb4822c0c3e97ca8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1e1cbb22af7c0a8adffdc1c419493194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe58d359b6a2fa5bc5e7784a4c781195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142545ffbab115740e51b51ce99a3f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30e6db17e2793e565c9edff3578624197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a8a5088342f570c5793f9d8679a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c412e53a891f136527617d50d41f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2c21721dfa641897b6b4292c4cdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42489bd1e37887a97e0a1bb23ca3296201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf535897e8dbed7731e78186613a1e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6fa31c8a5718148cc7de41f854944203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b68bbec10a617147a67837d913874204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ef29a8ffcfcaa1fb5642468ee0e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a93d29052709625562d054cb8ba41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc51099915a138a74310754c73240207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5cdd591ce44d17a54d9564baefefb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4ea39ee2a349f876e903e8a8eb2d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbcc419815f682bd4ef96a141b44ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb40af5b6e3f6860a58909cd717d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310751886229abfed3ad86de6f3f215212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb08f067f628d2ad075959630c7d57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432457a420072cbcb3d9626a90474a75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626f295624a4cf27441f94c81f430c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b177d16d4d9313c099b6d2a5185876216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24181e3da72930c87a756828966ba7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c800bdb3ea02cf5efa77b4745211161218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef6d3f33418490a861805688677860219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dfbf351ba38fb83bff54c606e126c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612d94fbba8a243d3012f074c5f14f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73837931798bcfaa0854124ca351eb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3581f342f62f53234953278e56dbd98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1f694a607522f62b844903b2d6aa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc267be5b2b1872640356c923b562ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3964b7a463c9b808514d592bf941c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3054cfe6dc1b7419bdb20f39af95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066b587b0a2c49f1dbecb99bba47143228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346ae97b51c373421d4c2441b1bcfbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019cb10d042841a7422365eca6ce99f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba1e7de1eec2e50070463b4380936b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54175e2f618892cabd057ab5aadc71d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829ae47b87499b47c3d80dc3d4075d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeba5f02632e0544aaf47774681eac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1a469c70566f121813735a34b6524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d79deff10e5473c40a1b12c7112589236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf77486d244b2c94d6426f3b5e342237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76741e1b6d707c132ab29876cf64ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd69041566abc1119dc1ea66140d824239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf461fccf4b0c001f1f911f8ca3a0fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3bbc2e966c44a6547919b09b13438241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742f9df87072dcb787b53675f4aabee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b9cdbcf55ce0e164a80b9c348ed47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83819a929b917bc4d9a49087eb03db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da854dfff7596e8e4435b985934246bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e5f526bedbbe93b8539d7cd6e2a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138a6359dd413497250b3aa3a137ce0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453e8bfd99d7469b5f2ce685a331d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa5800bb5e4caa45eb47969a907ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a27436707a76ebfb1016514a41783250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba766f4bfe737dbbb4467a14a8fc5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e8acc4494f3689d32ffc8c98e7e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e3527f3808c31fd080d09334dc97b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185f56ad937eefaac2d8839332d170254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b6e081aed1fe50dbc2711c10dbe60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b2e64ae540e894c5b59d39655449256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e6fac3d2f519e12b4460808c7347d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172388526311b5d31e051264de254fd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b162783b4dc61398f1156e613afb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6259862fdb8fd15ba04884f6213a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656220f22f0e6bbdac2f31129f05ffda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb465070db510c67d06b6e91a3ac5da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fc97a3033434027f44ce5c1f2e570263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491a5bb0dd329d2302bb7d42c5f8e34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f41692e3f5061a147fe4ad94908fc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcb00966f21419acf34ea91d35455b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a81b4437900f943cac610c152a920267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c8657d492698c11acb624cf156a17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa00387c82bf421d62cb8193e1bcfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a980c8945ef78324ffca7cc611d346270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce2cd458da78480cf9de1b407df69f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cdd576b92d8a2ea6c619db336b2b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003037cdc49824173fb8d8dac2e65b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ca0b3b67e437c8a71975b86e0eb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf54ec1fdc2c73f330eaaf0f5f4fc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc9a18ebce747573219d9fc5ee97c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9e6ff451cb89fed4e5b004e68ef7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad0f1731c5f9b4eb2f4e6ed893440278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028910033d04b4475f3b78a2e59db66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe50e73d1c7c429cf461fb25842520280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a5482c739cc1f56db67f3d042d43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fafec853ee7c18325235c56cc04ff9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a859c4a00b6ebc653d5d526befd0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879116c1912483eee6c8fb7574b5ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eb6a2602afa2e19e60c40a5ca0971285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05103da7ec1cccd30a8d29782fbeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693f7af8cf656869bddfb8f93adf2d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a2b68368084020d49fa4efb578f55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9665149d081e706f7a22921b9f51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cec56390f06c3aa77af10246b1e65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c320873c2a0599e74390d43227435c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2f02633a3d2bf8f2087827eade1bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def2ee34607bc6088d7a23f90ce8a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5973b6a826b8dd6f458a6399877b6bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4251cd23f1f7e87a9df594cf9c0ab5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf97f570a545f2c07c172c4baa0e54b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118798c104c38bc0fad926172c88d35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be937375a0cfd483fb083c4d3487e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf6a128495d727533d624a65039b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5c36f8cec4d2e59c394ac15834385300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7c15add2998d4f62a32d978b91fbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f3119643a914178483f2bd6f8ed5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1af109468f2e17d2fc0554d48d6441303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac55aced901f7e6e466016d605a913304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f609bf2002173c57e628bca33fb69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ecc23da6339b898be280867856733306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e869d373dc3027eefd9be56c5d14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9497f16b8654351c51342672ced0df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1c02933a0854bd4c13f676440c57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f52ea80e0233f8e4b355df4f82b0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba288707c777d809393df01ce70b926311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce81d137b9d3ccb51409a9c6266b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f632c11dc05dcd19174879617811313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120a064f064f98ba727bc279f849883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d07171dcbf039723c823e3f39616e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc10291f686a7c44fb6f9d390eaf617316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c134aed397b7e129a3626522615efd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400357a99bf36fc53e957ad656a0989b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746fdd74e599f316e0854964b27f43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab267a3c2368fdd3b43b04f4dadbf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282e7c4ca26d9d4497526eebd95d96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251f6dc232d8eb0e14b3d869fcdb9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6deeffd59e1023a8b1136bc8e0fff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649233f43d39801ff4e180b58412379324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8fb7dae1ea4e5e00fcba70d41dc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea0353b275bebc8403d1a8ec160480326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99371d1bb9522bc2e6100185053293327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb3e941d2f7eba10c5fe850b64f5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1739d7be94c52186b56a94c62c99353329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962cfe3cefa3018f3b26536801103e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c5cfd213adb4c9dc1ba88b9f991c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6259065acff58275d28902f51c6a70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f404261d87b62d4b87f54c193bce5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c0c451213b257ff07ca9f49a68b20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b0429a7d484c9655d0bd2ebdc062335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e446d2b270f19d49a89ee72071a3e37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07eae045a0a0cb1c2ef2e02434f7aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200213a1d7d0911ac96ec5439eb2542338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171285b29c16742ac808a46a6a9547e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9fdbb9c2357e5b5465821fefcb8ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d1bdc737bf7614cd8673b1378e74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5c0fb48450e9e4f7f4ea5566ce5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb1877c2f491a0c2396791f5d0ceb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba028961ff76d4a27055d861a0d0219344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615b5d6feb043cbd6299268ace7fc13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd92a78990ca5044c3c3bb21db1238b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebb179e7d6a1cc66dc1cdbe4984935347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702f11eab29036da604ce0aca687317348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95d4daa8b1f657f0560ad4ea87563b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f522d604e1bd88f089bdf13a68395de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa26f5f019ff94960d8439f06d7557351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f76b2e961f4e136b313660f93866352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebe3cfca5b1b59af54b7a256c3978353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ddacbfb87cb0b76da7287f6a73aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c57bc8561483ea3b04eb255282492355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956460e6741dfae191c8ae21dbb57300356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cccb3caeb48574f3a9833a7818267357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb55c33fef642a1f1416c5ee394b8d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1494e2557b1066df52d05e9acbab6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2d75d967237d31ac95707497f6e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65311cf65f25c737ec9a2fc42f2362a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b34a5075b9a5116819cb0f71bff60f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b35eec0fbb085b8f4487b42c5b751363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa300bed1d06bdb3f409107ab6eda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33c116e923e7b871237427c8319854365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381a0b3d45dc3596a457657396cf63f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f81e69683eb8ccb54527fc9169c37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc480cbf5e644a0401fe257a6876b8d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6936ae9b802b3f76ba55a0815fb71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674a86c0227eda7af2e3a230be089fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836eb849797f75eded0e2ac1a127ef9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d5f1acb13cd1e5cde06fd0274a74e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb09e7e0018866080873548ab57f3df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b223f4bc5b33420cd32cad72644d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05d5bca909c56ef965372fabfdd52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2a23ef69132ebdb61650193d53e32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4add6e596fa3d9bbc6787c84bfc35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb626b28c31f11ab63635b4348eac7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed40f7db1463cdd897f70dac257c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab55978b2b3d11e3e5959f2bb44ce72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525ef1ae3060009ae01c0c046244f9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ea29f591b09741a4e554760a0e98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec812535c5edb2acda193008de4faf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de26c4f014d7063027b6c6e8fe927ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b841112340f0feb664f6d26f6ee0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d253efa89f9b4ab7f4d33a4e0d0ce6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc05a845119b503267ab7866273b3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbeb3a060a22ddec823f353fa63275388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3a28bbf4a8352c4202092a9d0fb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee007f2d2b1ba7d750aea824fc074da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334fd226b63f92684a133153b3ddb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451487dbcd74ea4ea5a84e2f6a38cb22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43eed1562dfde82efefd7a73cce0bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17671b6a7836d46df8e2bbfcf626a66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc81ac69c1bd1e15e6eff81a55906395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a2470cf94b2b6bd7ff0375c617d04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb9b035e10160e48e33a96b987e28c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a42b268bd4b97e803d042e0765080398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891781e72052bb08c3b0b77d549a0bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54533b0d254e45b8fac485aa945270400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12b5d4645501bbc5ec730a552e8c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c681e444000a1c7f22057b3bb255e07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5168d7ab757b7016656458e659dce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47a6a64e2a0d3f02dedfe95f5a372c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe63802755f6c941f4c4b30cd2f7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81cfbd72b5a88f7c1834e0189b242c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37363f1f630156346545d6f19a16254407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8dac31ad5aee6db7ee2f7462c1363408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ca43e98b4608f02e85c5e814b6b15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5370d34463de992a57a10bd6134f66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bdb29262ac6afff994ff8452f2a64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032893a474dee0c0d4f2f015b0f3aee7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764adcc585ab84ff844b6a96313732fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b255f292231627902c18c9276bc70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a237531cdece11ee93d6055835e8718415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d536ee811477375902c55bc4c1fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0fdc97a2ea0e710060fee7972ed0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cfcb75cbb5d9642799d53913d3579418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d1cf2fc54f71986292cc02ae040e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba9606c699ab7e83da2ca4db475f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf3d817b6a1c0fe33837d2c2c3c679421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa096cebc675eb55acfed2929e02bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6085ba04a2335c7ab82fe99dab9f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d363c747604857c92fbf44f91f5eee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2a1ca6fcd587e9f6771f14cb08b83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cfa8d54ab3c1159baea804622ac41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe79bfcb43f6293e90bf74000d9652d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e012315e73e94df6528076b57f44005428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee4ed7c4d995d497be8ba040ad74f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273930f8e00858f6cd7ed1a5776d178430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8dcf360a93665004f9bafe23614a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee30c930c2052c0e1ac3507ac8fc99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3833d9cafd616e1cfbc08618b20b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc02c3e4bf3f66745d500b02c9d0ba8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4685b4f2d463c2f4d7dbb56c3965545435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca770d195d45a9194d9b1304d45035436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8939cead1706a6a2a6a65acfd578f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77534b618e47d26a1b20f7cf5cfa36ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfef2b03863a430707a3e686acfbdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b276fcdb423c0c0839914c4b90e0df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6ce0cec0793437d81056f9f747975441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f23aa235e8a10d52e8fdd1a350d83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3785ed5579351ee8080abfdf85281443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbff87eeedb2a016d6f00345e919c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996efc66a43bd9d1ba8fde916095dd2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e111d7b7ea1bf0d956b3e5fac0ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2951435998f0ca9a8b9a06a4ea1be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8255127a0c560668e2e51667ec5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c1d85228b1f9d3fae6ec5f05d136449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97342f72806bb55b24bfacd231c7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b30ad9288bcc6021515396a8a9e16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c32248c9df2e036c4be95f00486ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572a3c664d597d4cdc763443227328453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e842b00821baf344d42ad05ed789d1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25673ab6b83aac1a56123855c24bf6be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7143e49f286089e83ecc93783d19172456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83af9e2747af65d89cb4fe060abc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c3540ed46a3b5212e2f842f76ed53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf7f465fb39dce962ee51d1da199cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40dbe7d8ee031178ca9b98696ae663460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a00fdf0c8d34b58f06cd72e1a3f44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b62090acc03b6d3eaec543e380a84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533c175466fc8f5607ae8f6c0be7034463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb02af94698f5535e001d010665af6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0211a621f250a1262532619a2e99fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d966ef7893881e6a6c3432947533971466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a9659ded6ed13566f2f1892ce374467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f1b200dc1fa46ccf997fa98aba656468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec4ed0f772ac24c8b9c5dd6b19d5be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722497efe835a17a21992d3d04ac6fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac590595a520efa20eda79ee5ae6e7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e442fa0013e52a75d6f63a94dbdff3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43263d2e0515de8720332e9f4a9196473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e91f738744c20fc3a91791ba75a83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122372a732c9f698b61e43fe7703a3cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39a447978364be4283b9e9bc8ae55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee14af568c1b010b68d2c85c6878d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e3ca9993e90a567cf946daa70def3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2d13fee493692d0ea582167e0592479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5a4cf9fd3140787afabd328aa22ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d1c2d14994067509e819f9536ba76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bde640b62728974c7be56c84282b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500d49adbfe7ab5ce8a7b6eef53539483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ad1c008c84ebf024f439dd01c76b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3921972f63da01500148e2cafaa5716485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0503d641d285d0305424a18ac588b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c97de72f5f93da00f107b14814433b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90def56d0f387e60c05714fd882f5931488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200b1e0260c640130c97caf5e9e7e35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdffe1c662735e04cced5e8e6e2a72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1240f4b55eb209d5f8f5a4967969ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d819affbd30d8e647ebd2d9d6497492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f49592487dc60b408b7ac428fdcab9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c396c3cfca802446df0af47dad738f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe64a6fc32f3fa99523232457313cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ffda9cf7c51582b8a5f182f43b84d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2707366633d0bf8957b12f6c93df43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d46658775227bb6f6c1cd865d0a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6e1c3a13869d3796e7ad104d9db9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d819fd2ac79a0aa7ee6f1d5a99b34d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4390fb54fc6068303d44b1b85359d49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c875e27bf511a44d1a06762deb8c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf431e6ff10d57ed045fdfa38a6c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394efdb292e1c20a572fb61e7f3e2ee1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a8f8791acd7d06f57ea721c6d620505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd254312f67c404a54c3698b74ceebb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d31cdc42348edefd5b5f3ef0e7f5d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41080b85b977b31476b1cf0bb94e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead2668db0a17fc2b04bb64b18d43b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2487369334c0c82896d956a0975acca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc399846c74924ecb9a2c34b2fa88a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0400dc4486f2d155c71ef17084eef7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed09a934020d550e1cdef8b8ca84b8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae1d224c047ef8b2e668a6a3555491514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd9ec0cdd41ca9fb5d3cf8b6725d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fa91ff3298f595cf157317889fe34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d37b5d0ea0f31b84bfbc35f430a89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfbbe85bf7fddb096362ffbc34a572518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4406c073a53ed22a0ced38df940b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4ab771d74a403e8d73c5534bb465520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a78e3f58adc730f8a1f2a0a811cbbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f5ab71f57e77576a665dc64e0fdfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe411ddf7282b6d787985782002e259523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270de69682add4b218d9375f342abe8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ed383078edbe9d57c6e70e2e12e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf179162b1c0fbdb420e0a07b594137526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c119a8899e1aa454264eaf0be5c84d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da998f485c741bb0af0b9c714623e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1678abb760abef4a87a7d80421cca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f50856236f19d487e2e6e2be130c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1fb5be661f6e9d4eb5b082e47720e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2b8b633cd1b9824f10e6f47a026bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e465e764d237a0abe9bacac613aba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a8eca5185dc7450aaf7f1f273e5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977522ec59b79181681350a9359eaf8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea530ff8c94a74e7d5fadb3053372536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1787e24cc8d2898eece2fe44bdb1f5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3221b215ee4c1d13d7b59a8a1718538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427747ca8dfee15efd4232525730e014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8e327d32bcefd9b3c0d5a1a96a48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a7cbf955435a33cd1b90abeaec1c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25529a878335ec224747c3b6af505508542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a8edf1fc9808baf59fc9fdbdf727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396dec52e3af22f8081d6b58812dd30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377ffc4decf86b54026c07c008369f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce226c2786c2a3c16adf47b1ce4a22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0a9b63ee7dc00bf5bdf3629d31aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ecfe0e9385f6f4612cae789d38b03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5819f4bb529ecc1f4210396208e26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ce49894e4283c1e70691906cb05b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e81249c32dff001eaae8227e919acb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910da0e732105af2f6bb8724ba056b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1394f83c46e55d16db0841f4999d404553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136e69b309fdc8854ee5224e838f445554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432434d1cf9f34fd7458fc9da12ee69b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5474efecd236c335913eaf174a08c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ecc3d26e4aa060c948f50e228b131557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f93d075667bd090a6ba59faad1e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc6224d58557a47d6bc4f4bf687f22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ce3d5c1d8b0d5acf192b29e1235dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a52966579675de881be3a36e0b651561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4baf1fafd39b7a6cf0734c9bbc84c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f91a44c6674a944ab8629cb215d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcbc3bc61957e3afe41421e2ff0645564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d7f5cf6ae2480cba80179e250142565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e177ff23ac1e9bb4bba424505dda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc1e6ce1f366a24fb3bbbf409cb7af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31217125dcc97e0e6669e2e33007d95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188787d7f7687eeae788ca93d7406f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab61974c8d52cf4b1c60b0d62f3750570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9d71b838c0be7b16986e8c6c9bc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9591a049002f760f064aeea6f20cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b41f30d6a447d553f21b949d609ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd170f9999b5584292ba2f0ae5294ee8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d4c20ad4d2ad51291c90feab622bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eab3ceebc6ce1ba61e038d9bedf48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911059e95af03a37593f2f194c82de04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b54c50533572ff4de74146bdf7eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5006e34a79fc2274c77d83fb1f37a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30482975bacf65753285fc39de4059580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46036540aa1e5a510eff7b2af725a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30262dc9d204b45969ca554acd026a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e470a48dc0a28592494ad635b00394583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d6506233e4c1339babe9702ddf971584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc4a5ae5294de958b536ee8c9bcd25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5ddf00848b89b0b1b7570bb7970e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d22430f66090cd57ed1f21227783b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af46ca27ed842ec13ae53672f8392c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082393d6f72010878460f30007b2c3af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55292c9a4f0c67395e9a4ac5588ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ac5e94d3919ac62e02a9aed1a183591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dbca3206e3735eff0663213904633592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb6ac5e07bf3a05f62535b8c6faa65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf454f527c2be776d5162170f4f77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b0f34dce2295b88f4fa053214fc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c26b6f297e93b7f89be294285a73e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff3e0ae5ac52150b177e9b4315aa06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736642d111395379ac9836a125b559b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904106443da6bb53fb5d625fd3f99a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca67e9ce6ccad472ec2752797c0133600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c24230afd86aa99662449a95a849fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e026e94b3c5f2c83fad4756a6f6e6e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97751f870e99ffaa0364b2e70b12fa34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665c17c126a466b1034d80d40e57fbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5438280ae3d8cb1e1b37dc948a9e02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043fc8eb27da4291be81bf5d4edd000606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a895aea84cb94194adb1592cebcb1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a817dc41ddea99ba0e524a7212ffb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e03a3d1875d906d83898ead642de95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d7971f2d6c0197acc8b3bc2ca9934610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e610c3a5f93a5c14b2056b239490f04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05e12d43afc427a939b41783fb6d81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305728d3ce94a1a000ebecc8a33d97a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73e73203158c04d8e3c4f56e759185614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7f4223a68cc75ed4bc5b87d00b69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde07dbc7cf623c6ea5bc29733158e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc89e4181238cb6850a55141cba21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92010bc496075dabdfdd9bae199ad45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da7d0247e6afe75ae39028ba84d78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bad81ec4a3b96c2f527c44cc8dcad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b6f96c6fc7a5b4126240d9a76d569621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec48396ec77bbfaca15c8c33476c0fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba62e48c8256969b0d9ff6750fc7833623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f25946cffbd579744e85096e06ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb74abf516a2e7bcd45166561201b5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709be333e14f4f8b400807d15e017bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef368c029f8f5ba50f89d91c02855c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e778c5ce427f33158e9ccac99e4feb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda44fe9b06309a20bff38bd2c71cf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33e12278138a590a4743580390508630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f50ced58240c7f06b9cf84fe42640631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df809c66082914cbe2cb7132ef9243632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0695808b7d720de0e2f0af81efc89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e1929f632d341ae89b54d877d34c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbfefbd897840791a4681b4e2b3616635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e1101a91e87ee5d327b3ae5d70d92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792881b0a277197e4df200a03aa7e960637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf807258750cf8939f2131e336001a92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eb3b4249ed5d6e2d9cc40dc061588639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4800eda3cca768231fafaee412880b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d2806a7563418f8457445edb77b8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0058053900ad629e36adc547585c15a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5a6cee9254f5918627556148aea4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c59acb286dd7c3fdfb7d7b4f33f24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbc5a88be9f9872a12553732d4618e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030852f386b997ce7a7998fd74aadc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a33898b6c05edc1ce7bf69f1c58bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3f8b83de5fd6ab2a92a3d27f2944a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346c772bf7473fa6d68eb327848266649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f5ba913535326ac853a352e032d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c96c0e39075cdb3dd57a6c8768bd02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea24924bafd4ad6ddc19b61e3a13052652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d48f581e05ecef1861cde5768c79f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb0aeb77b586c5b369b6e06426c20b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eba5afd749ed0b954d64c3642a4bb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5dfc5b3520fa2019cf965f560830a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0db0fee793f937cca77ef496517c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff36f13c92ec5df78638a9e674e3f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ef31f5d40b1d84118ebcb24a66cdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5026c72f3df0a567613221726cb12b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e2698f71e4652d224f7cc6ec38b82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75d9f759d480494b9370e9e3326dc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e605040f1ac496fbe939ec97b2b3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32696b1620972b8e4e36d5898e7e8fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2f35355cddbf7edeff50bf0284641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc235f8fd2141df327b15f066df22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613febdaaa12557be26dcda75e9775c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f883537b0b96f699a71e037391039dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0249708f56a2394e7738f234908b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b1acf0b5ca11ab9064d2572755379670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0aad1470174c0e60bae0dbedbe65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03082f15a67038a88988fecc2d27ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1aa3d786ff7a2ed58e6c3ab9aad82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d667ac33bb4ad31cf989b5813996d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f4adef144e517e01f1c8a5bd070b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e537322267aafc52eaebdcf2d39093676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b5e5101d5536bb63e0a75ea5c420f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af837a0d3473fbe01a70069958404d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d22ad1fc3c7f791369033daa836ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609953d53f9349c2416f45a2577c7588680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d2e9afc7ed1db39e6038aa29573a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4f2eb4970aa28763d751e3f974547682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c374d7fdbbc2a87bdd03480fa9a8ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8091d009ed5b905e5c7279cf9168b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde754586252f4221d9f0c052b6887d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e11c6f5598323cb82cdde9cce9988b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28a59fc4c76737fbbc09c3d4d8c83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8fae278e6071452adec59b5cf903688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024cade6687ddd4e245bb4b8118e1a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa81fd870c0cd3c6d6ea9cbaaa7862690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c589863d40a103a0b645e0a5035b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aac0b0ce81f5550456bdbbc481404692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a42f7395eb50c318a658bed4418a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0adbbfb1e7e4983ccd66e1565dee08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8026e6993b435d92d630d573e307e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c824f083abd1765872cf444133b0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b7d4566102773e85eab0f3ed03acb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc0876abc665a5636e6032e09ba17f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79ac473f44ffd0a968e05a3518786699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006310a9412791c537925cc2c312dddc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae9eebefe0100bcf1ee4d89492f653701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26cf4a1a1faf372c43881efb75227c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561cd9515e43e48384f3c48b09f73c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b65771be8ca008e4e4d607cac2c61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d3c785112b6875ad16c35461c2e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930755c190ae058d4ebd12e94b019f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a34ea0a5b73afb0fbbe77531f7200707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e04b6d64c50de91be94ad1067136708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2708a6e0f930065dcdf7fea5bdefe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec638d56ccadbf598a14722b37d2ec5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61944315b91edd846fd969ad4219b0f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b1fa00e74597bd7dacbd20210f82f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6177183eeac36e585634e0f55befd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d3fa79158a007f48d26bec234f875714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7c96c3e809eb17fad582f1cc4b1ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c92492a8d167c75e4d19c28b74c59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79f2bdb8193e5a011047c0c516407717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f2bca2d8f25778cc87190b37fa22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100760938ce5a673d09c20523e59fb2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69764a5d043aed03e81574fef550115720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91c5e69c2683eb40b455c547d52553721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a4662f2a2cc856cabbf8b05c68ee1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72514604c0aef05916577b677ccfb38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568bb1dca8d26705f03dd73c8a787b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993959d5ba22c6299b15bc684f228d5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3af4d3dbe3d4fab700e528e872585726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d1a76830578e727b21a899dd2f59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2601502dbdc7b3ffaa21b4e23a2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5fb66baece8d6f9b6dc78cba80919729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd052d2a42f0669f43dcca3d37469730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1f17db5fd8e115871226b720ea42d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b4d67e88f3a03d297dbcdb5886e18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29d6883bcabfde6238ecab74eacdd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c001266269de5d47d652bb8eda2e11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf6dad308bc5d5a7cea1d083d6615b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975e6fec84b6b3ba4fd4f814bc19c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d9c2e001384529f2daecb7710484737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474be50a25462c85f6ecd6ad88f1b00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b6517dbcf2c2b0e1c0bb42d6d103739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe0788e4f8023f9a0aa29e18f8a83a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde1da52e05e27386846e4077fb5a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5712c645cd6d8290c014917c15523d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be427e34bec405e364196eef88d5f401743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061510c5af3ad3aca992d2136d5e85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec13a14ad4479e08de4bc826446ebdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd11cc6e05c8db2fe3b5b097b3502d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3386953f06ba0ee6996dcafc3063a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b6257c28e4431340e80a2f1f82820748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9c41481b803262fddc64c41eb5468749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbf99c48b3e4a6cfcef5146c1a892c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c80cd8bef8f4b2391ef2eedf2f900751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139faf1c30c906635ab4b5a6b3e5fd1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea8615980c5c1d5609dd408fb6a95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0713945adbbb2b2c0de3bbde7e32a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b74b2e072b86212f8b0399d2b84b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3725cc5ab1762fa0485b8b65b395a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6177f0678ac8ccd76f86c6d94d2eae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af4d243b4a6cb45acc1be3f054604758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54883f2820b85f81bf30c10057cf89759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>