--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0050548a944767bccfe58cb136dd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea5096b1d77edc1b88ca86c3f8dfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8630b50ed3ca7cff911d6b4b064553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797fe93333d651b8c9b122e2ebe0b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378523d00e27be39de7c4c043db6d88a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801c8944d6cbbe8c4744ace42a446386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0111f8ee78d68b9bc6dee1f4d4f8257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe790ef5b4d2f8b93ce34c33a0424878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242281c813d44d48babfb1ea03a75ca79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafff5c0504adb3dc64903ed67c4488c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d4a7ee0c4cfdc56870c3319a39f3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3f45b75036c1099b5b7b131f15a0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c76e47f02d6f267e34343febe4e6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05611188d42c5d39d6e5fdb13b3fab6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1c6154738130ddbfb48ded9f7931615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965352aa0b0152b7ae17f52ac54708ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762adf975302cb4e3ea150befc116817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370e5e6ea7733d9cf7fc984a25811d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795c08e673a96ac9c4b089e17d086819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768930819acf7295132a84cad9980b9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9840ac0dd7f0fbb504d5fe371384821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07619f370b9c9ab1ad43f47210803522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d801c26c9eeb7918c04ecc8c8934323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1b8d909ddf9e036bdfd765a401d6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81efc3e51ddabb014e26f9718a1daa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651cba64f89cf28444c01638c4b7ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d561cbdc32144de8cc94af1df6c9e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad11a81ee6052f23e1faaa0324420a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090cf6f1db36b706a3b3425ee9055b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e9f7aaef6763bf89f699adb1ac7fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb27f4d47d42d598189fd3bc8292e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871c76f5ede8903f9dfd46c7e1667fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103550508e117c74dc64be049f25cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05b03c54d0ea9a6fbd2d84060c32934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4359157173849149e05b3bd1a4fca8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76915783817907aa6200a9ba9ff16536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787839ce9bab3ca1b46296d45995014037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a219b2bbad09ff4a28cbc1fa97ec738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76024e8a6c041a04afe41dd4e88fcc7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871107f23798680fa19ff3362cf63940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33733ff6f9d475e5bbbd93ac0977c88341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbc93dc043198483ef4d1d55feeea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff855394094ba20c486478d59748543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a608e93cf65f11881a2ad11aee4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48e98b2d8cca68d50f31a130cd44d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a132fb16ac97e06f3bf840cd976f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafcf0f9da03668701de0e56281cb5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb0aabec85aa8f35060b2ac4ce67eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b2983af727ade95ee1c77da18dd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308acf4aeb0d234d718398147801ebe650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f2fdb7037ae9a86a7decc5ca1bc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba536dd732976e07304351b97b00fe1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ce486b424fbbe050100ec6dc9f2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d73cf58721624e3911f020789ebfba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44778f0a0b7fd10f15721d9ec4d61f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be86c864131ef1e73ddb4e19e7556a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1620a69e3c00b7cc5c5860537bf88857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b00843cc0a748665e1a1a114c19158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539345e2b4f7c4630c16951c5ead44b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770652f191fe2fe50246d793da23afc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c3b88f5bab207ed0b15954ddd66c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7fdaecc7fae01de4e7b04c0d9e6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427736bd797457ebd75c834a29618df963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991152dc5b157b5eb7db53bad0c3c5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f3ff9e422675334483c065ce572b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1775a9bb044134adafb23be31ec7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b44a334799ebbc850046e623ad21e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b8d827251a108530c8f25935f04a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ad6ba49f25726346e1718069ea8b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db60808fc36b7dde48063edeea1703170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610dc08db561cddfbd77fb08b7822c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d22647050171f301cf59a39eceff7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c05f8c81a6f706aad06df0588ace73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2f92cfc8b24ea9f576cc3ca934b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d12327209cf232f73a4f10aa9a1e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680548381bda568a417392e057ec8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e6867354e1b76f81e39c81cbf77577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bc035a1acad8f61c0c59ec8beded78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8c8ed2069fb2fe252f86102a7b5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731f5ab8ce9a6d46264d301bd4e62380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357f3f52b7b9ef96248da09036e24481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce13e0a6c3357ae8cecb89f33a08782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63726757bb3253b069f0e411131b35eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55603e67076d8b2d017103e2ae95150984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c1bc68d1eab81b554d6e542c4118485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7801c59dd72e8ae475092cf028207786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed1876977e365e23c816c3e8b95e8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d77e300fbeeedab6a4e66bd1d9af0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e3ddc27db0f6910aac00c1f9557a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983d0c5b7cf1d6b16c13f044d74235b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e923fca71fb0e0c46b3ef25d85cc4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc97f463768ba67c1d0ae2fcdd43792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2997c64aae0f01dae570447366de8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b84bceb6337b3b10b8a9da1f7ff15894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee3f7ae946f6baf3781e8e5e5ad0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2b13ddc8fd63fa587d367b78edf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b5b3c3c0eb7f08ec8e5d5cf97d4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6833962fc7f91ffd97ee3ce45b6b5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d4572fd87e93e24a5aba053e28f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc10edfb91785962521cc3cd742a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469022fb1c02a76e7d7435f282b3c2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c39a5779285f4c441d334f50247e21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f04a102ca19547b1afee92728aad47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d40d73de49e6bf3308c94d6218007104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868af0ef8952196075aa0a5f806f19d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6be503092fe9b7500e52eb7c3fc056106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbcdaf702974b1b43fb3c480f161a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe87102cd4ec14d862da5b1a60a6beb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb02c23b91178768984d640dae1307109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7d3bcd9c60f2d7999358ac3f4dd39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307a91a679b767c7ff66e485bcc5c65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe134feab77aa4ad630d7e29dd59b6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd49f81842a756827f3802f0c9f1e09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785d5d788f81d91c082f86817f7e9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7ba2c0d51654f7adddb54c84f147a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4109277579b6a7db24c518da0a2019116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01448abfdadd67525d257223bc80fb24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d3456401c4a6673666064c852fc5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62d92bb9b9d48c491df7e76c95252119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7ea7bfb2e3a2fb437a67e945277e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ac1a3a729ec5469d58e58247c93e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fa466b78567df47572344f9628d21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666b003a48117474aaadd2dc397bdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450a8c3b8a5e22afd5a21e6fc7f902124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0491f76afe46705e5ff2986d15e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b5c85db65ae38e660a68eea979a7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d20c013b058db326072f699fef107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f914b28b91296ff38256544f31f64f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d32e11a7f03eb211c6605eacbb2f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a5752bfe5615eabef2a8493a90e7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c5003d451dbb95d67f1da110fc8c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b495f98d011b128180eebfa3fdbd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0a7219f21586e5910683848ea240133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d42c7a0a4f9cc102a8044315a3e4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050ac383d84cae3da28e3b8b04000d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe3c9033d3f476540ab4cc8cf1f755136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db919b5e044bcb49fb377b0cf22030f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9bb1c87ddb0c8563dedccca3638e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3ac0f7bc4d4e444092e360077918c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01cc84be1ecc9a16a1d42de62de779140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3b19975ccfd8aa8e03d86f1a26d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435989917ed79b9157c23a1b858fe6bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd900726ec4fd0a46457b3dc3ff37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3222420b90b299aed893516cb7c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b511a654ae407857e602ddcdf3c64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebc98af12d9886c6798127931528a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ff9af9fac15d3d029f94a45a9f3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a09e671c75764d338cb3820cb48ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3bc0fa75531bfad7994c5da425164149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2c4a7583d6ce512ca108e06215983150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567efb8308d9ea0d00de231a556478b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625473d0002066ab65d2e7eed04e1e48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eebce0f3bbc007efea5c8a2e7c8a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af94b1c441691a925f184fd003fedae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feafcf1742bd1e595676fd83891fab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd49e2aac20907ad9cc0c49439fa629156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa97fb615f5e0cfc510d9db21287b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc16127a8ceccc841699ed861e32c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5623efd0857c7d375f60786a50f611159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d25399bff5cf39998bb0a36fd1466160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3b28e93ec76a13e4f9258d75c769161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ff9dcd1e3076214ad55e030f526a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be44f9375fc8e316c2002381d5e58d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91b7a341dfabb9fc0b574f9aa18657164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c7ce3a1d45ffeb53e06dd19cffa8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db8d96c1496359308b5b090932052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55656e1603d954129aeaeeba12355699167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada833afb53fc32ea74d5996abf4f6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5a566f49854b5aa0a2670b281ae59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890633ce1264b2ec0da9c0dca1f96d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2cee573fd6c65ae3d0944ab7f625171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad381cd1ad8fd6494b9bb7201b5f68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1118ab417c0615410a50ac2749c9ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a13cd4e863e78ae99e41b5e6a47e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d560e7e8bfae8e1fd1680c01adf897175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475da7ffce6c010ae33b1c0951fce2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1dc17b02ab0cf1885252c2f4bb142177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284702acccfaf6954c42e8f60a023a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329181f7d7cb745239505bc4bd46474a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0674a216a1b43032d254a146d2a54d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880a366b53dca2cad93253855e3ab12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bc619dfa2288233d6488f10b8b1de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2d2a20fc09c8fad54d0f5e1fd899183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f835326fe523bcecde9985b8530f127184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d054c6ae9a4d234c880ad1b41bf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f5ebe71154e1435738ef38504c3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd18110bc06fa29233fb0e28375df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff9e3f60cf3804935e6ba36723ccf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a99cf55817cfebf1dfda7e0bf4b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e2cc1c951245192c483ed1326c349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4281bf52a75799c72a5710560c0c959191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee82c6367d66b6a76026e3152dc32d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6573f7e1c324a59e958b1fce274ddf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd9341afc156b4e3725c0d5c0b04b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace15196c2a3963f6e2dbf2afb9999195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d88dc3e2721c4d31c5e45f8e623445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7545d0b152eb14476a95d533879836197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452940ccd96fcde2a82296dabd7ec33f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20428f0d139334755e928f9cb98f6c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5c5cda742b544f891331ee3326ee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a222ab1d4194090c56fc5dc030f0ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd676718dc95f6250936bd2a86ce0e4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c832830cc17f75afd96eec3c1e3f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f595c9ceaf6041e02b5336f8a361c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98c33d36d34dfdaf364439331371e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fda47a70e927d84172ad9f132c7b9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc73b50068607efb1b0712fe5450d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77d8529ba9797e84ec4254e0ff603f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599352295be8f20a91db00ab7a14f6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede0251f660738a630dabe2c1269d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0e7e32b4741e74df5a4a6abc355d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e815b925d94861b0a4ccca286c45070212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc727b095cae9552b9ad4b8c1a3266213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee577f0a620526b4e5667c045af0006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c0731943298a06753474abe6a3bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eebbfdcfcbff57f5d9387b083ad83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a043402e8de33e270db4cae48d79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d8d8c031b2c62275c8766b1a466d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8d4dffc2b8348b2fda258ead7aea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76e3b5ab23bbc7081893eee82e481b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88391188831409f0325ffe746d09af94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b65ee3d10fe22a0b0ebd8f34ca8ec1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac0164df766b7b7b465047c7d823f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b566376ad13c913baf6fefd4bb95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff54a01ccd73dbedd5831832435893225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94459c4d5ba741999a7d469602beab09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334d5a1e452228041129834a1ec3359227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aeb918acb99684e53ddff749ce472228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013a018df893ee2db7090c4ac8448e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d34ab9d90dd89014e1ddd6e4db7b89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9780f544d9a7629947b2da05c546e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde37667fc1ff31d1a14652c40fbe55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfad53ace71eee337ca11bf070c0f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b549406e5c58dd1eff55094a57b5ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46859b035318dde99c981de6302aad8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d58afce5c2158cb11382f3fa347d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b232b7aa606e61a04e603578186621e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15505091f87fec9d3199eeb85f8a8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72bb599c0777cc64f92c1febafc804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0341936f2a744843e81d281f945ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da8d683d87d807c9803ade5ec0f37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf694fec018127b08c4e2e180ec59647242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b59ea5f7e4aa55640c7b6d57598e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbbb255100d57d98e4a7728d1fd9f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb4badcd54e35b0cd730430e92a30c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e232a34a26a0a1a9093947d5ce5fccb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec579497e2bf3c89a7a32b970d78ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb86db6e538b66011191c2ea206b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f128d5354822e01962c72d1dbdadf8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bbc767f01c1230e8e2f2fab1b7722250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56d0da91d3ee9ba68ef80266c489e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c6ac7d8b6ef691237a6d99fc23651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe972cfafaf12921bbcf3956fb650d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745237f20a815d8680d346b98c2a247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839e9b03bd0f1c282ebe387383f747f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1d5e75b08450653d17e0dbd2a8af1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea512220d52c3f8ba0738a5914789257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b6ed94a728172bcee2186df16d55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da11db15141dfb046204547d3459e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134674a9d58d7401a62a40ed120d332e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef1040f1a5e59ba2d83a2908daeb69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6914df6d4c0323b0b61e9589e166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120099fb348d594506410cb3c414c64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262f3671ef21ddd9390c08116eb45e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b8ecb4f552de38e050994c8a41398265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e50bd66be0b9b2ba8436d6185a95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ecc4c8d648f1d73a42311fdb68eeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d333c2b9e36d16b7d0e00226ddaa731268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f94c6bf22ca6fb5f7a23779e1a58d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc4478ce35a9f160018c8ec2dd6be5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe35e0e6f25ff72b5c5466cbc9feae2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd31450bd1ed815539d0df23e8d540272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e8849e4a0b7eb9ec615c5841e79c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fa6262943ed5212877c653e7cba99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a43ee165eeaf6f2af55f7fba0d78a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc727b235e42182fd891cf66203000d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91f04365b2344f526fa344126bf73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95310001a4303b2cc171f230dc735a03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf39fba77f73c5303d9f8e2fb2602ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea65103c21c19d01db07ddeb600729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fc3d53e30aa75d7791b4853a59904281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d8f393dc29915a6c67b03a2c6744282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979349bfd6f58bbfd4e6de59f507848c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803b895a7072c229f1c6b886bb8f753284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f32d8c3e47bba481baffb806cfac79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9b3e85f49e8b908b329536b9afa20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa61a5cb4623b132669e08a94ef853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3da698f318daed95a89e70ec67a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcdf0cf686749a763df53b54d59f9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f368d15012078f601e06a254751143290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5ee5f00fa4b9ff3ca18562812c8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3afe7d97860f29a90bd500051d1b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894880cae2439b4f77fa8fdfe9c61625293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b496f09b21f0a4d3a2abcedc5a4978294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b450840af1cf2b996a08c30a33f749f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d043cc6d98a89bd5935627d242e4cc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac255a5a1db41b7e5207d03caf54d663297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30b39a823cfe82c79d6479e76ad5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab0a5e625f9dd161e6be45cde7fcb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda7426d1551348ecef9b2d99a71518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb5435c452216ae1f35d5a2d421e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e45dcb063f0b0824ee9bfcf6e910302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e5f3003e21dc11f7da71984394b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2d7712ea633f9e19c5e092af39bae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922021e77a119db01afa9ab34040dc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c887e4a4a950a4722a08e081e0830306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a787bdc4ae2d5752cb2952d9fa0d1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05edc3cb60dbf37ac8840fd4b37038308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a677eca9bc2b09eee1fcdabdfad536309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77d67f0eda89aca3e7c5803a231e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be046682ec7ab01531f8f17562b56d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521307c3f39f8d99cb3d74355853202312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13093e142a50aef17a9c3d70ec943d21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d6556be1c8a8bdfee97895ecb9366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0171d9ebb94c87f90020ab0101510315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070625d0c2585f87abd71879ecee1749316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503872805b1a307599f76dc45ed0b7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d630107382cc28219c6e8faada538318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd98b449da449c9f2560d95026c7dc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f3900c7485d273c6fff05ecb3e41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b592bc2671194d12d8f261f4727cdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726d5139c2e5b5886c33f14d45f140322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd91564d159db9d7b65e7368970782b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb94930b2660a71eaed94f53bc0626324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039354be4d486afe5cc87dd98f2e5e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114894775fb337dc94aab06b445761b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906098216f21e96ef302b003f62445327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc11954a8edd570a7a5154f47e31cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a511f03eff187b9fa0c05b48eaf995329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07646e17a43ed679891ba4950dbcc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08584c1fce8853655c1598281632c78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71d2f16b28c72565829764627a5173332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c73c3cb8912ae8b53e0477b5ce44cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e548b49399b0f4422afe759ab3b857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f3488df46d20872529319da8c360335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6499c10b6da796506ec0c2c45a157e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6eb5c17051cdee20df4b23a6fae0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc85165b48b662e913e2c568acae110338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe9ac16b5d0f0876693c81218a1414339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757258559e91bf3b5daed820411ca5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba2a8208d51a4ecd890098c84b01e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e9ca245afd5a8b73c66808960b390342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a8c91fa70f3582577c9f5e65c3774343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338b3f4a833e61eff7139ae75fd052e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81ad5b231753058c374f5244ee2fbb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944935ea0134122a013376e40575f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad3ca0fe75cb6bc06162444c05f725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7250c1f60068f68a3f81c09cfae28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b51cc15da60a7f011bb9f373836570349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9a2dffcbbb8fee8859283f61461e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95abdd02aebfdb8d2a63f13a88b83c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd575bc0646c6f038f63df18af65e88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e402b6888268b959fd2f97ac838e816353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78a3350a938a27fa4a0697245504c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb336846535e56cfcfc31467c2ccc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fbe55c19af58ff32e1560527ded6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa103b3fc3ec0a33734b6c47655d3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ac65ba126ffc97ce1ecebe69deb9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa87597497acd51602ebd02334cb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d596ecd49e9e7dc34e7fe3a1c1534360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebba2a40983bae1d1c00f1543fb61c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54490bee405441111395679f42682efc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6abb86dc837aae0c18a511bfd1ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e21ba4fd5818a0d16e7e696a738f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8ccde899808cafed2dd039f1cf8fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba73c6022bd5d1d3cfab869af3fcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc0243641d3cab4c8450cf133864cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf845de7624ac521bf6708c904af1b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b677b82bce0f55f7ad2de89dc36d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469eff800e0873d76f648aaeac08542370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430b1d7932252baa7029c1ae8be4f43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85204284b43f8a7622647ebc531bce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df999ea1991dc55bedf7c0e445d915e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9baff95520e5d985aa61e8ee7524a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dca581b657a74aa98ffd90a219901b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e079a776a429963c34b645614776376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729133a0234b3684988f88e60df9afa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ab480a2ce89ee5e7e989bd9385b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea0482aac187e3eb320574c3f945ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3e2e4b4ef540eff360c290a5f0cea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5e7805bc0d83818fa04ced47aef2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63718f038b6c8195908e7b095260fd42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ba646c59fe563dd67a2aa56e19ca3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47a7a8e279abd346dab7156934bd91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c133f9bf2a939fad079a156721f86f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9dbc2c4af2b9987a6549729c6f9ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5083b55dee0dbcde97f09ae43a6b95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29186bd28b7b6c181f4ccc8aea53a9c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cd032ebd512466c3e8d98ec63a944389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05831996dfd0c7c9f4b4ec751b68b6f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07ed6d370d042ff84711e3cb93964391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70a870cc4138c073586d46f07f652392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e7dd01c4fe64bab6b0188658a2e7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac175089b0c011f3cb570b202886283394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd0338b1df44c0ae3ea9b5a3b5916d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96293a8d053c7508d9eb535f593576396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028c2dff4b06af2e66bb6e04088502397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7f05ad38d3efcffd5827b32806bcf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27160a689025b922ee4ee8a5fb57ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b787ccbf82941d883645919292585a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fa85b48901c40f469f03680fdfdb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e0c336d7079a51834cede692ebad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263e1689808ba9558953c00dfc6448403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b18c6405fea83929a4919e96eb1f50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f1062ca439dc3ee2542e44d62014405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd5f63e2ecde57e5934396980ee8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bb9d7ca76bfc7c4cf6373d84ca49e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb353040a7d40e0970629c7ab79098408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e571f83cf55416d483d8eefc3c22a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b264690e201fc559f648507302740410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb1c26b79b8799e2c6961ccafc671411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3666137f8b84a3f85bd9d36aba9ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b251517b14c523bf34501d8f4cec34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd14b0de84759cc9b57b48c8109409414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43c766bd8a4a1b5a6af918933ba6ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc6936be515ebab9f601701e1aea47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22de23d8cd54e1ec559be7a06e279a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a9cacf696c6b4be074046a9db091418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48799d04a09ee267872fa63f1a6ec66d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9723571f530ab206bc27280db067a3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237389f752ff53483b523befc2a0386421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e9bd72df3cb83f1e161bc65b10ce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced783c36f807843bcbea576b25c810423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2ceb5736f5e9ddf2bfee8a5a538e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fa39d5e4db7eaac1a96feed97be6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e06a23733ee5be276d9d010e6e9b08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48c11ab696d0dc9278a341d11beefc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2fdb246743473b4f70990bffb3037428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb09b1d3d8c655cde5070b915e32f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11436cccbefe0061494f40a42609f424430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74f41a95006339f6c5472ffa7a2155431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a3545d57a59797f8422a6d03bd5b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024979c7a2095ebe825a142ce3648fca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deaae7668af19535b5f74f4791e738434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1454d81b3767863821ad1d9c07f0d99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593748ed3d81aaef8135f25e8a8263e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6296e51a3ef5dac34a7686ade5db25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f8e0488b7b66b846b9df64b2095c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45859d6170a1ee04e22ced6644a46c2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97045ccf545fa59c864e6953ed38c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d76d2d5f3c6c1c597ec28ff8be336441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7578029937438f96d2f01405811560442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530287d149c03f38d087acc1905bf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e15f7ebd1878d8f663a188865ffff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc15d4d4b0957e55dc669a822d003c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d950ea4af88b97f75980038362dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b36a677fefddf662f7e1e3b167fec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36909f97cde1626d116694507c7b55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bd43de09f64a455877e2edda82fa2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc71a4e2a51ed53251fab8dbcde55f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a294241235985e925ee620f5f461451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3428b259be448252f028cb2908135452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd66e013a7c7882a02bf37e0bdaaf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17ef39ff519db312f78fa35cc28ee2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35d5fa1b581fcc165cb4d62a6e9bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad28eb15632cfab9fc4b79fb857f4b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f482a2ab209ac80083f4fa2e51c6b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3cca880d40d3baaa823509ff416ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e32dd8f1195ac20836cb8cf5ca41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ccb7321b35fa5ef1299aefe4c012b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503412f125516480816b86ac98d02b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef3914ed79829a16d7f92dfd50e68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df13f45409b5bfad858ab1d3ccdf0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed93816b0363ca437a57ae8a1449e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d19d29752e53398038fe46e6e8ae0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b0339cc7369a954b2afc1709ae51c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d2ecc19201c1563daf63caae38a60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c713f6f88a06bc3e942705abbaa77d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1d28d747cd641bc64b050814a6050469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c8ec36897af21ceabad761b41510470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e59cb677732b7e057b71907273e899471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93119a3e50e2e26dcfc320ef364f9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6b3cb9d633717639ecc583213341473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115168a4396c1f45a854cfc67e37053474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebe3e42ef0cd34a155551dd686fbe3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900a9bf71aeeb642aa289290795145f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e50998b5e53ba5efba992c9147e834477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500605a063ee61fe1469fadb1cd17f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a93f5e88d6caa457f8d71e9a231e58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02004e8b0c4ba8c9a4c21f7fc26f92f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f40dbd57d11e2cb03b1c2d8fe385d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8fef71af8796535af5a64b2ae39b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3232fdf560a6d226c35fa9c83fae77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d552350876d26ffb0ae87a98e127484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c0e7a84783fffec3b24540c0298e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95208a77b89c758168871e12ca4817f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e84c6f5de43bf1c25ea6bb9509fcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecdb782a9165cccbeef015598ba645488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150170550cbec17ec8af0a36bc1021489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e338677a2d75c6afe892916afb66c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d797f53b904db06fdb371e1e6e6d09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7c2210c85e20a0da7cd37a89845d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd8c97b58557ebc01ecbe3dc44f52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac06c508bb5d7a2225ac20b212174494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801074f2a0de3dfdd48c615bb885ad6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9244d1e8486ec1a6d4b4afabd7dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cfa52d4a3bdb736155021628494ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53ad925b69949bbe91dc5c3690749498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c1b83ca73d4022ab11854d62a1cd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5454e128c48f7f01273bd0b3e45b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588626ff8dd6d0fe6280fdd777440f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df731614f36c6863056834bf7b9c6dd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d01c433f9c9d5a13a3a1c1b5e1b00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e354e3cc3cfc4ef1adc979dcae8e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b9239d8bf6b2a4ef7c7091e2f072d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca02ad50a785515d7b57a3f4720d87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bea6e6fcef5ecdf4a39f13be020c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe7703193944f36b1901cfd3fc12c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34767c789109b0351892a2ec8bf8dc44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b581cf2d9cfa5b720faf05d7f01de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404ea26ee91acaf5246d19393b5bcb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17bb4da28babde4e81c8c7bc9c9bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42906fc1713ee009f3c2edf2191fbe4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca27cfe6953b8094fc0187c985db5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa0dea17afb941b8c8a9382eddc07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da373e8f1041a5fe1d1a8900645d21c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c758091450a79c580f45266bab81034517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124bf6b5a8cedc1a21d6d1014edff59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ea193f9492fd79e69c924a15a85b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d28cfcd938e60c0ae84648f82bac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf86ac4365f45687f5c1a3145a66e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472c48929e8f73798fbad473ca397a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5441bc8d384b2462d5262c337cf71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c683bf71c962ce2aa75f6b03e163e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f771bb8169a70caef0aef77350fca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd790609b5b24098cfde0fcb708852c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e11d1a92feb8d131ee72ae7dd0b76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0024d5bc8874e4fff0903d3900a60ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375f0efaae055f3db929d1562a7939529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcbf15b97fc5966e76169f881dcfe6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d4289768f8ce429be11927391edf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6102669ab779fc8f9923abf1a912376532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0449844584cec1f5cd473726f37de5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf6ee61ec1b99700d3697b47058ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023dd96c2775d61c166cb9684eaa9dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af6f08a173c3b4c7635c2c7bb7a1ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ab8fcd82d6c30570a3da354dd9ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6437b3a2ea699ecdaedc6fec1ec6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c6c52e511abcedd3a1d545803786539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27143d867d89e5b4bfcc139e8a4d9335540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c00f61577b7f765741c1e4eadc72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc026ec323fdfe92051f8965602fdbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cfcc1d0a0ad0c22f2134e63ead537543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef62c2dfce8228b38304ab1356920d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36652726964a7fe94c0d99dbe1f52ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e94f16e0ebae9472cd24c3e9ab0e3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656257276dcbd65ed7e9ecd90f3e3ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af67183815dff3653051be1615d7fdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e3e3ba69246f4e69901d8bf195c6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd344537f02cb94017f49459b8e39b71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dea26defd56b2ec5426e00a5ea18b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a23c1b0adb2a83b26707f73abd97f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f51d080db90de21344fea0d75a260553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2bc1e91ea6f6428c7026624124ecd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73e9d076c03c88ac13d36720c915dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128a4dfd586c6cff8b419c4f5abd495556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e48bef458052ebe42c7301e8627f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a584cb87d50f8614d16a9aa74391558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806721dd8efe95f034caf925c978e6b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4d3a9b653467edd79d7cd610f9ae0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278631490aa8da54725f946420dee81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811a2575c4393db196a73821a99ef99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f15b915f4c7e2416b1ed8b9616267563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2087c0f1a3bad0087038e9d31e86bb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3dc725b6fa4cdfe8bce4f12029f74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4cfb8c7d78c0d157899cfebb79911566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f288b6727a4ddd247f0350d40a4ee7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4460e42d0e271ab224e31c6ebb3198568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a9650c93a3560d4c6ce1efeec0320569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95384bef40a7c30cae710707484fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939826794e6adb25eeebb68e3e3e0b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015550974321c0afc21076af060ebd15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17db5b3d47270b76655d6bb479f915573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74f5524456807c255f00b15d653b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265294a22b13876da71d9b6bda6e0b48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5fb56c9970456442d3e5cd63df6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028ec8406623fcb6f5bc50befe0e1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2db5d40a11a2b31905cc7c62e030578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e9fdd71a3dd3d98eec5497b22e889579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78eed00c3622af92881ab7564694b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba400d0bd5ef4254d4e78abdc684cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187390c93777789e54cf98c3fc5a162a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7cf29974e0bcb1fbc82684032df98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f32385099747427e03fcf4f1d917584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb7a26bfac419fd5e0e00f9ab279b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9fa6741cd2d0ee4fe083c0ee71f73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db171e30d717ef6a743bdb8d8d465587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a07a362d6653e7885a258967b95ea0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35d45a0d7a7f8ffc82e8fe503b26a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac342ce90a31c1a4696bb0dd2a0a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1eb5c4a614b5bd3ba24d81e4e17f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71539066c0c066afe5361c34602b1b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba66c5fcd318cbecad3d54674cb5800593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ec93299d7ae72cee8c7a74abe5078594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c042496fe94971e25a2824e46e48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ca31f8a56b0d63c1782142ad421a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede78c5bbb5015e8efbba3a51a011f77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd14fdee02bccb56bd91063b3d8434598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7678a923335323d959fb9d44af8c615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718cf8d8f56ae227e8a327f566bfc9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa250536338b55ca87d2ee032c1720601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f190612087eb84417c4df9136e38fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e911545831df1e97ddc537a06ee7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18024bc0f7278dc1fa568175bba96d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b0ca68a68f8c10c7378b2b2ad25f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f636e751ff6142a84217082de4f947606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c3d5c1046b2285db9deb14384c62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477b53a66cc9b17eb76213e3a0ce91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb35cd7999eff9f3476584db49b8f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4106464ffdae34871ca66e2a424919610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad67d0a6d966950e600901daf92d0b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df7bf547c88d376660c187fdd6d5bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a193217e419cf85f93fd171cea0c67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c1141f2a88c8939daa5b7e67a50b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b4cd25aab26bc98700c1d5e5f1286615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24418725b028c3b176fb7b3ad1c2ad5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564349d16d69a29325b0cf269807c681617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc46e1db5aa42b8048fabaccccef90e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c555c0e19b6f79dc0534dc4fdd263619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba973a37e6ba730cce8a2821946213cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa9669f1fc807aaf06f48a593c9681621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9cf88e26983089ec9d2a92103a03f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ea09adb3cc51683c11cc4f1e3e34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c28766081a8131b3dee41dff6d81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d08013d5b9fcf6acc80e70b214eae6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaeb6c3bab1666c1591c63fef59331626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4acf0e59717db7d0ac190c6c3149f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b327d1b5b1746ed36efc01e52bb4f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd01a02c3b25f5807131eb25f0b56b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e71638248cec599a2807093f4d7ca8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557aa6710fc0358f91b8f3e146b5dbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fe8735704cdc9d59dd17c1c72f288632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0b159cd24a4e776aeee73b6e38dbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de88701db3128d159b6c8cf4fda365a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75736ae37379eb9d23785d1c6147651f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff44a780c4adc490012167cef2d3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d22efb2f35b883ddf26ba1fb6e34c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd173ff28e3df50eb85235a0fad6c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92823d9bc8ef16036fcc982fd66139c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b421ecd7a607a9f4e15d10cab778640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf36cdedd23fda73f51c7e3be36a256641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da0a2b119b579653cd2768e1dd001642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f6b4320a7419e9342ddbad2854cca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5e1e7f3d93214d564b1420089706644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fe01f813bf16d44238d19597fda88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af09f601556caf118700a80ba858d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b273acb21d689d25f4e1f17f88398647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1037b18a5f6c97cdf34aaa51181ae4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ebe3c05c613f02712c0651707d094649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6848147f4d180516b0a99ba4c0ebe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bb46c46795a3b3873be2b3f078f1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c2b68caee32801df49f2db2b35c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7501e8ebb9de663ed8320e1104958b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7f4c6f1be9f5dfd024856c0212a29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e970be2006bfe00835204ce8d9e3080655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1affe794192880b4f7e0e8e4b46d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092bca0ed221def8960562792af327657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de8d85423651c53f1e80712d9de37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a8e9b239498ffc0f5213b60762486659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adba4f466f86f8eb3131573adb52a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b5b3c8daf8d8eea99b34335e942b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa27f8e8bee52e12895a52036f242662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48669e08d2b06e471e35e2f411e792d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dcfcdd0ea95314994253b2d496d41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752286781b6023f57be2fc2a2a75d5fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a36f4bdc3590a84c03d26193a31218666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac04c55e2212ca9b2f35b52527bf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4d841ab56078011adba359ad8472668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d64cb73d3a7ee70ff7d3c7fc6aec3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e90040f79915d06e868953a0043c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f4f514d9a7391430efa966246375671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43654693c50933ba260b7b4d2a531928672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4b2c8c258987be87b94142fdaacc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8d9de10ed8e12648fdddeb0f8c8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f1e628a444a681d522a44f1ef08e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8241542b85170f9c0ebeacb639a39a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a117b56318903c1e3261bc3fe167b84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc490949ff72ea933ccd9369f52af7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d53af2d823bc661ad86d9efafa7e33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117094f10bacd1f3f52a2a49907000eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f31be35936bd32246ce283b1a518681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145206c036cf35aecb9f10126ae61f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9c6c79a91372e2555bccc5df71332683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a70354607de198a13392dd18b806e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3298a3c0d4e576b79770eeaf33d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb70bc316566b4d07e3671145bae0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ede4a66813e198cede732cb602cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccde413707aecb8b2f03d1f732dc41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b6314ec3e58e1f47a11c96d28204c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b747dfb95fc238431179ffca1696a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46c4f96e700c26c6eeb5874440c7e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e48a3b9d1e9e9487cdd1f72fbd5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92beec5d66d21887627d9ed82b22828693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cfde652398fcb1c97b89d3407b17a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1480bef4ecc267d27a2030fe2fe59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729feba819f86315f67aaff09820a21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d01c11cd2119dd5ab0d91cf37c61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab54d8484e3ca04ca12fae8416406a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d651e49d477f6d992dcddc2f2e7de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95615ad362ebc40a930205603bb347af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683dc6d311921c534016ac397358022701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0322c4561444c9c94012aab228d4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75a83530f06fb33785e2ff83e2777703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e233f8cb11d4b4e9b9b1c08a9712ec3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1bd3a660bce0ccb7e3e6c1a1fa5d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e0e613c80abe49ba2890e0bcf965706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588cf8805583b636623903f17a2cc90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f728dbe3d67bab9adf3109b3fec8db6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef36d94776bcea9d430de108adfda3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07dcd8e9fefde881050a3bf0ba14ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e2ce7ccac2eb66bda9b07f5584d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c8bca2c74543614be1af7f095ac8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fbd021d849fcf14e072d62c37e602713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799d89d5ba01c26654ee629e2114f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267414fb68b99b4d1727c3f2fb165420715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbddbfcfaa68ae3b34abf07451a39e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591a4b62e8be77323797d505ec8403717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8749af612251559c579a952ea1b3c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2744c226fa9e6653a7844025812d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd99d35476e094c89be6b585db03f7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732998304cd40cec7524c22c40886a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c2f9fab1cd5e61edb6a96091dca33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ff9e290ad11cf0668f504ca084954723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05424ca6f3fd87b93e6a5063a6eaae79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d157b3405f674855d6fc13c1107d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3fe74381641ef3007ac95d33b8b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de01f31a41c3d9a5657581df4d1c04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a54c5abd1acedfc82494b7f578aa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b26154eed8d5e8d7bd9fd9cbe339729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dbd018cbc26d7f2ac1fb10123da7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a432526830d5f64acf15d68ddc50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa474b29663246839df166f393cc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14c3f7b4a0358ac02e5025cbabe4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214f8c20b51c80de1292573545f0bcd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a6e1ae65049dc5771eeefc2edca5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1cb28b56daf39693ed956f7d3b915736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d9b6c7e1c8d5c01a34ec38ff7766d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792093b1ac2b2bb7566f21b9bc25484738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa3021cc39f5b9635560022ae827c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073449360e5b9d1ae41a2af7e78f67c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7f2ffa3320fe64bbeeb8b37f22bd8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898de5e450abf17c6ce8bf8ca8eec6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2244b36643cbecc6d11d0b38aae9087743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f7eaf102568a49c6f7d9f2f576159744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca495c238b84f5fd7f24ee34f775543d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023cf0f5d527764182ee604f9131b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b68cb660b03726219c7f0ce09a28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306af838e6cb746247907c9dfb414ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f135e255039196530e24919fc3f8ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f331b643b5a7974e5af8f955f15b39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239334c041cbc6f4041f94a32a8ae43d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20fcbe3d3f96e610f331587613d07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8e483e52e4c77be33423fcea4331753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab6e39fd0a1171515c48ed93192f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3eaab3b7869f8019da2a814933c94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbbcdfaab96a9ffced92f11706727e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc914b08e3cc5e5320dfd9bf796fcd4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526bc92aba26ab5d0192e78b65d346758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dae1d60b5647891b5fa6b2e6961e79759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeecedc88acf52a91ede1654687dfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28765c621e6fb3815755d5fc67f53682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7486a6859fb1d6ed4d62fdbc2e3c073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3fa887be796a0d8b26eebc6dc1d9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e03cd5da9d567367a37010825b015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0264f0996c4c2867c09394b5cdb9566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4d903c2aa756937f68cc03c95ee817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a847063df4f7b038ad58c16b391b448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d9630c821f4ca74479d797f173439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27b761578a1d9856db1bff364818fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265958f3fca1a3001deefb5e42f1b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa69bdeedd2846eb860071cd827e9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b9ce025dcaf44f3ec57049baae7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a88cc8d383ea8dff8503e9e289f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e8cb84fda23cab41dc74eb6d8f0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337b9a524af02168da79bacb20e6da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213eaebc983a366c914e0f4f336c01b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9539fc834a08b2a17d4f37a17020dd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8885e84021d68684c985bf785c4c3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af54623f12c20e145824054cecab1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2a4c0bb49a7be4ff78ba9403fd7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1a19df9b029e45c34b17e2423def22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe46e498317688030e54b43b9a95be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502982b09d701a7af1dbc6a7867ecc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c7d4a6d7c5661f6d3c92522ee0d8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987373a7332dd59bdb54e1d4911502926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb476804915c97979b1cf27abf46127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f52480feab7730019a0f72a9fbd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091be14de3c776592988a2164a780ed629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d413d6e5abf0979d1ebec2d524b0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9284dd7b060674c27388a0cb2963aa331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d164b164916d89f7f0ca324126afe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9fc3381c6d824b49fdc65c03951b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8080694b69f879a4344c01b29a699734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12bccf0835e6fcb73efd939680696035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d6e19ea26cb76d584913861a227d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547efe7eefc37f64c2dd0af3ea8bf4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0affba8b5e36a181ea9777b3ab1d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def1da4c525c045db91a18c1ba8e6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f5f6530e0035ccac4331a15565e6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a780845be3e412b9cb7307ae6c0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dcce35fdc0e57c6a9516ccd13e0b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a000f44beabfc1e57485d2db1f97943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6361de800abb0d32c3ad9d28204b7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d22a95fbdfb668f1ddda36205ad545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ec02c846ba4f31a5caba5cb8f2d6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b756b3d58fb130db55886c6cc4723d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a63e1d6f929ca462d94ddf853b1b8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee823af970f0e7bd0d82807672cf7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5a8aeafc4bf8bbb89b302bc0829150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ba51127e2a7a56a905bedd4ccf2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472441944647c885150254d396b754452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3e85d589cd537bf78bc2a083bde453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187730cbf1bd691ae45415323ebe58254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfcf527bb5363487ce3781b71b862c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158457b924d8d76396130c0dee9941856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c3c10e72f208aeac07ab1df71b8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d8493c1bb9915adfd0f5b81e248958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f25ee7d01e4eaf3a200ef98bb1106159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e639ba3275e72c581b7a861e5c19360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bfd1e39ddc0986a974c6061759f4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034fca4d6c12cb9fd9e91895ec52ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69b7de2e3ffa1c8e322fa97470553a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a518d04fed92a1e9e89ec1fc0adf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572192a2cca0724ef7bbe99c9439304f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccedfbcfefca12c90fd5c3e3a646b2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ce5708e88bbe2c540d46ad51bb0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a47391c7cee0798ee86b01dd2b9e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f80eb23e1dbe8c2dc6a883d711a27e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d4b73393c9b54282be55a8277b1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f371a9daafa7038852b8a0f22809a4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aabfd16f45e392f4f844188e624d9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff3a3fd078663358c516338b42e5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ce0960432657252a2a0ef317a6e7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf636e41039d8fa73061ac5ee8c1ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4e2a905a5b78e748149f9e700d7e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffa6e4f9237c0831d1dd30fec61b2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5582ac3e77e56a010a116e2e6a22a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfecb6086c453d756a6c53e34eeb0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212caf7ab6ac2786f913dee4511e73880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714f7a1aef2f6b2c093b39c1f4a2ebb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32292680b563e6e3ce78682b7651aad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05e178cba74813e2a45ea4254852a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb5361da7d1abeed9b5556c8d9903184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f79de2dcf43cea956348fe2c4873cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d621f6fbfa19e1cd9c8b504d7d5b8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daad26e43be299503e324ec28f0d1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a63b390ce228e707faf5f82c35e29188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113673c2f693c026bbc42c32c33ca9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ae7e7ee94c0a7e0b7e0a6a3ee767b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36689eb4fa114e548d023bbeae0534f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79693d0d14cb313c8ac72c9f0592141b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01410377800028f982c1a4550f385a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f18f7587c4d373e8bb068dbcdb0d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685d2ef45455c5a8731adcea8cdf0ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b0e20f63db283931f059f5796dc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b26ee48c2d2e58f773db57ae21bdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9775b0a8676c57799ecd8904a18f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d4b0f921c37d4c09e294f47bd22f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31989aac703de28832ca7e47dce6bbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c34abfecfa18c013ca9f84a131f3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2719adecf942c4181530cf8771d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dd07b6a0b807935e1b2299e6b1292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc902620d8f215935c6a0823ab970c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40866ccdc03d1fab464913280e3bba4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3b5c14a0d670cfc66a5baea3fcd05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d1e651f57ada8b96c16148cec302107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183dc7fcd73b70441d0c61ce7c38ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37459d967eacc799f81c690ba7cfb483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3c58a8fb42bd15588e066d82072e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66203abdddb42b1bce9b4dedfea5a51e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475063dca1c461b71fa207b54705f096112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f04303489c2e4fdc488dec507ef82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87358f3e492e86f3d9138e61e30275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e6d06124c4acf8eb00406f7566520115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b3e06bfaca7a60492752a1664287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d0d3240c4160f93748d7268c5ddb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c214eceff6b8a3c9349b61f133ff1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb23efe8bb046d11b2f6b3d44db15c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06130bb3783f130ea9efbc8c84ff9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012285202e7789d65f9e038c23d3ab40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f361c7eccfc4f39b8dd789c99f8ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b252804e50482532ddd61fe668d3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541746ec5adc7e2fa5bf1e94eee8ef25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1386880ebb4cedba487b2c3f1e3a30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0084a2d974aa69d1baf5e57181ee5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e667625a325f488c6191c0dae383d91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e88f1e8798d9b1166120728c9d85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2824a3f8da1bb2d7319d87c3f3292129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd1dfae97f89848d428e14720de50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e42806c721eaaa2140ca0037e5c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2a820c702f688ab1b6f4e7ebeea61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca3a12dcf5327aea2701ed7fc1a5f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a88ddeb079435edfa4a295d3a5fbfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833578490e79e5060b7e0c3a6cb6fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37139793302cf26cea780720d60ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e9d602c983670f661c902554d2d8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0132401f86637077437e5d74bece421138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054443a7cb19c385b04ae2b962f547d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250184ee286213d47cfa28f45ba5edf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bde1142d2b48cbf2e5a5f8dfaaee77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e97a209e788eafeb2d79f16d11454142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d707deddd6b0030a67fa4162547b0a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a7dce229b6b46a8aa067c32d30a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3088935cd009b1697cf9d9d1bc85661145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa7958065714b614d68fc70bcd9511146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bf787d256655699a3a0685e9cdc8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674b5ccda6ad69ce09bf7bca63ffc23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094acee67266b341d011a8889ee2322e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8b787bb155884059f3923b1246fe4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2622d2f85c3fbb7bb8a196bdc1d12cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39bcd0ce016b64ed5ce39b2eb3a521152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc09ca260a4a70726dffc3bd6378ff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9876598eeb9933c8efdbda765fc589c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e4878455e8de7ff3f758fbf96eb28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc038adf061b957293fb8539b15afb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b3acd5005650aca66cf6bbdaa317157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f99ff060ed7de09160ebf72ee5dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b9b2ac80d326a4e0fff4ab7a1b61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be381fc6a40be8fb69bc3cd3e25fc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4c77ce1cd6d715dcf39f148f319b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a3045081d2b7e95f8c69ffaa96d40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80ef77246cf2141f536e3198d5c256163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8b9f6b11bf61e9c07f11c809e274164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea3c0e6206a891c0b231b9c10dd9f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ba80994ebbf94aaa642974392e367166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61c9fcf29d91f281a36eb388197ca8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52f4d56a300efbc53f3edfd6f5cb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9928eacbe36755c3ca19d6033f44181169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82145dc895ebce3ea87bebe54b244170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c68af63542204d85288c81a88bdfc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6129e7ea27dc4e0f9c133212ae15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f53e86741300f37fd37c4d116902b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd18a51daa01ba1da164bbc187de931174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f04f8bb7070b84aeadca457bdc51d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c37765bd74886be7afd438bb29dba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da28c47a8147d9cf682e55dbf55411177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a265b1ac05d0216d0d05a85385db7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ba0c22e9f6a627d099ecb7197b0da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e26c4240b4630d2a399827d2dff93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d092a3ddda34a089bb954313d3255cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a7278e4997d263a8c455c169e073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc65f211acf02b694b57862b15411a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56520d383f4cd40a08ed8bc96fac5896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102b609e92afc4dcdbbc34dafa158c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500f46c31a3a0b8c539291d830059d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7646f91f66082b234e2baf98a1bc63e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59031aa553ac1d168e15fa39c3340378188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5d82367c17c01e3051432732ed8e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b849a39acfbb79fe9bdb15a2df63485190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8376beef3080361d352078dd6a7276191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371131b3822b6cafb8ea2fd825f0ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4043c94c926e571d271012d4ef130193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00cc21f80f977d5ebe63c3a894e968194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518416272bb9a161b89a7e5bba4874dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b7f35e1fbaa612ec09abcfb1fbf80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4adfbd74a90464b4ed1b416a39854b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6116b2f5b093104b796b62e5117dc28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9359be8f45e1345076b177d14b144199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce341fcda53c37768d93f81b54c9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6d3aace75337325934f40e9160310201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db19735f4a151857f30836fdbc5c84a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45e1be0298a578f85b77f322bcd7c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8da1afd2771d57d0a2fa097c081e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04740443212663de435ab4a364ca83f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b6849678695722346725fb39fae7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eea4c93357cbfd383d7dcd2748b1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1108b06585f17ad160f9c1ad3c71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624f1622dfdb469ad59cd7f5f73c227209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9c9b689b3101c48d75119ecdce406210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082e12c1a9ec620916777e4ee2683b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f81c88e85c21b72e968d71caebf25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285fe0da371bcd45659215484d9081f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635c1ab51cd2b180c656f9090705e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c681f9231df7e6874b0d30e008297f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d3d5678771b9d5864a1a5f0d83830216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2652403406cb04caa3f02b93a4f37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fffb5b40af50c4ac35675112719c5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b2e9ceea10013fe7414f4b716bf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a918ab8f6f9280861ae78d1f2ca24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d38835e752b6b436f231fa3442e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784583b85774004f3425ba44bd8bcbb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a3dc97c84f2a4ec2eb19ec476f62b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d670cc18f663ffdfc67a46bc35f2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3aee2b41dad09a468e3d6d7a36062225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b30417d03140eb4ebf9dac7add9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557d5d4d77639dc8c775080e429f1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea4f96aac3ca3db4337983e765032228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b818ec595d8c24447ffa4fa24d3d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b86a64128ad2772a625e9f7975c7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb416426f6fc7f81a339b229e59c800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290480b13a43377ea95b01b1e2aec1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b4d7d8dc90bac55cba5941619d733233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c74717ab8e5796adfd00344fc2670234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c52a6a3efb2616dffd393f7e18b28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfa9222f0cfe5a8eb82f1a96c462f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22115b2238b13175d3bbac943f761658237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8d61704ea84c75294eb39436e688238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d743e81bc5367970e78fbdbb6fb70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4273934a039591e2e25b0dd116f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06f2633f372df62f5d53265639d3d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4873e93323bd00bde7a9300ebaae15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbfd807166cae7dcafd43e9b88f0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e47b7264aa6987a9604044bd0ebcca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3ba8d8fc080b0d3befabb0fd6125e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df63b967ee1db03892cb50fabb1341246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383c361b29e68cbc0e0d2ed6b13eab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a48682a533cdb15cc24af3570c4ede248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1a2dacf84c0e2e807ac67ee04cf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb62e9db43f25d63e03a3950bf09f87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8fbe3f10e0b8018e37f83cd14442251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f2c115cd171633f96de63aac93cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a6647d74c888e073e803ba059aa0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ed95f2b88d6230a5409c8beadb60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959a76221cdabd90a6c9376b25b9180255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf73f6d9eea7f36311850a0ab2618b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242c7a7ba2f4b9e16148020fd851723257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c320c9caf4cb6483f665c0d44d938258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eec7e8478911af83dc29c97d58047c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a464bb13a0568a7e58b729e13948ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a393900f32e61bac526670f0e229261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ecfcf96ba7cfe42ed5cf641e34a0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d19b2bcff76f436fb270b923a8596a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a35137139908bfa2405f2563b0570264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb11777d0ae27c7f6904623125ac22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a29193bdc4a0ad5edd93bc80fd6a3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041014a5deac4fb0950413397c6b0b0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f45ab92e5b0050e4c72f4f65d664b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312f635f5b1c296b43a07505dff727f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e817984d0dfb9ca83bb370c45751e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42a7978ba2bf82641c36fd33e1430c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8960dea0e126b1cbb060e5d58e21c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15a91b4ab1f7f8b886b13507015e51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34346d5fe912980f5d5e671b1f2be5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b03c362eb4325e7bd2acc4fe3294275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e49a7de0c0e0b93453ed3a01ab643276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d013f400e16d005469e5ada2c3707277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252af3c003f117c94c87eab48616b00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56ac578fb179104c98fcf517a33a2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637b5c4507b695a0068cfa42316503280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230784c9927e7d3d3adc00e983a8911f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112764e84eca098fe9149a47f594a9a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795484e9f2e06c1a959b3bb6a9c096c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d64238f4966c5490b8e42e62f154284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314141799d86013146b0c24c787db713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd33a091e6cb19b8fc0ad84a93d965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3c7728531fb3cd448a94ca160ee1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2ecd54dff7db0070e5fb702184e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aec99aac9167985dd8934a5c3b57f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9912739ffa9553d036bcab18b9c355a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f674d3d7b0954ec29437b04e851ce5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981e4494c7c0c242727f5ddbcc3bc99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4290fd2b36888620a1179f87f36006293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a5999e8d99cd97f4aa4d5e99dca09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0cef9223dfe812fb5a760d33895b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ded1ea03d1d8567af67f1f250743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6b3667bad13223f1333771dd84e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da115c7fbba74b7ae133ba64cf220237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6d02da39a1ee87d7dad9e4eed6f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7754ccffeadf4d9f6b448acb18e6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9fb9c7129eb1f5daa24aa0ca4b623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51364c1ed823fd796631b713ed2eee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2d4587e05fb803a123709733f9a27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11899b674db231d0f8c05b2b99e1134d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329472842dd2070ff83223144a8a660305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ef886bfe4bd1c2281baad499cd54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf673377ee871e21135a535bd78563307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c09f7f7effb565feffc6ec805ca88e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b65d26426e6b01a90f4cba19a7182309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d9cb87bfdd1401babf4126d28d4f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206cba6fa1e9e29359e08966219d195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b036bb1ad70e525f11c884a60b246312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a732fc3d0d64b82ee5e76e00e808313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d8e834cc56e6f8624b8c80b06adc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288033fec62370a8d425d48bd7c6546315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88474c2e6c76dec35a6791e9aa5a624f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a8b5aa9f1c3c892a1ef8f80d0c8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987c6d62a7e64c5dc04a67b1287d03c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b89f3db884f14bfc20a08290f8ce2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce458eed632398a353b09d800290b85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304837b680980169b6442751a13b6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07dd8c6d64f3506ace5dfc604a5db4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb47d908d7ce30a28a197caae64534323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a633bc14e061a039dfbb0b748de8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eae393f1263c5d36acb5d62b407782325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62236ba9f114cc7ea3773afa2165cada326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97f125877034bf31cd1bb136c9f27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505c76a9b515303e85c832003f59887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c6cb669994fb95e39d82a4cced583329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67106bc5fbff944512566b387a8d87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84048670c582e37e5515fa2a2c3af1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21df0a482009eabc54e127a76b660a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4580ce13bcbc5eb6e9e1dcb6209fe7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4c3527ece9698806d0b8e13465372334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dbc560645a29f931a9115769a64e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811da11f6dd1808fad821aeeb314a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913e7f4399a6a7cfc90d9e034b0c962337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba66a8a948ccea19c3ba0d0e44ef9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e856e7316955968f77b0720f1982a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bf986edccfaf9d76facb974876f18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28075ffb0aaba6b1548112afcd39d51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065e97d8782b9c65dc955b6cac74465342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1268c75a80203b3feb4546c79eb8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ab806898a90149aa13b2df24ef85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f636b9e3b90aac175c413835d1234e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309388a75d5379a4b42026f0871cd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c40d191219f33a1245c8f8d349bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38152277a8dd34a29ede567594a4845348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b4b29b3b9e8d91e0954eaec65515349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8f7ee83adb482aa8a2a2db34831e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d15387f85a26eec3f7293780a30a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc375a0428a101d15eadffdd9384532352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6ceb11c8de6d980f9318ec4a69a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a314a41d2344f380ef6396a5c3f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382dec928a830243229124434ee603355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b540272cb39312f8c85c1bf8870e15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acff9dbf50078bb96c298a1685017fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d7bada40a82737c444cbc543d9b59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12f1371130a098b780f5265a9fbc72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94e251edb728ef3c3496cdd662684a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a756d1a23383042bd34a4c66e564361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f175ca17328726ba7f64aee41ca12f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa7192c8bfece64d93ff7e8d51e71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c2994a6df123dcd87b1867a063b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a8cc9d810fba7ecb05a83e3faadf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211184005b6f9ecab940e8d7b3059490366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb68a28d600bac1379c7b968ba69a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889f269684f4d808413de289e3e9e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d632f29410c3db617d7823e2620d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd1ea6da6c823de79bd4844d2db2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a96bb893ad31183348adf7a10f0d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cbd57b2e255ca8b3364b52d65cc4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcff385816878b9f8a0575bff4b25c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c41877a41d1145fd7d7073ad239b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29164a6e3ed5126db5dd257b52a0434375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa028f8f18d8ccacc6665e0544c74b40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586e7d0e4276aa652667cbe35c5329b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da464d80ca2153b2f59a6895be133a3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983fef0ead0ce24caec1e581de3a579379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add5d8d9b20913adb8fd044230ac3a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0675ca80faa8aebaf55e109bb46d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32821b41a62823ef23e186781c72d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d76b26f41dd0d30932afbbecd70d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6ee0944ca576d5746edce282835e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f75bd86e6d7d9b33823fc5a5115f94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61721a0bd13335d94ac9d41156733386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e756e67e0f7ce39f1f09e087b011387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d88bae4e0c399f80acbca9a5caa92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0cbfb192ec4971e5e74a448dd127c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189012172b8c0c039741337e1630ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b10e29bcbd26287353c2167c77227e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad68c10f330220b4d616062f3fc702392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02dbe750bbee1df1131027b675631f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4f920128ccfec74be40c1ce73e9d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c2ce2271c97122ed2ada40d3209c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b672acb609df99f5b70d0b71d408a26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1f81228a6279505585442b4e939d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef17bd0cbb0d1f6181f8a94c799fd9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c83f7fea6f1a5b84ef4f69b14a88c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aed48a63f1778003515300a7bf63ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25938c2031232a24969407c75aeae3e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2da1164ece25d7df6aebfdb2164de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcdc5bfd14b617ae614771cfe5052c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f918796c4bfe7dcffafd6b88453b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a026a853816baac03e372f97008363405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb2a13f896efbd1b8428ee473a45b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba6fe632e61f63745586bd4883280407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728913e8f4112ca20375100094aaba69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c473456d5848bac1981e49555d36a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3431f2e43f5a7d5a36b5d4d511e64d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe855271a0c2209edc48507d7814a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847937314563a538895167c0ede6fbed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d63d88db8745a51a3d9d6dc6bb211413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82edc193b605d6de20a280db2929889414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9be6094c96171512ab872b7553f91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbbba3b99458b74d34f3d04053ca80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a17a42d324833d2793153240a1e2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c28b04071c270c26105af4aca7f6a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f0ca13c9b22f5ff7fd4f722aec5db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18b6fde03c4afbfb0eeac1c5f6f132420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea482d76ca8b84a36f5651be6d44f071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7d1e023a8184f7abab68431364966422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ef7a7101011c60a4bb88d8dfcb972423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1462bb25e15de7592c255d8d8b1f0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582854a49aba0007589c5cd7091ff09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f8fc22c227bf4dd8f70ba660c2e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50620a9e5878ef62d1216a884540bcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3024636763137045e02ebf073bfb0ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b79645fa0fc155e6b50e1ad8797c8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e1206961acd9d88afc5c174e36d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84681c63c08c095c6aa341cf59aad2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e26c31f9733ae07f5263153b3dfde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb035d6ff54803047f83fdee71a35c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe35673e98f60d5e350362e5db0df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c96705057603385f8feb1de95f61b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3da18d6cdb739aab53439a60e31b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ecb41f414e6c599495777cb1a8eed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e699cdfa8d0feae0ed400953bc63542438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cee823f7df71d495192b90012ba433439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fd7b8033325a9d8fb63db44b4862e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb1707b8a456379d03e1b0452edd9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933ed1828ad40b639f3e3d563b34cb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9990e8899809c2e688fbcca5e914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa88267a0b65d877d129544366243b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c524aa3904b954c76e0154c1044eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6646ba85af49463614f0f45a7362e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916f73001658defd896f1834c8b7f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b940f91d720120eff96c1945e2198448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16c3cf328ab16b4dacd4af9020c616449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa187ea3b7f5e3f68deda51bf7f05b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685781a7422857c1f45b98cf0b86a18c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96962fb6d97659c9d594d5f22905b096452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210aeb3d66eb59ea42c62ba1fce09a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b62ab8d83f5a332c03eca824ac37b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e3977cee9e7a8dcc5e39fcf9a17a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685a08d3926196742e67e033d4a0509456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab2acacbbba3b40cc5bde0435b023457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32bd74a55960881a1c66177ff9e8bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b321165da9aaca2682be9ab30ef4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84060ccd694fed58a5e16d5cdb8b10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1d29079e25f5486112c191238fff8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1859c5ae804ef290a5f086e839ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe553707d831ebaa2ff2e20d0f77cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6cbe9a7a71717bbd382ffbbbe9d5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ada0fec4ca26fd6d35e1ec2568ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef35c047d4227414df1a1db64e3c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eec10bae57da51a51324717ab87b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40fc59f08aeabe5133fdac577d4862468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae885d73050615f3317ce50efd77ec1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cccd004690eebfa7a73846373a0bfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5cc0d501a4b8b1659ed13919c8e03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2964a31bfd0eecd2d362d0c8948766472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e412f7db905550c413b614c9b8b514473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246f274bfd19c5ca7b6aa728734bb5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3e709a64e8c6691084b6f895bf273475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9c896d5c66b70fea91d087356d8f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996146631724e3d53a82ace835312f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34371af775c32c5b2abe47433db735a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f7185644179d4453094ccd7ea8a13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190556fdffda9c2cd3ab3174692e2864480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824299d1dbfdcf9d7726a1bc4f3b1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19729fa47bcd3c0dd973deafa3d5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3cadb8edcd1263a69b474bb7ba3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457f555e3d3fa4c756071763f21091484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3360530faf9c6d6e5a38ceca014d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25606c892afdb71fea11924bccfc7c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aae548a7554f1f6f59605c952de38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f660c1e99090a394caeb1dac6b577e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ac62f74e6044e8826fd92051baf8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df86177a3f8790676299c4351681a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae95959b0f32cb4297f42dbb9366ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d34defd4fe372aa454ecc9425b1ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4337b14fffa3c8c0ff750c433774747493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b848b288bdac8d97b76f7a93b9f49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf71d08e063c1e3ce0084c60d7d4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9019f58dbe4af16a84f7d4c64b4e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274142b61349469eaecc5ae1272b60d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ab1b6304ec9905ac5cdadf3b945b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039526cf869f659a6039ab2751b70584499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb803be744c62c6c779167bccddbfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11343348ca396ab683f4e2e749c69d12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b395e3d7f7bfa858a5af61d0572a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c36bbbff07d11c18c5568112e5608d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ac4ffe372ef3efca4945499ccbd11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc315009743371111840257ec4978505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab32acebbec2cad6916c551d55233506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc83918d7466b69cc1e56a4bab7425507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c55bebd6bdcead5cf3416b57e1611508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5dd04eacb87f6e0e320ef9971247c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b0edc94d1eab066010138d84204a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd60ad854f6280766194e2a3f1002e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72625bf81d6adddc6df62a95857f06e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75424796fb867c270230718a8566c31a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63210f5fa4a5a3e378c2ff5955bb742514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69495bfdeda7a36037c8aa02e69f5a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97757e48b7e2ac567f5e4541f84e2b61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703f65993d34f53903a64b1df1a420517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2783b00211453bed574eff868a2c64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d4e0dddda4b790a688cdee734535519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f1be21afce4de3e98f1910cea89c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e520d672c09b242492663b466f5f9bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaef8d335c7d20938e17eff5763e0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777b02c6e989075de3fae90f90de0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98b8ad1f78386f3dd484fd3bcea48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da519cc550bb00c0e34ece8c4faf41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac46f3cda061eeafaf6c44d36a2a9b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40779744533b7d7efa6c7d10bc9597527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9421f5c9cff2ef6fba110be20a10617528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98241ac3310ca923957a1fc34b27364a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844531069ee0f0cbaac82bf282e86f21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df81863121b68717ef1f428f541c7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a7e5c58293fce42ec0a199e716882532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7f10b1029c2da07b3a21539c19a7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20004649f4fce615c29ecfca9c6efecf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f124f21dd2b494df90e8f00e2aa46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a33d03f6f2eb9d9735d95f04094cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fdbb90a379dfaffeb37c7a75d7e70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d5f36fce0b8e952e454188d1be8ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6651a8855d0d83a394eab859647b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80676f3d3e240fdd9d5eacd7d89c3ed0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9053075381cbaacbad2da595cae05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d5fcaf32ff1b1958f13ff66cc420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e747ab33c25c4441dda0c64ddd0226f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328186e3822ab97e5386f5a937cfe0ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc222eb726a226064f93652cba04f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4420c06f6039d7731aafdd310bc7c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f323896c148592ba5aef32b0bcf1376547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2e2ff9ecb15c52d2b5c79fd715d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986a0bb783c6ac80889f00ffbebb28a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dc2cd075cc8160122b536df270ea6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9adee49b3f4c5bd960588a4b944c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1faf74038fa1e1ea2d2259e914479552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df2970cd2b8396dc2c0c5dbbfa23df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1d96f2f20d845aab0ae512d234df0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bb2c8ea7c790e2fd52b350b7f5846555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb58e2a339fe4fa81df05fcbbb54fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c9a2981b1ce269658e97216f8324b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a0854147c517e4fcab288239a1a22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a264617a7759a8485a83b8388d77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7f6d3b4c38f66ee1e530344b1390560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d71ce3e38e5be3b409412a13c8a8b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2aaa3d08d1ca267a559ecad0b323562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbc8e289afe8001a2e5515c02007da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8527ea34405a0eb99ccd45d23813a31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd4e442e00cbffccba0ef564c5d291565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe61fc23970d5d46ef953bbd105938566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a770a1ddb1d7955f58502a47c36ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12de1ae3aa428a53200509cd08fd83b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90597b05faef95c167df2e0a34670f77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec740d1b3126af9537c764c167df8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d55da1fb4b496bb087a60aa75b832571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db4c6cb528358be629fde776f9a64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791d40da0f9e904a95cba7031b2300573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b22a7df67b45dfed75ee9f91a4d3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f411e06bcc7717924f42a1f37f85e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd2a1f38d18d01e1a0efd8a15f7f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c63d9b7ed90e6fa89be2269ba051c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dcd09da8e7c4bf2f20744454da3fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16f706bb759124e20223081d83509f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072089859674873dc994bbdb3dc7a74b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411759860e9ac3c4d0c1c7d47a8daf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629353aebf3bd969215eb82d8f7b968582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a430e001f4486e475acc2fa2c17eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491db67c9c88054112fb9f2dcee28952584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46208b115d84896610e23c42c90eac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f32ad230f5048a124ae16caace0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f0b476fd8308d3baaed439cbcdf5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817637ba3527ac992580081b04009c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8226c4a6166340c05c7e208648edd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf4fd859615517d39f75505e5da89a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1bb80aff77745dd4889938ee3a8d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe7b70ccc7c1d592526b6eee151082592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450621ebf0b6ca8ec68e4e34f64b48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122527cf8eb6e311e0c34a992ba462b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c80a8b2273328e006d58d349c94c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281fab0bf445225aa58573fc0f4cd66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0674aaf3ce738a3734bfef564e0a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d5afed4d13a95d4246e1f0b9357c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e4fc22be8a261bfaafb2452fd96b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d388908b3313509e997603423b8fdc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081f269c98ba7fbdf338487265b680601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aef7f0b5312e0908c80a76165541a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21794d01a07e49b36a587354f8b8dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc89998c49add242a2c49c284462442604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9df66fb8181f1ca59993a52d874d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786495dcfbfdcc15103671a87766b1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a0c894c6268c6ec90b41e3dfbec4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa3d02ef3596f0df507736ffc2ec4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6565e30affaebc175522ea1bbdaf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8ce8061f5a29c1ee7e6014d2cfd7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea83d32177bae26dc3936ba829edae5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2487ea3230c73811c27433facc27c68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae518ca0065baa01a63f4c4c3f167340613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355233129f84755920bbd6c48786aeda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1736c3705ee64f252fb8235213442b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc92f51d7dbb93024c76cae86513c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab544b22956a6c48ad29818ddd89baf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9341ef2cda29a24d94937dadcdf179a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f697acb393371d9b63d21b7615c2ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ea1a6cb7ef8276619d60090bba7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84719e817d7825cb4736463db6dbe7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad36552b304b344f11f33169449a992622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef452dc9bd5488d1bdb80f3df71adf22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb076db8e36271987e4b6cece7112f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13fdb23ac9a68900e594298ca1b296625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1143b9cee7586f70d9b73685ac91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe683df51b4ede616b476a7ed445f018627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6d07231a0364657d374ce19f4081628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3df0f0d2328cae5aa6639e45cd5ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b293ed9ed64943ac5377405cb8d4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a3fddd1482e784a1a148ed331dc40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e96efa1cc4cd0d3902e678a915d3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47a0955cd4490c0456673123c47f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc41c3c9a9d440521c948897c08239e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f57002922a9212159da7c4d3cd8be0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d44c1e24a8066f966254e810496d86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a875d851897d30a08e8d3dfc5310f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb05c7fd3e1590fd20a7f1a2b3ad89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde5e221d72a407eac596c6252ee7cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a309761e552c2739ffe18ac05a74607640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f92aa0ce16281f91109da05df73d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fabf92ac3c6e9f8ec18c3279da352642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e468b1ef1c5b85ab7131bb2b03abe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475596e5e8dc37833a534a7f4cee007a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ad0413525228d147f2d99b8c83e49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94034a06f16abc16b76ee801d5b390ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497427e713927dd94ce6d5c40cba47c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2e80f2c58900d6a49b3a68c588a78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f3f0694a7739fb51d7063ae86fa5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21764e28a621a7a4c3d49fd68210be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de30e7e6eb4f00523ceadea27d3591651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38744d7a2a217084951866f1d3001850652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d117942f298ec023befcc57cf631a14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954378b89066af21b54a5eb5966f7b08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ffa11645033a9188828a56942c239655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce0b7ff245f6da4eb10edeb4acfe7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea427d42e7fb3f64e6919cc9b9a2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe939ee1539730d628f3e5f543b66b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cad276a96551cb10fb0ab004181c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f69b32ec86ae56dfa02f46f7caa19e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3c3a0c1aa46485eec1a779f29ae1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e360a991ccdbf3ca98886e4534ef1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3d3d2e70aeff7d6fa0c42ad4f26dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18da2a80bf6bcca73852bfb12edbe6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4a4e46fa0333d7322dc707954641f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703286142cb20d653072985076353761666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad691b6d9981ae3e7e1db8634eb234667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8692458a08bdd1e54c1ff692c7d38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd49bfe8f2d0d28475d11beb21a39a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1827bb319973c12b36bd2691983b3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1f67e394e74129b1e9b292d5e4169671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa63bedcb3dd5d2e3a6e6fb7cb27b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a999b29cdcaeba1fd228e56c046ac31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c364e12f19779ae77df60bd55e5f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850caa4352c4c74fd1a22efd8313667b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115476f97d1c5e1b0156b2617ec7dda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa32e9914889ce8a44e30641e955400677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b573552633fbc0f2712dec282025678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d1dd06556dccd336c300a7dec6cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30f6e5a622ecc17375ce0a7c566a7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d43708847ff51ed459914c4bb35d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eabbca6364763ae88e45e6c8d3a83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c82bbac7bef7a0d9e85041436b6eb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb0fe85060393f0c72e4e12b35036684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c3a1f74d7b95249c430a9cde57f6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c439a037484da0245e037d91d5257686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3c4518515ab76ace7e4c99e22b31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e95eac818eab7d2cf16b9a6e064b88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe9b009f4d1dd34124359a2c00316689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3497d302460d694dfe96865549a51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387e3399605f37103826428cc8fe4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf80f8697e39fdfbc9be0210626af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07772573c86ccbb3e48500d3ee4cfca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ebaa83f0a8f630d7690e033ec7d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219d21849400d81d9a3c337bd008f82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a2d62ade9e2219eabf983a132c590696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407f4551f02f58861364a7a9dbf1775697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043262d78421e9aed08484d7721fca7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb3635c1c2fda2fcf95cfaea83e87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af1a78aa4ab3f0d2897af90bef2cf1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62546e80e1ce99a4cd8830ed28ecd70d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc0f4c5976e2fe6d839ee2a211e45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc6f64e694ec2057db87a84ef2281703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979382584e8c937d681351bc6065dc53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409628bf3e1b1f4bafc632e986d71ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14b95c7529ef46845bb7636009c818706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36129f3f886240d221da74a395fafd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e1f4aed6520108d5b8450f3f243c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c08f025911830e130a683dc6edf64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f6dfbf61807b5d0d4e8ad73d578bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08ef451ebc88c541e2df8d1fd85b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e95a6deceb987d585c14608e9be999712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b024a90c7433ed643d558e93a5f76e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91ce46f5c85ec91ffbf98483147ba9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffb516e2816f35f0c63d1fc697b31b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd015cabf9488993ef44a491eb65c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b72bde4a1461dc29e65bef509baab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b207521b5af75e8575c09e287ee71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be5bbca2871b5d4984c4453dd77e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a4360740a92ecf12bfe7d4002d74c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b442eb44e2d33bd54ddaee35a6342721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf29e067b87c4be4d941d713bb37b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3c7f616f74d8940e7f1a6e66863e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e7f2f17cc5f87232f3fb06964daa9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1306a8e58041acab8f6c85f32f1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f5cebfc57553a3023e67d8e6995e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e5fac13a8272e4739a3e0964a3d79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe97823716d7846864e5e10276b6216728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99919cb8c64f27bd4ec355c4d466471729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab25b87552e23129028676823a9e49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf25433feefff99f200658127a95d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8509da9f6f9024f54f91bbb5069113732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaaf174fbe7d7bce8089185d6396e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76919bb64f95c66fe28c52687a87cdab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907efe9a9e73743393d5b55cd1e61dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7162b81ab08b313deb6b329fd249b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7800c3432e96176c30353d46c84bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33442342add73c398c04e578e7af61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309d7cae8e453ec2388d4e542230d9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a514d4dd1ea6c5ec0c5ec0095c0ce3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b7556aa74d0b6ad605b96ec2314f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062125db82cda7654063963825243f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892484e6acee1bddb83ee9258564ec7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455366b9a5946622a6d5d5e70c75308744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57041bb4b9d1b02b7176617385446e84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76de39c569ecd08623f61a07727bb0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003e2e9b8bdfdadee2cbc044d0eb326747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d866332aee81c8c65e167b9096bd766748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98fd3ba54883c3e23bc8da53399665749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b033a395ec4c92ccff652141e59286750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410170cd766d32a46c20cfc979f180f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e632bf8e10dcaab671f5369052d9d97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d91c5108bdfd504cf8ef5d97820c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75cd1baef7a4fabdadf15fa5470541754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66063d82d64c2887d7c29f1a378049a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddeaabe355cacedfd84402a638eac2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ed76a1a84c241f963b2f54307301757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b3847653c53225c1062f84039d68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96f37925ff651536f9fe021661c5f4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>