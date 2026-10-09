--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d4134fb981eaee8625a84a37fd9d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bb22702c44a7f507c0f918e88a6202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ead51dfc205e1fc156edb113e06e353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0933b1ae9899be3489f65cc2466739a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893464e93e30c73b694c95d5f8442af75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c0c63693533ae4652cf6780dc8966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f359f971a88af7c226be82b74257cc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ed0ae075c7a34744db2b21b79f4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caa1174a5a2f4e37a5a830cc36fc229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17564115cda326272fa1280c335d029810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0349b6164afd6f72f5fb19477ff3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa752cbcec3b90adb40e5f571b70912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec055f014f0ed873f0a75f7995a44e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad65056f2523f7341f397fac6e62114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6173ebefa24f5db2a789b9d56dfe9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72789bd23abaac95b391fe216a873cf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e87e50a50627f7093dd3630682cb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0218c1c590c093a8da1981d05c9e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16011f7f1a3de99b3895bb440f855919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dda42507daf2c6aff8ce30265a80920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce6a6fdab6a0f52368dc7bbaa009f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fbe877356e22719dddb1f74c0c0b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c4064354f16e58d67652d292561723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691ff8051676e1b6aafcc520cde60f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd2aa7dcab87ec9c4542fbedc0f0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff45d11386c4bb457e4b9eeb7470d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce58f07969f9a2d0203ec5ee373731f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b25c8a20f0015e0cc3ade9f4edc9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0683df7f6723921cf2b3a42cdc03d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f660808563561ffda00a714f304030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87872400b227595d50f91a8f6204a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22265a2b1731652ac8a47cf82a144e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0380657a5db62ba8e5a1e29cfc6f93233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1eda980e7a1fc179d78a16d58264a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c81276d57a36cf7d512116043be8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6399af5d52e796086c91156d47ce8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51b21b4ea249b59d4a66b3ac4d216537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da54e72354776123a1e34b13c797ebb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5afc463c0237f46626a588d9731e0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4c8336f627215e1d1278105e946640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da3f73fb3bd5f9931e1861f8d7e8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92997ae4b8544809f6781be20687511842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b545ef5d3521afb64c3ffe838141843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0593093e676ce379695438f9bd646944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa480201a3f513f5c8b85b89c2413045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fdb6c94816d3d01643b49e3e2f2a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cdbc0f2d279a5b1e235579fea021847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e83d688b5feedbf812c63926424f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76de5e3b752bc2c239cd2a6f1c0ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e4c74606843c803051f17d0a6e1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25cb2347933e79b221d723831c264651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad11cbe9b48a8fce74b2563df8c63552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539623c310e6b8c2748f397f9d42cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6332e08fbf84d4dfa20bc99b87436a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d48c7a71d573c70f4716c3e3da6e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f6079d24ebc9872fe24c8d4159e0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65312d966b95c0b56c71dc6c45d3c7b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998afe407dca4db3474a9ff2633c3b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa9e10fc8c2f0ab7478cd3349d16759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b6a6489f42fe32349f230c05a04ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5aba43288ed56c09ec1b5e3a0580d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448745a4f2182f0c026c19ccc112ea862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92196d23fef378bcbbdaaec4138b44563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb4d2e5edf347f69f863cd65a6e74564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081715720fd89368a3d0a1d7e7338ab965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da937b578fc1121b8a8ac634cde2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374e56ec648b346aeec4efe9018ec8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c6090faeb999dabde890537125f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a2f3530ada9933ecfc1b1f74eaaa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5863ac620fa9bc7168ba23836e081270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd803a485e929482acdf7530b08d0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d2201077415a28da6ceb2b62f40972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36b8f1b7e1c1684495cdf953d4ede573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e281ca3d77d59e6f170917eadbfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493b08d9af4dc64e3c5593c3c5e28a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf81c779538b699e52f2057e30329476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a86ab7e450b63cecc4d3abc2e9f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4004d3cca4a7fd36b08723fa6d5e8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e191c1d5e75f0d8fdc2c6577c402a8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d3f2bbef3587d14b1ec83c1479ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699ef576e37cdff536cd3b1e30630481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75f385b38d7972efdf1cf1d05182f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142895b551fe2603b126f7212b4accf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6363bcf8bd87519884649203250784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff13a2afc0d3d0234c99b4cde30f3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c956dbab097db7901275940e37400c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b3a3070011ab304363b735a51018b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342a99ed2f583cf734998151999325688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c44385dff63e91af87be85991e8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613441695925f002fd483e9f20be204b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8a3e0a60d65d916c8fc79ea95381791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c97fbb74aa6c8a59bdd063bcea1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a561c92399e29ae0772faf68d2b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27428f16301e69b9d3e583953267c94c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef39d032ff3209ea236d6a35d4f23695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa17de68c5e0d1283c6b0da5924ff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d2d95dfb75c1945da3075c96e1ea497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea0d4747d6267d72b1506e4c3fa2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edc6879f0fbb798dd493f9b04e8ce099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22f3d81982a53fbb7bc1aa31b34755100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6922344b8ad9dc157143f192959636c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c1b0ed1a1578863a40307019378fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c37af9b9cbd1b7c4144c5e6bfa11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66c81c8440acb1e5cbd28a7a3c597c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c0044132bc66e18299a2107b96f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290185c8a09767c6f85460ebfe46e98d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d2bd44331f9f082d5a77899f88104107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d595887dee3dc5aa3f86450a6c07b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561af700ed2f0332f284e7aa08f9b08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52475184d29be03dd45ef22620fba3da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644550551503117b42cf4b45a5a2786111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce519ea97653d27d4b60a3016b8d53a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be2f12c3cfce971f72d2b28ecc80df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf0f36e81f8d974a3ff609bb14f249114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108830cc09b7259d7ef6fd2f72e1b01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3151d1058a43bd09f4021d064369d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7277eab0e2b00e70a42fb37530b4726117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18930c989d7c9478f8ef2de0651702c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b113bfa4309d56263909b5af57e9dd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96003863f03faa285ff452565b75b977120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599f1420105d23890704127cc19ae1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce602e2265367a6b1c6dca4b46596bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc493fb017025d568b7c4fa99ea0d436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcef09e22e2c7ea2eb9f057014aa48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269a2818c937bb68ca5bb4c26f1620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0951a148449597723edc5dcc505037f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016693bc0a9af14d8733879f968fdc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874d268a8ff6d841fd62a680b2e5150128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c17db384cb7bb6de8df488bf8740129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f8c9da969a091e49ed3e01bfde6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9fc17d583aad2e69573b378f6b57a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f844204a5356f132c4c3ea86fb0873132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6357457e87c6d8a60827f1827df361133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eedbca4c78c228008c3cb57e562543134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8b764116348b1939ab8336a6b17b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a7dae94af3a83ca8953eb020e4ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e2edc4df94a57166546c9a3500ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceac6c8316d8e35da98553e3c4393a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368b810481980fb3d04ae2056e7998f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94668fd147c7f28fc9762aa6da77ad29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0a8494ebc3adb0f0e1f72485c46c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe144d352774bb9be6b977dc492862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb0652f987402d84fa33a9ea48a498143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c340c269b539817d77fbc5a351bb8c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfbd6acfdbc38d99d2e43504b4baed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ed2f284f171ed49184940535be36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6c8b82ad37ea1572b3ebcd87b2d7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b62c205350b7e202f348e8ea7febd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ffcd258bbf5ad4da32a9ea47398b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b391183cd24c6b3cb7d45c40307f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f257781cae69e9bbb5272a2366376151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d44783f8fc3c16cfbaec53fcb8b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1179b7eb4811ded4d9812621b18737a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8f26607548801582adb5ff40bf9f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb51c21e6ab633f7b3d726eec7091bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406589ea61c3b4e113822c5cbf2aeeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d120801fe790d6e828774f8fc2cc1f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75890edfd8f8eeaef6fedf35ff5cd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633ecb812bb3562525c8608e3d71387159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7ca648e8d3712a0b92306c92731d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab993cf6ef5f5c1a8ad28b8507173161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cfc8e075324b9bca41da2320d05cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a9ebc5a3154317c9137a90bed73ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958ba70321fb4458d1c6661c82f54a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e177b1db16cb9266f5b540f9ee6ca9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560267449167923304b63db8f6d7d0e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968348bc3990d616dadcb59fa5839aed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1febf95dbb7991b5d03ec1cc25587168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35fbd9e51131c19a2c3247f91285a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f02cf8c35365be276941759ce659e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f2323db21e430f62f16d392e1f38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa528ae32792cce83256fe131393c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd33c37357869c772f355239a8663173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95120daa9b934f23b64df1e75a629c43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d43e30df3b9429ade10d1092af3e79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd3dc71ead0eb2a28a590ffc7e9383176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89246e9f34814ad010679ed9941337c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d142b6b5eb6cf034f5e86750809dbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002231e7bb855ec357c5c988282687c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9deb7cc4b2e5d23497b5901f251a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c758d233218e6a76f7c142cdf34b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba8536335adfcbe752022eb6bde0b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9562a0970241dabb79160be37b874183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d88b63aad89e9b65b503bc1d64059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5d8b95ee7d3e5f957f8eb75b2337185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab7bf5080eab6e1158a2dd421362f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675155bfb4cd07b581cf82001d5d5ca5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b472c10a5128631f34125310148e30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe277a07f8577d6fb9056da2f2d045189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fbd947e3e367adb1559e9455b278b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd4838cd237a7ae59132b08838867c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e454b19a1c8073a08a8b58c47e74a37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b35869e122841f6c76bcb58be592193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384261e99597cc012db4ccb5c76ce74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cfee200cd7847a38e7add44d51388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76327dca1801e530abf7ed6278ebf303196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a310bff8923861ed03f4fc56cdae7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414685049e2eb23575903580a617f8f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd312b2346be07c43eb13a73b5b544a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abd5cb1e63322d7ee4f98b08615a77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2e8355d559aab7ce4b22505bc44a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833961649398a10a57915d5fdf9c3fdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee6c66a32edb9720b306e1839c255203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786ae59279dbb4258728a6decbc893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e0f739819b0cb25e7c49f705e16e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee5f4a00217209de4baf12d18d3331206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb35f3b6c1b6ea6c88ad59090133cbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd38f67f6a3f044a7ab981456211b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3529f8061e15a172fde83964f2cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76679858abfa368c34e15a9e6a8850210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b9f7c895905d5f052b93f4130653c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040fe91b2991b6272d9d27819f64d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aa06b98e992df4ecd5baa65648f08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1f8eedd1b0914354de3a9d15947a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f19a685505122f259272410738013215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e19cacfa343676788e33cac331ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f0298e341dda7fe0ccf421f19b909217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffb41ee6c5399dd054fec64f4dd70d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04384b2cbdf40ee85b1ff901b2d4c773219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ec5f8210a453df3df27cf8b7de970220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8736f492d5deed0042dfe51bef659221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca0b3b21519b46f7d38da9a8fca8b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865e0e9088dcd4dd61c9c9a40e1953e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eca0413859c28635e78de10736824a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04591505082c29cb9f50383c4fcc1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608d379c48af154286cc1c683334b5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc35cb19639ee15a769f1059534ce44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d98cf8800a6d9985bf51a7ead44595228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819020d89122eb05c9954676e4b1dc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653125b8ce1ae5b2b359313633319600230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e7ce2284cbff6c5727b30b2e5dca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88589779f60b9dea5aa2c2c526e0d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24060590c310c6d6b7877017833bff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd04dbe578214c0a89cac86c9ef74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f851a7e8e645ec4694b9fb71e58833235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28920c279aac4be511109e90ad24fc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78257900825549248604c761f6e9e747237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae775ea8075e784119a4f4b0892eee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e5acb672536f0d4aebfb12f67cffc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca7894d902ef096dd48d1db58719b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc717a3f32606a8ebf295709557d3a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437b0f9a7dd666aa7ca2626d432c70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbac9aebf7cb02a5a7548615893bf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adad0a8bea21de6b4b84ef1e456dca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63aa9fc4c56530de71ccb553ab25e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a46642725c07c783eaff5f231ef0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318a7a552cacf2727acb23c9f3ab4af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b9b85ec91e0f9a8a83720e782f1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecf7da4f2f0fd46eeef8706381f91e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677810bd8c6e6eeffaf1b51f5dfe15a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1eee1d61aa9ddb94f8da277e98d44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2f21e2c9772824457448fae52985f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f05a3c813a6b354e56ce8f3d5b885253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc40a499c0a2a64c51017a92c2137d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa914a8ea6aa5a4f821a3b5fdec588a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b25ce282ad3647164d1ff6a0d3d0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d26c30543a14b01a260805597b35ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32ff6926c1af8af736713195ef3bb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8467f0f5e52feda1bbddd2126656f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42a43583860fa43af06ca710f7ad6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b50a79952f5b525c1b306f635442261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0559678483f5ec9dfbf6934d1342e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74972637dafce45e4d0432a8c32b24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8ba9235b3193a228884546e6f8d99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7691bec3f65764c095d47c3f8e32a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1d6761d262d1f2f70a246abd0f82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38060a7b8d534b248b191853066d4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ad56a2a9ae1e1c23bda880e7f4183268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb0fff888aa8c5f1eae2415182a6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b5e159851988d79e87f5eae36636270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992274447fbda8bfa72642775a72c377271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991677c9be5af882853c7f02e12570e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e49e9866d291a629c84b1040f1f6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afcf21eb28567a94989730ea66f837274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8602cae2927fd4bbe0aff9627d8a005275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcdde7a076efbef846ef05c963b55b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91e5de6ed27e5f1caeaf481983cec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a6e7f975cbc09a24ee6cac3be8b19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699708e2b1160b398b56b16b9e4e9422279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739026a4ceea35c47cada5743178cb2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4606a65944c2e6cfafdff8de4800281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a3c03af96e2ff81c4170d2c3408ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e972de4dd577949b7a0d4447d69b63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59681f1559dbd6f902e6fb0c147c5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e0ad604a6d8b5dc92f39758fb5069285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ea5970fa9b26acb1a72395ed6c7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ac4e308217bcd1698fbe5eb4ca4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8054ce24842619d4b98f06193e3e70c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c8c28215b97b49e2759f3240f14b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08eec60c709f8d826e159fab7f741290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c8d15be0de7252f1f11a0623175a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859a34a0d168e7ee4a1e6cae511a3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d8c96105661ce6df7de92a94950c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17902378b318ab8d23eee72bc9e0f291294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714edaa58eaabd3aa45f346284842f40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592677e620d02d6f1c31169c05e44374296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ff76d70bef5afe39862f448a79634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56023450d4d438b23f5b0b29a50138b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae69fc220bb4117999217d2ac36e65e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272789e785c569ee9a83d0d1718bb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc24b6921dcb0521087412315c4cf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2cb070357d5c8537ee1f79a2b71c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c1328fc1d371e17363544392fe5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7f6642413bcbbc5a123f9f483bbc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e9cb4ed71e170982859832cea2c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a788a4b7900b0900c104c22e6da5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc605ab3a09d43a3167c8fa41de81182307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641505835ed36dbced6d692dc061893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89818dc14cf485d534a5ee060fb2fec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f501ca69bc7d3d30caead9bbf4524310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30574b0db764ec7d4c000da75928218311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01ca0e2c60586d09309168f5f47c89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d251f5955f393368539c786e2bed825313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d29f3c149443fee5330c4419bcb53e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68d766f16c6789bc9c0abd75558e3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aa6aa155618a4766d28e2089b7868316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90a8d9313bc91306ddab54c26d0078317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e99d8a4cd4bdb2ce7f73800bd620318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901792b2f6f3e7f10bd3144b51fb21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eb0fedc9d2537b2d1d1d4e649d5e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026335ae767595be7ab3bac3037845321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf696476b0204bd96cc010893cdbd9d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2a51ed9099f213c0018266e3ff5b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647670dc8a008a3fd34ae20842e9edcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522132541e3e157b9988dd96c4ede7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8044f055a06b23b32f94c2cb80c153326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279c9031963595bb5158d66d70ebd73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72aec58d8e43d33a4d62769057e572328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1291d6e8a9c5e2f3e46c6d80eb7af8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca3ad66d6b17e729191022e7b6ae5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d04454fed0a781b6e697d2df809af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e5abd32f257a89a135dcc17964e74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a871341dd8d1e6cb2b08cedd424e0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a8c6a1758691b6adedbe1b68efbc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552ac96cb291ac1bcd7c9ce04a0627335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ca4e27b32be7765324a0f66cfc105336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bbee65df7eddc0fe053e10fdbe0a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dff50bd2225d67e7c08ae890dc3ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def82623d5a7ebdf1bbe316ba498c955339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ec3a70c9f24459bccd28883f6eb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e9573717c7527276e9dd3833fd14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee7ec4e308843724e22cc839516a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e4a52e80501b5eb3cd890dade84d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9b00d393907c6859e9173da81f583344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df177a57fd234af28d4584ddc6e27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcd8434b7f4198270166c232c6137d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deeae7bb4893acafcdbd9a7a1b1d48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776dcdbcfd31bbf00f644487034993348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab03dcc087f441fe9abc3a2720603349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c3b50778d3ae3e4c174e0ad2f349350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24a30e32d54750c9dfff82942a3449351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257185d91276884315cb2a4ffe2820e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69d7ef393c155802197c6811c2de92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6a35aeeebc5f0cb73508a7b0f599354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679c59376c5d59b868755c8391960d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494086037d70652659a3dc724a9f516356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe5b562cbc0ffceda0dff270ddab3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498db2afea8ac1e1f2607c4b816ea2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b07f4ea71c8974f63a6cdf0d25fdfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b52cc768bfad120c60bc5edd25f59e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7bd4b6cb314f162ea2c04fdfe2804361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff72287b09eddb9dcf84cbfa0653c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37574e0aad033341a4f8ed562a6b465b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086bc7b6ef5c0ac1203128272b7b8d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c1c4787cf88644b59b67dd17c59d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a06d1613c2334a067209f287ab553366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f472e9fa38b02e67e6644e1647405367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3b1be9bc837f8f441eec07332603b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0de09df0ab10847f2e7e49c7a0f4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c94e6b40b2a5d912a95075671de71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602e932d6bbc981adb9b8b8b272e290371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa714bd955e6e3d284b9372f48ca026372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bcf6f99ce80d6093f2602e7350399373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd20cd7b100eca5165626982cda2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b06f13c8e3c7382abbba84729a387375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73f7eb773683d5bd23723a2e33f420376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292821c615298babd3131681c1e97610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197f7f2a87203e892705f4526e35c00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18043ca9c7615dfcdf813c47f436b32e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62903f9974a245747ccd166a76b0852380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11d62e3be916d623f0fc39389e9da7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c591986c6ca02ce0fee9e91206e84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d583499ece141f57ed9181a027422a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7280668caf6333b089b32c7c7279e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886bd6f12deb3efac64c29f9e3455e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbf54831fae446ace04e609973e5d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f32e56e158ddf90c5c82464d10ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bccab3caa40ca7d2287c3721daf6d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb09ddd9a52cdd646cbb7abc462619c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf500601003e378b43944c06fae5aab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150925e83ec31f3e41019c4d8e6a012391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c0ff94075ffb023da4e77803eef8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677618e220d5115745a0da1ac162563393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eceae9b26183004ebe666d6f3acd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb5b9ee962e5d5b35237e13e5e6a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061b066b8e1748f03d5cbbb2c3da82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75eba617e39c318da360ce75113d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173293a8ce3fd709defbe387b8af6af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c05b7083c688a4f12392189242ceed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623abe7ba0aa19dce550b82218315ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ac7d0963400f84c21b8f84aba9a9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d58f3e1cdaf1f5b26c4c643581f34a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be10497bf22ead2846b9d1163890d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc946f760025227b53ef565747ca8de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315cd2521da4dd4728302a110f5d20f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2389ea7eb3118e46bb493fd5f4e91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6d788000d1b8a97e668fd7c52bbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e8f10d48bdb335f4858e79d2621ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a802c842f925686e613f4ce31558409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bff61505dc1ba0f55e876682cad51d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed71c9bc540d8a8594d646a49d4e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92244cc2bff7b8a24a20bf1c16000c46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5d77d07c670fbf491178a450b80b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345ca785bf6d59c904cf75d8353ec9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d280cd3a96c2b30ed8c08acdfa9fc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a1fc73c4890c837c3739f97e86b5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d481616f9449221d3b3cf4fdf4d7cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a10de497e6c99ef32dbe71e74b308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf5b82acb9faed13c1f185612d15f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aa9d30f42d51b2d24e11010a39ff6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640ab4e9401fe2abbe11736c9b72d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb216b07fada23a2be8da8cd1258b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7161e4a7f8dc21988004b2c6566180423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e737c0200e67770a937d96ec7b52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37731ca06d0edc7c758dd786e0d53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05fa4d11ef8181f6844eafe6b67c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f39e5a45ad77a3709a2b7279f4256427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c66cf83e6af777ae9120be55204a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc85302005b615c29df5994bf1a3d70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5239c512e6e02f72517fbc7e784f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec7f61b01712a7ef43005f05c642c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473d182b2dc32ca2a667214c9150bf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808f17e01f24e970fc0e08cb11224dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2b8d540824ae3fbc112225eab751434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8c5678e8333ce741bd43ba4757991435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b99d04e73e19f8fdc9c94f97cf612436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eeb09441528f8f226809c326a98de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac6deff217871827c29cf5077b12c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042b83ce1ff730a2d8acdff87f2d77e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146317190b987a1c5fa70544bf039e44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209962fdbdb8e3ec9a326948c6ebf3d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336ea696d6b4ddf29104600f7d8401442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815481458d3adccafaf200203a762ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da95f3cb19bdabf8b297dc06c1464444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85781897d8e2bd963ce146bfc2e5367a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6457ba3b5c1ae274655931bb953810c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a49fb144271b7f15f72457b22cf2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6048b149d7c8e175685a7118a941e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6be30e8ed38da35a3d412d0e5288a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56791661d1e0d592e056012b389bc37e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f3283fc7ab6a430cf067877943b36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5de3f672b7de25e2fda528d159ba24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057513545314a4598641dc8af1c4c9e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e1fde15448e7dfa343d47d160c02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef85e461fb09e10b4df8ce2f4c5667455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c09f593f8128cc841843fb0dcc3bb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4658a52fdebb5c35a3013a6139e6893457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b73f03d8b5662cc294fd68ef1f46c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73abb91db9997d5e41f8b1b13d5b80f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387433d68f4073fab098fbf39a190f1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122649ed94948e3d054d5c197ae21f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1698a347754e6489a4b15b48eab408e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555805e16296721550c231c10bd3c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9fdcabeb2680ab102a5139b11dd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627fa4da44d27bb454940044bc2734f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1921e22961f549c68b40b22a5114cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4743bf851096b53483a35626f6c791467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e6614a1f3e2b41f6437d564521cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2253b52ce5adca6d6acb30521135ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb6c41566d103b36a290bdbcb8891470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a20dfc999a751e3b889f6725b8e6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4097b33bb71d6bd1b2d342767253d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0a053a4092fd15f939aa2925fe87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065301991d5e84a5c8f05580a4e5bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a759326eada0cd9809add088a799d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1491820da45307778ab357f3ba1e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf808eb6173ec4042579cfad4ccb1a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a473beba2bbe67990f51e04469d78c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4265070d5c9e7d1aafa536d05e1ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846d32ed25e3db79b1ca0b22723554f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15cad21735d171889b1aeb0ab61b76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594b09ab277a7da4d0ec250923869d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be0fa959d10f38ddc3fc55b8cf1e61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b7cd0cc7bad6bea3285486cc49976484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ada4c5c3e249cf4ce7edaf5253c766485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a692b25c5b04bdc7aada98e359e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcd517a19b4666fe8d6e5552f27d8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f115f6b8a161ddedd81c457af2fbf18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5035467cd1a9aa92dfeffa8f886bd35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca629347bd695adda113307712ea079490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1ee96d60912d1ff1ac66e496fb0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b6d97b26729bc9acc48bdc0decd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523a1dbe89b5aa3dfd6e73f9ada03f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e49f1ecfe76df3617b39368898fbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caafaac10be16b53328895ce3529c0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de5d4df659cf2f3f442509ffcab2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7018cd577a4a193faa49007ce014ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd6fdbaaf43e7fadcfb7235b432fdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53696572b4387b29719175ee68eb1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800401f967c574462a49af7e6640598b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa56b755b5ccb6262b03a686756a39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8d5e765293550297320a0bc16e3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5623456a859a7a8cd8706e43acd329503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2904f02476dc1a9352214b53a9cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928553d9a6ad0ba91ca06f770d5557505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d251c0fe33f77a2d7865aef3518ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a1888f7134a9aeda92f4a05747508507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07471f05ea7e72dc392bbc423412683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3e8605adcdae459d11b0a4336fa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fca8f1dca28f989c78bf38bce59dca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0531a210b0628bc4249e988fd5528511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191db69f17cb809c2d954b7545750b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264c51889d6b6fc9c76b65505cff13d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab70e330d99366d9c79d75367a413514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc13d07908cb226c8dc45a8d90d79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8139f83fcc2cc12fb461c92faf087516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd4481feedfdefba4aad3d3ff008d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b134865f597a0396ebbbc91eddc8566518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f9baec6967525a3eb6d5965b4849519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ddf2328c0158aabe9676f1c6328a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e3b2737dd40f24cfe7bf236ef11e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf09c12ff63f4bd880e46bb68cf804522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b081ad182a0f8f5ee4a6755962e28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fbf7b9eb8b5bef4b7ddb8535d940c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21077821fc1466d20b60493fd821f0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da954acb67f2798300f96c2db105e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721d3ddb5929731f8c0d778cd9cf6ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f48ecf9e120ef651c58111e6c175528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e37f0ec5cce702628aab314b3fb838529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df60eeeaacb9831da59bbde84b554b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20c479a86ba132ea866af344f9393531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7fe2d6e6cd47c53e61d5b6d4cebcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cd0ea30ca291153b3a91515764b2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad4ede7769ace707ec869e631ab62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b89dc7692b876119a3db625f1b6ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0b07bff07a4abb1df01d229aa2999536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16514b721666faa933391a1bcb1aa28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee9e204f0fac70ecaf49df84e06bab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283d137562341e549ab7276b5ffbaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a335056ad26981cab60595b563a62bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd835e12f67ef8e1e1c196df9ce13a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce153220000979d069364f35b76a23fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592605ba826fb5303a24962f16a8c71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764ddf4a362a69823ea21f5961bf260544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d2efaebd3f1eef2534deef97785e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f22687495fea76093bd7e2f524bc8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976933f3574e110dfc63e6e1580663547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f7c520f168f2be560616280144c22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7c7090249982f7461c24d757d3ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630c25c0e2fb707bc123f27bb901bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1be9f9db9fb10f90518ac535528182551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c207d3f05dbfd133d1f5cddc84ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da8dc22888a71c79cd74b81bef847553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8931c60e5aef11c1c952ee6ad2d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff52378e1ab60a927e8ec2ee62fa763555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7ba0445bac30e67b808da8743a06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd3f856f24a44d4efe6236f699f9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec8dedd25044ffccce70b0ed187641558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d349dec1fb2992ca806b9d2555c24d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f3c1be7a107d9b7954cd467a4b2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ef5002fec7c8ad93a264c27743f1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1a8418ca4455adb4340aeda9224e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feceba4eb89355785f2a779222efaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78175083249cd861f9690a2f5555a1b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e2dcf7cad339ed1026ff13f7d61b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8960d464a28ed3a824bedaeec27f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53739e0b865960d55c650ccea6fbb74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd840654c02e939dc896d67885d6c0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334b3c32b7d41a8a80dac72e315e17b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f19c70d699b3861e0e043260927924570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96f7b54a77051f103304263f5de89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba447039630ac1fe2fc0a9db1fc2ced572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14270b68bd7937d0b9572dbb10e3c930573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461849b36cc0307180a6c24d97cce9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b67c13716ec34669e8a44ed95790575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b98ec7f6ec3290ad42cb70b35cc92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ce83cb8e4296e73cafc1a87245b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748140699bbc4dfc4d774660a7928ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02737a2d17e6be73b08c694a6e6e15d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775546ae734511b4b1bc8c444c72418f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74d0c7a8c782d9db9bf78b9a637b81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb040de84ad200e805407fbc279457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001fe1818d52e1be711031c4e4830ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb33e07bd5261dece27fe22c5f0c4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686488af0182b1f91134c1d7bfc8d78d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ecd23e2bb5a709c96b8f231ab14ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767c4933a59d6ffbf9e8e35e55f3bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212734adbd3b62e1b8a19ba8d5027ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e69309f8c90794d81fa4cda0db72b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ebb486d091f700d441bd9f3cdf5bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456e94083e2692a9765ab13236c0725591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6634dd59ddc5d579eaa6de0480c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d7eb37bcc2682fcfc4dd5214405e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dbb7397487ea76044665d6ca0c316594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39222e7755b4d172cee6915a5f066595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b172e3a849206c63cddf09fe0343e92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a6c1aa709ece895cfda3b2e4f488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e70bb60442d4ffde07c4b2a8a0bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dbfdc31607881df7eb2c11d006e98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e716665f016465433cb4bfb3e373e47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa319809d385c6fce348d60b319dbb0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c7e79ac2e225d4b9a12d895dab86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830b0b859011c3f7abde764324073bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc3db9f4fdd2bd3c79b3f68851fe21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6de9e09011c883dff3d9ab131aa8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd84d756910493e066086e1f028f87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2dc344f6a3df4a79b61400b7cf580607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392eee9bd279de0c56fe2c8ce9a52b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c638be354c04e55f9885e383832b37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7cea26861f405f2db93954a9f23c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c649bc50875505ee338cb46ab368d5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43406e843c50c28297b93abc91054b8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c49ab409a6ce7c1107b2b52639158613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eaa6f467e535ab2f42efda3dbbec3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c6917443851f0cd2a2ea12d01ecc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff271893ed49b15fb285bf085628a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd2e2f0d0f0f5040fb92148328c04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c09a749de5dae4d15593c9ac7aabf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039373de0d053fc34762db7635ccf61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2821dc856d137127b723f73eb4681620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f003e2d16f0f8fc1942fa7856a2a24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07d21c8259100326ed2cb75b15e96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b982c95ace793839ae2f27ffe672ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd3413e795335fc12c4aad8c45f81e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b521f040ddfcb12407858c6a59117e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf154a21a4263957800c70221a1e4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022a0d07bcf7dfbd7942dc3b20bd72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5efb409553962c0b84f24afb7e51dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d319b8d9579d1a7764c1214aa83d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7bde4b84528f6aa4ece172d336d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e542f5db7dd1574cbbd0a2e104b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956cc75dab15cf83a0078a50c587f28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e5392639f49d3acea48c70a3b2c3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0294a90c35234cd94d83e577d1af0cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e199dfcdf747be347f0231ae88790b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16757e0850e436d977e67aafb1fe26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4954722fcda57b05e0df94d6d7fab0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9f7b6ecd51aa3977344bab1c53e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf967bdb83eaf17e1c297271b5b40ca3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a7600fe7b929f8d3aa6c9136e735640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd054d4e29fc096318dc8533512fa8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734dcb059f0c082949688b91b6ac74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59bf10825a3a26d000914fbdc32975643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d3ba07917ba102d4e4137a780d55b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278018370b94664001c10facae1ff92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d6eea5de9835ff6517fe4d9bf6e8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002980bc1af2ca4d30e335752e5e104647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a61f35e4610a2b8dcd4a2a649aac97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2099cba7f589c766b67387f6c4be0c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890433465910110e3e5c9e8ff46be8a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c723864ce68c9ac26d910d2bff4f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ac0e396bbc5b4c966c385dba3f401652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901628403f7823b47a69aa64978bb19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b07febe3dd942f2d48d795099aac4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c49f5d5a7fadaca0b9ad32290c9bd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba3d5292bac9b7c2f2de53388e6543656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9dae417d177645885d9d5d86e34f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e7ad86b84cf7bcbcf7796e75104d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290025c789c44241a3549df47eb7b68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb81506c63d4ced3a6bbdb27d3b9201660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3967661c4f21f68ce85978f95ca27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0e427235b02985a0673cd2747e5c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a67e00f0fe6110b60584e3f3546a5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fd3dbb5e43933066dab3c94b7849664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13b2492acaa92f7ed08c0fd45409e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006661a09a514acb7eeb9a206df864c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce85617fe1961dd8f5dfdba77e51983667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4b246b4ec7dc5d1360274578119f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b6c6cffe5bced36b417dc8c99709669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d36abf6db73b71e65a92a4b8a8bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38073e0ed2be2dbff1185e7b61f25e5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60256e204e6ac65ae8bca887a04822a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f67601750de8218aa32e7e581dda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdd17a66cf8ac5ddbd789d7b8939d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e84dccf71c1a5402d11afde07849d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323aa421fafc3d404107a1093786530676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1db8461c2f69b99f0f4425935e4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16cc4759e261618387db201339e7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f27e8e55836069832712abc6dc7ef5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068964e06465799e7f5b536f7487a8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bc9989fa9b707809b334415b4187e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f2a7100da136c510216b6f34122e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d148a929a11af5dcb33a481412b678683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee9ce8a861d02b13e1d0a2b84e9f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c698ccf8ad3bdd84e1388ac57d0599685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328f0f545fb65e09657a1fbf0004bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549cf0cf27618db44c808b1308b7a28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c068fa7ec9894ce87530dc153e74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6506cd97e9c9be2eba7288736bfaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d4eb8418112c1a0cf9c4454259f0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc5b327df739834dac9346d3bb969691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e26944d0e2709c10a7d78794576b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d91b8ce5fa4a8beff4d91c06c11a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f254c39c4ed36a94556cc0c00a4edc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1ef7c755ac0f69f4b4796ecf7f426695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0513be9b15518c1bc42dc04855e61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ccfcfdc71a65978bbb7d35b8c8bb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35eb2fb9f340b9b2c116bb11326b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a5d8dd05d7ccb8a045145c1cf643699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbf331b6aff915868b937176112188700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2693d554b2ac6c1dc980673e2ec97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5393bbf222a6cf3f77c941438728d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df9b96ef4e6cb835e25df9a4d0c54f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d9afa67284b8ee8243dbcd4a799d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb13946ea3ee9e4d9ae26479814e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a3138c742c4d12f9085178bc85bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f4b001c3a4a391271e5bc9dae806c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff948dc528e74e1e59ae502ef955f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7556bf903556d7cb73ec315d0e4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba95fb6032a19a5f5be8c20301fd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbc27bb61fa097592dfd566fbe1dbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce20646d7d00dc719fe3a13cd07159712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7958167572edf4fb249952bf50a650713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132515a0a2895d17cea84f211f26ce7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46359a3f7fd7c605c6e0a0d54425e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c35232ff7de1c1366d6eb9ec3577716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00effc83e1cd2ed70706d24510f6af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142f3ee7cfc877d44e8bf3e7f835d30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689aa4a2efa23b65c38418173b8547719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f048a03f9350eda73169334d7cb90cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b496b87fc2b6fabb752dfb30cb190721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d1f9a8bf5880297ef1ce13c429ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a093eac9518b765b996d51ab1d971723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bce82c3e26a004725c5736dfb1475724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8260c1ea24a8cca0a4066a343784dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca05b44091278c32c8f2e7225be4df9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91161fab9466aea6546939e5f5bb17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbaec552414db94ae97d2d11a4d0a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fedfe1629493e9ac26e3961688a004729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce9e171077fecdc2dfd22a15f0977d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21833404a3613ceef5056c9033698f86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33c0ae6fd4b531433a2d01725ee197732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c7feaae979d1d04dbf38e100f8c1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19b9b53351962a4d224d1de1adc039734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b18ba14e493f0ec4d5b766f31e78a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43878887ec9a03fec55e6aa0ebf274736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04353c714a93be11ac026bcc83c7417737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9aca4abf449292e88b8a39d574024738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba633b4fcea43f790456c0c575663739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090c265acec3467e61e5a37bd9145b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697fabe066b53f18b05f6bd91f8e918741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3df3355660f5a33fdac6646420573742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d260bb631ed3e4ac2222effd4a81432743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239150e6e8373eab014f3e456eac6933744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13c31eaed5ffb44d1e969db2d3238745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45692f7c1ae0dccd1d8fd34e85a1e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8717fef030b49769b283e3a4cbfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeac89accc7728e2105ff9105dfdca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceeff2d5292b4bdbacaeed66864d70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ad408461fb5c8f2e9828664fa683f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7608f1ce2f7f94d35ef26fa41afe7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f0b3b5626480147178a78146b0067752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d010415e8c43c9efdb2aed9835cd408753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b6fd47827d808e7071f38b77d244754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201644de33d605fb6ba5faf29eaa2a24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c293e33237242721e3ba7bacc8ed2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39367b3ec85cbe420797229ca90245757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a50a46e52670d29aea600faacc41a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc52bd9538b56291921ecf72f37c3e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846426d491a38b8a15a54580ed05f4881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95bd556563d5a6751db3f2d08502362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc236914924037ff8190a0441bdd8973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc9613387e5ad0460dfef71451e1324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e776094cc1cc01c1d8847d3950afa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349abe00b83a3040a876f58e02dee716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118d61989855b50f4a21beea63628f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283c05753b50605364683c30f336f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc09f8ddb6186cca5810107c19de3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5960c0f8e6c307351d4ed5fe75bc96e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd9b7bb1c8346c37454af6643c84111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663e8257aa7cb7771b303dd1553915212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf4946b2415270fb5edd3c0aac7ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bf7eaf57d1411102bc3a2e7b181f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1073bd1d6c7ff2481e3a7211ab23815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df830f9ec675f4fb7eb0c0d8b826b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f000eccf3de243fa483bb1024abf1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d511f3545eaff59ca2bbf1e022d03d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1893767cc40124034e655804e394dc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5750d402099af38cd93f5d316467220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdce2792b4878aa1c21afd13f8f010121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911317421251aa77d2ed2481a149ba722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b12cf548638811ca3f253b189d5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71019e20666bb06d42b2eacf416db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf56dfee6342858bcd2793d30c0d9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57a8220fbe5b570bc929ea04333a2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27e8bb747c188c496d0de57972d8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc88542da413c4b9ef4740228b8e0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedcb581577540716d15f1109c96bc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dac70c7cf5aa94cfeb7f23a8e50f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2968ee73464593fa148ea39cb54c4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71144249e635b118bcae0c905531d5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f943ec6009441223f5838b542bac733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a4cc4e6c131568ce960d9a0fd560434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6572860fe98854648e4bf95f2a9df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992def6b6ba12bc186361c60922add36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c16fdd24a57c81d1354e6ec0e68c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4b7acc9a5e83c1cac5ab1bdb28dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ebeea171eee9ac21f34c8f8c4df339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ce36ce04f96acc87e5e6dcafb98f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb225aa406f5e1696821e6b4ca656341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5a207b8c354a713c689f8ace330b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c9c88c679ef0c3b74f943fd5d263843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ac524a21a1bf28ebb1a38df1f36f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02907dc982c4acc6d455056f2c08c3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bca05ddb47f1d681f89cdcdf137f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db246f0060f88775027a5f59999907c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe00d7e1f149ee26b59c04a20bc99748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c170669086037e799f474252f04c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b319de55921798aa1d5f12bdce1f81f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e8715de83ce81d814b074b7a2afa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b0f760f8cab788d282067c35dd51952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad50ec7d90fe7e903536f0131531c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e4c906bdb7c47bc521e4a0606c6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711780d220f4d6723db3b08523e870155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eafa40d0619f7cae352415d5092d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6045c24bba883ebd120248c1cd5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94780ae0ca2a4e77310a59cc17e61e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7804156bf7b906087b63bc152be3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94410cfad2bff901568f7be5f61420f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f07551e70963191a5842cb0fd48061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a5a45ac45ee97d9cc8b165ea5f5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aaf69087abd2b341cd67ce66f394b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5945c88c51ecf66c325bed9961b4ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40a10e627175a30def23c1beaf85065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e901c0621114bacfc34956e1673c6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f3f346a99cd2f8599f0a260e0f3fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbf6f60f8c6f5b3ade8700d4327a3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da15c1df778a5d3bf031a0b3aebacf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78f5525ad9639cb775bbcbd7a5f18970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d97d9a3cbe065dff05b23768a631271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785214c5e9d9953dd54e4475224d938b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f7f6e0f2f97c5502c2572750e3e2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450302c24a2d6c29fe41b07ba82b1bf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085e774133d588da10cdd264e29942e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d673002ff7797ee3df133ee2d5d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae797dbd566a7c92b24987db8a65d5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0265e9d53e1f92688b675bbf687b8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710dcc57bc5ad7966d6a894ce17820b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b223b8e47fa2db3ff1a559d57ff0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9700059847ab6b2fe5ae82895c850c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d2a2ad79ec0dce173d77d11ccb2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acef6261b4fc31689f4667ded242e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919051bedb35f144a1a26096431614aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7cc0e85e1bbe1abea92cf93549b2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f549c064e10708c9bdf43f7dd958a1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0613c35698d2ef5fd8ac2de8f7ec187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff690006470f7993a2b206202ae58fd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0514a31feafdfda00853c1871a827089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d77e2fdc75dca6b7d4884bce52479890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f5683590f2d1681b9472eb44102991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505fc3b6145cbb994db4004c27db86992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f9d1fdab8c2d32c19afe029c21f2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1edf188b72e00a290c8ef2871ff83194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957763edb2d248462dbf7a5eb216186195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae214852245a14263a2e4a0f4d3effe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0a73114e3027d8b1d0f3ca64f929697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991e0c7924aa45a4bae8690b55e175398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b760f308d56f9182ee4fbe284eb2ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3dab800193a892c311ddc405a07a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca31ec661fdb4172d386c09cbb2434b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c9c15563f13c82482bd2a27d2bc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aaf1b1bec9719862e7bbaa4b918c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b866e2b431d552987f227e135d1e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965c943955b621c2168ad88419456be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc3957154be5c0d0cbf7c89ac59d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da727d1b5fea60a90cbf0ba465caf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54487ff682991765ae8848a93862c8ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072e21cba929c3b12583eba09a6c8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b033575de8ad023faa33a39e603f51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a7cd6332203cb1cc8eaf3eaea85a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c343e2679fc98b4792ac79264fcd33e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4866af95650d479829b65ec7a8c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb397719de121e4526dac898b019f9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830189d8126ef8c9dad7d0b9ee07c36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1da32ed79789694708b87ac1c15d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fbbb0cc70b1fc661eedb7439ab7d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9790e2aa43037e37b3ab9d44cc5f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0870ff6db837e3c49702d92279a8b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a201a36da672a14a71cfaf1e4d7b4be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a0fd7265921c8a68bdfd780c7676121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67332f67d8f58f61e5e475e34c07a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f1cada21ca59b7d640ddc383f37f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e8590a9304cc90ca64270b33e9685124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf96a2422bd337bfb8194511c2be84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6abcf44725618524d095109123f23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6503140f98dbba6bddd750c6eedc866127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea6e6d0afc15e3e340d7385a9b69e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1528d2de8c25199cc51b2604980e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209d6ba7f75055aa9b9428d422e29d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dbb246c73b67b2d4b5e076b9dde25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005785c1d9ed346618bc126f4cda74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae8eb694d0140931814f9a9a4f7cee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d36faad14a59643d5ee539a2409f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b4dd84583c781c0bff17ec483b706135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf5814b1b9598a7ea24ea15496a332136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b25681577c2832b7b70d1f517f8a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b045edaab98b3af0349575c19845a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c6f1fc39f52cff886644c1917a747139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34180b6dc2ffd924f284dee178494a73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa20156a23aecf98a5b729b6ff9c087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd89de64c92dea8569767a91e9e1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d77bc6ec6a5928c03d406c75b3f1c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d213b6922a9c902b35665e8c9a5f85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e405590a6f72e04c17c17654202417c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38911e3dbaea86b21f2eb3574797e40f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a9d93eeac1f0c4fff6094d24e15e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961083738b9ee963f242d8814b6f1c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d8056e46e11b60c96694532a8bf2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93208a3d8e5abfdd9f32ba35714a8f02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679491bcba4863adbb668ee181466d33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a3483325ae5884775b0a1c63746f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c189ecada72c104596c0ed0971e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce327783d3b15099f8e490fd9ad0cb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542dc8d14067a6cf2f6793e1e7a0cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dcd563926f9581c1fa7c796cda1d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe23f53a79db1c03cb0f90cc0baf85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffc1e982d7d331f65470f6c75fa457158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d921eed5c1bdb63188071d3d1a09a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70f5b32d27c70e75690ed5372c169160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c87465daed4bc07490f26f812f6953161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff4a724afec6aaae6ec19d16e0a633162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f5902dce03aa2e7bd2b50b9dd8b3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f22d5712efb9bb2fcb1c69725243a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a31d8ba1f321b66fc2bfddee2dae64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d31c98407d522cd35ef3a247bd87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d74b2e8b986d8e9715c76b9841dfa9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33079b4403d2d72d7243a859f14853168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327f3554b80aa77a7c0e691f2fc2a97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378de332e028b835cf38d3c5c4d8741170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d727f93e8342e7a34da54b901caa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e951f8e3da16259c7c848071374e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1710802b5fe7c263624a5b8a9a3c593173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d5fe5db067e365911039471f46090174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740bed9b3792eff983b66b350243a8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13a82825fcda8cbe5c46e21b011ba9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766839233b36a1ffe648992ebe69ba3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a1fda9aa5d6504acca3b828d77248178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065b7924726b92e2a75d5bca7910ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dadcb036f91f643257a974f987fc50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd468b217e279d348d528b5d4033a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb0715138c17d590ac94022267188182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a5c2c5d49d47320673965851b54c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfd3c2f0332572eb8f1074e987fd26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b28a286f6fea7bb3fce12b8674902185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cfb6c67ef7585f1ca6c2e90864ffa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e5015ebc00b2e0eff50d10fb8e13f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d77a61e0d34931be63260a47e9ba12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0f96974fe8891788b02401ccef000189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8236862a5bd70a348eed667a66a8d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb5f4bf1a84c2e2954f9d2a7bb7d9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c9b0f521d4dc2a8e89d95d2763d7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c168c01add2bd7de242040cbf73f29f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a981dc2585d368aab8d964f8dfdb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6f478a15072f7aed7a310ce12da50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f76197febb302048af20e4483e680196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4941f537f665b5d8012c08d325c5b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c0a45b60cb14c0c03209291140776198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f986778bfd45577e23115ea4d6ca0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea740a3435302e39c89d68b6f9098b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e33dfd49877388a637e57f0ba5159201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf401d0e0047eff33dabe7ce52d398e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1538c3702a37989c7b38638fd609a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e1ec2d79a76627004e2fa177dacbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d26393a2f0567facd35a7cbcfa3073205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572710013d1590d9103ca589faeacbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59de946e636bf019813f2034582c02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824889ea483a46c9b12119a1749e7ee0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b878be0d392d7445ed099873e068b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a4bb6236e3e085e9f1fe004b0bd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16094bd5e8fc8a073584bd1fbccf6a95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37bbfb26d6d3951efba560b030082212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2ffb60cc12d49c993c1d50a5eed86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797f2d8716a32aae5a52054455db279214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc268a9d4858be1bea16fcf5139a8d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e360167db8b1d878e4963807319b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a990e44daf40b3e880f8c6164456b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e723bf3f7daffd854145a6b5843bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef59b0e8ef55f60137f387c8bb36fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870b57b6c65e9ca4ce11ab62e717d1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114daf7736542df7d3cc0f7a0a9305221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e871d2e6953a0cedea7f45e136f7550222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d64aea3587819ee6ff18d447e1e9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02edd3314bc15967d0aba1e82e0f8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b3b36d7d1b1097f04613328361bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60781815618e1251babb819ce7ec20a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1269eedfb6039394b3fa9391ade5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b132cf70c1f1d16fa9cf3a2e50cc1d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751f0879576d001d83328e8104d3afc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47d18a7aa7ae42c980d72d4bd3cd4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7e106b71519b27f0f83a44dc75397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650612bbefd246e62aa84e278310cde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ca444bc788cce07ea35e6d517f52b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f367f562a0e420d3f87667a60966dba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c5f8dd9acdaa03b11ce8a0893bdf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755be215453615acc6d2fdad865617236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7205180759400584a0920c0816a0703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd73e305c08f65f089b7e842e1ff2a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fce13cbe6f423367aca4ae8aecfa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc56849e6510f905cfde411a530905240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbceffb229bcb1db6b6108d4bddcad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890bea47b5e52248bac965e926a0005242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdcb4ee309b4eae20f9db6b9e687e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05c59f181b8897b7b33ffeefa4aaa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53639cbc165659ae99fd054eb5f8f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f6b385e1e0604845d51c31d1024d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f736f45cbb44b7ef9acebdaa21b645f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eb02960ddc1436d601c900bd1977a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7804bd8b4ed4f77236d434cc1dfbe09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79887378377f96f73e6366404cd36618250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4fa4d6e2f8a09b4d6cdd90d9762e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c084f29ca9dc4b0cc90cb19e7e5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e1aa1b35e51fbe871af95d5a385a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48742b3427aa79b5e961ee57d13a0a19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd75ec740b2023e126f7bc7e5d6f26a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78fd8e662853d7f915275f3173295f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df22e9342d008b9740ddc894ee160257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee125b7c1a9f690e8450abda11a74c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b9bc37d5ef02d1375f2d672a7890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7223c5234c7cac0891e8655fd82e7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728b4a0d8bf0cdd122c57293ba04a23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1cffd7b26ba26dc7ac7fd94c32903262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31568b27cf2c5f239521d0821463f1f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a016d897b325712ed8e3910f2db50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b0f03c99c68e81c98ee2be30da82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f00a7433b5d8b9c22cfcebbef10a59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad734366cc4b9e8e459072455d6277267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b49b8f6d47ec9bb2af2e9ca4933cfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163eb2cbeab094324d734ceac2402de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58236480d4eb8e4edd4f5e314e54fbc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c5b73b72dbc704dff70b4c442f265271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9bda58bf1c36be0c14afe5d546ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d603f79be6521c0f86f815d81f35e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2603e20e7c5c3ff6cadd6c46d852ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbb1089aa98009468fcc9df4021b1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8477e8c2fcd8ff41e98d1a76ea251b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b95d3b4ae7c9527f8323264fc86013277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de74182d0f5aafda5d4f5a6266ec6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092554f5be71964cb9c74b4097b314b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4045f09639e1c077fa13a0bd800200280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231577df46d51e5754db1e83907ba4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104bff7631fc5ed3ef1ee77913ed7dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3fe8d2bace8aa09264bd3030177b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f882c0c420d67601b67b962aebbed43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c12edf2877302aa83715356a3ca0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7859dbf2c110813d09b6eb2ec7f28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc0c20ebedaf138a3eec525d11424287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee42e14afcef2f74f6d0622809dda0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed0893b054196e64565d686927ed9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa29a6a28b020984f3a7f94ccbb4fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74671d1b97bfb7e02e29d6040a02f36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b315398a1d484e7f91eda7a74160bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2987b720ec9512115191203ddb8cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11a301174e87d1838e3fc96bbb1d34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e310625ca6346eecc06f5ffcc1b3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353c0072a39a100b039f7e27900408296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89decee3b1516bdc09e16ee840564912297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6585c2cbbc2df630ea5c62a622f34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd76fc8a341d8b106905b3d116ae72b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98074495ad221df80823c21412e7d29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418ba00fe454b695d354378a441469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94437dd14e75feb900ebe876c1fdaa8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f0977000743b6d452366498b332f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d64894794cf36934bca95fb08fe930304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac7bd252b39d443a5f782ec4083bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa8525fd3100b6b967d736bfa320fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd56ae8a6735c25104ec0b459dfcce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97761cebc604bfcb494d5ecba9fc2814308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c6b30a3501721bcc7dd6bbcdce85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1146c9aa0fa1494e0fd5c698d65988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d418c48568f33b226c4ab18ff2a34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf572153976edfc4d172abf2f2cbd57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b95f11bc2d5e422667286080e043313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e372b39a2a0b68e848ad70390ceae3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d87e98d1ffb52bdd22931de3d26c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85317f3cdb0cf2bae536ab661b082316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a606d809dfec094905d20c72fc19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbe2c040cad6ee6e9c97af8bcfe382318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ed5c1f32f010fc804c30e8989aa1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdea53be51dbbfc47ad0a7f4948df4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4533719bb2d60a7afd14f407b5188f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0ed5d0a961c7b25bcb140913c683322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0304fe81f0ec488f2796e8834eca29e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da597bb130279f02b8fe0896921411e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed4f04386b0aac70d67bda855c500d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad238cdffb973e5d45f0e9516616c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a371ec4b1fc5d3609a98242019a24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb5e306ce85bba39e806f6e9fac82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998fcc244829aadfb1ff916d7b9400b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f3b234a89be4ea6237944d8b3579330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366285967912b61c77126ae79b6dc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb087c50dc822d57e0b13ffba4d6e26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579deed0f9c05d69607e8b770704c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fade5a25d41312afe405ab4534a1ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d480446c918e94ab4861dfd39901a32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e1231142d44824b965e13291469fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403fd21f1a39b4896a09546f9539491337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120590730cbd6e3d68760308f75569ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395307930e6eb32d115a6a33b65d1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe51af64cb60c40f325ec21a2ed67e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e54f3be14b6802fb915b3e6e184cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e048adb70a15bf2a0ffb683bc3b25f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d24efe2650200d8b8e83f2bc4eedd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0518918b65e4a371e1926eca7a9831344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe91621651099c685e1c37cc40c8d8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec0dff203afc43c8fd20641c7308ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc992392c4010a2b84d7eb8e223c45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc11a674e437b73a39a12f983306ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028da1b5786db4eb1608c35bbb87d3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21a2235c65bca691daed6ffa6d465d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c2c442746b9ce2fccb41dbe3c95e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77575bdd12f1fa155c870ffe15234d4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c28f4cf1083eb0209f1e3987e7456353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449003904a2f10d2915c8f4370908735354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802d6bc25b7a8eb80fa7ec0ae09daa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec18dde227913ba6c3aa4d45bdc295356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d5bd0d6e856c14d07d65cd90e129357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9808fae910f193fc0af0433204ab1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79a4821474ee2b47c2ba5edf51b831359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610fe384cc8d00a79281dc80a3d6b71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9598374e4c90b0ea5ce297a3b2c574f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c310b7157dce638eaad4a29cdc768362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18beb0126ae12c61be9fd690704bda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c78f345f9ee8b8f9deda249adde20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5fd9f359db98d0dc44a17456900ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b7700914eece2844452a4c94aa06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574abf7e7b73dad61fc5a4b568819fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd3380e891f401996790fdfd8e0f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13c0d5c3bf00c4db0c331bb82e07ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b3a7b58f2e22b47d580342ab1e22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872f5e272e69065d08bd76e8fbf4bfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123bc9f4888acfc37e85b290dc06ef8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbc484fec60435837dfd205d0bfb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed0e3c39d9eed743a8e62dcf37e835374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71e0b9ca6eeb22aeff154d002d54b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005075b91eacc701c6279b7404dde13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5ce6c5e0a33f5c131c7d2248213c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e20c84ca54f7a1e9d93e3a5e88ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee26158dc2e3feeeee56c8549b8808379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa31e048aee2c4ce8e4cbf8f0c462380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce73015488aefda9a3a07f6951c4bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f6ec606638b3554428191d8d67b05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b261743d1a297feb1c8649c49a0a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee960fa778a2864e4545b51bd507fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2971339951cfdb40eea36e7522e10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7ab3fde4f82e1a863d0106732757386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f844fcf348cb835a7d1ef082a308387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6157b4e52f4cd8bb6c0e6134812c8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051d9002c6dfe59980cf4c028f18f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad6f4b5f97e958f735df09348a6606390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f67ba4b163326fe43a49f99dc4551391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a75074bc272292776fb0e0f8d4ee3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a8693b44a84a088994611bcd43a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde4dc789c7373d3c45b404d5fe40e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc274da63535373362abffd301cdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694939d688a4396ef2599c90fa4047e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31896633315ce9b5a75ae505b592d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b1dabd8435f85e424a121bd991fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad6850357b724a7cde83bb67d1b416399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634542ce33ab1519ca84ea17a69d3322400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3f7ab7e799695e9cced3b8645ecdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e2d40c0d23a3d753576704b50231c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3232f40e58d97bd1e0015e849d610403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fc52baeb7b21137f49d968c29e923404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76398c10c4489717373142ee5e2b767e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ddaadd0bf777bb28929ad8184b7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394fb55ea0e9a99a258b74d4e53806407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bd2f448ca6271be48c2905832c30e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b827f25c7a56fdecff1848d310866cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db4486279fa380eeccb1fb2c87ca3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34aa8c4d4fcf04abf85c73640037e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2feeb1e46813b7bfebf263e5f200a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ecf70429feecfb4ebec3dcd5fceed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a5a755efc9540ab3610d8b112928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99b844b307d6b547cc673fc3375629415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8addb5cefe0d476c60f45535bb963d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee62ade5ab24c8e04885f520ee5caf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c908c3064c23b2feb7f8947dbd501418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb803918d6a3d3dedc658d73d285518419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73f27cb8f61eb94717a717b28d496420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd54f0dfbde0352a07631c5b0e42ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080df97b31642fb7b0a8548695330a82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12a2d620e7827e9c2c24477710a060423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ee0f6ba69f77091ba72814816e4f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c298a158b359d51789e0a76b93c9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a957bf071569e5f445723f2d8c61f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31fbdb12893d12248bdf0819b7c290427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98e06af51c8a9735230562b135752428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd619754de9c7351e8e3eb962cb448d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2b2b38d28c1510f70a6a08e5051f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f90ddd3e1c6e637816cc936f11f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940fcd08bf548e3573a706f16f6c75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c54f8c87d5d3f6d9ede233f30f2f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf0ce5d8d7837f9eb24fab71099415434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c555fcfddad3475dc581ca3d64b310f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec8eb38bae259d393e0afab4d49e9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faaf0582d311cdaf0435936ff7f45b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824e2cc91e18d9b27867f2a58b1ba2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ff275a6dc9bdd9aeb1c7b1c4aff8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c1a9cc66df0eae2664dbaf180c1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bbd6521820b31fca7843059d38f8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f13586dacd2765e942f4a5d00177e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18878d38227a41fc7523d20ddb608443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb0f11543ae5edcb2603b50de7a7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903a545ddaea17255f64cf27d86874445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d5503dcfe4e22b20717a8c7239903446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290fe8aa642ce5df7a8658d9d48c25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99995c969ca56409348068f594b6193f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc96226d16f16daad752a05957fe8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e22c92769cb86331107e2bed35ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2b162117386b3e82889e83fe87a19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da445abd4b820bdce4a4e2776338c1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3a4911790efb931081472fa6e18d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724464443ca7106b21eb2547baacb80c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ea74e55d4bb0ac1d43fa3616a5cb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241071fea53358edcffff484c756b41a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979bf9af89884c06859dea73db292da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd40b258809c80a383e1cdc56c15aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514102817fbb91ea88366c792e22e4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a04aafb7de68977b5c2e2fecf587e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd8ad2fd6b2a9a92eec2db111da75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7909a7062164fa6f22cbbda43810ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698c1cc1db5f0856210808c9780944463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907212caeab01edfd9b58978b266dbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f02e621f740599b4db05a8044f79f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102741d4604bf4cffe6df3305f00309466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196da8f2f044668d00bffb9dc0505e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550893b63f74a5081ee52077be5d26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf6f3097e5c9ed8f9500ca2c00228f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d74a29ac7c037b922b9883acffe7d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4aed25457009be581454097798ce9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbfec538300e3df574137d4f1015b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e4ae0afa7b3e01aae7d4e3f5e1b87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84dbbeeff1675ab388b27ab4750bf4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079f08570b2268e45986a49cb33a8ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9d1f6ac00488336a257bbc223713d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036453f15a4b2d97d1c0658532559c03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d63e5b7850cddadfe13398d911834478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf414a6ad46ee47c4cd8d23d850b657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a803dbe3a4d8de300c808ee43b964480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c60f52975a3a6842e9704238da4b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9735e33e790330198a89270eafb6ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61cbebd908e875b88bf451f68c6b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a312394122652b994a92cfe6d32cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706f5e11d4bbe1f12c0ef59ffe45d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca927991601683ee68e21aadceb66f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067a16114fb79f3964908e4fce3523e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eae76c835109998b37e029a643e3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d728626a3a78eb39929ab9253010489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ecd91bd2a002c810a11bbc69090f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba0f9daae3d4a7b0216e380706dfb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333d0104adfe5dfeda280e86e42c64c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4bc395f2b6e4328a3743fc023e961493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51659441aa9bdbad8c7feae8c23ebd79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b785a2c722761d13d78666a0ad94bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e19317dea86fc480bf74decc4f0356496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10e1772b3b6627fd38dd15baf2359497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2384ad057eaf96dfbe1f99d2062c648498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fefd5a8c2434d25b9998918e871d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db0fe498ed9e85c79e0335ab0fe1b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd900476bbfdfc8662c5511b9c29a792501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c842c4834d953aabba213ae92e010a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee91a0e5e0e9e30d53c9b3bd9a0ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e25c385313ba052e07ce9c84bbcde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb128143c1db46aba30e402ee87b97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a39d4145827ac833400fa27977fcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12977d6018889951579c3cb634381b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca623d7bbfbe19bb2a579063cef2cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf64965eac4b03e4201e5a33e731a0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62defd697f69efaea9f296f04f8d4a23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef351a2073f5355107513152f75fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1031748613af96375dfea6a36b2fd37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d5efca4bc8f29b10b8ccd89c368a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f7fdb340204be03f1784156b7165514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193facc04f1cec1c403337dfa12170ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae9c46bcbfb7cdbe11117e4f655dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3cf7cd68e94b03b7596f9a667ea82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab79c1528d587a053283fe447b9b8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9da2f08dd75ff0261dbe6e0f1357519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b54144457edf96455b9aba1f3e20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce7efffac7cbf8d6e9c2fed0508c75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e50ff7b3d145d61d3c02db3686c612522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4e8744709b3625717c7281780c9d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf61edf74ee930cac5a2f0654354f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cf317bc682c48ffde06df923d7703525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626587359bf3bf373997921ea5f237ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8e765a705b29f165fc205cb07cdb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8d82df70772531084f55664f5d29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb33077c0af7c275b19db6bf79b013f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46c784bc1744a4ab653982a18fae0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f07104281cfaac09abdf1a6041ee10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094467c24fc20eb35425e4260f66e84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba61240f6b3689b42ec4da83dc6438533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3868e1c095225ca6c4d090f58e084534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61fd1e832e82e19ac2b16f72c6f00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d28885b1a0999e92d16f64e56a8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a831ac8b781912ba31d88a98d5a264f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b88cb3cc3b99ede23ee2a01f87e5a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e270e72d60b29a12ef7bd55a6e2fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043b8b2d5242a2cf67cd28da908902a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ca4d3087614c00e73ac46cc749610541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4af53e2c8a288ff55a60f37389cd00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc946ba90191d7c9f7383e2899386830543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac04a3a51dff83c87d794cf250fb6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4f9d419f0f9c25337dd7eddfd25e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b05e451e00b920662ed77dbae81c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff77ac5eacd2c2f47ff02b31599daf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a97b3c99338fea3821b2bfbb1c189548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20406044ef49018b99bc1c47fa3ca90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276078c2856437ae2e91edb5cd9d33b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf4b9b297181c8bab848f348656859551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417bb8ea480e9c3a055b71a6493388552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626392e6c7df87df054f966d37d9ab7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b445adf378b43c116dece5b2e381d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5f365dc7747c897fb9f1597530de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08aa80aa4b4675e64964fa1f3cefb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c779be996f7bfd09bd63e41013976b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6712281726a54ed618af98286c603c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac164810cc66e62369eeac7f6ab83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0db4e41178659fde7a7a7dbe00976f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e4fb96fe66dd7236872325c0ae3c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a54f9a171038f9ca960b19e92bd46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e4f63d9693731bee48dc3b67b2fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4be7b2694d8ab50b91018d2e13acc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0523ba77e299e7e1747e51d8ea29eb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8166bdcb6b56265d6edcf77b8e51d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641875694a0a8eb3654bcf09da8080567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d696f8d028d929bd061eb60b6aefc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469236c6de7386c09d4aeb2c0778ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c8a114c3e125da1d0cd9f6ba27a59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0cddb3e4dc155dded5acc84319c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f043ff10c6cd716bad70c2f56b741572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8860af4767391435eccbcc2cbd9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c59aa8079ebc99c74b1798a6eb6b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a9da5c1fc258f09cef70709e85e60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628224a465930c2d14cad3d1ebcd8820576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1b1cc44fb42a5cfb18fd37a104135577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b671be414b2c70989bc4857038ff1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173765148f91e6c40575b2068bbefa1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcce01499e94f4fb3deda68a772d17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9d26514fe1c6f830470300cafb1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15ff305392af8aed4759251902f13c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8cce6f70f3e0c68284f701aa9f08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c154ceed7ed2d42ef973e8789eff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64411e447b6f17222b2bc920d32c7349585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4babc12e2a35087a6fa2d07dbc86a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a4c203937cd431adea6ee5d85c17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aadce7027c567c2b1d021109afbc2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e977b36b40d6dd64a384b0ec9b27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8336327a31a79db3a5e9564fff9e7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc22adf09af3d43bf81e07ed1a2dae9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bde7f1f5a9a72f7ddd6fa25d9f74b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bfe9809d1da39f5803c291a2a95ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96926634c5c7451dcbddc0411c782a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2428209aa462e68feed40994362ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd1de7048b015f108caa2e04fece2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2de59bdf8cd71c2a57056866af38eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d21b3c5bb31833a911fd60b41da8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4249efe43528c525eda6a601b922599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a566dabe9e17a98a5358e531488f381600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f79ef83265d04db5edc347aff47400601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e119d038c6352a54da967cfa4a1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4781bccae5fc1a2719fde34bf8ef56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3063f1b61318c3680ea647c3fa992de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd7d8a54f810705597a56d986f675605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926edcf6dbf77dfcace33f0ed0056a19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bb8c6984b2756236c3772c612390d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af625d74ba5f8d18553a8b66d4e129608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7d9fe625b904e1230bb17cf1b381609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4bc0d1f91a6160ef94dd15098169a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72e95a6a65e5d2d884347aba8bdf53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b795d06333b8e253df4e1eb609ca2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad718ca4262ce479f5584d7763bf2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02699139bb57ae9e983d94ccdf51c511614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3473026724197b4de9b2304e9adac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb24211c9545770b17f67ccfc56552616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a10be29c7178dc92da3e8d1098ed43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f35e514de2ca6d46b22f2588c2fdc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ab7d06f07540d54d6a9d1aa2acfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc62773eebdc220ba15d7aebd8b875620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8612e041b058eb55e2606b067a5356621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8bb6a88b21dc5d1e8411053b59f81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819f157ed8a1cb995add493186de2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008a915a9d5ad49f459c1972c4b12ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c411398db5dcf938f83a17bab15ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b2716ff61d57e065c2363969e886626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a5796a0300528a77d1f978f9a7f6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893f4dd4bc5d79f2d6aee4aeb18d9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74905fcbffb34a9ef878325e89000d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b075cc4b0ad5b95a627db2bc06cb39d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17a37393954cd70948beb52d86e675631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28123bab50d5b7f76104894574e90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e4803028cecea8e88b95ed31dacad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7001cf0446e5cc92821d180b3e42ceb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a219abdcd640ad9c37bf448243d32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d142be083d97e2e9286f12a8c0551636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bfd0247026f7585b46a1e014da1e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bcffe79a08091cf935df027e754a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e0ec93f1062ce8cb56cfc30324e76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd3cd15821a267d3fba0d1313b3f28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b281d4d8647878a0e46c3c8acdbf33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a47b9082e563d517e9f913fb469c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177324be53115ec45f9813d39d19ef2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83c01bd255a80f21aae608e07aec3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7a54de4de5a1a628c96754517098645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326913bba50bb0855623788e1ec57fac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870979e6f34b9cadacc03c7d6471a58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed6c39086ec789975a34945941e43a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fcb6866da6104f262cdb7a6f70511649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308987d430347d8eab5f6628b77d9dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd650ec0b8efa89c79ddda9b39fe94c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e2d74c9a0a390a5eeb751fb26e35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6cf7bac1b475095488d3a8c3ccc3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069407c62df8b170bccc464e781a62c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187416f65ad9f00383a8ba60128ae827655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839b6929a862424c4128029319f4d5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a10346a19a0b6b4f92656994e4ac3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620376cea5a70e97d9b3613f75e4957658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee63b643f40b2b3ab58dcedbd92be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0488f7ea3e9364d84512bc41a2d207660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569abd708ddb077f2bdc1ae976e0c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00223dd781f25216716803dba0577e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff113c47dfd8c667b3761889c150df95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348ec7ea9ddb4d68babd02d9edf67b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa71abea14b59cd452cdba64d877f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a50be5b923b14d6795fc135931a80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd74e2adda11c8383034f6f5ed61a2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a30be3ee416abc464c9821554064f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514edd1de614d9790d40b0937991caa4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a73fd84043a16bec8233301608a09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b7f73a8c65919cdd90de348e387fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f651f2eecfcf7ffb04feb3f2d20c5dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eed3a8b5807545ae2416678e4cf689673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c0c4fdc727e6ef4ea81ec511d4431674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a073e3091b883244ad0692ecca80f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be783414b6435e238636cdeca83ca1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8cfa9fd90dc4c9c7baf7c1085d36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89559fca938aa3d10f6fcaa8954fa734678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa2b7978f9a2812f8df5ac834b9e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda01e550f8c72710920719ec077097680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966fae9cc4931280d6e15e937ade636681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc82d1bcf469f93f68ab0bdc679e089682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ead0d8de956d4ea3a9ee8f18a3ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92470a52f33d3f63c97e6054b418d9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5466efb20b3df567f7ba6f2ac5702685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5c31c5a7671e79596e72052004b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f7744a7ccf11ac55e4b0d01b5951687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac799cdbd1b81a6b3a17be97fb5893688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903a00df343c9037e30c236c2ada8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90ab738dd494504a1fa036336f679690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eefa6c33306f38f9c903802f1f94d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b09545d3d82c4ee9a08ec4c37b4623692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808f5fed021c25024e7c8c35c23d42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c6aac54ceb60e948d1b286101a22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c7e40cf1846fafc9728a80de5c1bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328e9b2aae61509f8923d08e3376bf0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7ccf6e4af2d57b28ff788dd73d3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceb0d4588646a9ffbc1e49f73e0611698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76660d75d112c3d32b23c471173a82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f5026bce3a55ab6ae24558ec14fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af4d5c9630bf01f9c63760ee130ee3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1549c7db091eb0ea2b165bcae5025702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cff5f1a64e1888650365ea9714aca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacaf85c634ef1ef3dd75e41161bdac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89b2dc1130bde0fde81a0de61f269705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6bec73dd1c1c6c2ac2c0bce8286ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99d7c528d3704a139eecdbd5746f59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01905a037dfad049297a216a604dd33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3efcba424138766446151c443594709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b6073069bd9c89d82329dbf794386710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc968e4a98a78083796665476a724e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345736faee97677065a242158e8d4193712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fc308a2e8fa0ee0f8caf66438d30d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6d1a4f1dc5775a9b21dec996f589714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa85946747b4f8b3ecb6be892244b2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3af584cbeb3f32f1cdc74414d7846716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea502028071f2ab399e375a580e400a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4055c349bbd8c4d7d23c2e473be4d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3f5cc9874f72e29381f1b1e4f3ac8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9333962cbce840805dfe65a45c279ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a932351156af1317540c90d915ed2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e5a85ae228f1793685bb57702307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc506cfbaf70e0e68806b13ca66f6689723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd37c8adc28e15531e97276422f52f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41331b9bcdf43f16757ab5f3aba28d0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0ed2098f33fa82a354717873d10d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cc22b95e4c3dd139e6dca1b990881727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24f1e8356ad331ed39404db2dda812728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19847da1bc10999a6be041523c4ef5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884ad4664e4961c20675a59887f822730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbad7051a3625c85f7ec0b9911cbfd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946340c384fd1f266dd3f941592e12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcacfbfebb8e3cf0f075a94fd4a1a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d4612aa00366dc12755fb95189961734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711800e2de3c884f6aef70b72f8afc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd764d5a0a4b46ace477cbcdee33d56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad691db428c2b453a874e9058392c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20aa8c09a649137ed89dc5bec929ef6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b1c79aa83daafb74290bc379440d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b0017f961200ab6499b1898ed59f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f976094e7e491652e2644d6d44319bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e934ce8a2116cf9a1f92074e1f267742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b8b4c6482ce5ea21e6f4f28bb2db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395b5a4b72709db95bd0c7627cbe794744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11805f38ca20c98542d0688a629d7917745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff77bde6f8984f708bc41144125ad63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45244c4a00a1a9153f559759ca4ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c23fc6a037b3a2952327d9641f22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de11563a91e862987c106ca15c653749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0f2f151e4d60852f4b72b73f2584750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa90ab610882c4fd7421ccc022ffd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e176dda8b23a465c4d24644caa4c77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96d4e826cb6455e9e18c572d23332753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094fc28cf7ff08ca2acc5873099b1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784dbea9bb84966796d8e42ac41cb75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ea38352d0fe2f1fce90e6561d3407756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fcd2fbd64aae733e2b78c870e0060757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c390d9d47bc5baee8bd0261dbc6c377758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b68ab417c45f6df0d8677a186ec8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>