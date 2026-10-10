--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d63f6e870a262b56872bc53307d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3feed6ebf6e30dcabaec7b08f5bea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57d570b0b99210cf0c3e1c01e664073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0d1bd40d22de65f3303ccd1be4dbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79b35087b300b4bbeb7f207c9959a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f548b8fc95e1a736132a1cc6d965af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c29a5b7aaa19aaf0188f14b349687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a5c5d17ccae5e101cb4bd68edd2cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3f8130bec8e464d7f72218b9df5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3468c78a16816d8c4e2376f420b5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c78a6ec623384318d232ddbe40330911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670bbd6c8d847a1b430a71b70e88fd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f31b369c76051144f5dbdc491d85a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbec3d854c8abda2165d24de5a920414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314783f007dff18decb7670e8f5a8b2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6ca93aa1d702cb4ad527621628cf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d73d061c0ad730b39a69b38ee6e1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592879ab2a4ed8faa38ac84d14d394f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434103a66bc8a49fa5753551dbec40a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4fb067c5ad1e79df31509e2bf46d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f104ebbb8eb11127c32d0815f5915e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a56661a0de1f59266aad147dd327122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346908492b21ca226b09039ff6f9ea023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08bd58930cb18fbc6fe23392943b1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8722918dc86121bc0920702a6eba03e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172e27c8767ba61d54f19c2f86382026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c42ca750af8b4c781550f7c0b5d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ff1a0a697dca4d1a8575ceccdb2ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793fb89f267a417c4303c4af8ea393429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00fc037a8c11419ad8cc30abf10a7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8532462af0e5cf34a534dcc1c533c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66047c9ca1ef6a408991fbf0ec7e0cf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4060d44fd83f7806bcd3a07f0af1ca733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f198279007979659c35268b40270f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f16025eb30adef3e8fb9a5184959a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea897f43f4f2a2db323b5419e3adf05836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a149c56e4525bd59cfcbd904f0d18437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d021c4e5d8f68d2cbfb52b75c25abd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb722afc430ce058f3298fe70e5075b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0d27539f2a2f13523b32e5c85d93d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37a02f5f46747af92c973f2c1805b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a40431a00cb4889016d68a4ee57342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5fc8d72aeddd9f8fd3077224fe36943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a27b55808e23ff409d9d5c850746344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8574c1f30cfc15a5da9c5d19a12b65c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2c510ff236dd127c526032718e8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf348aec3c63b34afc2c790e92d33f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d232754c2982b49b1918be29186648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112711a871f8be484ad8e1dd93dcd3e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84a4b966d619dfcdee0730a503d5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a98a639e9fc06fa950d48f9d519e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3ec07a59934604aceef0166133f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63752341b16dee583fe0f4c8d17dbad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7712842f038960bc24c28e059990c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e319544b89bfa90ec72633415b1fa4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c6aea21bc2f2560693dd10e27564256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff513fcd98f14f91c7fb0aa555ae6df457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff86800767f4c79451cdb4d6bb7cf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef225d5a6e8b2c8985d2400f7571eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad9e8d90805589aec569c704e1c0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087326ddff29655c751beea135dcf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f598ba12841196e880dade8d720f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c948debc8e3cb3beab28627593b1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2043fddf01c8c061536565fe11da6c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eedda0e85d43e31e1909469cb783a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdc0a12d7c3b518582fddb1ce6883366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0d9df5b541981a3831f4aa1aa1ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d55b6e28289d8210dd9d9d9ed4d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c23f6cfb02beca39d41ba16b6ec2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a34c4a39b73b04010657b65dbc7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eabc4efcd1596f9ab6367129d774a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28885eae951a7bd38ecf49212222c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e99313deb71649a690e778eb5f5f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8855125f532c39b5bb2b4e89c89ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a67f9572b91fcfdc53f0c4d682f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d222e6d4667f488554ec93f8d32dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35192926ee3f4d9ebe6ad8d52305668977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde515df70107e4f58a4cd98ace64be878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaebc337372757a835cb01f04d30a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109e433652e61a7fadcdcb8eaabca480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1cfb95c44a6e68e7c36d8efe568e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed204d3bf44ef08fba8bb88ea2455282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a760de51c0ec85f0ed03c317dcc28983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf0c038846d02a9a90fd6eb28208bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da7bc4116d3d39ead15e268cedc00d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829f7503295efd1e2cc289eec662c2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9773e0838898aa9580e485e9d734e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af776303223645da0f6b330f644150c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aade73fe9b9d9c621d4d229ccfdb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137618f2807bf137cea9da1698f99890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d5d2089d33eb9646d91a080840a0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ec6210749e08e58bb7cb17e22c4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e14be379e886842dc63ddcbf159ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f86434e78d8056cf3612f5d8d8fffe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149732aea17676ebdc403fb5b1b8de995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec4de95d2dda89e8c794e97a77e3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3fb569580a48d272a513de60ea52897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425a25515bc22beddbb7a17cc83269498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f71ca67f14a950360ed0c3a0ebedaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39061e9a3f845645d086d04226785f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87580741790349cabe73cf49c58a5364101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705238c5e159cfac8052699f5924de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254388ae65ce78e6f2c03de12b39187b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03031b90ff4e9f769cc36417d697bdc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402ac32b56c4a5b63372a70a0c45144105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18b792d5d1d833b0e57ee128be2ebb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d32ca5d16ef9c7471c12db1ff5f21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379868f7af65df8740a6eba0b8d3b7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7be99f5954cd8b794e901e8cf789e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f709aef101f532faeb32a8421a495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ede8bc8f12c6bf3d6bebdced9ba59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e516299fbdb9fbf6ff83bb30980b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e221b3e4089c7d5f6916aa9c1f6b8c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2be6ac04d531341471213e45303039114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf1d9254b6b767d285555d02eb7ecf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf561b4537198f09e9ff7cb4a88d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11155a61c75848c31e63166500b587c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7043fdd385914307ddaccce86b50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a20afc676b2ec6b2b29a2fcf9619f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a55896c35538770c4f1f100153b87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c98e85c7dacf13ca7b56f823e63e70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c2822049ed3df34ba630f33a13870122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a970f04fc0b7053544c80cebe6fd3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63758a0eb01d73b00f4fc4200c813a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b3eeec8b695730563244fd6bd25cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480749e7a0b1bd6cfea76f73378a7f79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f34d195a3b8ff0caf7406d7754d234127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca0b691a4e5e1c2267e44e6a07879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f639d5aff6f7a2d642fb40915b0e28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4fc54c2a78a1c4ebe4dda14b59f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3d2160d6a55ffa6cd973002eccf23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b1a5457ff0c684216fcc3237b306132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186b7348d9c5fd9b872c905703e85b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92254bf8484c0591ea7ce6a8838579134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345419381e875cd51b1cda5da9e9c13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255a26142cbbe8b29789e9b945697e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34d92e291ce5e4c3d6a40c9e33bf29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfcf86fc8fb795ff0804cd247e8366138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630842c10ea5942e054dc5ac3f4dd5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63464d482d9a1b37656ba38fd99c649a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a6b16fb0ce4b9e41111c4757431a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40da8f6ab3c72935ab300b2cb711b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff540f379f115d5247af9aa9b420053143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9fb6955d2de5d7ead6ed61f55d5f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823943f2c263a5d0b226ae2cccca1cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3060804ace943def66cf5fe5ea6f85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3efd56bb51876d34aa0e746ba77d07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd91adb2f5a79b9f204ea195fefd661148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8fe3163767b783e32d9097e66155149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea2a2a2d82c13065b4e4904699bdb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a675d0839812d1adc9c6ed0ddd071151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b6c431c14a6718cd678ffcce6fc87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ca7bc1668c254bd0d883bb9910d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f26fb1d6ebb0befae38068eb0b1f1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceef1aa424b3671cb4360b8acc03f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbbea071adf8434c8d5f76be6e0e6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722525f8a0d646d95b033b0e99565ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07187b9b21900e6604692fa2664f852c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361efc9a790ce9ef09a06e569cd289bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b57daa241dafa164d67789dec311d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b782c37e6a55afc9fef95c517128e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9429360b3c4f387a5a2c211c3da11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d7f848c15b29419a1966a6beffdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c456c581596834582ff7c5ad36e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef11ecc997a26b6d666ecdbd2f0a71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdca2e6d7d95046579138d26e461209166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482d0fe8b6a9ae98a9c83de3cad710b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf99f4be08a9ab9012a7f6d9267545168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f6940fa2e08925889d696d6d2fd97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49efb99620098d346e92e0e05e78df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa74a39158b65853502df20a63b6cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3881812dc905a59f8aa57ae0b49aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621a45acb5dd283e72f4048fbf46e9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7918d70c48a0315fe5d71731c35659174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de83f105abd10e777d49df1fd54ab4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0667c6ac915a95079c7be83f21f9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef514ba4754455be62ab76ea927586177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b08884a70423a8675918e970dfb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3058b577e55f8005eb177eda163a49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce8d9c4309982f988a0d2016ac9d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4038f7c1e328bfdd86131d5989354c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050dcb601f0213200f07d77690a7be1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b652c790012939485553192235622cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e978650cfab7271148649d58107ef16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7883f08d4110bb20b1a3edffcc2d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b470e1f91172f672ad3253ce10833af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad381fe907c21be2d390303a59b7e89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d14f81815be3a7987b06e0820cac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bf7d0df03b42440b915bffd167e09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c325f3b3604a6ba8eadde0c0c3e03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511604941196c46fb330dbebb8e536f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b8d489ba9866112e57a48bc502db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b19091aa55aefe744bd48822924c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ace37cfc805f4712419b6ac1c685b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90404ff9e160ae29ac02f1428ed9752f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d646fd3be65b4b6e66e983926d94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f759f8f0a2231e380c315b1ecd188197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f020b7aae2fdee32e4b2f6803b52d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c3fe70e66c01607981c3e1ed4b66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f20f26549cd2b5cc588c7d22cd5d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c297b3de8f0c8fb3452c44928e31ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084461d804506b36c837cd2068c40fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7cf52e9efda449d86b5549cf365b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a05294760695e183d4f3f29f6b75c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989e3aaed2fdf1e238c89b5158d66c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f05ad3eeb3da0a5730f0b089d56b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395d77efb746ece168f82214ce1d0cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697ab83b5f2805dbafdcd7838ecee8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ffe9d3292ec3b06f930c80e7f78ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266f0b00cebde7a9c4fcab36deb3f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369683bb316f8c6174966c447145438211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c26ba579e8387a104e9cc22b9856bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9e9b3e48566efc7d2a7f2a94b7ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6df0474f09040640e1b54f1caaf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4a4d677a4764ba53be72a8f76f21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9606ffd67de66a9495957ac0a38d85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22531656fa3bad45d52b052d131626a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eef33d1b78a84e79de36d0e427b4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d4062b35940fbb94de6726eaca523219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87edddba6a9f4840573da2c1079a8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde593b42381363d6fc72c0a3c466c6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83e68cf3be4952ed8df107925ed2ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760f078cc67fc4d49f99901bbbd1ecd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0af8daedf27e4091460ee08eb20b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1303c81079ce282a23e3d56921435225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cd53bd8fa2df21663df528b664300226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758388a5e160efdc6e4277ea09e17b6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c3fd1a91edb0658f3ddc1875b4902228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f14f96007585d1d530f164ce94e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affa8ebd1847f26e1f03b3178a635c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25e67563783c8c2ec8c07973b4a2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710acb01301e367e1aaa83e224ae7408232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa03d5d36fc7ed410140f22219a7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be66eacbb4442711317cb4d2f7f10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e36bc90f8b3d8700d604605f1ed11e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0973579d328f17a1c5e1c916e008ce9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495ecc3ff49564c9328d82a5baeaf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f0d61152cadf6ea882e8894acd4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7560c5e67ffdebb1206789568c67df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e69e78f549f59ea6bb3823c1c5db7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566bdaa2628194bb3d202d004d60e37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a644ae2250be013c4c51fc7d243bc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d37fa9e018cf376fca2845414a423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88201874208ea7eece9154591f8fbd6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b82e6d8022bab3cdfe37306849b30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870651a569aaf26a44abcb523247d3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c193b671316e6b452d6d659c2a41cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722197cd26c1ccc6ef57872760ddd6de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e47cfa6227f86bd1be0602065592e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4373df36a6eef5358437d700239c7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120397a05b5121af73a67a5cef296e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca99fcc49c18666aa0219883a5ac01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e80ea82f8f0936d8ec48bc6c8c660253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1970c6f3888810fe4fef4fc5b664c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce822d005c730d1a54c87e4d5af770c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6b5bdb9ece2c92d5ca48351e46a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f3f99f519d78c071599a330801584257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374fd79182cf294eea6cde47eef50ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff3fb2a3cfbe48f96891a25eac688e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d94a66b419e963bdaebdbdc0b8753a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc0a81449c153f59596760831252a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aada723e6ce71ff7af564035e500f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c8b54c7c0ea417238f0917d67590c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771caea8f986fdf0976836ba7985ecb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4178ea6a522080b9ceaffc7921ce14e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa266c792506d37458f1a0a32a202c99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9dad77a31b5bdb1fae46950d61496267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647a210f62db6371a4e2ebcb1e2e09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b511f245e6fefb726039b5250a400269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f6e4765bb5a78d821faf03d8a5e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074955e7e4dd176608b8e81d2d563dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4599ea9c741980a7460047d89d0a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fb90122f21b7aa60fb2ba96f7a949273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535ac6e3ea03ca4e46ae3d584e3ff9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc2a3d75f618594c37d80a1c7164e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd18bf0e4a65c9510f0299f03ee9b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a698159d2a968362887ac5b6669775c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622aa8b79e7ae06a9443950797efacd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2fe97262ed89f98878a07487a987279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210ad1145631c3f31b7b4a343fbf8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a9ac1bd23ef3966518deed6185c74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f16899aa04e150c4a58357b49d6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01abf6fe9cd9079c144a71dc751be4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a78ade4c50575c7cf7f03aa5b6ddc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ac583e43d12e443f79c64294affc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbadc967fa5d75ab1c93f85d53956286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb9f5d50e3f761f207abfefc3ac26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08d65f5b71127d42ab5c43ae764965288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38098bf4b7685b448a8600598a02dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66234e132bfe3fa5876af58ca9b939290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07646912782ff8caa97195722a27bbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd86ce97520d8e131a1a855745d3ab5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f25af93f7a807b35836367883d0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc8fbee57d2251d7a83d558091cca7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a987bfc6ad1f81e3d66b21a2878e47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394da75b127f65c7e47ced3a9d344a0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a8fc152b7808a7da6ac4c9be2e9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bfbd4165f64d7335e78a163774c1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4ee2fdd604bf6c95957d1972476ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50aea6c0d446b3e017190466f4f5d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d3ad4c7fc936e3c26b137fe5ad98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199e0b74ff41b44980a839bac8ec9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609627ea2622effb1fddaef7c57545c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e0bf6b179671c171cfd8f1106b969304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40dcd9bd8f212ff4e8755b0a23c14b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ece5fe9b69882068363adbca8bc2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543398a7df99366a77ec5a285dd9bac9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35123378e1c5caf4646cb9f7a1442127308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5aa5406454dd72fce63da96ddcde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ccd1956ec66402e75105be1573f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc51c945be9e72cc29d3efc7557fc50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc60b191e83934fffaaeb2b3c0430f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f463a9fae515c3133d9589174b1d3f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561a2dc0ed84f2d5ce1c1ccc105f94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2ff64723a4d9899d542c327f48112315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c731dd6d45e8fee647f7906849dd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0723cdb722933cb8ea9d36afa5c1d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a4ff793f5b0e38d5269fe1aa5846318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c513aae2445d69aa06b419d3628c87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da575d6e657260793aa731ff0e8cc60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e855989b9c038c1d2bc6fe40a8770b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297053daf0561d2f8075bc5119ff631e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bada809dc1249c86ea46853563d059b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1329cfca41900f321631dd9eefeed4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b318012808c0073d1411b0e7054d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f611d0b8a81aae739f7a2045c5eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111947ccb6f71d36b1357f434e57f22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416beb51b180c6fc32d1603363bf87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de27b691897e3bef3a6b8c0723ee1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060009c9a90d3dedd28a29e89ba36fa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b4c008472b7413189a221a0c2689e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649220756df2561f03b9558902c646bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea5db8c118b282c3adbaed3c8913d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a712c73e33f9c30b8a5e6b27a3d383334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8404cec0f41c4bf05572e66b8f0b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76c35f59d4851241609731938f9ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dcfeefa33c34c5fc7fbfb2545403a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514c285a46e9159ce204c02ebd14e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bd12891259aecab1b9ee17441d139339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68c2a904073750337b6f92ac975ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31008d94530d0aa3e9ef6a00fa04338d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ad717ce2d4fc81a165e773df65da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f664d2d093969a98f6b5976de6a21a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255388de443c038f36e26e5412246528344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daab61dd3a86af832e3de3c0c1619da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e17bb3299c4536f4ca925d18646bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6df9223e8233114b8dd9a84e14191a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a67499eb2795e7e33a4118490d21c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da3c11402a02b91f4d6a3b5302930c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af48c995a53642c60e8e5733e5b73f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8aa9a9e5b1556f8a7531bef3c8345351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adbb63377126b69d682a7f2f6ca5f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4c39804970656d7cf16775c210d89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967da12073242df87cab6aafa9833ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c95e7e311b4b512ec144e5588510a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b549b6666f6f86284b1fdee91726f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d26d8132433f864828c60d37c3644357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3887d44b5571350a1e0e505cb0e9f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c28a027fb84c7591ea4a7fbecae588359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2f4893585a837fd0519425785843360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457488248d231f49e7263eaf6dd3907361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328b333b11801d9223fe018aa6b66fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f5f781f6d371b3210e2440d824ff7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da97e8820167eec43dadc5f648dad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29923e266141e1c521dce84550df0cf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8bef71952acbc86912e37e1dc3c41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfc361eedf1b3f6cbe79d638619e78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c621ecbb5507d94425c389aa84fe6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a7f95dac721fe56aede4d8a2a2a1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ca3b68dddbdb6caecea3429037c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614890cee9c4760514a65ebee24202ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb5f0ecf535609ba76488db3ec5f4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638fbb9e8340e0907f184868901844373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce440c24718e692c1b48c4c2f6017b10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248380bf78fad6d91fa21bd1a47a61b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0fdca7c1bc3ceecbcf1c59ea72982376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e6442a6b86663e97e10b62ff0c2e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e8c16689b517309915b2c86d024d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086210c5ccaf8c2c6f06eddf3eb624379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbcfb5c51af9da88042c023c5b71df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0501e7f63818aa6005775497abc5421381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34ba15a86d9a9adb526faa8346c512382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a07f07299a9b06060b090861679a93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9481f728e86b446d6e397645cc7f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0dbf64ed7915df82c5de8a1bfa22d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740b8a01b48adb96717556e2f860469386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf523c4722122f4e5c2a0f55bf74fcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f94e818cb374d7ccfaa23801478f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9adc06b2e2937100b06974c41159f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6e3a6ac6f537cdce873f7a6adf23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373727b46418d0e7e36f854aef7b51ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34ae77496e0ab6608a3557bd317df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed234630084c263d9f0ad131be6ba994393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667956dce4e9b1b0db9430f8256e716394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d4f9ae15f2297ebc05ab33cab29bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ceb80b4f4e48708904d855013a7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877f01bb5f0401690da20aac755844397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102980a4f676a0e33fea5df19083aa1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5284008658e572ea284b36a40bab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8cc64def4366812cfea07fa417cbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f988e709d92fdcbf2c939f2ef2fdc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723069b9c161ca32a2ab8046d8028a1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819e31b81c4f216568ebaa93c523b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02321743509957c45f6299efd0f6dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de21b85e54b3a4386e02d923267226a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556056726c72417ae70573a75503594406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce739dbf30e251e7830c7c202251ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb00078b30f3870a6467af1735aabf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71966327404914cfbda3137ca49a15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa15152fa913e93accebe52ecbd76f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173123fe9f0f7abd396717add48a9ca7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf734958a35f5f00fe64c96785099d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb64fa18a7a68bd5d48f76ba0ff0502413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c09a918ee1435b1f51fe6e6369eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7210cbfc0c417dc6e8ab844766c930415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82840456d2ede2b99353e17132b5deb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce78a4707ea377719cd6d72df3b75ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c7ebc29f1444411c43e2b369aaf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4117c9c5adc48bede00af68d42df43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5f011c3ef2cad83a30f76cd734d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b652c8395dbcd84c81d815f01211702421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c0b4fe24b223e26598301fafee28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687f8d63621e7921206d0253db9d45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ae9330222a5f820517d79f5c9b25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115396ebf595f4f8506667f450bfdea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb477d73d136fb50c0213730f1161426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f56c04ae6d26041cfb84e8de9e66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a2be1f1a16d9e685421b0bd1ddfe8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61595dd0281417f7db6cbc8abf1cc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58728f33ba41d59620cd5b9ec9218d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ccec5a048dc86b7f1c76b64ee9e07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c3e20301861a94133c0c26f947495432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b53ce787e00a157577fce97d9e6ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223fb7498442e96cb3e72fe95c10a80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cbaa9898d412fe6cf7de6be493595435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56e424401b825c0cff86605e02358436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5f0cd50a484169eed0d4b6a633d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f694add26ac39928a861b4cc9f99af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994042c301664b367a8c09daeaa6f7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64ad266d23b757e77b5139fb6535ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5ffd66fc1dbc3a54d61374fa802f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78481c6403285dde1a15764f0bc881442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9092191c7b1f949ccd2f551cab446443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc98c534c64f03ed8b92dff8f39c65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaafcb8eae941097aa657595268514445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dffbd4b2967947ffcaac17b2a0641446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251147405854154b349f0f7417afae40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166e8c5a91ed321528938afddf5c52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc38add7b9fdd8d5d893942957b0f7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2083ce34582b25cd80c3b07e44c39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfc18c7ab403abd8e306a496758380451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1e5dedb99a4c1f1dd3f7254ff64f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ae9b1965259bd7b9dc231572bd0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc884fe93baf2a2e63927c9e4101903454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da576110739b672224f4ca24100f1ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06af0daf02bb6ed5ea2d7f981d995f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19dd0658d5a36358398b9610b563a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4d97cb38d32e3e58c8ebfc967aba9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08056de011b7dcc99a9a53f4c9297459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d896991b9a32df2ab8fb3821e5cca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d6ddf38bcfc55b9f7fd4f1ada045461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253e016e748eca975c01daa60b875ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4106e967dff49266486db33b6bbd404463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a85e51bce618ab72f1531e3dedbf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107b566a4a7303130d15911b53e94f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbc6e1fb96c79b3b5283d45f7a7e0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52622f5514a228a2d7f58b4490a687467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd47fb142cf2e3e694ce09b553f03d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401cc80f54ba75a37839dd2bb1727c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81086cc3e37eb12dda75f3e535c83c9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779507850b749f13126cfdf4b13ea9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d197c56b25a5625a68941d0274d1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce686c73cf31b5e88d34071a353042473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f669e71ad2f0b458eb62fcdae088c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4372b842489216fdfffae3ef078f2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e28458733b7d4e65c3e090c5a31f04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61269da0a78dfe7accce4f2aac5290c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde33932a9a7fa85f4756c0526f75753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0274cc7e887a1c64274d6e6c2484f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432473214940554c0e6e01df095fd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce84d93f15635ef8459c8759ee421f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96113f9a6d802f78df0b2eb5d2c993a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7338b1a2b4145a94225d39058f6d8f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b55b835a27d4b12633154d20118dc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaeed7db61799a73a2a95e158b0c62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5cace72cbcb3bfb825e353004398486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7165ca89aa05ecd919df14356e4a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec4c54d32d9b901d0b3b650ab92eb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e409bff1b00b578851f9d01e4998d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8bd7c55343dafade504a36538c0a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e102023a188f7b4eea4add0935c3a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c25e9f33daf95758947cf7221b0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5562fad5a4136cef94e52b9dba392493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d186d4c580bf71bf9254e6609f14f12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3dc47b1187ca13c703617f0c3da84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d279ca55c619c528a2ca6d4a60a8cfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e23611372869b22119be05710d011497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2098494bc3f96d750e2b9561e6239498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9119a34cb5142d85bc93fbd2c05fe2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a57e218abcc059499d91949f8a80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41783b1ac6b156186c495ac89c4089b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c28adc60fd57edb296afc8b402fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8a3c798d83a774989130af3c6c3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dc19e05622df365699cfc6734a09d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbafda14fb0547aca065e71d6ca8988505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb34f756ef5b3c994a754ee7a1294506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c72fbf79441d1d26fcd802392ac22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8185440bd8e7540caa0593f9dae90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6547178e6c06429f3b41be9950b87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a13c464831be1b8eac50ec653cce99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee122db2b50ce2a35c8cb0e9c981f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0486d060546e0326aeb1f2321b6ccd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1af11dd304efb3e42ca737957ff3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e35a4405a422a895da2f848494d3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbcf3ce26d8dfe4e3183b967e07392515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e144c58d7a499465617fe359bbaf36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1d157b1b27d2bb4c8b6a2a77066e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6a4394902d7f9a07864710ef6f03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba4633910be1ad4485444087330fe2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc883f88e02000f30f2119c59f9084b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f191ac30e0a28549f5788fcdc74e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe6641b866194d94108f5a3c4c0fe7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e403fa853b02ec12c6495defc5ff09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bddee9767495ba33358bb33ea7048524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699f8c86fc3f4418fbb785130b32e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4c05bd8cad7b97cce2c7a0f8f0d7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc7dd0f9149f32fd2355c1760c0184527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3b6b59a3e44cc663a95e93d5a776528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b86b059e29443fee81e1f2eb34458529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd983b4166a111f8bb6576cf045001d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8c1e4176c4469ddae65a85e6011d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e81363d8992bae744020992b0e64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414189ebcf075dc76f127103f962b5ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cc9d055ff5abe5eb9767c293b2c4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccf144b5daf29353f7135e77a25bf2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41bc629ba26af0be8e02e163490c70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8116e35ebbe484ef1427da99501a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe237d9bf6403f1d48a5d4b8c55a4c80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570a25ab85eb78d08383ef27ee09c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8fb57a3590f98ef26861e887e86d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4624718002f685a6f0bdcffc8e7e23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211434d23e7506f29f8ca1c3e2c7a0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b23de57b1c34ad6767f2f96eb8a66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d911e4564ff8775bfb75992db04526544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba1e3dfb954801f2137c316968bd31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575bd0668bea6f4b2ee129a91bf7a51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611b194bae7f58e8332e219bcb56d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa85b2bb51e6dd1a22ace3c0991c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37030457772c45c2a92ace8665c46c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272405f6db33da6a946418fab55a17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33924d014e92d877dcb5bdd3d508f0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa05b2cc9bd9c454a10aa06696002d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ae878e8f5376ef8bec822ab7da728553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67ac7e1d008cf15e8f8f3779426ab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214d4d01c19c895c516900a72393c32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d2760e6bfb66d4f133fed86da4b12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5bc3da29c6ec18da4a17831b3e589557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f816e128caead0a2b9ad0958c58d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c4ea5771835f396dba2b3778b675f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dff633dcfcf8c5ba548aa62578a96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e98091c63adb08e304ea9a18f2bdbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bf3c09a3f8c13ccbff4f99b3be42e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce50ff182665a91e5ed043db6a43d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb99f10bd52d15a63242137968b51bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ded26e9f14183d97c10ac7f6a9be30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93580ab405f89e1148866d29291f1c57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d12d86090f8c56a3ce1393e40e9d44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc638dc1fd1059fc15cb23525ab6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cfafc95b5ddba3b25718501f61519569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a785438a7b24f6afab832576bdc1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cac9bcd7d8ea9e92ad1fa7a5d86b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5e9a95df58ee4b22db6706561e937572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d82511fd9e257c5b1f24ff62b4640573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78210d031445921a14f40e08e3babd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555dc1eb7b724362e3c79bec056b289575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f10af8316f05ab90393dd138115496576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae070e27d3d927ccf0ea2d8915aa1371577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1acf1db2d34f33008a88c9d08026b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a946a4d942ec825671051fbfb9b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216935fd28929a318fec269ad97299e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc46519e9eb7818e17dab5878256c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465f1dc517c20c0d3417bb557b6c5df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ada57c87b290e8566b67f0266416583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e77c4621908d0dc10b83f481ae1eb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64450d74d336d770400b0cb03014cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb914747dc1158aa3ca07a8990576c5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1111808fc9d5c57b0cfcd3e72dc50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ec834500aba6b1a646fb291ecffc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191f23b43b9c77de90168a91deaeba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d29959f6f94398575131f5dffb1a02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150bcb40d8102606bf8942488b09b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8420682db59c565992c5afe1a159592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107774fa07649e062beac455ea0c8c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ed0d3c9487d7830a1dda603e1917594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74a225566f6ca58957206dbd29ece7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b409f2a4f6aabd91e735327eb98c7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b71023e7a76de5f333af69b43050597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed798d4330c63c47345b3378d870ebf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6339eb17f9bc4ce905be4ca92715e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85fcc5c4596040a600183fea475b12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e7977e3e35d525bf4384f9f909d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef629b56bfea537c76dec36d743d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173cb1df62b8503b0fe0ef301f82491603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3669d2e4052dfb7c27f0a9c062ee7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599888c40850bf2569d8856c9acfbc00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d6de49a7848fac60576923b2c36c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a98db4d1777f4d0fede34dfd199c60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb21e95f1d3e173b86e82ddb85eb33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0088887f2aa7d9bc660a013eadacc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94eead7e5f54db1e3add85847a24af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121ae7655ad71af6e76a1dc5afb8e21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d23822ae41f835371b4fbd604423d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34b96504f9920f81ac1ff722c396c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81301fe0c1c4320fd7498e207beab1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c393e31da972737b63664a7b31cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d899896915ed578bc4a4992f80bc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e14d277784faf9d23b3eaaa7b0b04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6fc8e347bb14b7ec5fb1d45fd3e21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce245ef7a73f258dbbf2f519cfe7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c2a9c69a56229523d7bf64793611620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478093f44717883e145dbeb51311cc22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b26a6efa0995e8c1f6c37cae67f5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff6dc4e7c5bb9805c6e212d5bd898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e5db520a466daee23d96fb5e3440f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e333687a5366cbb753c6a8df2f9bd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bff0f581df66df87027f668bc0172626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b67f77f92e94fb80db1a7b3036121a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172d349ba36cb49a6bafc9c38e57cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58a88609de05c4580ef15eea34116e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ac4e9fd8652c53b4b734626d8261a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c07fde58c47656af83a62510759c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2c56aa23f83a7b9b3d67d52aa5d01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cb5b3e05787067d118eaa5064ea93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c03eab029b08cab43ca6235d83588634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59e162f526c62b5aae2269c46fd48d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83507b4831bf3492244c403c22135b99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d90d146725cf3a7b6128af4a69b23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c14328765cb6c3f700d1734b5eb2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb21dd9115eb64d4a86d1f6894f179639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae6c0e099e7145470872ea8f0c3d75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6661e3da50f19a1637f6465113cb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957439c828a5444ce50b7840ffc3c1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2384075bc92d2b7dc8520d7c523d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597979448ddfeeb476a3bf71ec6ce3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4cc5814d7fba479e6cbdddd294a68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad295b6de2ec0c3fe9009c3b3338af4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db3ada41dc5ad54da21e1db261a237647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e5f880106b2301746b73f4946e7ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caa532321b194445f80ca5cae7f01d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de895889e4d62a91c78eb46c0370de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5cba50cda5b20545f5d428d743887651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ff114173a41dd51525bcbed2d3304652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdadc861239b0e3bbf95ca66971582653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561afa123c20b0836814bc436e9e72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5db019eeda441d9695fa146aecca1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d2f96e938a643e67d5501c9be898656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824c52ec259a062696790ae47f6681a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1e7708c210e5bdb02ace40e2ee17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3289bd4c5d935296b5c3f34ba3bb13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b565d8c7cb90a22f80b1367ae947ab6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974564a38af738daad4c49bdcca9af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a921cc35465a8377847f8c0308b3f24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da64f7b8afc9540cf18053b6866a19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f241e7293785ef5b51308a6cc92129664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a3edc580ef92cad8ff694d560f95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdece5352b9c94ffa822d7738d9d8b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feec9d28a2005803cb7775c388c55dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843fcd11b0522f25597a8d54de0fa69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5417ee65f187e6304e488082a13a801669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a02038e0dcbf97fd306903117dd445670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c45313b772cbcc8aedf58ae9bfb47f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee926bffcdb76bd7d9dfacfa18689ab3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691627a49446bae71cef3281867074c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caf4e79d6f166b32986229a0e50bfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb58a482845e0fb35b2e47c1ea92ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da41bd5ebb6913e89a0a56d07c1cc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435774684eda1f10abcffe051ed74406677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827cf21680633884f44c574177c14bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcedf6bc080ae38fc5ad3739d4ebef6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf309cf355d760745d5e1ea6ce456680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071da4fda564d59a6eba6f87a4b8459681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e0165f1a111b111a29fae4aae452682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f224d9c39b4b11e56ee7da0135e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05138a44fa9629d6763e5aaac74cf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde332595b5b643c8f489819c201f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71226a7cf8e01baa8881e07cfbdaba28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb04113ea4c316b185297db46e8660687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3884dd80db4b21819e3046941609e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ac4283dd53ef508b5b221fd2e5b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a582eb8df5388f3ce16ff7646568690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1d944e3a85042b3ca6f82040eb729691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cc4e3a9a0d332a139fe9e09e99c70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039e6c240058dbd47b578792966bbbb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e8a0c390a01bd3b45c67c8145e451694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af80a86e71fc96369aab817192fbab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786c44b8461edc27af18f7b7cc3bf7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f6c5c5332a9bb61ae5dcb766ff98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6acaac1d87f394c46ccbdee231bbd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a873365e5b94e235f1a928e630ede699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f343ad56169cece0ceac7f59f2c253700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292988706d20d4f9aa435a44873060701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad56251d4f8c59c0061b4dd1f93ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed724507eb482dbda01e5ebe27716db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea49e6573b457aa163bb51e3f505a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519c3539774db6159a80f0321354ff8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f206b56d1358ac620e9c5a931982706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6126f27e7c501111460b32ee571c218707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751de00ac2f1ca0c32fa867f449a77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239f01d57ce7848df6d61a04f7a8ef6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672909f3351c3965730f53d08918656710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959436b053fd01c726859a4b8352f56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0fe675eea5f31bd755c6fb4974495712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3af8f59874eb1a95dacc54e2798b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf59d6992ce9f124f706fa9c12538714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d346ee7b90e47b6087481ec8b52085715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6226b424aa6341d3329f953f62f7819716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6a8bcb4ad3a7be43792ca60d5431a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c66834ae6f81fbf74af94940373cdb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d3722f1099b7011c1f41302aed71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa7ef0c4516dceb17acc346cc6f665720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bf7c86f6f7f7b20903b2cb7730732721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aabba14dd2693ac774ca8c7159664d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011bcd6eb750af75406b676117d9236723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774226de7e1f9a4c1a0757b41f7719d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221567bc187c5351d6e922803f92f96a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf04b77ce3b5235885d2783e359269726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c87890a4a0030dac3b56725abff49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f1ded9e4cc64a4cc96a9f52027ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249b8297dcba128eb5326ceeba76534729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575ca5909205221c92503f84d0b87b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcee9681a755a1a4a6b478f735607731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb039d83578b07a538c1e6cdb449e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8ed24c0b772f482f72b88f8722de1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e77bd31e7645e1dbc03e2949e61de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f950bec792ba578e29d777cc92b96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b5cd8523f5c4d61e106421646be6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110e63e5aaa11472610524991c84b1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86486669a59cbd39e8369187177e61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8a7c7cb177dbcef8b14152709fbb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c729d96aa8c3826803cb72cb68154740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb2dc051a4a1994487b9db72ada1cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1620dc17fe211a9a0956de2fbc75d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cebe99ac2b5e782045d52fbe75c15b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0122108224e9c985a4d479c10db9a94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4311021008d767100a6a3ff1799648745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6ee1e639825e810200d019cbf891746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc391841507414806ff5b45cdb9703b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05876be6d529b235b5ad7791d5b9841748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509efd26ecec56bab1ef86d47ed0f316749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f77900fac68e2560460284420245750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402249b7876d647ddba54d8f9b5a263751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75f7955312f84f05d82a8949432706752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72d6dff5d2877965cc66f3f9e8742753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c28fa9f60a037add149a04412a3d4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0182b56e103d13160763b249044cfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf2b0fa607261df2647e49403d22a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72279b0474515b97f03afe7fc0700caa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ed4eb5de44004980a1612d6387653758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc58a1493ce0d3fc4c6773c5b1340b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c03b2c8f18f9c05f98d7eff035881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37691770047551fcbdfac628b5f123ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e31f6d680fabba0994d5a465b7a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d77be9714013d74c63da94768e1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee27a776b695aa546e791d7c25da125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d45d8cf3fdb7bb03862a77acd2afba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc35250981f8338a25eaa5430dc5ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f992f69a7952b0d53c347f0e1ea038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e76eb1a710840213d97472489f429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8eeb77d8a6b4ebaf3bc4e5c7e683f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010008e5b78c2d6837141d7953b95d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542253711510d228a05a9f182b37e7ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20bf8e22c53640005063b258033f5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09bc5f78baac0630dd5f424c7c7d8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b93029f6deeee0d8899fe189c063c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421128d9cc68c0292be3bd74b55dcd9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e4002e4aa1b6795e210c7ed19fd5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1474401e77165891e2c8085393ecaae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e29b631f21c4ec1f637a2f6dff2ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda1cf355aabcec4266c320288089aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb4e095ac843201199555ed4185f0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419b2bc5bf94e289e208f0b554790822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23498f7a12ee7af5281fa2158fba78ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed35c3fbb4326fe02f6b8f635615a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e60aee83cc8693a75a892c683eaa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9214bca7ff486b7ef8109402f87d98226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faf9277975351481a67a37f60e378827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c68d26275632a788c6579ab21b21028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896359e3b787f6685a00658098b4de5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d256a0880b42a9913bfd108aad825930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcde81094ea4ad51d1651744f1273a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd08687e39a99a76894d7c4b47cad032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca6cdd1540370b8ebd85669401717533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c973e6ab19090853f25b840aec8043034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd84c1bac7212ec4b11546e66259f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f3fc2d584b70e20098e42d5913b9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10355fffd749be5a315eb9f40c70937537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f814a1447d63c460824f1b6c471b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04941c5ae54a3d831f5e7da538c529b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f844f8421afec19273dfa9cbe2f25040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1b3fda7f81cfb48a41c2e516c9a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c4fdfda26082fc50417b0367908b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373533576ad24c15018dc4190992799143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd3f32b84e13e0260d6b7f5c860cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5af3f1eab4d9191c8f2fb087f877545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad85ed0806255a7091800b4a7f9b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0917723b1ba55779ce8505f4894347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ebe5dbaebd8f02f8c2fde456de1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830454d45a745ee6d6b1bafd6a4c27149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9146782fbf2f2ec20c2d451a673f8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec22cf747b4879ba92ff87a25e1d6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998594db82b5b04242a824d8ac87d20d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c4a051dba3703491726a79146f2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c51646de49149e7912504ad6be6b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3290527b30de9bd538bab080c7f76955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7618bde7a9c5f00a1e853b2b1abe8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891a900fca0833b189729fd07b313b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda96dd1b51aa423adc36ba15e1abc5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734abde3b9ffa167240928ec72bb1fa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570757f9c2cad616e57d5e1b05c2081060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6221557e28a425ae0358773b8c84c5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96979184bad6ed5cbda02046cc93b4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d549960301f1e8139cac8208a07b45d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad3c25cbcd16eef95fa022f97acb8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b95a16449be023a0fb5f7e6f8383a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e08a44b62c37522dca90174360d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b796950c5e222fb089837a2cfc4a0a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60655eed3e559b9926f41329e7df7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa6b7d4e382a967ad8e0ee0e8a04669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ad170e8f32ba791bbbde0f6999e4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6a01c39a2786f59a6de4c000048d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba08f234d0bc04c34440a33257334b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ccb721deb32c29576f43af59d372473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d900c3c0d5b4c4beb03832452b9e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830358e86e9952960c1864f15729a38d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e5f9fcfd0fec11960923fab930c6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c25d05c97a747943b9b9d645c48fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c26d5b79f67823ab91e4a1b05a2f5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf340bf76d511ad166acdf9c5b2fe579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009d789c48fb9c80c9524d1a14a8c1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ccbb44579ded0f0f8fa330c2051c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c141756b930b9c20dea7c739c8dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0a798a9922cf929203d9258f9d78983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c6f2cd53c58fa7559d69a07a7026584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c48d366a4ba8995dffc6f11cef91e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581a889c2f962536628ad3de3090ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad27b0d1bbd9b946a44327fb4a44287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de8d6a8163c7b573f4e7d51a3377c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777a833bf0df947b247ad170527dea289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bde0b7255e77b23c01d6d9b9abffd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e527ffb9b4c84d26595638eec42e0a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda55a82b6b0e8d0edab2b04bfbb49f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb99b252dc288d68b13964010563493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69977fa6ccc2a7915a3a8c7a86d448594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3dfb76ea6520247cf42c2c198b78595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1a25e6087207fa54a35ddf76464a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d57c35a90c03e656950f4df62a8fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8efa530568cc658c08dc2f202365098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a3139637d306eb6aa5b389d40a1b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555afe557a92d1fedf75ee83042d1836100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ad5136177f63fe9f9ebd51b3255e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df242360d69040eda6fba4ee3665d1f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab1e16f8290d6ac6374c129abaf4ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eec23bfd8fe2b0033357a54c1f7a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20be3487cc2ed7c2f3a3b276902423105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfced7e829ec5bd9325f42ea3137601106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4afed04906e8ec3bb647873b4dc50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03eeae00ad7b087701f0d6cfbd489c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b26da396e316aa053d4311d33d42d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd00a98729a2760611fd9eaadcf697a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a144417bcaf47a2039f51dd18093a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6917f33672b8ce87d6f493950f8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d723f615e1b0ccd148a6234cc924b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f139578dc3e769f743974bddd806114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292efae78d081ef67c81ded32b6bfdfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4de8af059c7fce5e3f248a6924c56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd709a349787ee4d472437bdc3ac7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a72c2f88513ead87c802e1f17068118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355672ecfd0f14792e82682a00b6d104119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d53451b8ffa82c7f0c61308a610f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469f5e3ac6b03fc72a18f00a53fd373121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7d69d4b84ad091df95b1e5a41f69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548135ea98b676ae17ca73806e1af4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf900f99aa6ec4c8c173de495fbd7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077112ec3a7d51d5e9fa2672f88bdc26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204ebe7f805c8fe4d91c45d17039d23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4166156c6836fc6d59f5a9e65487f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c855e530261e8cb45f43a45c8ae9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b43746d67817661427c1d8c0bcece129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709932588d80a5f41fbe9d4c3b70c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a2082bddf1cc4cbe4b4954555cda5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be37faf009e14b518ac966a89f96497132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236890b96f2bb9e95470c20407e392b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44890dd668397b249e5655f02ce46c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b4d4f48184a696f5529725291da31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f71f7a63c58c61647f285cc6f5a187136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def62ff459b2453ea9679c9ac7a6826137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b582ce69e7854c6566dc8e21f0f4ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e5637e2a35a13e81e7b0df908ad69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbe589b2c885907dafeda7137675e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48bbd57627d9eeac26e3534101033141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9ee5e66c574ec780ff67e6a10389142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd3a012a972c7a85c7c76fc3b8c48e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530dbafda60ab3520ef9cb492058c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971dd1bbe23b80dcc3e4f08c6ad227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ac578539a6490b448d6736a50b10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a998de38337c093e8fb1e7f7dd2f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486771a33c2b6e7e569badfa743624e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c75a2e21979577a4ee56e7a4747b8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26461926332562b763a23a1dbd0c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74917d654041e6a322e55de22a4d9808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd65e0b34774b4e13b681c4310c8488152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766f170829a33db7f72e81493d86c54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b22ca497d17ffd9010873d9daf89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07a992538242905e2898d49f0f2732155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778babfcbc3f46b1c0faf6661220e7fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60dccf7bd1c08331b388750f13fb89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755ee9af23dedf5318cbf604ea05cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f636c9488e42814b89b6a3913f3f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79252c114eac41ba8b563f22f3dc950160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9406648ac671833f8914b989b141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5eb792e04df77768d7bbfe9591e9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f08b54cb99a3c40fd0d09da7156c88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a88f3853616d70f8ddf831ff4c3d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9891f68ccd9e7d82a7390f408ca9f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a121094fd3accff3b5f557c53192111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a220535e54e667edd0cf14fc0245922167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb128bf22eeb244b874acdd02decf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af54ea0f34e1493fb0fac792a1711169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b03d4d03680c8250cd7f5027541bba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fb4043981f792e3034059cf8c0deb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f689068c7268a4685ae1c86919890172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c397944e2050f91ea7aa8957aa28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb96821ca7f66031d7652bfdeeb623174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59ec7c2af0c1328fd2b58f1724dfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea6c51c8c320b38db2dfe4a3282d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb7305898bddc1d7f6c195e3fd56e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577126cf4e2a0c3349a8ec3135ca71a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d421ce9364402ed07ea88e3e656c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2578dca116cf5e10bf63b433b89162180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d33ebf6459e5982784fb3b19a1df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23325fb37a1e2c8bb88ffe703ebd952e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb06962a042a9d49c458ca2e742ee02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238f0fbf507b9d95862714479f7e505184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628519cffb44275a86c6e38a1b26207185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77121368d46809425ff928d0f5ac78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2441ab1eecc187d8c8758c64070f7af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1601021fcfb1872bfadd1ca6ecddda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c34f71b7c482cae9b08f15657b883189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68c23f14eefb0d6f5290d634f68fe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e61171686736236e615bcb67fc1b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdd4118d4c131a542facccec49ece7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418936ab215b5e433c8ac9eee8b4361193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3acf94f8d44cc171ec00966d5236c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788f3959d60d1f892082c7da86bdd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30dd7c05a2da99440d6193a4183c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e909f3ba2d382d62a2b65099cf116197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb243fd2cf262873745a0760be47b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457b312cb68f24278ba1bf5ce8e9701199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82e465be1d1a65307a36fea978396200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a9915f27ef8100625e8768e16380201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a9f572377b4e714095c80f4e8772a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0262b278248826beb311ab0b1e77bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d0c7c1918e6f81a42e3a4a7a65eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa3b47e266667f889e1104bc6f30a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c105778baf42d1ca963c4b1dab7e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728335b03efb42715d5d76179525ef9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7be0e43dfe0ca223343f18bd27f0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca803b6be2f6d468a4653db5377c1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9ccd4d98a0d2a185f7b6c6708e28c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2c1dd60b5bda3dfbcde4ea8401735211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ef6eb5c6d0d17d75aa30770fc5cd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db21a40b80453f5feb1a875b39549213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476b8237ca1e32a258a250b13bdf164214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6110fe8fa70219589e9c1bd73fb86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca8fa3e9343056026e4158bc112f2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632733281a7813c417978db4005ae2ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c558cf521dff3cac8cca0ef979d190b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d645efba8d46fb3ec624abe07afe1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c52a7db3f674b1e9cceb22eb8693b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b1bec6c275fcc89234fc79a4373d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec1474840006ddccddc76d54965c3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37cb0bec4064e957039cfcc61703ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7d2b49bd61ed54f991ee83e0a33b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e564cb738ed859939ef877d9bb9dfff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e21963d4af5ea1cd4053453324c3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56540439533c8e549716bbf73230143227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244b4d8e9d28eaf2654a4c28c556d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5d72da87d59b2c61387190151c68f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d96882bbda3f2d6458ba1d389dcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64327063321d9af06f0b2ea917746588231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0763af92361bb51d889ef7aef79705232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcdb2ea914d68c1573da648a27d46e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb2f7a1d8c320ede0908464f662cbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abaf33ac6b1f111d2af49f3494d183235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c650c48363f5c93b58c7a0a9374766236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d31d6cc36516a54a35431660e000c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1c84a0147b3317273bfa36e2659c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abebda304a8dc7730f29ec34e77b42f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a14ebfb566a442698a7329f8768f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ce4eb15b0946d1a9c5bc6fed0d213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd0cd0ad1b0740c865e43a849f060f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf88a4fddd69bef600cb74309f3309243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1bcc748f25bd37c60434674d7604a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41286fd64869c6e93d44fd52c62a759245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff169653dcebc6697d4aa6d4273d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18150a973a8bab71aa355165863f907247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc48a79d61c9d86549d502163b6c19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd15190e9bd16c5391422137787ee2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ca61dd8272c6a277e4d7b3fbfcce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e761ad4da51661409e648646dbb890251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c47bdd8b60831e54cc0ea076f39574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee22404426c106a2ab30398e4760d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eca17b480d8d3e6150fc1d49cf822254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bac08f3033550cf175e0f49b454e78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea205d10dd13dc183bb9cf51b21e0982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee440d5cf1d5127a043a353a0bbb9d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b3d9805b0817f606471275e80a9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ac715cfafa44ed4a40ee771f28847259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221eec45af8ebd1a5d4b735a6c8f76f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3d0c27c6b1966be4d8e10828b6476261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3dfbbc4feca240b27bb3f3a584436262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0229eabb54eb4d1451601067ecf25f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a5c0470bb37695fc141fa4391027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e412464d6386ebd0779410c0ea55c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66ce945cb2e841148e4ff91069ca03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146698fe40e712d9846b2cd39f7b0d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde93de94ea6a415274e854ac339fe16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a53d93cb8ed799e59e7e8caa36349269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ddd84a32f10bf6df17d94fa42fed6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90006c151a4d9f05b60af5031dba90cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c5b92fc1ea8527b6fb38c651e9b42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4309e936a88d29e799e8930d5bb3b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac201a3e87b9b9d18fe64140b1030274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaaeb05e1f3fab9f0b54c6466267bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8d04e2813d75312641f8b1339d767276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575b7f0bc088aa28d7943e163329f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5aea19968fef2cfc43c96f57c7087278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be0240c4cbfdb4408392165710c3cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4845759622e889003cc647be514a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4446e350dd5c07bca5eb7cc7ab1c65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146089f80dfb9b4b08f7b6a4f45f08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec0851e38fd0efd9ef1c5d8c043c20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6514812b12028e19045a15415eee58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a269183e65d2ace28d9f7d978e2d97e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef1987c4504c207f965a8bbda052f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e9f6a11b062a5a9b208e58029a01d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67168628e0462c344653b1fe741bda3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d6abc37b85b5a1717c5f662b17603289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d83af379c42187cfa92d226ca3d53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28867a367ae78fd0a3b26ec288e258291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf204ff9ed344b1acbe928cff2fa87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824056549023cbe31bddff7fa38fc0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01c4c4dfdb3ea6c9d9a2ea37e07efa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf70c8a0f6879458d2797b9b7193bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691433cf1b82ad1d5cee28ae2228121c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167a60ae62bf31fc94085dd2ba3d37c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba29ad3730b666b0f9685460c5bda9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828ebd021744fc47abb5be9b811d2af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956621ecca7e2af90b07735b01c3e11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa22d10db0811a88eb095f2c4b17235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e9cb2107f89761b1555b8822b510302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12281d68d6e0d729e246211d8af21bc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957416ce92e7a700e0b5ed7e9033ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358050eb621421e410060b071358bb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c830cb5bdf6e17398d0509ae9326a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8de6a9662fa26e55d419613a04b23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1019542444ea420baf0e73b3b87b99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6dcd096a5644467fdceaa8c2d675309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d3d1ae17d7713235511b80e780ece310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5735b4d77db07dd7aca5f9cd1f3930c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcfbaf6aab26d2022472eb444c097b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9702ba1cf70e71cf3c945109b56e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2be1fe5a1c8ff6d725d5bbe30836c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff37e885b431cb47317faeea22891315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02dcdd8b6da5840666da7345b161bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7984acdfc3a554b0cab8484bc970d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90761bbe79a21c92725dda037e29790318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8204201b9b784e73ab921fd6ca8c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042666bb9f188f2c0d32b0d3ff8cb131320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933b3f3ca48597b65a188bd42e1264321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2f460986517aece6c8e21ab26f00e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86985230ccb629906438fab6a05cac3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348180d116dea8aad6f2474488060c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c47eee5d5122ce40aaeef550960f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e0d1569634e54c4b1c8779c6dd242326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e75efe28a1ccc0496a4c1b0237eee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f96aac089742971d17dab471bd3f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4626388592a93846c4de365bb82ba90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236a840121e0cc5cf01388454a29a8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bb54637464bc03d249acf8caab391331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab6a4a46069c81c85bfad1a276d7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7a9109d4041a5a5b7aa66bb8855f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d898cfe09c6d620b04573e4c527b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97ac2d7f6790cc0a03c6ff9a150a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8a5aa2d0e410c73eb51a93157afd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ed7b0f7c381573d5435961264e66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6aa4fbd06820ce4f4d712d2651aaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c24549edffa614d9b27a4922e1b06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a3920a6d9edb3a8e9a6a78fed0ac8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe264e8b66f65cf83fc0ee32c1990af5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7146423c51204e4091e02b4c0db3466342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7032471e3e0b2edc3607980339aa8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb5d638c6fbf96ad59d2cb29385371344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee0f6a5e7bed13ee60c9a6a299a478345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee64438da975744ab5ddaec801cdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced37c0ea633ea804bfc7b75096fc2fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53704d1c4830bde0a68c1785420c2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9384da97337e4ec83263f213a58b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d13efcdd81e2875f6796b6eb795b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698fdc5d5cd9063f768e0c9784b47ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df8311fe04a620787fb388519d487352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95193e9c626a1d49965207542c3b9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca866a3037c4b024b0d7cc0b8224b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f382f97d93d3c19e92c222bacdab1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea59c883a945134ad4a2f5a91febc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bafbcb9d5c5d23cd1778ad07107f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb126728615fe2d946ad9408ef50e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7e2b1b978fc22f6a9fb5ed7ac6dfd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948a940036cd2f2addb608e8d65db1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a56b0ab117bb891af889f36a7442e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9537ee333ab82da5785070e7e8ec0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a70a5242e0a221149ac9e60f48f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a135386537b9c31dd4f8a88c9a4c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b411ba1eb6a6a360e3e705d560a6b4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca86da9d4b82d853cfd67a3f102ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342be8ce3d206cfdab3f447660e854367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ff32a72afa7bd95d691be2113aa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7076dedb4247163b758cbfcda5e1ae3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203ce6f360be91f1aeaf81628245bdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbe021fa100d30e756cd5349f33950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb716e6510f5420259403645b67c145372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3185f2e9e2f0617715fc537a76d32d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac1aed2237a2e8f5b7723211296b34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb4e8318253caba7d6d78bf4acb7fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a67560199e2b19f6de7b34b458de5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c647d1990003cfbd58737825d13d1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00f18fe83bc8d837195d6e193210f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a43d749fd7b2cae0609e8f3750922d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1cc9dafe75ea70542a2bea20fc5b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dbaafc6bee89913aee499ec97e43e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316736a375a74707e8a3ae3501ad178382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46453789246c3ddd278b49f7aabdf29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8b9893a7f594d4565fc41cb5ee9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd6f1348c0ad106087655ee8a083c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e89f4d44af7ad30e298efb827cea9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2987e700c81a6fb7429554fe6c92b12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168a032fae62fb2c01a91d2825b81a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298d3275484a9373ad1e8978ac65e91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78d66c9951093371d83d77c269fda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af51164a820a6ff1dc773bb01f012391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e75b396a8052260d3f7c96e6591563392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024473c088c507f690b41d69a3fa562393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ceac2d660424e05fc67e012221d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7a1bd0f9061947ec48d2510206265395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3856e7aab11d3c27d8129e73c316d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cfd522f8e72179a9610add918efe5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf6438c6d37e71f44e473a202ca711398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25404b080ca8e4e7f3aaa7f37c298a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0334b699b10ff4f58fce1f821fb20f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff955c32eed390c8143eec0eef069401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36681260088e011f5a9fec9f3fd402fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cf8688d0604ae6d45fea1fb9c2fc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf360a35c7034dbbf3c46575970dbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b38c7ae626b4306444e50c91d3d1fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9b8fd27fde048573de0de3d5a761c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a192c9de532704d7de8a5ac8344d1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bea329d31d726d8d4737223863050408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c3b80a9e69fc4a268663dc6a1c36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644371d6dc5d92c1b1c51fcdbae0d99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998312690bbd488045501c99eedbf247411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfcc87a80656a6603f741b620d0fee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8e126afe373da19b4e15305d940b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fa0a153bf8ca8188949e41b604308414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6849b3e16c82b7beec97f75b766df9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f9badc791b27064e98b1fdc936563416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8534a31df61f3620d984720ddb18a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e6b1db60c483b0f446c84d1c2bfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52807f73d07f51ca2d198b72a18f86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1a1561502b3e1bf76a5905cfc8fbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbabc7b9582ed266c7c63e7fd851652421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400ceb3877d09875417b125e765f7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d014ca466484231a63199583e10304423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b532a12b712415a3b8d818c5f11a6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ab226d41dca49257b7eaecb76699e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9c0577e5f2ab6ca1a75266a091486426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8612b56d6ceb6c49d0d2fa29573c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fb17b333c7cc8ea55b54b13058fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec8a068857b8934a9503f061df955429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28f330098042ad088b423b4292414430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1684c8581a9411fc115798fefc1eaf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ad8537dea04e9bdd577d3b0089a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71105b1e5c3cfa617f48fe62078a9f94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb14e1eaa5c73072007791cccd06ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cd1dd337cd9ec74211320f49f5407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc91505012168c268e913bafe84555f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e567d1875e5f16416c94239e256cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2278b4787414d902ba50563958eca4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596bcf81a28366b7a105288676a3fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660deec8b0d34f75ecffc28f226fa22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f6309fa4d6cd0fb4f79b9c340e1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6417eb88f99a52f81d49690bd103a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a87c37f73fe043eaea4d9323d836a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b60f3a607407435b43ba73967c297444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f9e81c1b27315954770dbbdbc5e03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1530114df4f3bc7c5a64b07e466474446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d32eba1d0818ca1c8e1d8e6d6127d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e15f6294c02e7ebb847aaa3b07f35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f5fa2b5a22bc3f146b8ee356d2bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b7cae2f49d2c8f8c538d83bf46cbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcd10a1c1855eaaaf2655c2634d6a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190f3be0c8a606f322c23fc13bddeca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e959edfad737cad1c3d5fe236a644453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d6368ff0ecbd5af6afbcb3248e20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb308325b187c2fed2507b3b3ab1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17eeabf551156f762a3304d3482a94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d6c600456021fe90b4ed2fcd24bc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c94386625045664db8cba61b4258458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1297e2354704fe9f5aea87ae89b955459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737572fee9d27b184b4009520ceecc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09de8111346f6ac7e4e40f507d1e73a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1314561c145148b3e74d8afb8c812462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57382b6e2c667e949617209dd1cf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7adf34bd655b93afe6207e93bbb70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f01f67513d7f6730d415f5e487251465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4522a95edfdb7fb3b659846a4c0efe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db295a8e9f49439e64927f169bb3ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696553faaf2aca2947be63f10b7cbb6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325257191bc459358b27a08d0bf53da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d6020e615e8946a34a0c1eb671e0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d65c0ebd8223ed2f6cca75bc8358a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19526e70d55479710f227c8b7be3db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e1879b0cbece2da9519a2db89f00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699089d6cc0c807751087e33010f1e4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e88e9f5cb846af3f338d4fb6f911475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f08206ad535bd0f1cbda8108ee5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc10ba23d9b75f691b35dff76ecb216477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae303d198e0df38728f902d21190fa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ebb85fcff6b4e04f2142d7acb1a40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e813e3f849bc8472df9bdb9ed74000480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c7352dfee08c8e2457750a8c3d4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abbdb25d175cab7f6825c88407d18c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dd7e98216e815aac7e6f631241fd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08b53d68efa2a002e9021471319263484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654627dbeccf1bf3b6f8796e83e0581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20048c0d19d2a9b01d3a3f1ae26cb247486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745efde905e318dd9c1839845e416a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b056c9580f5e1d953b3352e73e41c71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425943caf7635fe6a02f8051cd8ec08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b852d1a324f3a80bd4bec94fccc8797490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c585f4c3ef3f7a5f19eaaea93ca577491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec6fd584b61ce52c29376c6674fb75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3be7982f358bb95209170a07f549493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36416715a13671d649b78b41127e15ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b3a56296976abddfe38483fc7b9eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c572b438a4bb2b03cc9982e747914496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6719c31209dee8c71d4e82a3c0711497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4d5ced3282b5def44f43c46a2c4ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa4b7f65da878d7f8cd776ee5e56c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75863099e34df3d29fb83cef277191500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978a32051cb839a54b3c3bc777db46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250dcffc51f9c03eb6f249543deb60f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2695e4ee1dee33a7c3f23672900d7a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea893a15ebd770df8e909d99d9830dbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0603c0b235ba5aa6d50932d600ec3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e493452a70a08fbf38e39321d8b54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f870f0bee7258a6e9466e03be123507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76472eb9f9f195e4862a4fe8270672f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a716968acbcad3acdc71d2576e3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa4ea8fc4e3d6f0259cd09d44b9cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d608f02d1a612c5c5d4b3b67fb9215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a69cf7a9224f4e2dbc9d33463e2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc5d9f2713fbb7bff36ab6583255d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca71860790129a158ad1094f7cee4c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6a676c4546e71ca99e3f450d04d5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2103d1ac790c0d828a7e50ac6a1d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c3bb7e23f640e6765d7d9844433bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fc3411eb55791e69567ecd41cf222518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c9854136e2fb7f2107b3f9fb7972519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42f39a5451f1e6d7512cc9a2178842520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f75a97fec9a4ba488f21cbb72ef4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e6c1ef29f88e40e32b488dd7894e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d378204ae32a8ec91c913602c9106c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3295ee3dfab0e76fad5a42d21516524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be469f285b6eae69586251d9a92c393525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a2fc1ae3fc6920b4fac1ce6ba25c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c518cd0fbecdae1c27f00250a982fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fe64fd90b9e561167d6d3721b438528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb9eac4b8028795ab962e1961c5c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac13c4832f521a8b3345ef2aec2e9ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327709249cb1d498f97d45817f7c6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d2caad30997c7608ac0712e2a605b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f81b8e9d1936174b61728b7735ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed627f8a8d3d31dee853f0d9f1b26491534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5081d20d217e06dd8d7346e8d478fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf733cec786775705d611e33a0979b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c488c769facce03645ade48f3b4ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5533ec111a892483f6e04a9cdea20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529aa69b6d03828c92b7292e2449721539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7b8064b4bbba4a0c93c1f1ccad943540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e446c2263e91e4bbb8063417ce677541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67523216d7b1643ed5e0fbf3a2b777542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613644a369c3232cc8e9c1943242287d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780817e2610c667064c919b3fc2622b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea642b1b984e3e2d7cfaed8baef0b59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b494aa81aa354ddba91e5b4e2b80bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8b07ebc78e6b3cb7eb0cdc1cfd2c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e740f223650f22314e77b2926d61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624495784cbec300c50e4f02f1d5b0b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d55a070365dbcdc13f593f149e82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf68e099877427b8bd5fea9270474ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d3c792eba46b7cb364efa20d1e0bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1f854b8ec2e1d563b4f4094b1d5ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8744953044ebde0bfd4ce495488ffa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2b1ad7e43117e82d6343ac740d8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96746346cc17bad2f50c3977c9449c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ad7b220c315873b3333dab7c840d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5dfc2dd650a9ce085a1103afdcd5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54be5a34f75162d60360f45f2097f9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab679315668fb8acfefc7258b84f00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02828d3adba2f861ca679d4d145d82b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17247427729ae1e42f4eb5e025f5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c312b649f2e84ed86adfeafe0829198563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d88ea379fd5b38cf22024196e7c540564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de9de310f69496b08acce04005ec94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379a87bf1e240788a19ea1def224e14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304200df11396368d4a1f244c4e50177567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961988fd2e9e0b7ac543b48ca109305568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb605052ff49f6558997cdc398b9b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109ad565bc52da68415d5384a781c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0776b4de9f364399628d9649a52c46e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c407272b56ceaa539facdc24650ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0c721caeb62c687bd8d0d0d19cfd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d2de5d6b5afc04b5fa1aac3403cde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1afcb31ca58276bf93de0b56e7a6a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae520a646df1d7bb877173bb66a414bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f94f05640fb0ab74edd7eb9cf1576577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ac08521e1248e1deecf2910dd52c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994228624737eb4618486570c1b1df8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0004089114710001b0c226ed739e65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fdfd3dd289d94cfce2551508ae8eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e223fc8d8edf679eee92ec054ca2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78718c56faaa94133ac74db45bf305583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95136c893769c2840bfac0d7fd6eee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c7fa28b016480570e8f03ce32de74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862af625c3581ad80dc33d7872ac4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45642b9631a9542a70370006d03a19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ad3a72d9b0fafb9dceb2d898f4810588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d950eb2a036eb7e3eee65be52735d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1911546a8ea224e9030f83051a475590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f3655731f294e4000c3d13cf33a8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8909bbf9a19af20c336d9dfbcc5e63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2251790575a611e7277457ab58e69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38c269c09ff47b22cd29bd94e74b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba9acb3da0986b2cce7b4e60af935b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b188f1078cbe3259a1d5ffd8ecb1e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566bb3ebfd97ea124065d2d4ce821e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974f70537d74f072f55f1462879f44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554feb157080fbcafc2c080f70e0440599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d4b01ebdfe345babd142cc731d12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c765a6ba403a0e10b08f50ed98aaca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccdcb8ec3d785a2ad4cae04e125c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec4bb3b6540bc40ee2a8f1fa56ccf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d63e45080d65554f1f338d593d13c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda97db9e83a19716d43174946a753605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a05b1581f424b8bae354cf9b6126e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc2348cf385af90124d1d6dfacf882607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb706e53d1ffdd15bc9622a69b33a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bea163fd76cd9b5aa6e079c5c5532609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a59ef318a3161824ed63dec38306610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8594a1000b2874c260434b68a942346611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f45ad659b9c3c8eadffa5b8a22cbf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7d74d34fd9881ba275b1d43d4fee3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0cb379e3f88fa7a9dd79a419c5611614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1205483bd426aea0b8431ad257e9ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61724d60fa82dc7f3022ffa98aba76fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c361e594f45f5e4edb7f4c629fe4b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e42bbaf5f7588ef10718337dabe9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d05d8cfab627d98c09a83e486c64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410a57de00dc9e6d77425b7732ae490620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2094033d7c1da8c39a78cb474f757621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55f1c8b3b0c1545249349ba171ef5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc310ad6240e67cf5581e94d9309c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496cc243db3cd5f56db79c2efc28fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705606d5b06a2d14958216352c0f2307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d86b8ff56fe1090aacba25be8e695626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633c1a6531953094ecdc6ce6e19baa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541703511c1021e870d7227fe03a8f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e64692ba3dd6701edc27789af9f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e8eac9190b9c942987fefd3faed25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240871158c2cfe05e892814cca97c7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f28f409cd5bfb970787170271a62a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365180ae010f44f563e39c13df90adc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4433d8192626a8af9d4f28252bf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24867e2bbad3f747e3656f3990b873635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc008ffec704f6cb6bed15a7975cbd1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab8339cb2fc13472c960ffc5189756637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a57550c92813f4049a31c15ddfc33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70713cdb0da1257d48f79c9e95f6ea7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bcb6a6de6aabf042e0381394daea1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858356601f0b63434bbaab524f5e7e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb3cd96ca0819f82331e5be66e215642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b2247f8253f3089ad938b8d17a41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be26f46637b5624715cadd875dc6f5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c14d90b80198772abd0fe186b5d18f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a97325acf2e944e60a0da52b0ba9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d443bce018862ced43914970a56c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db434f89a3fc62e490663a630d5f5ffa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368101bef1135966747e3c2b1ea8b02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896298fd0f36d78609dda5bf5417deeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4c5ae011fec1f97be939fe9f8d10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423073b20fc93317c64e8b789ef4191652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff3955e5c32db4db42cc9d29e4c0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f374fe3596a821fc5169160264eb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3ad1a9edf53a70a2a72b949a5b1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07b6e56db8872a484e683d226c031656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b40d0cd6509fc196dce74a9d33fdfe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6aefb5f99b9b29787ab6f7d3f86d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12c73ceabf13dce07fb4d64361c31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae8be30c12702b1de106dca8851c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a64c8cd21a360304208644200718f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1153b72aec564134036270ed0322fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55cf04173d75b6eb3708ac12bef45f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4f5dba3d855c29809ddd56a6f69ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6da247fdff9f0d909b91a4e39d800665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d903360e5bf45be8ed0670583d2ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a48af8ed7ed7b875546ccf76f667b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585119cd87587a68ad44b7545ae5f4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e3dd48152f3bdeaf0901b19df1e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434757ad80a93663e7dd4654ce3f5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26f45a480ee37469daee93071937d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b6886d8e7d8aa8237e3368f6f901a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8f50416e0a9a44da2e3d4abcd22e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a808673740f4e4d5a419d6bdad6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a3f458af2dee74f537867b4265c04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55a627edc7bfa7bf6f22ce9876f40d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b9781c766953068c15ba92acbe85a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123ecb082b2ce4233d1f8e81b3826e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540f2b2b319c3b0d607b2b0a036f89a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb44b0ec8d141095023ebbe74a5ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46cb4220ad665f6e25063e66352f36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd03056e2d53a75e6d00bfb0a8b73c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56778f19ca70c78ba5cf5d02794ea335683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4fb46476c9ff0a50b20aabfd9c6cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233eec1f596d98cbeadde61f03dc19b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39883a5a8e521893e9a6413d31858686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58365c45e1b06cbebe018f2a7a37a29d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816ca60a4ed0accf64c28333494a6c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d8169a8843e1612b647e648110c7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae48f53610b1d96841cf3aa3d79aecd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67120eb76677aa626f81b20f1a9caf2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e2eb65b02de66bcff50857fbf5325692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d21e06cc88bfe65a932d683905ceaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d28f05a3fbd6fe07ddc9a1034b260694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d30dac28bda86b5cd21c4b7bc100f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11950cb84c13487ee7dc9dc5bb2bd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf23f29cdeaeba8fdcee5d3247393a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b3f7fa061aef27f0b67a57e204110698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581303ad683164ebe75035093153801a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f35cb26fbf7f2433f5b4cc968a912700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd187e474ed9f6d380f18b3188d2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a3183a8dc2c50d9fda0c06e256d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae0552f0731da00a3a64f3a7909394703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c585a891c722fa2645a1ec741b1f14f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868595add801b14d4e5d7e77501839d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb5e09bdb3222bd110da248010b1b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaefa2a1b50eb44fe8995a7e2c83a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a4f6d879be7c97f0b422cf04e01c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1ac6b8df6b3770d200cdf3daf42f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd279e229a1074831fd96d04fc82f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606a243a19b5ca78d962153441f23cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bfcf0bb10f6867bfb0052d5434dd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15303ea1d9ffe2e8b34c5c836ab3633713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e8ec2bf3bbc3bbece55b736a40270714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a8ea4dd09156c88f035013298cb5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c41dae8929449a1e9cf83090b49fe3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbb28742e014d174707309a300a21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837eed971564fb81c8971108ccd81a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114a3b03f0601d707c8341a731b756719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffff43d45bf33adbc3a2062e4e2c9bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f6bd085a1af2c743749a3482c95d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9372fe47e2ca612eed84f447f9fbfe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13e1352b579128d522c1929871f46f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482c0665bef660e5d5e0b4f25e902ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ca84ae372a2a36433ceaa0e606ca3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dd1b62440cba3e5623a2ab459d53f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0e79b8c7ab6572dc8ae1ab124eda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16443edea4a2dd807f65b269939467f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a68b45e2b3780f05776b847c9c16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50410c1dfe2ec762fec51f0d162618f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2129a06cb44889f12cc11740e83e18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd3c7648889556dbef9a71bcb1ef8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd791fdacdc7dda342ba1d797fa9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ad3377075d694353f5ff84b988fe5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed68ee3df29571fe94b0e75a2c94a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b89162ad46b6cabe3d56952322aad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eeaa95bd3edf8a10560bb31352025737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa27cd4f3de0248fa6eef3096b0fb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b3d02dd05deaa09a96608d303959739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b62390e35433d08c178c79ffdcaf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935cc71eb685c9ccce697de0a16fba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3495e03bd932046dcde52354ba5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888c288719177828f6a0b4b35df7ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaa7977caec9e22e5fe3b798f855b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da1a4f42c5a3a4affa8bc92143fa3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208a6495140d1da5d318ea3c646aec9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ea3d6a02f9c89fe2277aa0dfa121747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da93824c27960ec3512ef381e8e686748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2859d3d9d0233808928de7c948df3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd82a43e79c47d0e02a411eff6e129750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b24cfedbb3ddeb8bcb24d47b7b318c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cd56f8158e3ae3ec619c7b657731d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac5f7707a4150ac358ded8c3c57dd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae0457812c60db39ff28a88088138754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d738000e9340d58c7e6ff4b871dafb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaed8ce898a63e3d01e8968e50df78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f1252d7f313d146433850cd9d219c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94688b053bd1ce0a183d51aa95ae589c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6307922a2de44c71e00b823f72392d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>