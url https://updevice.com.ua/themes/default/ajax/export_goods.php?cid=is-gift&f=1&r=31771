--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef70a5621b7f60b5fe5a176224f3c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48449d673f1431407f443672a91958e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2619a514a9f18b64e536683b87ffee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86643a30c1f1f07d26c2950864651c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ff99194bd19ee2e2033ae26e0d1c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e821768fb90e8e801c25531efce986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6031588fd1abfb0fb4809052f755617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b5a8da068267f68c7e9bebc4730ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab86f5fd13680e8cc3e407ef7842d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dace027b0341db9bd4c16ba617e212110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929073a5140628a524dea45c1ab56ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2e515e771a20612e721d44712235312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4627d31cad2d91d37981886819ede13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c2c9f95e717802b4fa03a8e5b51114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b86a5b79bd6c2f218e91af035068215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339d89c0f90effa11f7f78b751e79fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb76ec87e0796de4966e910625dcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daba1309fb0d28d4c22364d460505a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030235c05d99aeda769ef4c46b44b33319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562776cf1dfaa61151230e1c450f781f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520706e09b3d903f9a733ddca470f65e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b1a5303513eaa85868630a8f3f1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73698edd7f2ddcfffff3db622cc62023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a268eec9a2fa9c95e538df8033ed8fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a95de827398cc5b014ce2c13caed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b75b21441804532462cc099a57eaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5948f296bb75f724da357e2730a4c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29e5779c5cc3db7fd8fa415f5d719a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeafb97a6805f9f3b8636a60ea264829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e576a753a2691177d243b24c2ecb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc685ee52ee6b93d34eb03743950f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cc344e2cd8c04058e9fb49177788632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac1036c659025249e04b36640474a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee5440b2837d76ad3e7de783f620a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6b7bffdfd1880ea9e6e8cd1d2b4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd4f8c7cc505607b9ed9581226d11336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68efdc141ca83f702858e930aa2e2b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdda26b2f99298976272bb8201754d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7e25d38d7d34c67de343b451c92039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad221e7ebaf00a9268d0b6eff4886b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba61db89c3bb642e3feaffd0c42ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff047b9cbb40557e84db6fa21ae2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d68f7a04530a908e2983c51665331943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014b1a49fbe1d86899c02fc3db16dbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c6a7ba296e64b5758ea6b812c68745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a0bfb4432767047c59aba78a2dd3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05484242233dbd247d8fdf00a397947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085120c44b55984263a4ff034d9c6c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40461ca151a9a3e272ea0cf8fdc36d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb4c6027595cecefa5a2d1275d7d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112864d18138d376e3e344e726d4e8f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca782000c71f72bf03c5c91d981d86252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c095e9df3aa704b7342f53f5c2baf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dfaac245cd27af6d1f5eaa7ee25a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d72a3c51681836c1430ce90707079755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2151d771c32df1ee2eb716d19e3db5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62223df942164682ac0e138c62950c8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28956f8ff548d44e8cc1a572df9b664b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e286a75cdd50bdd5008c3ac9f7a83359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc8a6e4810931878d3ac049552dcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21cdc4fa171e11bd111fbd3f19806c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64170e105a0c07259e5b207744118a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe1904401304cd0d713d7149e2a0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288bddf3ab616c17cf42c08680ac4b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030538a09987c040ce11f3e46cc964e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d7a686249fc486519563e8ea9bef466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c44e67d5b7c82edb8814cdcf8def967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d648ae626835a29c65b0c4aee41668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c5a858ad50ee2152e461922ab237569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073e91e3a00bf5cbae839e157fd16ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f251fe3254bb262c890bdb253dbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8c5d85970e76bca6c3c5b7bf1119172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417def10ade00eb92489e4642a919a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084b99368b784f91d202a5a7b2e637e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04707ac3e08d867b0545fd631b5070b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85be18bee780899ed1e688867f1d49276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5cdc4cd3e3a8ed5a0a92341a2e6f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75054f699994a31ecbeb1c99db578078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa1a9983a0c6fc3f5d65dc45178c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf8eb8b914053cedea7741cd03ef3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b6ce41507154aa1688c48f4378b8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963446584d0182a5a0f1965305067182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb4ba25d895a53d969f53d471adc8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f8cb3494a8d4137389d70324904d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4a06b2afc89de5c9f87dfa0ae08d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93502125e1f878f2b25a44fc2eb5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b95588152e2db27ae6ef93672aa02387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e8bb90e02658a50b2a336dc7b6e9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b356196a018ab4c60d257e818e026bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa335f8e72535a30ada71ed2a479d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569187f064ab9fe3139b7ddb718808a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba3a560922f06c170880169ccdad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba741f5d6fd70c4d4730e422c9d2c8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6abacad83c9e4021a779f82a7a23594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c58a0a0724e9a5d71235f0741d0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef969c8698994ea2b2c85a9a178efe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807c20373c04464597b2a53c861a4bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77c9b4781035d8bb95840a8e35456b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f38c8c00d79bfb5b07440ace68e0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb0ba704b5d54ff5dcafd780e9f2f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ae1059faeb9de5d7211e9f4b5ebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b19e4106c44d9001e13919cae491e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dedc4bb14582c577e807f60f82957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c62c9427e0e95bc1a0c70ccd1f655104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bbef40cc4daab7f9e0481f358a2fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a0559838b66b8d6915972dafe967106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6627009db820af108d876b35c8fa9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ddd3af291f2726692e1db56171e18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bb0815731e5ae42b45af50495c796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef51f7b78e8a47caa731f261b5845ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b782dc8f2344bd2d58c65f2cf7d30f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c341faeb3804201a2919f6157ad55a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f1c8701aebb1d5c2ae9b263af549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6ae60e07299943bbf0d36d697b24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf37d31cdf2eaff373fabc78961a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cb999ee463edcbdda2a468c0c29c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52cebcc8f673bc7f204a9b066b04e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8815c000224a64eb45e3a3700bcabf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ba1190ad57735ee3197db467c6cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc0dcabcf046139d33295c5bf6805a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd4f034e259caad4d522fbe44068f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a429b7af0c17dd9b14b753b0b4b3973122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539108e579ae4e7c5f1ff413c7a675f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bf49d9eb8a0f79fb3cb2ceb306b57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abf47da1a56be28a6da1c8e1948b1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34aba691c2fd4a93533451a33bcacd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b0127e9560c6f444294d2e14f465c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f005abd2b7a4f452c8f786d85ca2bbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e811588ac06e7633e1de07e0ad87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7450be295e642f9f0c8c50c938c24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174aedd16e98929965dcfde21de5b10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924179ccb91f6df824d04beadbaf68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f8a0f13b05e19f3dbf21a0268a369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdd777d7caabdf1a4b029ea20a490b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff1eb6c1a39d63a86a170ce095c268135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391825596347f92d424df8dd803ac7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa51f88451f33ed8c4509f1e3eeec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02852990182d46257e595ffc9e001a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dbd0ae80a6ac9ab3290cec6708bf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e847075957263ce77b075582c66390140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a4bb8a50151332921004643b870db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28c987188f61ead867258b1b2bfab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9dfa2e425be968e1d23af4cfe9e96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec139b493a939935feba88abb7191144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c17b57c7440cef01391dd335635708145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa521f5622bcdb4f782d1a0e9d98f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13613c9f3bb87c1f7b20d5f966550277147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2d4c77bc366cee87289b9cd137ccb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c373b551ff91fc006b29f00691b2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8abf5341e3a9a8bc2402f51664b9ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df211b9000528dec63d8224e9809b4c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf4115b1e2498df190f4e9b4c7458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4e9137777dece5e6485783997f166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a4ec35d0a5035c526f90966764884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232db50cb8890315cd7041d690fb8a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da1edb477a0bf018b67bc494bfe89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefcd3871312ec2ec86155ae90be8cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e797f0786cda8eb010aea65604fa87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8568974eda7082e398069791ffea3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0aad8892e298adfd751752321791a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2705b52933dd8ccee3ac3c6d9656dcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8111fb7f695300011f13e47d8d998162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cc45c0c430fef1ffacc69eb265b61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aacccab53f83d91a6f832ae49145a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113d82f902c5e8651ffe8d4bfed39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbe5eb353e7a6df48ce57e5f4ed0b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376f290c54fa86c694befbbd3c0c4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c3756070d1d89365b86011c3d44db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3edbdd3a9d42e5ac82d585db30769169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22db1003278e0d06c2de3f06aa6436170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bebb22116ab6a74bcda11c44a076b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed51538a6401d84d048cb36d758711172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af0d3927b083b2b81d1a6f59ca0a01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ea4d6014ac7b18d01828d5dc9ea5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e587fe6c7e0db1c58f7da4d74d80c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54cfeb7ef30d43d3137ea7c82e7ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5898b766d1fcfef4d5792acf64e7ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41131469e988c2195067c80a4ee11b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c38203a5a482a895a02cea0f4cd1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3da618567dcc36e5f40c51d937c07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a44b0a397f0fa96098fcfc56ba761181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54fdd04f96c6a56c706e29a07fd6bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87fbe1872ef253913c4fa651202ebe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658cde9fd9d20013b1395339b460ba2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afc3c8ac4655537f8bcdc74c0600e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c1712ef0394b6c4de7d4e650a7f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83e8f526958c6bd5c38070792c170e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51bd419afad54e75de6bc8ec758b62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893923cebc5204df1c64b6701ee452189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e48f2d8afd0738ac2843ff49c397190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59807b487711ea88ab810d2846b4a005191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fddd46fcf45d29381db5866a5d1167192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775bb36002bc9198cbbe6173407b05a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d1ecfb4f85c63e68539274325f53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a32b4a10c43392352ffe8f790b482195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd241f709e0b6a2ffb032f30653ee7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f90ec79480b090b8f6f653e25f3c4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba00d3875b7f0cbd26e656b792e7c26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e56d7b0131c2f9bc1b8973fca3596199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d225a9ae203006d77faead7ba775c75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e962bb5b50d86f63f5b16d3c394ea5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6804698f66a03bfb1acb4fa2bc486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3c85cd0d497eaadd9668666e67568203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657482d947abb348f9b9ffe54b783d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee44e36fd112b983d386822659a8fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff822809abf57d6b57831ef190da24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bb31a3c4fafb565f702e1fd610111207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045bbfa56d9106aca57048efe965123208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167ae24379bf40b6ab4395b1ed5d23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caba3798285d37285411e5e391ccab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806fbd20320b984b647c7b530fe697e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15335c29b9575ed575baa83612c63f07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c948a9780af073ddf74754b2f606213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ddabaeb9566e61d3ead636b4c0c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a0df098229b176e869ea965dad1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bde72399b3fd86ccb305a7a8e3d5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f040cb9ee5624733a0fed5a93d2be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124462a2847a79f03c0bf332d691ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6502837d6f2c151dc74afdfb5992d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b4a4e95a4465108db5c577dee9fff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a742a6a51d5ce1c10853e3ac60f820f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83214511701d7bda182bec2ce4646a9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351756c428cecc6203389146daaa987223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6087970345f6e11b34d30735b39c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf17bf237ece5e72e62e12814f956e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ce6728a194f3dbb46632206199030226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe937a637e652aecd9dfb1db641798227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e14e99777bb45569b08186dd585a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31547d3f4217390854fd45b265c24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df80c8ba84ccdc2ca4a01b6a64849230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7a2a9fd3db4932db24bbc419d86a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150853ad7f269935522efc39d2f1afbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c770bd831a9bc3904029b4b2234f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f75a16d2d6e43782c248eb8dad658234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b1f0c9216ef0b748da6f02605acab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cdf6af99000a5151f58dff7b10723236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d9dfefccd98a6560830116bcd95a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b08ce9d661b5f7ad83138a8ff0b96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e3e9dfce0dc0e69852e67db2aa06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c104cd9323181a828a1f073f2d36ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c257c8d175efb44c216e2c96f27293241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4977bed90c50d9c99de1f8b0c126cfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e3238a1eb26552d35c25d88bbc75f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d753ccb939ebd446273b42b88f829c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ab89299109368ba282c1a512a0537245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35e64b0901a90ef0de55ce329cdbb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b6340a80ef1718ff4e15e507bbecc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33a08cdcca4591613d0941870b887248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66307832621b4080f6bd17f5e4a413249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a323ab70bd46ddb78dfa911ceca85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414217af90b2b3e9e17fe998f3ef295b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a9f6b7dcdd31fdd1a651ec065360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65b39c49ccf8946c9c43f054d8a8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc8ae4433dffa8557c704ca897f86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e036bf9992e53d65999f20e89b6650255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b054bf8125b3f8b13d3fd6f0ce1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268536053a9c9ee49b92d9c661ab66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba65157a32181c18a6ba470f79dcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cbf6f06978f8f409c195a28854f59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449328422e08114aa1ddb13424d2f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f39df7bcc3dd2d1dfb4654e4122c9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318418082c7ceefe98bdaa6713e2751262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9bfc650f23c41cd8c5e056baccfd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c30dc2c54c449bd97f6869216d05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b1421359fb3be93609334c783a8d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7f44b983712edee4a361ca8a42c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a53344442371b647b8b9d2e11aa51a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060e5cfd209417c65c4a5610082e988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4171c990a74797d38bd32154176e3a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd392e60dee0ab27bb052f4e2622f82c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b60a9566ef3258dec6a336d2ed95d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bebbab6bdd03835e087f7d7a62abd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81876742ef549f9d7a3eb3d220907a58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec38ab4dd1a418c3bd09f63366c11e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ea4622c7db470a2ff3282baf21e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c323f7d3122503336e2b3c3f61b971276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd5ede4c4acaddaefb9abdac93e37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e472dac0d92dce925f055ca1bd109f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1763927dd9eec0b0d409f9a8bdc852279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982e9f23d88afe6183c2e0012c27efc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e861c7c5dbb605ac31a85c12b34d90d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e571244191725d75f7d932779222e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec80bf90be51b956280d15eecf26df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b46c1d56b1e6d57fe8de6aa79c35c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cf71eeaafcf4c90f719faafc0e507285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce999f738853549c402e586c16622f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a86dd3e492ea6ada224f6a6b58f41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8b677f021d36e0e58027944889b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45856c0086f2f034ad1df2d1c185b21e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5285894a4f17459829a8e7a5a7b05e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf12b801c7bb360b93807de12af5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11fd2e8eab29200bb53f6afad2a39d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1b7f9f577b81368d47d41056d8eac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42618440583a12562fc5666cb59a31e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1367e369535f4faeac38e7e0f37312295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bbddbca249159093c37abfe8f73c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e32570c8501370735219dc5ea41bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46229e81a609f971e8607aff1e28ecee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff17c9b645f65e05573a2cb25c4df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa56dc6d70fa57a4e8de5f19732fc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7a696fd40e0c2377e6780ce37c3bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418680e31f0833310c31f3763c58416302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeaba039ad2a85cac9359a5e995c13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9b6d74dc69b16c2fd80e0a17b0883304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3055e3650675bbfeb41a96cba069a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136b34ba283cc75d6d1b95bb330a090306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ada91f861199d1e3b15503a5f7a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e7650568e6568bf345dcb5c0195eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd0228ef2263d46b1d781b9b50a333309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec00b370cfd7226ded46bde83fc9ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41508df463c39dc28aa1ce317dc5b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c44002e33b09f33ef38a7d0a315614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e3f0cdd92f8a9296b1e37a8085bd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaacfc51f9268e702d1f392be43931d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231fa6d0053d30bc359946d752b12c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bbe839e4b35223b3b1d1130d4cdf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560439f0966160494e33e1fb4987ca85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81dee011376f0d9b3f5cce7c9f3da6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa69574127cf6a9c923cdfe3b8021d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fefbbfa1e16305bf1e6057615fb852320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e1a487468711e1e50133e7aca9c66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7341e73c1e19a6a6ff10c57c9ee282322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf458e854277982440483d1c208f80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a93b7e30e03803a37b5ed6d82dac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a79c4c4b937371979eed652010cb8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76664843b4131361ead2ba17d322c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6406cdd7b3e761328cdb058cec50b82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc0b15d7e00101cdabfdcb45fe162c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212313e51e6cc6bbc321c8ae76d84c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f27927643b1567e7e472b3c4dd004e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e8ec05e24c9391bbe75fce0636ff2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd771a8f4d510c9127dbac32c03cfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db12845b6df5ba3356e25f041485341333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145072d9b58b910651574ba7f19a07b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06734267550bd9c9069a502aef66137335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7eab451e8a927cf80f2999285d292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c0c8c49475795dcb6d316086f09d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc630537e0af72dd06f20df49f6818f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a30d3b19bb85d04d39b1ce4d7f6032339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497a5578301241b02047a1dad167205340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7b03b50faff178b24c3484ab2c20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf2f3db6724058a3df568b269023f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe0b1cc18938cc503653b42d0b52f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a91ebe4565ee04c7338c5a7eb2a0e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3202b7fddfb5e3bf7a9e99b67779a1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb838dc505a2dbca6577f267f9a1aa9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5319b6ddb1b21186df438d67854895347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441db73343b525dd996a60347ce3ad8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d04f3271c88583da030ac952b0a6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa231f9f1a1b3adc9b3263d84f797c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969dc1d0a47ac8c50d4a2b6c5878493351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783114e2dc70914521c213bb0c17f3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa8c1ccdb5ef4533953f653c66d5c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10934da51f900fc1f82f2650e839ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c546941d35216584991bd9bd64600a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b731e6b0ae651def23d5ccd6e93238356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461a06f0db25a12ce87a27fe023563357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050afdd8c860460a71e1472131e4537f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d1a9fad77b6b0e0e45a867c9664c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2f4a8207716baaadec09f2476e728360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61954e6ab7387b2f85507bc141d28410361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded04ff181593ce4ed6e944474c1c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294093234db28a2a60d5395a5e6dfa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccedb6fcdb56321049f5e7786bc2c4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edebb66494afcc932544a9b790ecb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e322b7b96b4c4d39bc24f1a9a2d790d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d45f058aae2f24f0ddb4c2d293647a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef87ff2d5fbcaeab6ec41ecc4a86b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cbf4c4c7a5176d1747491d704ce3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a875b6b4799a9eeb8a303db82896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145699a9c08e5ae5eeb5df9f61e527e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387576792b2ae68eac6bcb4389743380372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71909bb855aed70b6aa457086a017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560072d24243c969818ea4474150df6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480250990ed4e197ea4e1c11deab6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646e0b2bdea5b1aae35afa7177bab9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a7001ab2669f51f2847de56f01f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1096d7df9f6e29134f69c2e1447d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a69ccf78ee47e76bdc8c24d76530f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc42be9f18329aee4f304210464d590380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65ac1c6fd314b83fbdddb068c165e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebcb49b728de32d7aa85787d594cf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc738b6d56d5495d9959eca84027149383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2dc026b762fe96a369e8268f825e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6e2dba83a06eb903352c1e3e04099385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359d84be9fb708602db1867ae3ca95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54badde35c14742f59495ee09b11f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1d3395a2edca4fd9c919c150efd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a357a56115c98bcf213d3d78623c465389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263575a5bf6fbceb40409bae8b8cf60f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c0db9d64565a9ea70fcfc41beef6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e0a54f16cea2d165da5dc61ca4802392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d6b25e25c11812e5b3aa28be2b9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec310c7fec10251381da6e1f200073394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9b06731a7ba6d991a2e739032537395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f29c04f8d1ed7bb78fee4129068503396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a5b8bf3788af85f0f17307a8129a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72daf38ccf118f7ecc2b3131f8601d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe6c9c8647d7025888300a2840d653399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d40534221c734286b6c04b0b8ea06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de40d96d0c959c00ad7c5b20ecb96e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00b21e6af9c157d3a01f4bcf3da3da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddff10d44564f3f9ea010330c6b0b78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01859ac1867bb5aa70277dff4f55d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8390328a2d271522cfd41e08c5b868405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bd02917772318c24fcd0e24be7fc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee8779363ad4607b5907e59f76606a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a1c1aedf1804bb1a108ab90f51f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c21eb8a401349f4f06074a4f215e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53a9878f7dfb6d9fd56afcca1a4c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebaecb790290152f5e9f89dd102dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195108b772fb623e444d1a606ebb193412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0923330f28cb7f0059cc5e321145f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbbf9faebc28ed34217fcf0229c69e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62253cd1b7f0103ceaa0e4d99980e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b87f29495a8aa044d549cea4348460416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffd2a011d2d8d46b2edd92f82d135d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd82e3452f3293cddcd13bd9e567a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f30f7547747cc13989ec142bcc53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8526959ee00a7fb0af64d257713a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ccd4dca76362e122a8a8b63171394421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645571ee8170a29c5236dd42f72a93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac85d4eb5bd58c2338ec36435f764423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b313303cac3d3d1986c3bf7e7cb4ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939ae76be57064a1afd736374106940425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c5a956d8d42e0e9f6bb932fbdb1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e926a26c101220e4bb36d29eb5e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b75914aa051830af0cced10e8ff44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc89ebd099642bb6af9bb76b9d808429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b686f8c91745e375ac31a17ca3a46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a561f2779a87fc27101dd9a1f5c226e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68c5ed7f0484355fcafb8e4ca16d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930be870227ae45d21481b40b47c788433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56770bbe602bab601f3adba3ccec32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7fb9761b50e36166698eb41c9b7a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc35fb3d892afded2df0fbb4ac55ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11326f8ee4572b3390abdf989bff2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e1548b5528a33e7ea8f799c7abf35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a2a3a3f91b7ed084aeefbe17dfd14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2f08b1d6f9ffeb0d2f3ed76a90ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df5cb242101509e913f896572b448441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e818c41bfa7ba7f6cc23a0fed42cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8d860f4da0acfe42d8ccc49a37e84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104ce8887a7a5301b63e331fa0c246444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9c910c7a8e1170c011ea08ec6617a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0a2131f2e9c04862862f016d15cfb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd169067bacf28a60dd1f3ac8396cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cda89b5bbf8aa1f0b4f22f0556cf31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd5b39e1e7cc2074dcba3cee09fb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382946014178b750da97f30ef77a617450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc5400971a0d5cc070740b7f86d4eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b3bf0a2526d1cefa7302a48a6386452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45975f55c085f879f42cd6a84526148453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebf2395448e85fb97d1fcb0c90189e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407848747875f86c72b0b0c651663ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510684220284cf51358fc4f1596cba44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ccb900fef8d8b8a603322644c2727457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b803464375aa63affece1d8613d229f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0765c5ac10155dbb11231d6f01464459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c3ddd8788a0f890680d5c84d8d35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83abe0421b683e50b716c4966f52d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2167c9253cd6751fc80cee3aa92175462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd24c399c7c7ad6ff96dacf1e972e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546ae4b14b02d5d6af04850f2488b9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fb0c5bc6c380cadbe498c5fd28a1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f838b58172fb0d4e91468b15b8a4d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef08f16ba62eb2e39e8a0ee1dda7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd09b66c10ea21189bfa2e968f5cb74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71032d3b582026fbde4b8ce257261b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2ae22430178945f6321524815be36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574853cf5dbc80492452296c28eab62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e7ee1a2ec7a1a7657fa137df2d9ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9e5aee415697ef29dddf16b00bfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7014c307caab43cfbabe3acb7762b3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d1f9871f00d3cbca9d98440cde5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e89b3ffeacabfda435efab1263c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a522e51f70357ec3b9077fc3c9a09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb98d6a2da72f30c88641b44b8599c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef462d116c3535bf76ebb9946835f64e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75704d133cb49c9fda4512098bb72405480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c31274e1035970d76f8d5408bf995481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0cce7bba19fa3ea983ed05e75b406482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b4efecf0b118ab66468623581c749483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d23ceef6205fdae05f36ec669e792e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9a6ca1f16af43d987e41d036df645485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c457f677e276d76099b560667450216486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccb63ce244bd1a2fd11085e7db2f7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e1ba83859928b44b6e2d0faeb8ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7bb25aaa68471576d02f72c29bb6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24c4c97d96b468d5c0c20647b5b24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fad433dac0c494379c5442b506e93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84465298b70e952e18a3181d009f6ba1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb51c8cd402ec6da708ea16ebf3f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6284c3f5a26903a79d082baa494258494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba63b74ed53f0e321a0f5754ad3461495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843fc636d683228733ecff7a6d36e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112b9d71a2bb947bc0baa6b1614648a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaaaf0b6b8d3391d1ef2159fa360d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d42b946ad7897326a3b0c7288250e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc8f1517852d668180f60723af1463500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfea4eec8f8b6f6179e54c24523c8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566d65e4906dd3a65a4e92240a0e5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b362c531a8c2a512560343a534364b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320501e35ea58173a89ad4ef588f04e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8f2b5e0a466afd43064fc78bdece3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89769fb8b1b940e8ddacb53889c04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c021070bbf494d3c872967dd16ca23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc2944312f75e06c9401466ee96e62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f9e7f3ca717fc2c6afe1a45bcb04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf46c4c96f6da2a0d5eb613c60acb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c7d4989a3ac3bef2a084d42676cfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde3ec95b7496e90aaf0ca3ca86042512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f694900985d46718e7a2a7dfab8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda194515984ee14a64dab1bc0209f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4dee89dca0cec5110fce9c6174620515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c833514df38ade2eb9dc5884e1d2e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6d01620d632076abf2696ed411e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ddc4044d5c0d8d84b870eda9ab47c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6102470a6e64b1e8cc450e05bcf895519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6692668e922b245348222e0fe6467b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83b098ea4bc493b991dec667eafd60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba03d4134119e639938afef13f6916522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91249056e9ae86875505cb136a3ace91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55171a39f24c5275533e9961c56049c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43550dda3d8f8a263747956569b3bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e101cd24b9663c9a62cfe0f859414526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c6c43ee6affc1cfd8ea705d65e61d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89406c36e76a1db1a60cbba49c395a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13141ffe15d902ea532b385bc60ae7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6c702f343b7bea2d74c7f05259ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e9f9ccc9169575bb343fbede3e32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e7862b6bc4ffe0c988bd0d849840b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d28a215598244ce3bf875eeba9227533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13f4603b97eb6bcdb9e56ada74378534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79075a35efba0e306cd3fcb8dcd15a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7ae78e4bb20415e5a39cfb1e96bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc7398c3a4dcdd3ffb74241a70b81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3f1dcb9cf9bf1d87084260151082538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b12e52ff38087b9de135861754a5da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5bd5d5b2f54b8d818bd622bc400d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a803429cd81c322e237f2807e1e74a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8cfe02d08ed10838115755b86546542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a0664143a955c72dce39eee55f4f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d1ee693c683914ac9b451921642b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec955705038463f7642905db9a7c66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ffe3e273982e66de88d10c2849ec4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacad474253b60d49bd38aaded284bd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24436c4f407e9ccd274b7a7337b0e92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c54436c6844e69e42f2f77d6a1011549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05b709e423a079bcdd0d74cad5e72b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf98345c6f03ff2099d81656f1ef9ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373da720d8f76529c2e827eded9ac436552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad796681f1b2ad6f3ea506c8478ea3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc49e87e7a7fb000a30965bf4aae1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf999f71dc6addb0888a71e97f1252c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa68a008d3f58aa76135ee2da1136556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708abb32e0e82f1b50d63d28250a443557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843a93eb6483a9f1151ad22aaf4747d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4d9b69925f925533d09d0400dd8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70b4bc22c152f5552bc803d0b77aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee2884a252f90505799699d6d039c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6632b2ed48419335e8bb885e082ed7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4708af07e7309cf0c77ce34929ffd01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c03f5fda3972b28a42d965d904711564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8050a1ae90b6e0902d202d7ea2907a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e3e9e451d3cb2a30100a7f5a5b24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c12e5a8371197feaea373c2875c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e13ad55c06b866fdecf035ac46b9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3d99b11d34d8efef17fb5b28494dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73487d954034444b92655275c98684f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87b662e191e2505f4353619d06e39e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a112e6e2ed429561f523e46db36e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c451041faf7a25c554e99d41e50e9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d57c9d4db3eb146adf5c86a11c24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719178b7723f5648d0feb45616a30de0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5529c1b16a7ce8ac4a47b39ffcff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c58c07faedbd3648ba4f0fc70f15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c5dc5f84e217c23b58e33fc01217c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4737a4401d952c3b5da4f6bb269d04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb604358c010f9e352fcfd338a60d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31fbc272430d473fd36df025668b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d048aae7cbbde3e778eec7f7c5a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e07d777b10fc6c1ccc996769cb0d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443cbb5a65d1be4a0d6fc08aab27f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f8b26f30f810a3574cb01c41f9069585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542583603ed7146ec2025e94128171b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6134125224045a9852a88c921318f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10677555dc3ee17c1d0de3508bdee70d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62eda7009886b3f15e0a072f3bf94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8145e1b5ea131287f30eedde26a875590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed04cedbe489b5f3315b06d25fd07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb17c16bd32548a6dce929ad4ab120592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4f18b3742f2ed03290ef7e3e53e57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6546239a0ba3476aba10a7259b86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8faff9ffedafbc8ed2a5742f1866f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6c417227603f37f4d6997e2e8a981596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c20dc078011a9d20c015b81f01ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ddd693b98f73bbcd1d72b48336357598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01832848b3e5e9a242333cd8dda0668f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86bc3ec8e300f522ff178d826eb292600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d339a64fb6ebdcf1ef0fff381f8ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f45f942fa503e717f14a7fc0a0aa63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a07d22de7db48de8b4de169db7083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f90c2b85832f435a00095f46165c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c6d6bab51b2eb246cb8a8f83d24ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca217b559e92c05ed2bf0b9f9041c9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7110432d70d34ed0c909c5a4f8fce36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38f7ae5a5e4fc86012172a1cc0fb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec77d0b22d48325568cd5eb83241b0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb3a8bcb6ecdd28b87e9c4be3c88b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd5ffcb24b87039464b80a7e18d2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3291390d04753a2e7c62c8a0f5369612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be335807563553951a51bd335f19e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e18b49c5fdbd51161f4fbbd863e494614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbbde052272487a378620d1d14e299615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d968b42348ba70bd0a12efe3ba537616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea10ec1b5fe2f7c62a5a15a4753a728617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988da3ff5272afc874b2902fc28745e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8718564bbdf85585407e02d0220a9e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2414021acdd8990a567bc401f5333620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbdce7369172a1154356e2ba077e3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634dfea0febc4493050def4be7898f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecfd3edbb26a9777c1dcbd8763f808623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9761f1e7d92cd053541cca476c4ca3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46f205ca28ba75a64335435a8ba17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc633892fb38265efbf31d4accd57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c35b295746c73863b95042c23dea3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f463bb0462a60078387080e01b77b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782d9f3b695bc254edf2212ad029a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf38a66a7f93fad7418664a0e3953e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b3952b127763f100210b49d92339631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00d183f4a0af59b297d42a43fb865632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f75c5dc2e614408957ef0e7757a1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475127ea0126112ff3ef3ccc458adb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31784d856d97b4eb45737b13f45633635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8593b177499275ec82e69f809a457636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1feebbe00d9ce10a43a35c563cc05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6551b1de2f2f09ab9ec7a8736614ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d0c89357d15bcc2f5f3534cc2782e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405a9f383d8d2a27baac6b018e183f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba06f199b18092ea38eea47addbac6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210febf9dc1c4d2d12ef8e03e5fc33e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d0994bd93ce45b3ae50e1106a7114643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a2d43ead3fd980fec9ee4152d482644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b0ffe03fac6743190f22891da599645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a02f63659720042e2b533787882f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2fa2339f121ff4e9d01ed66da4ef5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff50fc53c2b160c3374887d46e8a63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c5286eccc2b9ba3f7c75e097360db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a61fb95b554ebd245cab9aaba19c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70575592003d7b4d0a8bb540acf0f744651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925f699516a70316eea4bd960a0f242652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd51cf5f8d4a57a010d35d934654b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09fa35162cc4b766809066987de503654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133506fca2a95c094c763801a8ddc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5480aa98248dce35989b66345bf3763656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1869bece398145564862938f8b5de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac7d17ca70db6f9cf81f993313cca1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c12bdc29ec63ca5e1a3e291c09f24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5285d0d2dc8373cbe3c6a41a66a292660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaa27260b88ccfaa26d110966eab7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4b1ffcd966db93cb161fdf20060b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2f7fdfb3a3b878e1b33d554cebaeb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07485bdc02bbc8c8b0af8ca4eb567b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b26e7271d30721500b1ce826908e59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c71ebc60fa404583ed22638d1fe65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2e162e39c227b9bce705979596ebe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633920c3c790f1fc98d648ea8b47169d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935be6852437adb7ddc2e23d52d69473669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadbb667f82ef62a6eebf1fedc15809670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ce51df5aa27cd70697f1ddb4ed24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e83c3dfcdae3c772216cd6d381ed2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161cb935f4b2fd6aa8d2313a70c70f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf434fb226ece7f4649183ba894c7177674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f799f9ad6b39222a4eac872a60f8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9bc13bb6aac12677c9ec2834ba7b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403f41882edd245dba41f0a952ff4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7a4d3623c2c8e98ec1c314352eaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac930bc32093d0c3227d9b7380d7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5962eaa4b1d2b1bfff19d8656282b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e52205e4b865c84569284ed5c125681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290878b6be1a02398493c48e99331521682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35899a6a1e3fc259bd62a3662eab7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbcb2bf79636258de2ded5f40bcc3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7038aa517739ea274ecb3d3d298a33e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9fa16d3bd3e35afd46f28783738fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6882d0b49105f2e8012d462f1667185687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537ec7868bfc7c9ecc85e726fd81dc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c306f566638ded2cfc2442cf7e90b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55d585e4daeb35f6998d81d3549d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd2572c0f31d328a5430e17fb8e1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc784fe5da09bd354a81fc647d8cab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c84df7ef840a1e6f49da67e5ac733693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9c2e6a9a80d6799f4ad87b46d2fff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94abe9945d7e861297ee4f3061ac9b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899af3bfcc287c7cc3a97f1147844f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdddbe7183510e628962a8a99b21323697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab8894c87a5f0a0aa9ff9db4266170698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba8a027c71cfc2dd8e42600e748b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35919eec8d5f1f14291ce3a4642ea7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f3d928c5a0c32e0bfa2b759f07bcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ca1d36f636be824e639a0566c13cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d709a3c48f57f13f56056929ec1411703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387536c0f145a31e0a70077323711b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e818312971e483a1e34b398575f6d43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5a721c5fbeb7f90e92df34966f34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901254b7eed25a92c96ad43b8de95a64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48cae2597c34e85a8d3ebe34c7776708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375431f9423df4a1e429c67db2e03a12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4fc789d43986ec653a10d02724e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775f242139c5124caf65d3ac2f821f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55efb4070944e3b5afc6efd67da011712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07958bf2789305fc5a73648cb8eea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d0f90b3917389569678dfef616d9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd1c1885420855c65113388ddeaf89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737a627873f5d5c28b2bf62a6a6513716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6734fa7939119fcae209a8d035b41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3bdd485fed956fefd447a62152e2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc317ebbc9c95ee2b935deb28d9148719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1e05b1a5e61c6e3330bd18674f359720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e025913ab0c9cab64a3853620998721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f562804a5b3a07264a4bcad0b578f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075881708b01a3c966801bd4ff14fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e3ba8cbb5834d179b4818459bc7ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a238f19f89bf6a5f88b48b3c71db6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc3557ade4254a9bba0bbf9c901be9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf7012c47b4638188fa32779705eb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d9ab03ba58e1e4fc590b54228395728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae826f77b0a1f6b7d826169aee208729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827144bcc39bb893dd6db12a20bf25d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fdeb17a09f20f3ead37b04cd4f017731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a95be2ee9d3ade7a0433b5f3531d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4a0c29b53934b58d097068c5e718c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a7deea75a962729a26fcdd499aa9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c10b4e41417127614cd2ad0978f06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4509fb48a1801dc5e5c543068935d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3a6d8695851467f0b53c55cc8bc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b4f85cc6380a9e34addb6c1613ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ffb2de076783b6f0b8192773a616e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f97755eb64f40b6222c1bb838fa1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01748fdf926545892a738e92a64b51b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb19dd81b8dc0bd743f6b0d7615ff8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aef65755abfd5f7d5e23fbe8bf3d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808ed5c54ddb9d9106e8459377b07a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b468e130f243f51eceda6d17cf293ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b284ed52bb8ecc1389ec06598e27597746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8676bf033b9df3ffa30fe9a67cba11b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5c9982bcd9b8c7f4ee05355f24d9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33211870d6e7bbae83e3b6038604b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed7f3a19ec3f6e60a371254053120750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a376137c24ffab4100b4fe2fc4b1a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dd5cfc0a4f96b7938cfd8bdd8e3e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb30f702c7664012ac81262f9b55cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04de36195b7e6ebec9e7116f3446da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff5ed1a76e783210ff73bda5c4bcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b742f4860f1318fed45f23ebb4dd6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ecd7ea66209ccca647d3494a44da8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fcb52d7c0f47c382a31677ca3989b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f4de4c39f78f283b05d13a4a7ef3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014f56a0cf232af42d84314442852661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee313b8648ca332de059fd51d299e1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b579ec1aca892c5df55ec90926e423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c28881c9139c19e2d83ffc334dfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac207e13299b00a3501b333e75c2cb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b4d2d8fcbb01240ab2dc7fc1c31ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894f629863c7e17fe33fd3bdb6850957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7839a5c231ec54883978976aa2b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349b05afdc24459bf5c406c0e525e559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956c4efd44aabb43d89b2c203a0f48610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a80c118e16f8f356d909e2c6494a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5a886663b52c27bc7a6885bf819b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1aa1d8500fa1f13081dc5ca4d11c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f11bae402eb75682aef0c847d1351714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddc35ac06dfbdb106ef6df2e3e3a4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d500d898a6a22eb731585a7961f56016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c19df8d759864aa584c08827be0bef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585e07ff0d338f58c36532ccd0ee1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1423ab3d5ca709723e5a7b40058ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f80d47fbf826bdcb634bc5e7193a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a919bec32d2401f728094e9b02cbcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e189553e0907cd40d4a49a834e50022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95368883d30a9b9c3e644c29b487c0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8f8cf80d2ec10501138656ee1df5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869ec4dbedb6222d5ea5d1dc2d147f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd044244ec82b51bfa020a1fea4a9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec83604f7630b5a1112b171d9e090227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4986a21fb27a991767348914ec2c79a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb157942b1a1bf6037b64494d3babe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5fd98da7e47603fd63e00e4d7406430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f981c7636d7c55823b788fc19ea4a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2fa894291314adba3eaeea4048ebc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59faca5a7e02d9ec19b06b1c7d376e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb5756da776c5430e9846786a9a2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8149ce837bc3ff4d27816f09b7b1d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf14d7555022283eb270d7c191243236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aba758c332651083db9b9024a337537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e46648b255a678ee4ba6d522801f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0599ad33f700f3d855837a0d834ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0221db53b4ce30550df8a25d4ce5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907c2a8dbde63d5642d3f518f184f6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a872ff416f3dc34f526d9f018f657a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86c906985d7bd192de19376b6bce443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bdc6629b9546d8a5bda035aea7d0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aacdf7b5328ff6df7d2715eb0ff2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de107f83874a8fb351db858dcdf223946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddbdfee86f03e9019bf81f1ebd97f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7644e0b463be71fb9562d4ec1be7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b173c3fcc148fd06300db5eadf849a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486ed732c16ce7bc205acb32eb381750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628ef2b49e75de8a697d3db42a6ad2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cbcb6e4dd932eecea455c870c180052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e034de91879ff984fe7476716012453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a91360479111080bf9ee7836dadb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f68e4c9bd99a5e7620902b4f19d59a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281926677b7e304e66a81e2a6fb0ff1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5281bb2439f3aa0a8c665b3d25b728c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1225b4f95dc7d7a6ccb16e5a823837c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611d9a8ba942af2b4db11462ab060159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd35ebb4038a82f2f28220b99d8a1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5b1710f2564df84a0ef6b404cba761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ad96228c4a4932a94978b67252b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bc6974dd634562e15c1982a7d0b5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102911e388230e03034cb6283823b7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997de9578aaf5197e5bb32cf0b7ffcd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4ea2d47375dd6116438a51a60c9e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2774c90406e7f1654a549f39284466867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e2fdcfca7979191250b27e83739a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac41ae683732d979460a0ba83c23b8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae5de8e80359b0d6d383b6f875f85270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09e40567619442e7cb09f42df170ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054221590661ac93bde14917d6d1bce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c18501ce98b519cad027629aa6f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b689336788d6064f9f26ee411f22ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0493caae608729265dee9a2c4071875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e50726e78a8a0732065d1d30b388af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ee81fe1e9575aa7c26e2d44de0cdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f784c25cb051aa76d06362d6ab63078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770315c8b4899c1b58fcec6b5790d9f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b73487ad6cf25dbbc07b50d9d080280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef32208566a6a65753b6bb14d41e19c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f2baaeaa4c867fcc22c44c21a5bc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af922b0ddda966882e0f8c64ca1eb1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582ddfcb7788c6ba2908c2841339fe284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d09e1dce718c2850612a3dec2e09685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f455b6b82355d0cf4d0f7c4bb1b89a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ccbe0f13b5a736aee04a3b2e1e9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2a26e7dfeac1ae7e3f7c8ac5adab988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72947acc25e165c4011a4880ef1fe73789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7618f383143293fac1198baad6d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154327e186f41f0361b4c2a795b736091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e82cb38ea071a360c95920bb83784592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7901bedba50efa520bc0e7a47f23193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99a92924638af8f769ef784db4ada94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3c598e84414d4ac1d2e712289a6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9c6ec81359f4c28e2d433cc73059896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91907009bc01cd057f1a07366735537b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02f07e44063ad345fdd88e92836de898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2bd0e49c3c073147fefe60c08e6a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3044bcdcbede4523f0306db2df125100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8da90ba2cf6ccd4036a4df0e555a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de44f8320845ae4bcf40770cf88e95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473571b002282c21ea2097c5942e37fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72287ac63f35a5386ef8828601b322d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c423220fdb2b1995bddfe6b7a56d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a46ac9c0fb92656dcde0ba31219d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5012f864b91edba2716aa7f8dcedbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53dcd406256a34dc7bbc5d4826ea53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e301dc13e8176b3ec3e931befbe60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e777193b1ccff4fc77c03e998c9ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d1344e06466719310eb88bdd7c5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f2acc7a9e761529277a9c4fcdecc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99a69e66fad0390aedec1ab1e64d0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378627b396d710f00216e3628756239114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a286ca8e3595ea53f59a6d56ba0bfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148a24481292c3c9f502ae3fccff3cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a3a4698cc55ed6298a14b39c7a49b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177fffc6213df2730f60d342834b36e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b28bf1563708324ee5df6995d3e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ae8e722c67482830445e99bad6380120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd8e9e1aee9775faccfdd7bac83bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddfed1d3e3eaee1d46ded31d0405f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9d3eebd5e0ddb8a3f3eabbd33660e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47c9d794983485125bb48755852469124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca39a8408705280a30d5f4340611fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a6a1532b060daf549593fba250e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d5a18caac8e2947b2cd55e775cb2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ec71f0432455fbf1ec1f58288d5ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3309624afddc4b1f6625f2cbab893c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4cc8919820503024c3025ac34fc47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61405eedeb27a9c80ab34b9f1e305120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091d3254cc9b2fd93ccfb1da9b7d036132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8054d877a3350d72ee451d53186f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c24aa77c9433323e86adb81857e8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4d762f17d452b137937b7f3454a12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d513830c0e7c7089e3359cec2a0583f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238fabb31e81bf4f57057ab6695737137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af889eff6ca2af7f772fc408639037f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9462105fffe5600bb3d272c4e40bf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c62390e39bed242ad4b1ea1f344af9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192690e69185d2e1a14b376f23e3a139141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac8f44a36121587282ed5f37af012b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018279336c5d02dad91a0f77ceb15db2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12899203a0b21fb64e760e059f8ab9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed47b52e8b9bd535a773971703c6ee8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548eead4e7f834a145acaa7856105b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f1b8639237a82e2ccf139af781db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05f7013c4f12bf1c90970f9e6a4a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb56b5cfc8106a682bd468482030e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9029fab6f1d6c68a201d8408f9afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782788e90f369007350dffa92af3931a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e1ab63a8e5b4e59f6e17c6163c8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd26412d269d5c0a99b7981e4694a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929bda831d992e442710d4685444542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3a18e18772760b1843c7dd38ca34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c76c60be5fb4c8d91c011befd2a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c635768bc49148fa0b5046014e17588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9618c717ca1552cc0ab74f53223a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd73b1053bf5450d5342d7ba3eac6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc30b080e8f886c6f92b135083b1b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dedebec11014c2f0adbc401e5dc4f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ecfba870104fe6c9c964c0c6c2263162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde8ef6eb3f719e2121cea9dc96af01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522da87341b6e53e451a59465a280e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc88a358354e0d57c234f40d827155165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c4272342f390aabc636b86d960e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a34f64bdcacd415f2bba47dddacf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc67e81190725e18b5c92b3fd33c819168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cff3b71ad6541f0fd474e3f1c5f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720c245efcaf5f923b36c8173e21ab0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d292a8c257194f9f8dfd32cb29c1e56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809481ec51f0049defe5af7460b260a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baacb3137cab611af8e6b53c7d5858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f224a7b66dca816999172e2f0187174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900567b426e1a2082c1a1bf350a9731175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc76fc0091da44ae498f37161a9d680176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172557c15d93475f21d3b8d420d30642177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ab78ed3b09fffa1ad91e13969775178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe7830a4f712f581371c827a08c56f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a2ff2b4774f031150bf3fdf69256180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668655f2b2a753db88fd26774e8fed5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb046903f322dbba0e5f5b3a0e07d921182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d657c5d450910c9f3cad1e554af5e31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c375e5deb868a9233534f96883ce47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa6e3eb791dda9235c1fe477b2ab5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8de2106bdcc0285145b053ba2b6023186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2f3f17835f429c80746d62e36362187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed67f7e414f41e2a3b307ff1e64cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be1a5055de85115671c3e1f92280d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481828b043b0cf262a1c471cc879b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b929219f829c7b741054244cfc42bff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eabbfa9aed0fa2e61eef32f8fb64e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269c76e252b1a59fc4bcbbcf0007b94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551aaef5cabfd04bf312227aa5807f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f90fd9c603efd1655d9c42b0427ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d5120bf4cef391ba1cd6fa67fadcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cbdcf1f80b65349313eddbfce11ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a285d237c0ca85ceceffe0aa1b8103198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf92db88f4e80b03d5116825906d3e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ac00d3fce4c3ec0fc84173ed836a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc09e0cca6a79273a79b6575631bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643a3c11d413862f146906da015129202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec759a78f509b8b5589496a1e04edd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2095dfba864dd604e3a7d13fb311b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991af8151e538622498632bed665b12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f4b44801c946bd8d541309f65e1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829552e29294e66ac0820cae5b926374207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de305c6e8a85e081820426ea136cb8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa8c308c8eb8b22d2511779da9755209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eac6341e641a1c30a8643875a8c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96acc762af19f1bbe2ebf449a9ef9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911515b23475ac91153a5a07c52fa4eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ad1e7cfa9f27658b7762990f49e0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cda087ca3ca183292de28e65b1750214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa57b50c09d8c75d0599c3154fe27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6e20cc4ca388d7d798d09e2180fd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeecfe131f95e08c94564315298340c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038aecb0a6e45a1957faf727fa1c5c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39d118922a516d717921b02e5ffc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ce901f06a4075a9b29602c769a12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5cfa2420caf350daddc03ca6cb29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a88d04f102a897dc366bc0895f1c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743994d417f7d4eef75efd7c775edd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381244c7635211197e75e14b8656bbf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7d3c8be3f215b826ffd9fa7f7a9d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed3cf1d6478b507b942eee30266748226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac989d80d6ebed5f463f19f1e380ad5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb1854253fe337f4224c3be0a6c40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d4fed106cd74fa4b163fa950988e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fbe516e3a4f53c4b3954215398a7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b24767f557b637e139695335fd9a79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79867006c4b30b0e501a501a845d6df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02e079ea41d9b43d2190a48424eaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f43f921a75573534a14411006a26d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeed05cc48f84d943c812304266b55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d2ad69196831e954da9da622c757236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9d3f5ec61b349161f929f2314ab0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef47c29e5a0c75106777dfa81962d2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f40ca0ed527ccd9e48feafb128cc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594517b5a2b73cb7456604f22a9de60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40718e91ce6452636cb6abdc631180e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e542b005d48ef0c45ef8ea0235a6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e1e84536760f470c039d9bf36c492243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df775c14acde05b4e6e5ecbbba8085f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e458b08aba8e19975adfe26a5af4cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab355f8914f1d6c0e354f8a4bdaee6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26adfe2b54c429832f5c4bdd55b3fda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3b49ac795ba0f95854248176e890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eaa4408357c1c4683999c91c4a11b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986efa4aa5525cd1aa99c9a9c8786ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05227fe191c40f720017182186cbf57f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5efaf41120742c6df2e276c52fecb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56afcebf21aaaaabdbb3bce3fffff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5db2faa8fc5d189856e342792cfb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f6f724f4a0e0404484c724003c2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c113037cab854dab24984174f4f3bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc373417a0d90d1027d83f1b36468291257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de0bff0f5e43e25fbcd7b37cd3def9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521a6677994defca4961e1e303b267259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132adbdc665d2aa9d748227a2aea5f45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d62a3f7c8974f06b5920594b0e4f22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5305ec4cdfaa328c4987ee1f333d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66a94020659e965972957cec6f86c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335b8b3c065f1299e53ebac20b805f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed665b78fb2df6fa8353e65afe7a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae77d7df00124e3bf95fccffa799ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309bafb96f531c7248d8ba3d079f8d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b03d077b1dae6be1e4737c07708f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7a72c186b864a06a60526a7d2be30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ba10fdd8211d768fa577170b01ac4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b5f1af40db171433dd3d24e09c5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f592697e9d4d0229731e69140eb207272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f66499ed4a1ccd9ec1a033e99417273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75451cc63ebd6822725c578e46c42c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978559a5398c7590b8bffe0d9fa3a036275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfde59a970727162e00eda3e06b5ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878db9443218037b5f0f5caf910e3674277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b09aecc97d7e9284055fd2dadddd90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefe49c85d4ae2ef9f79c5523c8f82e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62245be4320407aa36af323006b07f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67c53da9a53ea70bdd66092e1a689281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f1d6df9bffe993b6ecc73f9f0ec69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a09d470b9b17b14d38590249edf768283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8a961cb850874c9e76396ad7630d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c6c9335c80af539d1d79f70a43bc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f034275d93f4206b2039b80b5be23d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c846147431949296592392c613843a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42a7d02887e37199b3e79aff3ca891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adb93fae937e9a6a4e5504c9035329289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea990bb7a3b612257aeee0edc1a1b458290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a9b65f2d62e220364109111a7ff9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e16bcb6cc9c47537c4116bce0a4ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527b338f4e466a029f1c3d3136179c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d6a5b81b412f67804ab9e2e45ced294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72044ef41291d64d989dc2ca84ac1ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1b013bfce27843ae651d2102e129296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c0ae39cb587089542e95e5daed70a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325468cbccdc735f47f271b96e65a962298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ac95bdabc958dd8fb445a39dde018299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058bde0170af807492861f81a67fc26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e3055e1270bd37ef434305f23ffb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982fea9a6b26087b0921f05ea34e612302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08a93f03efafeb2cc8d4a384744988303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb018b246413e2aab858de418f3833304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26474e1eef9a310e6677371451140bd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683b7efc307bf57ce67d994e3a97fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ffefb289fe86713f0086ba33d3b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e85c316e9088d674517a322c5341308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fdad682089e894eb0d4ea73740432309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e413dc9b5d6058cdb86171492ff347310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf4a0fafe475dde58fead1c915290311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca6bc577983c93adcff9b8641efc7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc857e13007f3adef30336961deba316313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702849588a3727d3ac9365dcec0051d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa67a75cb027be14db51029ab7bb56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee362a0e6f1e2c80b3df73a204b3a1a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327bfad567ded546b96be879165511e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102d7f4c24d0a58b97347a44af398ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a7385910774106b2bc38c88fdfeba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3497f93396fd18b1bf2baaeb548c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664279b6eb59220de8aa16689163a5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1145954e84cebc9b095df3d62bc85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d34dadb4a7af77c3ca1dc6e31ce8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52999ca54ecc33565b87bb35c3008a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca835882666b2c86a8c9f13286305325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46607479c9fb80e06157a8c06133e33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f55fba7aa8efcca8ba5d88e95c0fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5876c703a622a0796f70aa9f63c72c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b4edb056092901af83f2d23f26c46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71348882c8cc868d155f7edd077b87c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452387fe93a17dacfcb145f48327546d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf4df676329cc313db3959d1a467e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1358a3e08a01a526da9e45631426e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca118e96d18a0cd0070674abbdf10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6ef03a60b3c5bd0743826a6eaa225335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdf245bdf04ef4cdcaa275c0d3d8b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad36c914d2e055d6cfc5b769d73d1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a4719dd91be5835d27469aac092c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b497eeb0a82c253fc5933278f52c2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cd934bf5cba46aa4e8001ceb23f81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f159f7ff7a64712e75733b6a3d16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665203ff46dc419c912fde5b674e69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a4f5f3891c2662b2471136ca745a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6892f06a794c1a923fbe785f309b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a8629a31c9511c501336c8996fad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539569d8c3f23937aaa754a6093676cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f034d13802e84b41fdab44dec1967347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0508076667285b732855f51aa36114a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0427b059288753ce658d0bbecccfc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba8e6da354e823fead7c16b2253874350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475cab581a76764230ceeb089ae82a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea774d51016799951f27b28b7a2be6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d1cca3e654bdfa9d611ed72fff844353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82efceb2388681acd0371ce2a354497354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6fc6e380b10bf6266f3403d69da8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6ed827aaf3259a7ea16d6cfa86786356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a7475a0919070f60439741ac4094357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a8c51dd8cc273bd8916b3679c8eb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8e9b2750f56eeeaec3df041c53aff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ed866c1fa67fd21e6c8210de0a16d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321ec4a4b13cb904fa7f1bb407a3f62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a28c475c9b23ad68ac03adc1c1c8a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff0b9d845c1c1d6ec3f2b95fc6de32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa5affcafc4cbb39b26a84ca78609364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12f8c1c2a2b85cac462dcf34ad4b9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa49116e7adfb7e79bebb398d267b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead56fe234a22ef2fe0bbe8b9c154c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97ed29a34e6687aec529b4fd6a964368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c488f5d6f707465a52a7ab414fea6f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c3cbf3076ebdfff7a99d4f417a51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db3813b211f2e8b9e008d0a180683371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9927ae514c84c55ca9d1cb2cd39b03b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d9b5dff107466391478d298f0864b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71a128513a60ba862eb251f9c1ed7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398a92246ffdcab5e023c2c6852e56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc526274e856e1ed13fed1f5c22c6ca1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ad206a33d3f5432a1164bc4df410377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be114e5e53994be1b647141993446992378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fb96ed4d9fb4e81c54c3259e4a555379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12bb362e1383105b1d88ac870bc7c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfca4c3e1a2d519a2042f7e900e024381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ffd024578da10bb702a8344728b40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f937e9089a03190c61fbfe5b64219b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f1bba4f1c198a46278f7edb189152384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25c2e87ca4fef6f27b32a583ebac89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd11364c1e5b332f3b0dcf17964d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a892587448eab120db984dc80c87da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dc91691c52ac872e2c013ed9d9f17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956b5f4c6985431fac6f0bc07a91ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a29ff4625b1fd4ab55e21c1cbc7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c6d4f50b6425a1211f535e07fce07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd58996621fd3ffadb2924d1f887e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33022c6d169188fdab9595539582a934393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6583f033c9d4ba6fbf642757a06e992394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f7db135cb9a15cf46325b6f3fbb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a73f350b66757559cc5fbf65713cec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72353c1894fbc3a15a2598db300a14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775619d176ca6ec703142c8cf9c9834398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c486c0c7193844a4d84c6e6453930399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ac0bbf2a3eba6117d043041144697400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ab89b41b865c7c946b505d55453b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf60ec735d98ccb978ec460a1cdb74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d099a9616dbc4fd26255f147e98102403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f3772498690493d2878d7558331ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a897b76a2c6e1c2f70bdab83533bb28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00792cb6e7a8a8000717ec42ba5bad0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291c57e7e92db384abd6950acc0124f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7786997ff8e617e249ff10a56cf9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b6ac19bbaa1fa5bfb87286e8c84a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604127b57a517bf3319398c660f6f86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85b822a94f3e76d7fab5e35352e834411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81684f957fb75b021466f95bfd48029412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc7a5cbc8c7a45bfbce9465e180185413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fa6e3250310e13791635cdb9627f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b26818fdc4d621fa075f70e94edd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf6a67af15672d396fa47ec53e80c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e441ea1b534ac66662da2a46365da3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d8dd6c3629d28ea348dec4213549e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71de02494cefdbb56571b7908bcdee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209244d3320badb6fa7b142c71a681fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08251a621bb3071ced1cf6f8d73e4d02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594105d5250dd9165ca01320272554ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169d9628537c38eb109493f4fc8ea72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec1b9da403c34dc4c4c3c2cb1ed04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acdc1b91e190d5d6d49a67fa40ce9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446849d1879c65e654e932fb5193406426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8183e2056daaa6b48dbaf463212f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7040446e3fd88fb2a4ca1f66f044e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c86ed35b1fa6635c152a0d647837a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca2d77cc5f91079d44ffa002fc634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6697a2473afb163fe705fab0aa03fac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6343032931b26cf18c153cb7c9eb4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e354b0db5820df883e23bd4d90e84b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25369bf98f890adce27c35e1f6f87f31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d28820f59206f2c5325e0ac9b3bbf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d375a369985eb86e91f96fc3504d3af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6ed3eaaadb7ead6aea7ae855cf23a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20903a6a7a4cb33b8d2675069709b20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370c7149361ffcfc995602c908641ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109936cb72b36b397026fb09de68f97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e77cf9b27abcc45bb66c461812f63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1ba56ff405c2681e58f61cb7ce6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1bbeacc9e9df13fffe2b0a5e055f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9697e9611a77ddbb9d83b966cd7c5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ddbbd90fff81a450b606b244d811445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f69a7e30431561742e27cab5ab57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12d9a89e4323d0955322096e2fbe46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd26a1bf158cf225317646a404fba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0818ec0bf2b3bb7b8ff73b8992ffb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7315ee1e68c0dba9491ed2769cbcc79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cca0300ea98ed7e606e99f1f8a12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754626330787173bee9bf0cd5142824f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da7bf94989ef91ca6dfdbfdceaffb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e69d421c9e5d123e9d861554eabcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bde2eb89286ffc499726b10c056f10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85fa51359cd4c1f5285c642282e100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52fa57e43abc6e9d590badbcbc2ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcd57b9edf8e9ebf378a903fdb2003458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf76833927c6071804f4fab94cf082459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aaf10ac385ea98e19734f1795c681460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ddea2257c4fe001e6abc1ad157e83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a7394bfec157d43728270d3aa317462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353849cf014465fb954d2669434d0809463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ba5dab11f7886cc47222f0a36e771464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360a2771243f6df86e536cdc2b8e35d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471616a6afa7ea797b62d59165b6dbe2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920901f586db83717929924d3a27bf4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84c5f621e00162e1763f4eecf62125468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cdd5ef6e7cba6b82dca060ab0e905469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5669b4f1992abe92d6e4402462d947470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee9a86ab927194e38903514fd17850471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1658caa78b619c0afc7f33ef367021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576bfebb76809fb73a6a534481916c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571a2c902a5f87603358a166f9637b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f7a989aa914dd1d969b513dbf55e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454757888f66bb4bb6c91e17d2ec05e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667565890d280910b589060789222f93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78de22e37f9925cbb29d8761e1e6e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d9c2700eab8db4afbda971ff13ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb169be9581996ef060e773ee1b9e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828ecb1d7168c87e07dfebe8286453481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ad955c6c2559f6d47ce59b512a73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fffd42d7606239d22046344c0fb3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48253bd8fc680d5b2a6e5025463cb40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4689781ffaaea76d384112c54317b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de75ad175d10097c8ab55e9cdd2352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323aaceb25cf448215368823b7837b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb8839667a8baf25b7b8bff2bb281488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9457e59f7d372d186eaa51860e45ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdae930c745560a4e00f43dd16dc51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc9c0c920fe647c8c4609202d7bb63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b82bcd9f5c537c4e5916b02188a660492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d78d40f21d92ce9cd151d05529a54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf6e8acff1136a0865eb3b34f524ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284841dd2baf0d24a72b520864132fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5fb59566a524d581befb32918caad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c4731867e530683129125d0c9fc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aef7879d305e7414df5c9ac5ed890f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c58659521e85b166fabf36cbec4431499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e8f015f0adbbafb9721f4fd37b73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74abe29f1e524e961d46f1ad84c477501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df110ee5e26336c9b83a8bc512d02aa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd5d00e8b1776b5d17385f283a99f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b72e04f4b4b92a41af3f1e104b6864504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726df2f65e268cd578dae4b6018475d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2480d58a28c45e58c1666f70779f28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c0d9c33c6a36fe607af11897a83b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0ae234e3e1c9c7ae4d59ef9f8b4ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325013f8e777420886755050dd880915509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16e85dd23483601e59cec9786f9509510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a92f2b83d0558796211a5b2a9fa51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee915ef3896c46b3250bdd6b9e6f3825512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910fe1e748af165275f5af6c94cb104513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4f04f42448ef25489e5bfa03d91d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5a779cc364c8cc28f1584155d584e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d733b00a87b34f5ccdbbb29b7fd639516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c538060db06dad3f9eb34c26a7833e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3161ac66dbec72d9737cecc53c8b71a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc42285f4238fb2bce460b6c1a2007519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ea4bd4cfda970f0de93aac6195a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81d0ee4a3dc7267ecb70e7a28dc33e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96393b8b33193d5f0b15914c9d07f8ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce90bdca3393063d670567696bf1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f84dafbc96e22fbb3458b60b8e5b09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fdaef436823391819ef155e8573a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c7c703370d2117f0d6b58a7a059f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640582e3ef009d2babcc1bd2ebb453f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830468eba72ce4db19b10849be3e27f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c814ac900c839ad4627393b3cc377d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7638033e63c6284d84287432d36e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed11a975edf0449c6c571343a94f4f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df183a3d36af6992b561cb31594c521b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf24802ef10cea4d54cd41b6468738c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d2812f7a6343eb98abd94e26c27c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369593d7a8d6e0ad0694d885b076465f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae35cd795f6e417823b983e1d76f04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a169b874fc652c849975f674c492dc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600bd8c7e567b09e27bfd177d9ab451538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255760ad084832d8a8642141912a0ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ecdd51e0899e711a82c3715e939d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d404f41369f5db0ea16efeabc42106c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acefed78742d717a867b5c033bc065542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1688a803712e9ae50c5eaabc631ce47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a6c77f8bc29e0b054041d5f02473544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378491f5e921766bacb471798f42f6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef349e99b7a45d383e97a6810d62d2c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1053dd960e10743005f296a873fb21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5550da3c9ba68534db000adc2aecad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71362636b370268410cffbb097a66f11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8407fb2d142e87dfa4cefb4bd96d3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919227073d0b5f67d54c866a6389fa7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6165c298c5291f149570c853e4f35e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a068334aeef178d8f12e92b1760f32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a9e99d8e6fac07f631c9f06e489e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0678b0e325b1e116ccd9e9a59a808a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad929f66f0dca37b96115a1d8e439b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75686f9e965bfd2401c9730c723e397557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb92248a1d03beb33b50a6508033ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe46e13baf2ccc1e9c10f96b970279b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e543bd9b8d7ecba2fa1001452a650d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1038d14af9226312ed7d2aa0968fa0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb199b0a8b63e0e0e26de3733d7dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442f95a86de1460c139611cd2d0bcb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22696972358abb5408ce5e285d1a2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7452a096afeeece7bd0af1be844ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab625e72820e2db3dd379c2c0d20448566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfd44fa1674ad08a3fb00e94b1c447567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f073493efd5aedb87d25035b741bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c1b48970d91e075db8c6e323654c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433861632f5b49de74b066dc722de82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d130b01b2055ec9181b1e9cb42086f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefea507bf6bda65abf620b40fd3dae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bd8d4c3cd8e94b81f0d18a8dbbaa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3033b181c8e79484edef361726f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102748573531e5237dee3bcfb2a5f87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa9ade644bebf056a244d7b66902aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b754b0b7d13c074f937efd84180427577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fd413d4b21e7080c8ee75f4971edd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e36106707602d019ffbe672acb021579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bdc2a91e20cfa57e58ddcec40f670580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701b2597f0900fbd1a2f8fb0a2cc64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247d15fd8e2b8cd2a81493418d7b7c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059b4c03c65a71d4d9a5ac334881324583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82b942f70968caeac8b070f102781584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d580ceb10b360fab555723a8494c45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03546d33ddbb35320a329a87172f03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7451c71c7ce6b86b5f9d69b8dd7c8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015136b94ec1eb3e41d78dfd7fe7bfd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf6b2abc234e97e33467455ef7b04d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deede964b7d2a0ef8f157be8b5da3c04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e800def9ca5d9c680be10856a9e6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d033c13b74a6c94dc7b4227658aa5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef77742337f3e0e5dc699b7a00cebb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df596a75d4b66307af7928fbeb2dbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7472da6c57a4a3654fab2414671b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57bfd00242f0409e6d932ac19f9df7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ba36672a1f48f668be9a42ecbefc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc100645ec08aa7e90df4ba45a69bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcdd63c04e7d7aaa51a6ccbbfa79da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730fb702a82912566b2436d06279001600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb6e021b571d3870542917133f886601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4902502f9a06ec1ccd25c1fea6a4ed3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd7a9ed4dd78d676c5d3cadf43fbe7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0297480731a13c8b4e53a8bd0414a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88deddc5b4fd7238544e5e7158d1e9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf986ed212f9019b9bfcef475772568606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c9086fe608383bf0c6c30156d2aeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350fdc71486f6e0290eff6db69e28b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94771344dcb043c8beb9d75f4ac105b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82170f5ba70b8e49de5f369be51e0e9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f09795748df5049f462f9066badb30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c823ca9f89f8d68b643a5d5e6b0cdfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24522b83b2e8454a1d52e1b96d11283d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f0156d02942fa86aa2a52e7a0579b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0622e68b4c7abd2e5052154f459061615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b3e09854371d9bcb197a2524da9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07201ff12838f2ea7a10f17d64b907c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b784b0e2175951827912df79b14789618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef3878876f191d0bd45d67c59116a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc98b6b98653f440f4b14d234396bcd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543948855604f841714d9cdffe077f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2485a3efaabd6d6de78544979e559622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e173c5cb400eb9e32345b13eb5caa0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82febb40ac8ef0c556865d2b26aa694624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a5afcde4bc9313a6036664f94d28f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aca42cc5e38c0355c82b927ce1ab6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376c9fba2f9945f55537902c00a264e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db8cb3a0a3890c898cd025cf68a8cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d17e4302b6a9e8724a92e076f2c46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c68dc74dd5e7be9638fab1e6f435f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc1bc6c61f3f4b179e52cac8aaffea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89cf01ac407d4cce00ee108894099632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e63be8e518a8d2cae6e41f6c96b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7669c9b89bc1de4cd4e6f3c0cdb4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e583286a465f9ccb2abf9c8ac1cfa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779339a009d7129d7700904d59cf24d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ca2c4a6cadea997fd80c04b61b8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33f72666f67f54306c79caf3d0f0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5707172c04a1887b5709d2862626617639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd36094b113223ef933994e5fb883d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23bf9b3d7bfff9a43ca1f8c116fa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb3d49d72ff838f94f9cffc484af86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc13c5d41de251063eff819475a187643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f26f224c48e0587cd62785c6d59b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc85ffd105a86730f9925e1f5d5c90b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ee961c139f6b4d11b202b608107cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428c7302b79dc0119a4dd9e44511a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd516a0a3efb79da7133fa2a425dc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44a4eccdd73f014d100a5c67b7334f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e651cda43fd74e8950a5c6828d91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83807be13aa168610814c90bfff28f24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b42d38912d2913c7ef95c8823d3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8375b7c0281f07d5b5d6396f02fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a13ed70ab4831879f8c84285d7beac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013038c84f0e80a1048aa63f81ccccb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530be66b4a8f800db71268e534fdfb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54b7ad793a333ce6fe77a919e5a23b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1b02bc53c368f7cbada174948d0d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262865f32f3adeb33e1b07c9c06a747659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc1f48f2ded5eba1ac1d3e335092d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07f0e9bcc76d6fe21a08f08372d6e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49312f6226ba04e25d55c10530b019fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b0d85fb86defdf84bef7961b718d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df332f2a3f6954298f190239242ed5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e52f679475a9f180324c01bef974f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c1c424c51eb94a65efb17cbbae243666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b710317b54724aab8e5369f46ab9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc9ef106f20ee618e8c957de3d8a3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6389c575dfeb444dda47239e543d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634648b7c92838f0d1cbb1c3452499670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe45a1af5fc78b19349769535a05de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37987fc1f0dc2f8cdc89ce5d3f85c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840e674434c7da42b5fc6604c9dc7a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a8bb302f07c7b57a8dd68216c79dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3399bdb72fad439e9b50ccd15b3cc10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ede07335e45ef5d61bd783a912db9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7153ff65879737e616a68649fb52fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9499f0e910a89276ba7134aac6eb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e894708ffc1c7c1deefca200bc8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa146d01f1700364771db9d8f221c1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fcb65ee8ab4005c7468d1dbcfe031681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9fa7b3c03a4e37c4643838cc822af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ca098dba02abad60623d38468812683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6835c4b492162057389dea3c03e4b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bc7c4f1b83a6c74c2d1e844f87042685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6321b6b76c033404832268ac382b2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df6f57be1b87653c5cdaac32ebd68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc0b15987b6bb97b2ce8640b7b79b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5674488dd26f5cd5edbf63bc4472f90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab91da72c8a9bf1ae253712e7f9ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75749a211399b22bf6ae077df6ea63be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e702eb1f98132bd83e76d13c979ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a05ab4ef297c65894f605d667bef3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b88b7651d08df752f852aad0b8ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17306e6e27bb7f7c7529b49ab78deaf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd80fdd234a0e21a46d6f4ae3df1cf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff96c927a804d698d9b43ffd095c3e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715594a6d8f4102a992645097f2291e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63727294017117fdca56532c5db4a81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c609e5006a3688be46f233ecd4ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97770ceabfdddf1ba57da6a7ebad5159701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab878151c03d06d59508a42c00ee697702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b140f9f9bac47c918b43c3b3f36b74b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb511d695604b0a27d9002e9eff54a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd7d7a15284d4f48a77feddc9003f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b00a9950116f3f6d06d5110e5ef316706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6801a3a57d25b77c18f8ca5db5661ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033676c88611055a1dea02aaed89f9e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e9077d14bef06bb01b009bda96782709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad35efe4013cc76ad4f518175dbe0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64a5e9f3eac845a4cb7214e2cd3d09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418d6c139b0180be7028326ca44f097712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e8a1bea188f1c88b372cb2097d57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3771f7294c5c2e8552e7ce3afecae20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13b33669a5afbf6f7e9ad961f675c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ea3384ca0dec483c86dbcf72add1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622bebf1c13b114857923b1ac826ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10146a7f860600781fbdca52e8a35d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556df1056bdf98bf5d2522c93245a19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecd4b75292fcbee30bc53f0134443d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb732f7b154858c1f4a5deef9d111721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df203112f2e28bb58f1e059de6078c72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68988fe735d502921d755fc514090723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3dfca64d05b8b6f89952e03aad813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b670c0d07d3f9dffa24964c4514965725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831d53407100df032f6eef1d2cdbad0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f25fdc9f7f10b8e9dc12c07540aa67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476adb2164bc16e2123560e62762847728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245c7672954bf105fe7d56f2db8e2dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4657cb7c9b8e4b35c59688a818601b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6525670915dc862616ec61ff42298731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac1bb6d276485ff4bd09f116d342c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d1ebdb6ca13a6c06f81d9bfc58921733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a466291646efebe58af79de5d89aaa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2345604577782f019a29bf530c0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb14649750f22ee854eb5d0b90115736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88378f990ee8d2a72eaf7d83e7c1ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef397f463861a1fd181c33468caddd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139216f787cca0014aa41ed9ecdfb2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f36c414d7e9a70d6ac7278482c3c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88907981ac57fbf72b51cc5ec5467673741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439829e985a4d4fb811f52646a93a1c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6408a403e0188e11dc90a16a10ea4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff5cbf040dcaf75858b19d96a7649c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc1ee65baa3c246a1a2fdd14c78aed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582235c54fa45769285259558b90e3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6eebe2edd3c20523795fe74ca3c7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdbc052e73eb57b9c6db05465e36e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a015a0d350c20f6d68ccfc306275c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7aaf81056a9a7c5e579b9b08743f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107facb868624356615ba3dcbb6422751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09f0a612827b0201ddf059d26bba0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4f1796cec1085307bfe85e05ae89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df62c32c57d10cc49454f678332ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ff0f0a17523d8fc2b480559b72d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738dbd9d4739636c0f56bf6f0f92a26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afbeee54afb71bc341ae63b2345baf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce13f0f65bdb294f7aaf493df9eb28758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b2aeee3dcc70616352177077a8356759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>