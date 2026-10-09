--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a130ffa7cadca711c7701e378ab7801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c55054e3e9f7585532c04410b0f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5537c63299097048ca66708c1165c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198361d4d0dcc460752ec1a76bbad7a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334464ee837f590d8fc20726b785cb5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225ec195448a85e8353f0ae7b23c71b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856dae7c7e4246fbe9b723b449165a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831641c509cdea29ed40737af3a8588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80409d0405c49ab3f60d7649fd2e2c5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c70a468b848aff9665348fe9868b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1346b8ac430efbe57ede4a5802e1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888b5c4d5bf2928b0a967087033ffd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc519dc3588e8641e6ba041ae2cbe113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a289c1784171e946a191bd765b5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fab31dedc1b1ef7f0d28217f221a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b1cd73e41aebb6af69c2559b3640716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f9f8afc4c0b9994f494186beb100517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9bad5bb1a42dec92a83a1aae34c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c43b35e3e2593bb2c9acdf6938ace19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c35eb3b95a156f504e217c73c45a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a75c8b4547f57c25c36e89d94d9a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962074d3aede670f434813c14e83f8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2a17586ce2a21accb4d5ac9586ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136ce5c3f2c138cd40e99b572fabe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a9ea1cbae0529a5d229677bc9ef9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c440b640361742f04819c1f51198b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc298591306a99408ed5e189b7b9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a8ad977e489987e95097c61c1ebf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c4a04ddb886b3486b534a9b102f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ce6b6fe8ec425f6af5bb7f6de06030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d2ee5e00e4fcd723fbc8f554ba73931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde5d69134f3f87b2a0d0ebed3b3ec032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d3af04eb64cc5307b0e5a1e2165e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec512e0bc4f108a1c628f9e99f3bb17a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbe6a4a40389776f967bd9e13a4ea735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4026e991da4219cd1684ed11d17b1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae140de0d0f5f6d9078072cb3c6afdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa013ed68dc4a5824a8bd1d17f5a53338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ede844ab4a9efdd272d75e3ced7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647326fa038a66d331606a14ac6d70940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81cb8889afcad7e49f8a1b0acc66fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b332e81ce8ad24cdcee9aa53641941a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cae2e2028c66b6a664462b9b002dbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28857dabb1531c11e5d64ff20ca560f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e3666435b1a267353db8e9e4650b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08919e1bc1897153a0f6ed0fafaaf14146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cda9794d18bd413861e40278a7d2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5467bc384fa348c25a9f37b5e63ae3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa823b99f6c6dfadf552f7fa25575349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf5a30a86af77436ff0acfdf22dc6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db23abb7e03d218823bda6d57e236c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fae26d259a7cf9c0f9f65e7abc15952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531574e5b9c0927f356deaad43b1023153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc84b28d96b39234f8be423bbf55d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08243673b952c18455b8c9f5a11cdd3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ed1bb2ccf80c8aeda3d7fe4f6edb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1efcdb0ddd54cd319271d12c6003da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e176a90c3b8cef806817fdfefd4bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc3ce20054f755705d82a9a3e8e4bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd5ab54a8ae03370c64dd213b61ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c8391bf36c46dbf288517cb4a82561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cab9a88d10051927f3f6df1c75d27962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838532dafcd787dfa15955e7c2684163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24597032aa0bd2b598e56d3a37ddb87764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab46cece3681cec392d180769e89b2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf61667e3d3a4b99fbc46e2432c8b2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71480fb19cdb9db4b4b3442b6133f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e0ec67b51e27f1baf919383ec553968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72cb995367f8b63c609a0ff615e4e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233853a4fd33d7c430fcd5cd4002ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87a7dacc9531a8dcd3d7864ec0756671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccee8c8d968a4e503ba576d91b222072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d583ce0c8101ecbdffffadf694bc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf39f2b2cb4b2da16f5c232eb650d7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1434ff9a462be080c24762c66799075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec9817be2d15cc0899a0307ddc33376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b887b9f235c6da07102686a01278a3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a5b8f97747333407bd9202a889ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff484f5edce11dea95140a414cdae0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b50b29454bcf63c9cbc02084ddc4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ab952ba4104007f41c71303046b9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c415c39621aff4b7b8a362ca0f70f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a735ed3e46fff5c07ed30da7bbc7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe6363ca0d86605f685295fa15c53a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b22ac43710e2b8056897231ab4f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6bea7a3ebf266b76462bebde96d0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679dcfe6ae4486c551bfed55bea581e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e26522600255c0726fb5b584eb49388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede735c10efd137205146cba3bd77789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e447a9b9e8b89ee78346018d7415e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18151e16007fa5de765d6a5ad8fe8e1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c99ccdc59f50e4a4c5e1050564c27392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb63812b0511e721bddfc572b002593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbf646a2332b0e5c0ee08beff0f24d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d12026906a5d8dd8d650f404e4e33f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6b42c8aeeda359f656e478670fb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03750e0d420affe9a722208b0124331297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53f2538caa2034180f00a70576f51798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0682c5cd4cb595dcb58d0376acd3fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82527c93f753b8ec647be4020c2a539f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892351116016933b0a7fa67e0173667101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dd56cccebe273ed1b98d70f51b821102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c75f6070db34a5b43456b9f89b48d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5206a7876b856b7b0ac4dbdad8226c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcfed835a4b0b3c691a5a228bfc86a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28375aaa4e36218daef2982021d91be4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228227d8b149b64cc3e05f4ab20d2850107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c30b341e4599fdab47a56949c5c5e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82fc0b389db4a29ecd6836a7beec5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09d2f9c2340897f4bf87d19a0a0cec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64e519000f08923db7dd48177341aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4df9edb2cabc5e313288f5209b530112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a5a2b54aa41b27dfdfe883dcf9474113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136000ad67250364e8856b4711b7438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b61337ffde1a396da66bd38f0173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6419d3b45cb9d29256af1338c36bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62658a4bdbc1deb6958907ae133d92ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb59d13d9450ed96395fb0422e2c2d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eaefbc127a903df9f3bb42ca3e140119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842894074d109cefaa0a1e15dc05b7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a0e512168d2e8c19d89bb8deeac1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9859f81a8b00af1125d476351bed5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7268007907804c655c71a54b8eb490123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278e7038ab28dfdb3a41f47e3bfb5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f7fdec58c1d8b8f12859739407cbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aedc400c908270246e57a76977eac6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe403f838fa72b3997532e79950d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa472052137273d8b081f1f3f23fcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf607cb89c69827f2a6431bb79772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693cbef70287d238d6c7b5031135bb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b565f514091b24661b9db71b81b3806131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb43c79a0d4a478cfdc3dc5a625baf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ae9f0d457eda58c3876f09b10805e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5935045614cfe2cdae46da7e8aaa42f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3d52aceb00f530e97f5e8aa147397135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb989c72ad17897147e46db0bb70d0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b7780260f383488ea8d7be9a39d6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f559d5410fafca5a41e4f139912e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f78451408a07bc8f90878a650c9d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fab27aafd118a4f48da23d44ac92a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fd65da15640fc6aa59abb3576c87b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57fc0b2b8a4fdc99f0f48b6ec6f13f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c27c27468f7ccb4bdc45465846522c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42141e132c467988a85ba3dc1fe17b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de399bba4cd70148ab641e2002b624145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d97b2fa78ad6a805d72204749fc39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620080ad25da943f0597e9f4e79d672147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e5f7086961561bb2335e9d5cec90e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7922d93d81af44059f5d33c30720a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb15585b0f3e3a47b6e5bbc068857150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c2a764aaaa8208bf599db46492cb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b54fcb2128f78ee2a6e743e31d098152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc4b13326a96429734c9f79cb246d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ec6e9e15d2e99ea745c1e4fbca5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be48c6d54c34b0882b0ade571e63d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28af8186d271616469f24a656a6a1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92534e8f0e6a81df51836938c83a71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9239fcd77b913c0432703e18a1e8c28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d14817a2da2c61e60ead396ba17814159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5dd0e1d4583210f8cc3189176d04a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee86ccd09d2827af3a23c62efbba3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffba4492e17b28ec4a43b91be2745a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d6f46ca8b7a53f11156c576db3ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8313e004328e8322d2d62b761ec0d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb893521be657e12ad31c8b9ddc33c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add04822fa5797ef0f1a659eaed166166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf410d224d4c85e7d7bc8998e9f5ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80cf5662bfc6f3a40ef3c8081ec0b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70a316d22d673c187776289b55b0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a8a8300d96b43c5cd5a92905bf5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900567431c51134515c26bd5f8eff8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7cc136408da202e7df32266198eb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f515ca156fc71e312e79dbc7bf11f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce7ad69e8b896f1b9afb1e6ab7197174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f2f077caf7d09ab3496bf8f910cc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed43c29b45ae35b2cb166339c4127d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f9b61d94abc6fd955020fcc0c4a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2308c302ff96aba64678fb6ad8b3b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9fee4b234a0270bf8d607ce89f4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011d382f117bae9b82ec28555f897a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87cc976b8035b854b7b5537572bb49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a301f497a1c6c08b72397a605862e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e956e27c9bfe74bef295510557d8ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e355b47f7818a3e1ccd9f460bb2373184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f214ff99d52194403dd7da0b0527551185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22190dde235898bbed2c6f64bb8896186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfd32eca871625e10b811e84bb21b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f34feb15363673bc57b27bdde752e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395dcf3f442afca26118e8e40aa421189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c98491f9b17eec1f33e5ac2065b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f08a0ae7bca35fa03105be4dcb4ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43416df7046f57a08c36656545c6f462192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b462aca53ba4e3f8982f53593bf8bf0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a74be74263133b8a1643ce1cab9b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c2f35432c3ea884c9a93a00696c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d56c10ae83522520dfd729150715196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ce1e14fab18de0d08c894d5e88e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39de00e29e15b2bc4f2fafae2ebb6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f02856d52b64262707401d2e8f39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea82f0408b7b0c7bde344981f516884200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d924fd41c3d611cbffc20c11095ae9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0cb7d051fba8e9dc54032525fa881202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ebc0411f09a6be4cfb993682a06af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe298d5ca47f4ab5515a4cb842bf6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632ebfa76747c34fae88967a9e1c176205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7061f505d2d0d02913a6d51a9aa67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d64e7a52f93e00b3e5605d59eca49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782927a6c5bea0b173928e4784882ddf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd865f76829ff23111548ea44b1c06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a64f2118c7839f49efcf9ed77cf25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda843a4ad28d3f51969d33eb04a68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce821c860dd82a88dcdad7696cb40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285236c3af0c4a85f9f6b3a96d31198213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c144e6bfe208e14224340f0507d06ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acd66bd33e716eea971faeb5fe6a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e8f464cdd09ba50f366f1d035d2f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525d3bb3e5a352f407d3e6c22a5f99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d3e5da9570788deb05bf6f9323cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd958001df32f2ea2a1012bf5acf7dd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03561eddb866213e5c0d279da9e0e1d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309b034222ea9335632c78ce093eeae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5882ce1ad64b93ba1419559564e66c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929d6f64292ee61e4c8f96f2444591223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6428dbcec1544284cde0719f8deab17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428878a2499bb92475b0f9daad2b301225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0001bd8a8775fde1ae686a50a53382226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9005e19e8d841ba8ec9faa8e9816227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5cf9eed373ae6e7ba3895f19fbd4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ae4e1a94905b3f49a4e25709e2d29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ce58338ae9608cbf61b8afb9825de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0791004edc86f45078e083dedb0e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d94e4f01fa87ff18ba283c4a1b937c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295efbc98c0d89b2e1795be8884a26d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a532718a9f01c7ff72daface2d8abd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bf2e5c12319eb7cb0c0da53c9757d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be353d1062d218a9a0095c35c5669b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f729876e278c7f041a4232baa864237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aceb8eb791fd6d62a75ad0b0a701f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcad9aedd9cab44d69e083d660c451239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e756dceea1e30ef9b09d22d5ee982240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4643c520be85efaa8021e6d5ec8abdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5256674c3075d289e211b914493dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb9a623048e6831259ec103c07df67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054bf9bcb7c22f5f88837db155200dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4363cc66b951312edb3e4618ed9872e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e0410e4fe93de597887741754ce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539816b962db0453bbe865535e3a07f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f9abbd2d776f41313968959292e80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84bc3c3df6d22e8eaff62668e901fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0369c49d4deb5d138a1c85d0cd1196b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4edaed9b6f95b0515d2db270822487251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9b06884d9354c3c2d84f6b6d1423b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0fdb985923acf55ee198015b02455253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f30fe32d3bad762fa4ccbc754465cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda3da131063cd4c656b98ce264aaca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bcee92dd848c4fe608ce057743fe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca5735a7a77c38c16dc7c43188c303257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bcf08ca2989c15b8b8e0dfb3c32ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98066d8c37d5612ae2921ea80ca8dc24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d3cd32fad738e0828d9067bd59b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813c402f3315fe90572f6538b857392261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ddf02f9848511d2796bf8d75c9b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc2d047b4243931606b7dbd076c917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246601165e6bc03205f138ec3a82151264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de77eeba54dd7ad1c80d96b021e65e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2ed812b92ef01d279d7435f1ef751266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407063cee652e750535a15f020f12a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0d9a74c5ecc780aa9098f3535fd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39e71f3d2d63a3d686823496403354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc87a62551e42f837006522e69e334270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f11d262e293389f171865640754fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904e325d8dcbaf21ab5a0416a2e21c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef3f4355f6c214e1958fd37fb7065273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b7f222da413436d769fab9a7246d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f075653ffb12a9827becf5473e80e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5f012ccc08aba1cf28ad8980eb4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e457a1cc263de1ab32c37dfd775b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58d5485ce637b7949554163fce8d0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed3a2788a27ed0c02e94212e65cad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895e523f99c48a7680a2a6224f149ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c2340d02eb7ef2821bb3238f58015281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec98e7eb92d954d9c55c22c6d16fc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f00bee5a59d0fe8f3e04862b2a521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed636d9f152ea14d97e1e1a8e4ece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886d09759e497bc81268846c476687285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449339406be6457ad92692f2a3f7584286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f357449271d2c97dc9eae213bd92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fff8827007908c015d67d1ce56ab0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eb7efabe6c390c97e55f4993d1f10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993edbcc9317754c13a9dfd211e94f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7e5a450254a148e51c7fff8d5994f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6167beb30bbe9de9257622f0393760292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1280204744d0c0c8c16abb96d6e02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c244fe47a93069953fd0cc466790f3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59e2ce3b6e7b10ab3656d78dcbf5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864ec9d0a03b88a7f490261a817f79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff39caed3d9cc5f1f86f1cce58cc034297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84151f6735232b52dbf6eb193f2c270298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9c5bbcb7a9ddc7f1221f4c2ee1d38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320cdbb6ef2d1f64481ce65cbe04dbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612290a17e03af575284009a040a2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f0825271facd119e903f194e66be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5baf47abc82708036b5b5bdcd0761d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a178d2281dc8869b43fd234f3c12d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5360d873def086105c60c2045fba3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c5bf6787167f2e90fcacdaf0403c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b3de7b2937d2ed088ec3a30f5576a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f9c3d5ef9aae415d70ca9f3391b63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29401cfededcfec9f111a28b56fd0382309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5ca174f58ebc40320c1bf82511301310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616edd3f7d37aeaa9413de2b90ee2e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e806d161c0c0e093c5018455e9068b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaefecb1df2212b6cc3f97340f8d4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a388112bf3f9cbd3061da92203976314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823aedfcb88939a93c8ab4653a4c6b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8364d3ae56104740bbfb9e031aac852316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69062195293134a346ccb0b551b654317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618331dba45cece9eb6c9f1bc298f05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec353f0c00dcd85bf7d5327a4037f53f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ec194bcdfa962f7a840f427ef849320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e979836991000b1acb6db4f4a1955e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e566d58969e21462401a7d965b47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8052b65f8b8e8f6a6425b8da5d3fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603158e897b4d2014f204ad0fc9766e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d374feee9639e4f1b219cbb09152668325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214c81482687d24e61031bc3e35417f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f87c5558aeb80329d6a4c75192cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbefa99c04b688762b49e138c58df36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1069073509c1af3d652a23797ca859329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965a30ab10c9107565cf7ddec9e848330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9826860cf0c0fc8a44af4b291faa5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119fa783c54d264784079f4019d9f45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fd54e52226cdfd22bc907ff9f173a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f87e6b433e9e80fe98acfb6b0969334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351c58a91b104e36879369649e31ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cda9437d2adfee4bba8291aa7869336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7c095d98806385b92bcfaa39cf7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad03361f6884f06d38bb79b367991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f361b4e700e00f7b9f2b6f4682ade339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5d3df1d741b6191afaf3ae6c0968340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa617a3a78ab1607b5adff38840f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387defdb93779158c07cb881fc752ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073fe5651aa30cd9e0179545c016e38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21a8bd5d8f30fc7f8cfd896bd8b30b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1313a43f9df923d13b819b5588915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7b3c10f904b33f9db4920cc0a1f65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4699dbaf00e0187f6a13e22b1ca2d55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851049044d08a24e9917883911fa40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e89abbe521147849c10539d31c0f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389617332c9f8e2251aa5c37a59cd78a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4390f5ea7cefb2e0d588d84ba057f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb4d3446b264f2cf6b8ac1ab371bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999cf1b97e990b235187b238bb5a2b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f5844c00c7274142b3ed8928daa47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236ee2e22f63a48df38015f746e5b62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9cdfed55c2853c797b064c6e1b71c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42436e8857e6ffebf398f3a3d7bdb0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb95ebcd152b2c7fb4f03c8dbd0591358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bc2dbd8fc6e782f8e9e55cb9fec2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f548670fc85a65ca31c75fc1def7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ab87f84d1d77f7a22f6266ee7ea7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513cda79685a2393e1e7fdbae1d5f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a2b64c893c1f0d45bdb325ef2178363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a22f9f6db431a32a7debac7cfe058364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf92568c5736b73ca7ba46d59c7f49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93140a2430531ccf84193799c2d5b0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f53ca62f78dd0d41d2d201dc141c1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a83255deb30c21e82395e5bb1a88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfee7e7bd77f12706b15df819e58b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6424c934b120d8b62cfe604b3771370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a0b3c47f4cdc73cdae92b2f4c4650371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc07d15ec68566896bc90b2629e3fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48626329028667448f5d6f814b87a92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ef46964d4651011165647927f29a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dd8a60f8a47142a4024f7aae687f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab4c59ef6d39fccfd9e0e0ca5c8965376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b734ec4e098605285c47c82d77be8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d00ffd0a77b30b9fb4d9c4ae6fc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2b411fe5c65d0a35fa397002c1e2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c876e9b607e2078b06a7b78aa85e35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7109dd5bff978477053436b692222ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d287fc4cefbb730bff4306d6e0416382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f378a6242bde33fc3eefbf4030af0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dfbb348fd448d4aa6a617476d15e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4ec9e99a477d99eef2a483cc330dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e6d79ba20a1af5e7679ee43f0c05e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d5471097a3faab386ca9e5c9553f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce919450fd5a89e1d174ebd3126094a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d62b77554de395ad76b96d41e1a782389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7068326774dcadb4407fe793854b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64cb772f0b592a2de86df47671499391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a43c225dcc55e89af4fca0d7fb2fb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c6bdda5e26966d404cc5fad6dcad3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca76dd2a667338f7463daab099c9744394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d219b45e7bcaff80dae36a6930368d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9087c39fddcc9d2bec9de59fca7da7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965313d5884ce602e553a51d0628e42a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc3541672626fe2686e1463765acd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f150253fe40a7e765f245a2f2e0ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f380d4b659c82aa3f7fd22d037792400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc61023242a1739d6d246201f3135fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035af05ed146f4bb159d7a2fcc2d4ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3ebbf6b683db07a41da76d886fdb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4b8563006224bf64af8769469298404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2fa21405b6692efb235b3ef37440b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01eb80cbe27173684ac1489975c47c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711764639f06549bd3bcb07f341c4ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ed7d58b2d3103037a623173b1115408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc491f8f8b7da8ee6460f77bcf1bdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753ca5a1378621f113ca31eb6b6ca2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8dcfd54b530bb070cbb15dce72c75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2093b0e3fbd8dafa6ea02af61b108ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21750c2e82c11f3539c7b9b33b0af5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3776b2d6062c5afd7715c3795a1133e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf4a0342685a83d2222d46f0ec276415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd94681d900100193368671dd37b55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1271db4f2a2cd35fec63847b6f04ae3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead07ec0cff1f502d18795fba14e3e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329fe13cd8f73bc6b1a786e980e591419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd7fa7c86715dfe9aa01a11ab4ddd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403344de3a71d75040309642bb7f4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df70163dfd19d070df579c781cc6c28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec553aa07b8700f1dd39adce5108d48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e36f99d541e774359057cb98f8cb26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea05f86b04f54b9789d8a13c759bed1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eef4a5efbfbc1a489d04179e25044b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f63e6f89f9d9df85d9b6a9ec3e2a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b6dadafe1af83e86616354ad0fb9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1693bdb94dc968ef427d2649dfeb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f430d9ccfa3fe24e22e0df30aeaf66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a903dca8b1a0e1f2cbbc6eeb04f217431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32be186933e25ccc0f82b5d61f7fc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7572f7bb30167faf29727ee17c1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dad46f0819994a09d2aba1ceace2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2776154538e7f431e503c81cb1f841435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b3c62f385126bd79843755a4d807436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102783fdc5b1d2ec41465703bd6ff38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210cbea3787cdc604e19c6419476846438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295134cdb074a9f9534435ddbeb06c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb37f15e074ec370e2c35a27f00305440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f535d1a546a8cafce08e884a3ab78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5fa44a7090f08335916f729a84fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd5a28af3091a30fc91f598d410fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ec8f8beb731279bc4471ed8214d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651cfcedcc9bee1e1fa54fa3e4be119445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2152a3e7297b03216053c970e4f9cc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09771901e3fa1cb7281f87dc8ad1f49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980c031dbc34da39c8f13e37bbccb56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48643c1b1f462c53986ea021f52cac4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4c6aff39d506cfbf5954438d9ed6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a868f446e788fa3404bed86093814bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23719380a2a45bf5da940d853d12a96e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f94c7f955290af3ad35644ae08e2e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25e3e7ef90401f3463a08ec68b358454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f73631f211d21b06a1e8d75c5edc88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939368a00fbf9fb066abdc27e0a9d259456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168f19a6cfef03efb3f63c5dd115f5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a07aa89c78206aacb53c808fd8c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a485501df9b22c0be5f9e708e79aac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a7445d99912c64cb42ddf7dc597fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a6d24a52db88b20d58cc505e39ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d89fef9a1fab06592b8da2a0d105b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d57e092af7b3831747b2e1ab8f37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82c85b562d75db3ea463052146af8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a5ec0ce5f5269831a473d35186d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab01486e6537ad4eb116f6ac1852df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3a5a1ded804c6c81261b595ccab3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c96e2edc9fa57ca5457fa66db2878468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabae8ea477a54c3f610da85651b28d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f99c56664ebc9d85b55854400c319a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380832e428295f5dd98239819f1701f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b02c53156f351916284444b8ae925c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37014143111bf76102615daa1a604640473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b20c99c767d2499bb216a7b246277b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acffae4cb6167fd6dbb1a5614e6c41b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612eb20919db8cd3732866bfd42f322476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70446ee54edb563f0b1651bed483da77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e981314307deaec6432a229fe6c4bee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395056a1db48c5485811691972be6723479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b13f6b282a670386e3bf20edc4107480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342efc4b8b7733ac46902446a3a3dc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597a7fbd86320e6d98eaced2d5d2237482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828adf3d7ce1fd6b27c6a39cbbdff00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2daab8f40d1c59e269b78a136e8dc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2eeb8f877ec868b408e00ec350989485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273be0d7d2a51d50560c2153707694a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f65e2efda49beb0ad64b33a2ef2922487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e0917c5a758caef7d2f29773becf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ed3248f7afe3bfd3516839c212864489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4e5f50777c77f20eab448eb8526f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd541890412b4de420594e7c5c40046491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9895b01991ade8e2610b2e6744f2ea3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f0bfc40e65bf240bf7199a232158b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1fd086bd6c1cc023f4fe3a0f0f5b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b6d0c696318deaa41d189189df98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bee5ab2c6c129543b5c75febb8fc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf96305bdd0e615e9ff398b3bf8dc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192957ade86c908dc9f35f3177d1c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8279f3abc6ba9daac5111c2cbe0bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802fa46c83a4f94ea92ab322ba4c70b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ce4c6b6e4ee9e96ddc03a213ff2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0bdc67c0f0c6f2f6cc94a0b4a712502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3017094b37c9e21a4ed99449e903d30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7c26a6786a92c1012b8561e257b4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e995e611ff99745f64fe56bd4af6e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8848469d69f77efb7cd94d3f5a86f59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfab0aa5c6fea16be19f1c2ed14571507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c46304d15a242aa47b8b58bda7316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d042a8ecee0bc6d10e27b781b16eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77895edcc9466625f80cfc56117de4ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9301c554d73d4c34e9831a93af792aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842536c15100cf3bef55724564cae0a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3991584d1dbf6ff3ee2732707159513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55fcca42ab16fc31dda6b09bbdbdf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf1f5e1f761ae745cee74d40b3151515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f489f8ef4c2e0c90f7b0ba6003e400516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce432ecfad2aa12e1dae25b8041cce7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f52eb1271698c3ccffaa16d883c1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838109d6ed0448c63c8128b94dde080519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f7458aec1d7bf7dbdce5f8a2764c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5e9f243694c579ebea565d5a2219f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4405f7ca772f04b80526cc5769984ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423165ee44e1eed3fb82bc402e11cf9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20464ab3b4b4b02eb48b2bcc576f32be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d6042d6356ca9c04812323e1d72c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0874c28021905597fad3e9c2c707b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc8a96d464d7622109137601d7a3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a6f1d02e7b1e6b3442b9dd09b02f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf36ba8b2a03abd77e9c581096a2a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20622584cd0dc7140111468d26c1ef7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bae3f4ea798cd6174d34894555bea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b46b79010e9676ad5d866302090d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c0941a0e221d537bc8f7f01ee7dc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5013a47509fbf706b4a1ab44e7ddb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c7f39b91fa3f7c37748820e918ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa3762cb7e835095fd4cf0c346e8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d39c85632ba3ce8bb225c8c18541c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82c9d17a0b75b577a9688b6d52c9d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffab7791d2ccd22be6b8854166a5fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691fdfd46e483ba889682e0c6e26b79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead40ee9a4fb71809d2c283bf70ba7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10d14431a8dede703f832382b8684542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfb7b603185962fdd26b53072d0847543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967785908001bb68ca613d8e4db43159544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c499437647d725fe9a19a7dd6640b0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a7c397e926f46dd1b6f45d13387f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fbb49a50740787c90545371420d4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e3f9a2b5506f459bb74eca51533f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc16f3eea60b07919005f70675ee16f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a40359b7d383b1e1a867a017d431550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bfff0384515f5cf13c275f8eea138551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd86a83775d65925282c1812ac5c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34e8dccef536d392fa7defc7b0487f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53e946df4e14c002a0d0cae6f731b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49508bd3f70f852b8a37414b547f5fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd8db0db4c80604c8ed4aa42850cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45476e768dd42581d848e02460e6452e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9fe55423dcba9cfdfd02ab43dad06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35faf899f3728b46c4b1626244c7953559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c5a58c2987614ca3411f821068045560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd19158ac3413a546e7c10af5cef54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2b025ebd175302dc9db23acf7c92f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5620b4c96776788dc412bdcc2774e18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcca76eb80e308e7622b827624534a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2db7db41ea8ab14dff3bbf7984153c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ee7ee8fa6946efbe5d5f37408f30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a566326b7b62c98d64256eb3b6e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156654d873f48356dabfb2f43c77f07a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d796fa4fdcc7a13dc61a1dc56462bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593776fc9173055f894026c876e0486570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc72dd1221a73c8cee1b378e36b4471571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5896164b1e0253b72776f0ba7945a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8905d67ac4567901b099f2f0466f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f321ec57ba80aa8797af6f7f734b68d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c872bd1880b9886726f69b7d21de89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255100c5c4eac4ca737682e9bdc9f73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a7bb361cbe10453c8a69b20f36daa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa07528596f361e75309de1f1b241578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff14b09721ed188ad65c0419860eaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078824afe04a342c026cd086d570afdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bef0909d3bd14af8d8f663f8141710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602a08c579e36bc4b9807e8d5a51f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ac4b161fe3cb1452ef61a301f5497583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed752ada5375712bfb57f990020dce5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767699d3571fa46ff813c55d55d70d35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99c0a041f7e41c0790cb9e463d17c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb81cae679156f99cba539f8e99836587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5270ef5ba78fd8371fa9ee9f5e5318588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c9eb2c1f2d1440a18d875d5e4177589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f42d027e8c643c5d828239bdd583c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee706d5696f3fa3e7c76d31379fa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671d740141794864f4689c26dde2f27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1a7b1fe4c2bd85097fa7312d49fee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91010f26a9b7c7fa98a1fb1b4d0018594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068b51db5f193129881a736ebd07e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e246d204f124b98848650f692bab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56021085babe994a40fb970f717d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38098852db59c1349c51200b118cbc36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a2329f9963914c25f3ae174d412f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b6af031fb206fda84c4641961a9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc70ad7f48cfd8ac88ce96e3d84d11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8800455b91eff0be3965573b1c9ec82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab94a59a80743b8c540f73273f0504603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38911c277b38671cc9ad8bd89012d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ba136f95a8577cab5c24e5d018400605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6675b52b21590bb28b59628dad44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ce9106fdd4be1a78c1a6b1fb42528607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c8eb62b4516883018464223bc8960608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a724a3d36f36cf7a2ef6f9fc47e2e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656abc497c050c579fe92e46471df1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ed325fc8ece4e7244b5d65e762e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1764e963ef4c907e13cbd1ed49c1ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d66e8e85b0dfc0543de581a0df6fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a6008846eb21ec18e8fceb64a07a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a648d27668e4abeb7a658254dcf0eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec68bb399efe5e7451d8a22bcf3bc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0371fc3a24f7976436cedf502cd36f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667394db468e868a9abbf1559072a2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ca939ca0b57d6ed2392a698b8c7b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e28d725e1deb366178fe240fca47e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be67c2d3e22b0d5100cbc86e907aa61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22d7b3526ded3d2dd704a44a53474622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45accfd6d22d45a1ccaf82f2155900c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffee56c16826b94de6f05477516c9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f260de2558569f2edd48ec75e86f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c10f43f3f14c3166190fd75cf71ff9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b990f08aa37e43fea0446f8e5198c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150ee7a3cee1e09ea286a2935dc093628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d777c64ee794b337d010f34803c84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33696f791b8fe8730728511e2b1d308630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b50d1339cb60e7047af671f2da66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fdd5403c37eb53923f88870298d1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebe779fe42bbcfda5a084182451e90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f744d8bd84193342cce944ab169335634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c4fd247da0a39d562df422e84f11f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a964d0a44d25c3660572507713c58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b148a201f25b47423be70a7f4e41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083663027cfbe9b4c38a7201ada5484638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc16c68d02c87f218f1b3b2a64aabc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339175856117e68cd011c616041021640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308b03640c44b7f137b9e39c5154fba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c25e24678b7a1b397b03deffa6a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f423cd760e9eba9fe6311790b510d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fc5c2a6fcc08602344dcc2de5b1ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c2e43df4f68e10b6abc7f054a6d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf5c92fdbfc64b6b313da4829621b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11e78e4c2ea505c2850daa1274ccb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a6d30c62b5d64ae95ba858280d1a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd556fc2b4038bfad88b7a8642b20e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dd08220b5d2a171bc6e2ee3f0bea8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b8bf30e9af5fe3484bb6548c7986651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eccbc0ed927fa46871376b4f48dec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4657805a13a88aefb78683a671c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f0e00409d9f17b43d9c35d2632c8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd2ce9be2ef585104fdd4f250e081d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50910c32ac964c56ec819e71253e1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7406699d28b22270346639e98102e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df267265086e717efb06fd19b4d371d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c14eac8b1d50a0ee7b3280a4cf67d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af4317215e1304123df897ecea26f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cebb6507119c7d0f2e9fbe3998b8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332a5f42d5b26d2991b02e69afb055b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea765338d99f1b0f88cb575ba796e82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a329d386d0208118313141af2164390664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09756f537cba14bcb2658aa689ff12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb98453944e404614e55546d9bdf0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd798f2e888c58417b6d0d4f17e7f2a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bdf1f9b21a84fca9f1a40b060d768668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf9b578c5d7f51be12e8d9c16fedc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c7222be0b01be4607876d2658ac7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488998cc840b19be81781825b1e98ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e77cc76a1dd035d13e661d096809d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d764e901556aa3bb5d08cecb9de1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc211966c0d9c1348167d56280e4b531674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487255b597e8dd3ecb4d4d333fafff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e85b887bf0a3a033af257fff7c919c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bb985fec12090bba7bafe52d88ef8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9646e22fd7b820253d0e5fa6e7dfef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c5eb36ec30f19deb290324f7deb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2256ff021abbf7875df7e99725f05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b625f2f43d3cbe5d0454d69c727eb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869882951b93e5bfb4b1ec12a4d06201682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce65f74807e7a9313086a8071cf85b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f90385c6d04b84305446ee41a0bdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481dd6086d7497b8f008bbbf4926a7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa1d63fe7dd989429f34f6943c163a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe797ee0b323f925a3477720c70d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53e0137961060fe567072351a352f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3452d97b1c89687ca49608206357f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1697526a03d5293a30ff18bad8828690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85dc18c329c5a77f72ac641238ec50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd65b26e13e147a6e4b9dd42f7ed02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eee10c934f8019fa63ef5b31b5740693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff7b580f3e2556b58220147c0ae2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d25d83dcea17f423bb107297565692695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605cee4d5c786ad8863141da5714f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d109b6905ded7daa96b06dbb458e0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6330b93f43c82c880bd0e2da8269698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993b886cb1d73269da98549c658414699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9457cdc7e9984033d7628394956aba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bb249f410f91f0307e7f014c523f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc457e4e6803ada97f6110a3a68faf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69819b5e2d62b79eb7cea1135e19b2fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce112c842eb18afa0d0b8dadb8cfa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9896b0eca68c4c9bc06a20547330705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09ecdd9742de30d0b5cf9292b539d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0616e5b906442e688d711d52d832da6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc367c0c0f68bbf5583634610c9f9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6370539207eeeaa1b926038a18bca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d951262c4fe23d9175e95010c759e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0485142cd549c88102360dd92d60b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e210258cdb1a25bdd04a7a87a54e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d14b727aa9672bc0d1ff5603faa9d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443a0f0b8131c65133925328a7de93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f3bda255fb7c447c4426cc8b224e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f9e0f55baacf70cb5ab8e8fd565d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c3ff80e680555dc0fd003899521f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94a704fd73605c46281e56d46ebb54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3123db43e055c9b4a6089668abea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c43d3848da06f869b4dfb48e9351c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07491caeb20da58802272006055f6192721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1416f4ab4889794e6c0bb01d8a82c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d5f4a8e6e25b1e10a13f368fd6057723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be17addf9cd3eac709b9a7b59cf3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7312e574a53408e0bdf56d043689725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78477db31b27ddc0dd3a4e0d92ed6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75930d2c69902ac6e37c54d9832d70f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2fd9f85a0fb2d611921fa81613a56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246daec9bda7f166fe690f50819192729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe7d18a63be4436cc20e528ef8811730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3001bd5e8bb0652e0b51ac0b847945731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb3b7fbde4f22e44da49693bcb5b63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c88dca8c09ddc531470a7018a2425733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b03a268652e81be53c12f4e6df936734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623874f40d7c0cca28cdddd88706550735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174cdf08261b5127077872d1905580736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777571cd16098181602734df13ea47a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3ee1b6d4b86f708f3faaef9c2fbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c0753396d744bb43e2f48a4063c7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209cdee5b495fff48b3375fdb904932740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba85ce93776cfa589da844c10ce78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2238316352631437af6898e58c535742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8d56178d1196ee14126a7572dc008743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b5732f68066b36b195eaa32d131a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d43928118cb4aaa35217194d6b3463745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda497dc3ecf423c7f5d1e098f3bb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e99e0cfb3e5623c56daecd280a15b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b1165b13f511c29d7369ca59b651748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3880e78f4ffe706ec3574231d22bf62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207ea742de7823807a5ad3d9e7f47b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c20679ca18bb5ead88ede33566568751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb08b8e36f818c5d50aeb13ccc72135752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d1ba8906f252817a7146eed323cab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c75710210322a01ed6083b6a7c50f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b28aee2cd64e45341e7e7807676e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76045ff4d6e898f24a95757c3f77c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b52a8f4aa39f6b1f3f903d978cddd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ed8b7d3f84af6fdb134d7a588b874758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c491821170b6181ce6d4a4933538d33759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271d463519d471eb03c19364be8c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1da8822daf0f8a5ca4c265eb29212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e666445f92db8dd31bebc2306c7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038202aeee6a160ef700c096b627d864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098282190b6bb3e2d2f63978d03e6b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aa68c51ae06c369d08f5856d029a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba66d6cf9da7dea807eb369a3af9757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ca55dc2cca9c8b9592a1dc6d9491d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc03d4e15862b664c01e95c2d724449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df677188fa5663e54cc4e475df82f01510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dc65cacb276f4ed1f5ad6ba2ad6b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b309bcc9d24ab610601a99a8fe0a0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a3131b1809cd13a8902b38940ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b16c7e3b7e5a8c425c4656e3a37c8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e333ac527decadc7f1e9acd4aded2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906d7eb1725fbea6d2c5f1da5c183d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba3e666eea96d3cb8b5c21ca3063117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ae8ac766b4cd6819c9cfd95df161218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7332c1dac795bc33045e9385e1083619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9fa813e40bdab66012ed35c844cdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20990f3b3c2221cf8716c65988d4b4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01f2b91f0d1658d55287e7b98a15522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ef69e624042be7a456cd0e41aa7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b21bf07c3b54f130ab388af20fec7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bb7cee202224bb728acc8fceb7d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f42f2b7ac29fd4202f865a4c4c4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb28023e40b9cc578a19c5e76b0f6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f10eff125b8c39b23a9f02a6158028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f336d55332f0a327236fcea7c2997b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6000cca7b194be69b1eff5476bc8cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340a4883dc180a762ccf2708fa8fb3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e091e70ae47e327c80198a9433f5c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c1a5550f4628a5acb19270254ae7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4fbfaa829b894442b728ff5a3566e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed9b17a821a7957ac50e6ea1a05cd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439db9f688cdba9a99597db9da01af536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0aeac6a922c23e17a54995d2c34e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9873a01a1202ecb39cc022f99f1b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f4220412a31c27d9530f9f60a43b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e5e988f73c238cd185eb3489b5e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5e8625fdfad23ca8233f71433107841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f53b871cb7756287cbdd31bae2655742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb09fa12148e062bd7e57ef6014c3ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243580038948518783739ef23cbca4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883542edf597927b3badb8288b86f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b5089570d0d17249b6291e182b9c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e539c4ed9c73d7d2b68e2b38a874b3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b55113e9f15b43ec66fa8af182594148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd41d0da0336c1b653e6f1cb30fc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bcf3c24f590072de10bebc6b1311b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cc1bedce2c5cfee53eac4a45fbd1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d86343c3f4778d982d9cedc911cea252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144fc0365f6bead6f193d93c121760d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672140f71e62d4caeb792c31ddf72b5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecfad07f9183db5500e88f930e143955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb01eaf65483a952a5867fbc12ca8c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ac90a005dea5989817fdf79b721ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eab2fbed587e3f68a5e117fc1f0cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba35811e5aa45270ee2533e12171559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c07b6a90a0e063b8d2a88c54e864e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae45f1e8d4ac3b2d7afa0603ae5fac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60740d4272f6988ed7983397e1e52d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd344941380e4e95869b87af3d2b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2dda2a2a5ee82e305055107a09ed664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a922486579d1e4cafce5f1f76f20865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff44b71376c9387d25af6b9970611e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7dc3458e3cb954b51d0be4eaf4b8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14890af0d320a6f21d2a3197e1088f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879a3065845694fdb0210dfb71d27d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59183e00cc23adae9e45d038381c2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebe99df588e5771ff5b444661558ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e939073fea9751c1623fdbc78acd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87658a8403e0cff6fa819c1ed70a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0129dfeabd2c67ec2779210be918374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf6dec53ca70b4bb6bb129a4fa4bd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e306e37c0631e1f5863be30012834eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e59a5f94d6e6a5130fbed8fec089b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9521f34a797093cf443a79e71e05b1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb7eeace9fb5e973c3076ee34757be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da3dbdbcc1d7b4e34d1fd8ba0224e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0816bbb400e7c5b4a5f931be3eae42d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5313df2477a7a7006989af24ee2ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd899cb751a46e1915ca42d148d5fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de29edd3d7b158cfe691909d745f7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168385e10d8962501a82caa72242b55385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafcd32575fe4e080fe59e7edab1c8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f84e1fbcf975c29f4854165fc54dba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0375a74c412fe29519545a9669c1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076413a56a08d5a659c8da59f252769689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbba988b9e5ecf79bd3f3d81ca43d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d944c0bca9f1d975828527724f7ee791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a03e61dab19e8a22caa66748ef3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5524d4d926fd2efb0ee9f619cc83393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87de6ea49774a6de0eef6a76f68a7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76535690280a9de1debb158b38906d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0ec37e6a41888f8a991b874cfc2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979db22753bf74215565ff4df3120d8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26df79fae3379fe1a7caae348ed70c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab906156c47bc5387edba5fa38e49db199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c0d954154cf994366f288095e29f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd331c983ab19f84243a6280437242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1066c02952685ae4a41269de76f8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12d1dee03a7d166da9ad8c6eb132e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924625f039bbb7e0df51608fef853472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a8699f2d73abbdadefb7640311ba7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743de6e7abd43c73d6a3bdd58ef5e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908bab2720b1734d4d60c4f2efcc1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004399643847a2c034d2afb110f153b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4b5ecfb65d3e301018a46bdfb29e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ffebe9689a0926e0be7cf262788c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f125793d2f7a99e717a9ed0596fa2e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757843218bdafd255061f37607106fb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d4e2aaf382b8e7a6d649421b1d451113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43665af8d81d26ac28b24e32935759e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836dd39abe69060e58a32cde936fe24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7d60dca3474f353beb957c91423e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c089312d1ab9516fe596768a8065117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896e76dede8e88d488bef42a90c96d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aae0c889dcef84241e029568fba909119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dd2967e32cff53e355c36bb664f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eafb23f79394fbc08e3004dc406e1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb2e4b378509b5d845b1245ff0aff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c58a0e692ac5857bb40ceec79e587123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06578c0bc068463ce6b48169cb114ae8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee1fc0add469fa21abdcbc4358c8c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd935012dd41a76f1c7e757e20a76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6724d24b4cda433e703d6505f40af9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65f1d3482cd5304624d6491d92632d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfb6a5af8afb861589d2d25b5c790129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569159f29ec497d411e7c4a58bbf6b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b341e7c8218b5aa14461765c997be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961915ccaa449b1fc2867372cc9d6493132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fba3dc6908ebcd513b17b4d74a370b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4cf42108b392a97ef11ed1c9f7b3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b09eb371ecb554c99a90eec4bf8e08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d90f2770479e6ff646b2df605c53c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf52028784a5fc80f3776116d02634137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b5ead97e12d50a7d56b7a862e043138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ced721420570b71a83c9de44c1e65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827176d4a2ee37420ab5e9248b3e3aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49139de7166f304b91ee4a9924f191141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61ab5e535e50140b2e6c4d67b270c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac40d83410969558bc3b5609866247143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a534e3970e181d0d106cacfc4db40b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73486bbe94bc6488fe6cff48a9fb4e80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da04f9dadce9bb353aaf2e392e44daa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6b92ba07caef4f84d2f9c3c94f637147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe4e8001f82427be5731e8497b3ed5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9fe4024a6772a5ab1b0c7cfa0cdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4a670cf418cd47c8f23c91c49204b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e5d22ed78b0a2e6ba0a2f98911cdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fcd009d149606bb6c5eb9af5c7b4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf1a149500eae2f335d459ba1cb0de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb6c2b6d5cfb0dbc67470523486f83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85b044f6573eecc1ad115a1bcbc0c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6052447555e74dde8a3ba7dad67c527156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e3d46c1cb8fe931a46266dc10045157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe8444a1ec4cba9afd460e94e1941158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45863ffc3fbc0cc155e541f7a8ea486b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5abef76fb8c1e5329c3ff558b1d5db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be94dd1eac2d13dd86683bd3d6755d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf26691c8df229358ad0607ab3c386162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20672ea928e3b8446c43239e1d0781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165957dc44eedc617c7958815dcc77b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414774e2c5f3e593f4a53038a89ce74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45d32586ae066f257b2fc9a98a379166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a7cb1d26748ec93a325063aedf85b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc75bec0fcfd5e49d979f03e252959168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c197770a9aeaba40ece37dddcb206f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46528b9dc826f80256e1a8ef9476295170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200363e3f369e267b901051d35dcbfa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e5729b7ce6d3caa960edacedce54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b3c8dd494cb7985877c811838446e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a6ab56490e56b916a50998c8f4ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a46ae3c9031659ca603d92217f537c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033be001fe3f0a8ee6f7ed51eecd18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea4cdf740701bcd6d223b8c624be5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9176202e2b345d7fd557639c7401942178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65283a9b660b48f53554827775f8502179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79102174ef7520244a90bd846fb54278180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fabce330e472f40e52bab0a173aca1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb61ebbdde5726313eeb6ae2811a59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e48677579da8760aea1f2de28238d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be45dcfe0e5051d4ccc66ab0605531184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8dfcda3c13a2f285514d246bf5041185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fcfd2850d27bc4bff4a68d0177cf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429d0740e9e1ca837dbd7f6139d9fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f886536cc6a0777d30735f8a836809188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d5147d600b99fadb5c5cafab752a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc311f11e2b05b3b64610f94d5be6a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883edb828be03249176658e0dddc4f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a53cde015971d0428e822be215303e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465736ec90d0971045ee2656f1b4df7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f9666f9ce028e35f7af05f2d270c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7690df85289f2a3f2bf4a23eb259a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bbe38871db94f262e218bebe6cc31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523b44bbc5a84bdb6bfa16632468c2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbadd2ea3b73aa53ef882b81e744edd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adcad1411b5bb33b8ee9da17947f60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd86da4e832407761043ed676285f15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a39d90719e3e20c2c2f3728cde652a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5450a42e3a6b782701f20509f4fbe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4df3cf8bed934142ac40a873c8cf9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8790feae8da1bec1c90f7dbf8878ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f73a0ffbc9fe2a6f1ed4abfa4f59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5657c85ce6986cbb82244ddc8f79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1fa597e4d125f55003e180a90ab7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6636b1a46d2eb9fdc0fac5b2169252208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25de48b2fb60bcc9381c6784327dbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7386d7ac131a95be3f73f3405f7cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5a1eaf1554d1e5f4cac2d5883091211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111315f54c78adec0a68c23b924ecc27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc397fcebc131c80aa6e67d61f25f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537114d1f592cf95d390b4503869d974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffb068b565d3eb441657606174d4f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcbdf51d855bbe2eaae4cccbdff377216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb94004f180d7b3edb76e5828813e72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e539d951c3ddd393cee17487715956a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aa4af659b5c64a7c52b6a253f8fa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d732e86fe2c905c3e32e9b0f96ca090220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f37a33f01bd8c2d5ad27e3288a9b09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95669ad3e046d26e7227b79a8a12ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde6bd2d88a929f2091f5c7f560097223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00592ec9c252d91663559fb8a60c21a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a04f83bf8169122ee5ed21a9d6f2b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74254a58ad7f81ad0225475fafde8685226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8054cda30c40b3d4b931f4e22e0800227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867cd1adac161a5d4d5a549ae7d20fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd407c21e0c7c514fb8456bee968e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade556a6f5ebbcd15aff7c1739ab73c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f51c590014396fae8b9b96bbb2773231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a66bd7025b2c3eed54dd6490f21406232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dda907120e436d551269d5279ea1d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9cb6c73fe405cf67ca70fe9a89da2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a77b3458e3e96025cac1855ac6bf11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bee207ee6c7def0c158175188c688b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f804f660489c343fdf529562a9fc82c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8598b33c5bd284999806e697e2359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326c8b92dcf7e0d7f838f64ed5ee556239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b25181e6d657bcbf8f9d13ad98de6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a15a3fd5efe01cbbd1aab25cbab9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6c33c5b318d99aa6b40f7565d763242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32489ac2fb89ca96e41ba7bbcbcb83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb631425d58474f90c812eecb3af2f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997325706cb1a47cf7d7e182de871f78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b569d4efd24417390305b8694c5c8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c88d4a3a8b0ef9caed554aae917e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd52796d0657add6eb1779e83e95be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c5f39bc36dfcdd575b6f68a3f25c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d074b537a93d5ba6526d49d9ff807d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89d8ed5fb54e34ca31a5723f8fdb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0455b617ef8fc5533f1f80cfdfdc42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922166ff48b042edb3e6943e504a9f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a5d1155a67b23e98da1f953d4ffbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1569f2ba28ab02a2c2e2581eee63b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb302ae060ab52d36ac19213668cd37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20534baf6339e097ed74a60eef980257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e0c359bd78dd1e16492d5938d15f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806dc8de078209f3f33bf43acb2cd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4e99f14005872aeb210af3e44cb0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b80237642276298f612ece0f6f146f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78dba7c80ecf1fba254f5c601521c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874eb1b4182553ff4f8b65b8b2c5187263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e81e134b5a14a26f45175b8f12da1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe9e6779e51b74917c005a025285a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d551c51f42aeace1c5510305b92b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ead04ed7cbda78e7bf0ced279bb97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5904a0f82ff5d6653de9863565e2465268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f059691ad39f4c798ffd35ebbcea0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd8f66cb02bb0cdbe659d611c2c9d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2100f1b9f2a181eda6815fc709b715f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc0b30c9b986412dde8f3e9af4f6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e24c2e7b6f3d68f7275a98a891193273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35d80fdd8d0cd7ef7a8a863682d05e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa75f5e948cc9203837e083d806695e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7906c20c76c23556b5747de7e85f1c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7a277275b288e99149063ab3ec2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815531debedf2c58096be5edc5e9f4ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ae2ce892f5ab04b618a7a7d2d46c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b871e78928612ff44f551c4feaec8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d616ae421c8542c73909bfc2291a68b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320dcc8c71d63122d0cfcc6e266596b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac0f2adbc84231e37630809e61e9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c55bd36bfbffa3b62d345be8d0859284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed65628083f3d2acd8ab50a56d0804285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0c7d0cedee6c054973ccef8ec6893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e4376125531c8964cb1b0210204c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f76c799ef417c1a71c4dc36d66ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369761df94c3ea99de9910e294e58a25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea7c98b63d899e6804a4885ab3f80e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df40ec56148e4baccfd3f818718d50c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4a91de2456f81d66a779a748aa6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6497f2104cf27572d4dd4ec899a8c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d55378ff4514e5595c51049751cbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b26208f524d579bc6bd40a4f5a1cf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49edf4341c5a97d5260470411cff7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1cfd0cee377bd5637abeb0cb42a3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a2b9838c40cb506858fbed337a556298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96507d789d646461e58298b12152aae0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de2502b5fdfde4fbf4f749dff97e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff55eb13760b4aefcfb6ba81c24e5a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e5893be5428902f97f3efc9135246302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522386dce7f35cd9a47be094d8d63ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c59a8f3976c222503d03aef6c3c88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d3db58101a64988d30d01ca105a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a02c457303472e7a83422f9f26b87a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abd61c7a6f9b56e0534962779f8086307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b92c8a86062ee492375906e6bfa893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d931aa7b8530645191b82f1e6d61070309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f128ab37074a1301b14bde484492ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb45bc54afbfda41417ece69e19acf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89808cc5ec6baef241f2973f7678f247312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b601f95c020b8e5221822786572813313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf20cd94a322704740144cc82611b2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe40a8d27384658f3cb900e932cb4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081dbd8b778f7170297c37f25be7be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fbe2efa34ea98fc034e9fa62dc7b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8025ce29d2863f808c57a3e9f186d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae833ea28ca0f068b76bd515aced7ca8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c494e75e220a98fcb5c50c476e9d4eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2fe830b3107cf940b4b04933942a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df50792a3c29f10063a881e62df7e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585f1ea91657f7b6fd500841c43830b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9bddb65399da5439fe2882662a417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314add411e2d1d9d6e6922e7bb055ff8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95101289dd88f1e655ca9cfb14180414326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c01a61b5a8196521e86d695de9b9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84a439e605968b3792ae584163fb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f9b3fe7eeb3d511053497dd18704329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8fb9a332f9e1f9d35595ae6c61c8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541dbc2f52e7dd5f30d038049468950331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aa73d7b6927bf18c31602c352909f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d857550f5e67c8ce24dab68d73c060333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd00da48eecc3307373547ca41ad8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf978e93264226730953ebadec03bf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b16875ca284d7938e1143bac258039336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22efa3b0c8f3f4aaf3074f09c65ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e95c2eb224b21e1cf7af12ee174f08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731c2a9381d18d6c0eada2986296bc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860535ef0e3397d8ef8cb2449a3595c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1160aab41b0b2a57ca277496e01323a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0d93cc24fb6bcc8ebe56b13109ee7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967997695785f0c06c4b00498cd6588b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc3ccd6e7b54d6ce2365bd253d23c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ffe037e7e96c7aa0a1fc52b632415345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6510fb3d3a271366e31dc827783b096346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3393e4bbf5ee9605e393457318f00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcee1216eb44b34cc93c7b5887b3ff7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1652b2c94294ca43c08778c12be100349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b2fb40bd7144cdf3578c63fc0b64a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ac170a553209eaa587900a512a79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa5da6bfff8701dd20d3ac430ea0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca3ffa899b038a1a64bb6715ed91d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b558c04adfceb78092867c9b5c016354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513acb435b4ea3c6ef1043e7a7264fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d816be231c0e5c808aa3fc4887b79a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26cf26420f7b26b8e1f63dce47cfb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f891c1462f7c9e04ec8ec64612c4e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8171f6da3bd9d19a1bba13668544c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1098a8009d55dbf91a9679ec74423c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e756f0aa1667a70afac19f6c0a01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a68f0bbb4d3b0f825f0f6b6ffcd4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be05a25b10d62338e4959115789657f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c92feb80448740c9d8cda862759d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff76a8ab34066affaf90af35651d0fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f412297032cf607fc883c6a0e537366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c7a409c7cd1b7e10587b682592efb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af9fa94d1d83146c61ab2c9a0dfcf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787a061c3e173b02169f0190e7d5c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5585161e871d99d7ea53af130270d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8cbf08645d4ae7bf1934b20b0586c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ded023e23ad38141d2deb685b09a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9901e3f92279edcdc80fee722e8c94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df930f98a12199214f34d6d8c0f0fdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05373df6ac1ecf4c208cb7c3b20d96c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa0cb252f9839c6c1e01577239ef7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d26e7af6bafe49a7d3f9894e835d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1915c0586523d31c0078de6a36ee94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c68e783e66dc38b36761a8e3bacbf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e77b12f395d2dd8ef14a295590cc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226cf97ab18a93855ac0ee39980ad7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85b8126f06ea061a89d2c114cdeda4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f20f4e10ab134a4db503a5272238383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d0c8d959e7d9c9b3f0c92365ad868384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a0bf95ceea5d924c8b186a70c8ae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768705bf85d30bb84a351ac68419fea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78903073b0c289c2733d1a00782973c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df7ed783653da5131c1ca54127d6f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b579d179622a4c38cee64802fec362389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb5519bd05d80206a365db19bef34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d5e62e87ba21080b864b1545a9a10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa89da66774ebc3b46718377f62de9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47bb75093c479f45cc4447255ad356393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9596830ceadff68310d0c84617bf9e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3abae89c27afbcf81cc6a3f4997e5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e930d43b109e27ee7a465b3042f98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa531b5aa65d00b3e1d4175485c7d2d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356088821e6c6631b061c0e7ced3a8e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c6922082deedc8b635167b6c1ec2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df0b35948972dbb391d1562d7a380400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89e8837d192a88e56f03359340fa3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e2847fc518a0aceea8ddbc509bf6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d5c909d774462c03d7af51ba499d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a4336ef8c27bc3d7151f9a9b3cb0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fd4778638bb0c127fa9433df75816405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10dba8780c71bd168085b439f3a6c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86d8ed1c475dc9eb511489bd4f628407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b109b7a19ed93414dae0594d562e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca84bad4eb498112de095db81ed0c2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a33d87d5a07ec1287d38154b919e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a571e649b909c360370e7685cbc57ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb1d5abca81f5e6712634ea4e7a42c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9f214f3662e64bf303e8e64cfc6b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085e8be63ba557ac81d2dad28d20c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4444ec60b4915501f7453bc7fbcd4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380ccd50d4be45163599f8bd4c7d76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672929d96f3718ec5a3c3e0169ace1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ec881af7aa5f1b0597008b2ccd68f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f9260d525df892c6168581958b438419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f379f83d5560472d45bced06b0118ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9400494564c26a9da601d7b1fa392421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763e41714866a8dae0d561a75c34382422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8c6856d7e65c14c8c37a063fa17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b951cdf19378d5a82f9f04468c87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec22e7f1486b4ce625ab9d8fb80b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36baaba910f69233c91208cc2ac169f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce7ebec723e565f09e2191b743c8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42fab48016d112eb6246ad2c04f1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8a56fb49cc0d6bdcf677c51190f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65422d61527e8eb30e7b9edaa0d301430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ff5ec10ecc03d3e678f57add7e3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce13d85e6c81ecf3a40366482ccb8d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd4a53a15044db4873774755a4d06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee35e40813ef019508c168270f23541434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f862628e93cf66d26eac5658f4fbb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0af8776f310f309fc05af01efb5e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff614ec0e24b2213603926457a4bacc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4f1ba3e6247b4b8f1cd4a5baf99d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89db09c1626e86cf81b5d2b53a2752439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54286e51699adc402f496561e950c0ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7672e409e82f5075a466bc12d73ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891c645c6f2a6e77e2d5fb77b0493dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908b6aeaea3598eb1ed5afe735f93b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a41b2283eb854896f800ec3f0d258a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105fbd56554a38251ffd3735a0a8572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51fefa774cb41bf510f270f1845c1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390e880362cceab64375c1e224f0a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080717ae1c98332635904d6c9cb338448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecc12904dbcedc6e984f2af66d3a3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ccad395758168927d6c814fc75f60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05489f5853b4033a10c5e0e14a6be77f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e1985694d8d64e7162399e3f8e140452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106a7d7131a83446a9a54222498006453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee4e32aee3affc1cb25727d88cf247454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ba4dd46b2ea7d66a3ac59e4b343c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df43e166e8c7e4a0e2ccb8e0074ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46abf136975b62f17cb53b5c7a9f99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5aa03a08d9e987cdebe94295c8553458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb380001091a63226be51027145ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fcf410afc397fedc7c7b073ec410460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b654d255adfc1dda21c581731f507461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4254c4ff39869ebff1b7559890cb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69cfa66344eadae414ecfc1cd1284463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874e1eaa276a1d1127565e0a80fe06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265eb43e02f8c8a37c9ad36eb81c46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a86042e5fe6eda41eda6e09baf8d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df459a25d491349802f25cff4cc26f16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b8e379333d4603bb9e11f85bc7a88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f342a9d0485e259ac89e1607ecb99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79909f45d35f7bba98d7076c10d90c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043388c5035ed45952c36e93d942c80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca913ac9447e4cf756ca87ac04d517472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dffb9ba99fecd04f68f0fce78fe9d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eb75de1ec08ddb7243ff935fa16c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68b525a3a21c87ee23b00442a868e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00cbef4645f15a1f4263ddc0f03f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05349397e38c17cd267af5820facd31f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30f4c913463090a72b0c7ce204f89e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97932d6613c6dc9a5bcbbd5f3bc3ec68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945e657c5304b30fd4dae129828af9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb5b3cef82b2d6817b95b52e33f437481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ef07bdf59b5fbef70ff270b7d171d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00abc7983efa52731497d3313f36dd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f1c0ebdb84c78c65535f18a81e745484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ca530b1f6b5f858c975cdb34541b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f693768a767efc834e27200d91e68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032d65f93dd7012b586c2381398d16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf2a292920a9943efc4381bb697a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be8c3e4809d983c4dd187656b86c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c89fe70be048b98f59e52c9b8e3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d49536101d959f50791b22c365f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee25fa63ced04d124c9c8de0edaf2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401334f4ed8bef5c3f6e6e0a178e1a8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b7fa47fa1428f4c6933142bd89021494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779005f72310bbc9aa77f49b2679de2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510bc30f075e04c6af6c0bfa268afa6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befbe4e5cbb2476118188862bc279b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7256a57d499173d1f124fcb20e520498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc866c871558b297e9f4c08e9f369499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd217073e0a4c27af2538674e514d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9eb8c9132bff776634723487488c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c5de56310f1c3332c777f89ea2051502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d3017616c7365b56ff62880e16de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7097204c17de156bae27bd193ca859504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37a8e534cb3aa2b19d8c6bb4221d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff583a79a7239e8f668914ca4407a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e9bb99c661b084d7f798f11e7de93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6651b85adb432bf8c419fb73e85e79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8891463360a3f12b801faed25d8e9ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60fe1ca7a1b24e8179eff6046d6b79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a90b12da9cc9d9a4dbbde1865f9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df4d1e6e4ab5593543c7ba2ccdd4e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b158957f31a2812f83ee1bf3f5cef49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047a3319f4a003964455e780a324bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4bf76fb68e6dfc6fb9d8b173bb79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e01fb16dcacdcf9d12e586564008516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f9e0eddfc4f74dd2267fc965ab45d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3746208bb2fe70719e4f7371348d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278c1749743d16ad571e26cd2e5d591519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d772836ce69b89b19d793fbfe518c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1a75fcfcc342671903a9df92574d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3653697cfd5e962ef0d9e6889cb34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff641bf9da234c8ef17d96709baae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2bae9480b29c1bfb06044b75745af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f1d89bfc7fe0d8ad77cfd040d070525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebcf2b2bc0d4ccf32365aefb84e05c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4f7beba4c3f9b57c2608faedb4fa9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac31cae8dba79cd19a1c83c64280f1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3589507f31d8330db3b7658f6763529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c0432b9f019220ba3b40641b4b96b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3f5c5abf2d21ff81fb26488d04ef6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bace5f2c7753a3164759825e7167179532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfe333285a0291db19226904d121cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b426619ef0663bb960d928fc734a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efbe048438657bd13faf7fa7194bc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad1ed878d40856c66773af249f917536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9913aa116f1bc8374832037f690fa3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49807bb7c0800e0aec95f3d8efece5fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e510a86c01623f08cd92830c1d32c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0306135a5c380f69c4a9360d360c4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12c3178bdc7bed57de317caca13b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03c503d2221b456cb0435a9543b027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad5d111e4a6657e9eb91c41bea954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa899a51230b19c8cd9be22bbc705ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d7238c02e231b798fff895ab6314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0fee185e55d188258dc34a3e2232f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca936de8e6d64c1f1da7d918ab2235547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53ff6bf513ccc62e75401d58c7abc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b05bddd77b4cb72679c5fd5f24aba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e2d6ccf1174366f0bb77b0a6445a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47696797ff0ee2e19d7377446ae0f8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fdd91dce7349676863b3e5a7f2a17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1334bc0f28fdebdd3d98498b59737c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af200d249e9d08bf7862e7b41f9d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f00a9d4fde46e3d11295702ba4f800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0311c87c6b29b316daf2252de789a93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635d115e75d063af4dd094d714e007b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a8d8d46140c6e71f2e5bcb5a79a50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96d82754cd8cdcec85595ea9ccab48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaeadde63ed8498bb3cb3c367b6137560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3c59dccd64b24255c3b11b89a1a61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e04e2fd6e9e080724d87fc1723b57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191599463dc08c7afaaa5bce1fd5f8f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa9d989b1e0cfa392e009aa47ba0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea1ee7f686e4cffe351c8b8fb36d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315df552c90b85878bfb6c583e93b29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a55dce5ecd57d5d918a99951f455ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94796e8f5ae378d2c76d0d978d0ff996568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4d2921f54ff061d7c0824165e486569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c86a1b3248784e027398a31da1ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09d30c9c86a84b1a11cff3cba4cdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372aa6fabff4339fa1e13b413b2ca9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f82e323f52e4f45e8808b3f831617573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f095d7c47fb0094785537f1bc9f305b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba6a797ae90a9bb5eeaeacfca8d62b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a80c0c28267d95817c6775b12e007576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460b617855f6aaeda1080613a18ba2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caadd55b243909bc38e34f8b1cb4e2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0476bedf3d92f28aaceb02872b3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59a3693e032b4f1cc4a02d01dd435580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d238277b7a807ade847026a3a1c15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633170287c962b8c251acef7dab4d6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87491d62bca12a645716af8c375895ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07349997f0be7ce7e920f2e42c0e23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c44f39a72d32c61952d39fc196216c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5524825e8f0c5f7883e07326c2ed3d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a1cdd84ce25beb597e58d8eaf527587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c90ee13e494a519477975bcb0ab0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493208a4d36ffafc25c9067dbc5701a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796012bdde500a63f3efdd9b5c6e62b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e813799aaf6246d817472b35f7d3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d248869bc289552767a9ed7d19bc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffbe1919cc4ec6bb7b2884f61a4b18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded9f9f281126013d6e9b2956f99c82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b6bc313c64336d19e7ae51935d49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1bb7d90cc558bca3fee41eb79a3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8795276d203418f3aba26700282dbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d55de316f1c1d24a658858190c40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f52c8960493486241ea402163cdaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb65fa615b6854f83af9d12afa489f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d52ca3b5fe83b47d85eb756c10bbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9ea8a52cc21cb36118358565c5e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce742cc127d7980197d4b44355df617603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5e5a2e4d8d0d94588d51b36ab3c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfe657364a44854fee9e22914389bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3113946a40321e6da099639f1bb5e1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca667811bb29c827a12f4b0c02437bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd214270610582a482b142c77e812608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623e9cf76d3d1feadc8eee02606d60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f81316f9c52a65063d781aaf6d67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dfe00bd862db8821eef5ce57f4ee8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083f1cacf9a1b873a9b06dce3588b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc1f8540bec9416e5a356b03cbd99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fedf9849ef2deb3bc9bbaa57d524b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916802d577f7b107545b13e1b964ae2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea81bf145e95e2f63fc5584b3968b27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d34e67e55918afa917d934630cf23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e58d66c657e6c8b8caec2aad326f2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e65f8570f314a63f808a8b15034d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7eb0c8c61dc172555a02ed8ad51f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f63ce5d28682bb535b1feec7a8808621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0955ca56a76714e167e8b41943803622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005cc4d390d5a1bac0a100daf77465d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8178868fab78afe7859de6a1ee0a0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ffec64d3a56ac8289bdf812149c4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f67ee742869f97d54c2c08c52a1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ec2f9ed35cb1edf87046d903e1e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dec8c53cc7997d0bca3b425844566628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d8e747770003bb3524386d8b1da2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf052e33c093f3af93465091637e5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1b3443817d2a410197b1ac70d75f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8690a04f235756defaa1717284617f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ccc90a6902bd67f62005cd7bfc70b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100820bb1fc4bde117446e9778d68f42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c360c53cb2a0004da7041eee2ee129635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642c0ae093a53ba822a260db7152ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a59d98a9ac9496878b8d531478dab9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7dd32e085d4c992cfb55234c5f3f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c772319fa831a143eb508e951164639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e80c693b514938973a60b6f3c50680640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a691e32359cde72d4144a8f952be6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2b416500d2b24a6d47fd048ec9c98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b71d044687e2554e8ea6e26c5bd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5ddd4622488de78780b1b868f9e21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9687a7f51b6461ddb01c5feedfffe64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c53f0887965c60de78a0d48e36abe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ff749e2f2986591fe2792ddb440e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfea6eb1d1d1dcc4dd90289d62045c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7594c44f875382ab0108ecb9bf2a8e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60134dad3eede1792c96c8910a953d3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5bfdf1c1dbe36dee26b57c8c34892651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2766fe0a9f349e224f70448a683615652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0615dba6e8103dc876f7a6eacb172653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228491c29cde528796c74ad50e98eeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6db32e151d8b08da15f0c2ede11a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b7012ff5e3460fb39f0098722ae0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741257206af5da775c091d17cc9e8566657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37772e25afb5f51e447aee79af09168a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aadabf340349c31e31e5c24cf13e1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031cd6cb0f1980fd5a40aced891df5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c9082d6ea48777c7e00c400a437ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c49ff7b08af1b6ac7abae4b94ff90d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234727fb4bffebf6afa2b1d4d50d8179663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753faf7b15e789b0859a5e36af0a720664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e04e1e284054023bb8c491348db08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f001871ffc42d4b39d8f51805f84feb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f044e44514b7741e646c611a11d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbc09cd5d3b4984432e24c82ca72ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41026920d5d290266cf9aff67e3cc2fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbb02fabf441b3b148bf1d4c7b97c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f21755337b5c78dbefe5f7cf49300e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c3fdb74c7362dc1909a6fd955a63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201986cc863a1b829160cbc8900b35f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21777aedd83b1e17754be567540f5e0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d694a26bed2f79740609a590080da2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8a783b1d53fd271b266f6b852f76a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db0172392f88f2f3fb1a4b8335e9c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62813409e489a5ad64fd3d74e3b6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f39b1ef03691fbfc234c7967335a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df8e2b9ab2c2b82f63c1c6e4adb8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7309a7c75d4a2c2d27c5949493202e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769abd52515fe80463c42d3f7131e2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce28bb0595e2bf70cba3322bf1b35dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b6bd858ee118ff3d2159d667fb656684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7ad2c541a6dd4f2f9fd201edaa7ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea29b6b863bf40268ebd9f323bbd2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244079f09af4f7655cb0886c3c90d24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45b369a38368a0e9ee07954ef50a81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d62ba9efcc2f556f9b003c96739e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15459698eff9cc44603e870c55ec9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5ee8ee359408cb3b06a77f0a4ff89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92261f2898975e7ab264635678b51742692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52943243f795a6bf96b0bee64f91f5a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7218534e2786f956210210239face694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203708260a5380426917ccb1d30ca72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588352d562994f34c1483c918f604dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482523a5c184bc023f367077ede42a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0955fd68096205e27707ae088db678698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44a0e23d411a41adfbdb3748fd6e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc4cb342f3da01a3ceeeb98bf1b82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f34476d67d019c799504c4b4b9e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57cd48f34c32ac206ad17326e5e0e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb4323ba7f52f894de74104b0aa38b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9387744255e93df4c8cdf25e940396704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2bafde091e2f25fa546f14d20154705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffed99f14df7edc0d2980ede1dafb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc81c571deb1f5c68d94d615d352cac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2372dd55ea339aae0d1443ae8146c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d8dc62ad105559292ef7f5a1802db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b11a7f44109195a22b797e45dfd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7a3cc475326b167f223edf64783e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23879a0a875573bafb2da00e6b80e6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc628b8ee0f6c5a8cebc1a8e2b08e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2f53c9beca7be2aa90aef7ad180f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f75714ffc342c8787e514a0e7736b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4039781cbe63ef5d76622cf51a252716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c346986cc0314efab263fe2fe202d1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574230f8b545ad0a787a65bc7153752718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd5d97bb08067a6d924ff04277843f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dc5161dec2643ee823e9e130af312720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1584888c5d66f8e73dbfb48d623d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96602be280784be7da01b18e0e4c7688722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091bdc10778fa5e828c083506ee7953723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a25af7aa97d0a0434ccd4b08537e4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54e62777b392a294662494e663169725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71586018f81c98ac267d27dcb38d6b42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548dd10f10e1d4c990aa4b130f6c4a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f809189f3ed089d3fcf6ff7ebf8b9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ac96587c7c063c6d9da1d6830fa1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689583a821b345581c81d61f0d4278b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0104eda08ae9f829e36d6eec8b1ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96372e5d4d92500b5f874f9ccf79ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdfb3f8fb505c4d2e8b2a8587a8b2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b6c7bc058d9328513959c6483512734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b18da9b54207b51ef82963d0c50db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604286f43d52ddcfd4c63561e0f2657736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5a3e72ae927fdb64a6e9436794905737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146988f69753a9f7bfd5a8a8a1543c7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ed37a238c1501f5bcc83d3dd8eb42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdc4b6effdf0eae69d7f0870df9c06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a98105e7ce695829fbc0e4d22aadb8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72be437066534573b5834ef359123742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd65370a03cf764b56e04274061ac0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622e12d20d0b4d75211bd1487f9336b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf1e3d18af9804353a72e12538e86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d246807cbfaa73fb1b3536058a0d47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617393fc666e537911c90060da404925747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89fc8d25e05edee18510e36ac9926748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d645374ca1f0ca0962ce21752fea16749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d876c0cc5c02a968bfa072535953e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564171ebb1640dd7be1f5aa5a419a668751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032570d43003582968534c0b7ec6705752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057793ef9c268136dff2f8bf51fc9dcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651439866201f6d45dd1194a68be8d93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ce22bdea0a982cdf13029fb9b700755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3df48b810c17ef83924b25ac7fab2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb68696fdcb8b221e88b1541dfb278757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d6de113c1cc8cc71267e816f7bff3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd4806f2b2130c7f76f97b90560bde759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>