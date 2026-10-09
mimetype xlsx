--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92db32b97075be369b3ac75dd423ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7affbe1d93fc24444f24031858c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ec62ba5166a0161f80e91e3b0a493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874c54646266e2095b4a64dc456b4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c23a86ebec85ce317da75d3ccdc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7209901b8e6a6aba68bc96787f9be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784ad0b0aa86c9a09d9dd8e809646ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ead70bc9b0318eea89fa18ccbf3ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030da069962210b8dee5a3a72a29519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b348a121c2d56e68e3dce59daf4d9ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbf63d6ae334a911e8fac1ed88502111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839e1af5729f9a0294c0d689d3566712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfeb1f72f846ba53028051073ee42013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bbf62ee82cf2369eac161e6f6da2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c2c392f438a48479b8de20e669f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4d2c49be591b9bb8feb2b7d956bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e9aa8ad69625b80e4234dbe30bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed97ebcdf780ef85d192c9991866a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb87fd9120e3bf59f764d79f6a21b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5391733cae392be43aa49934afb09520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f508f6d1348ab8cc88be850ab484f3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b09e6c145a813f7b6d36ec1dbfc2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187c68f8c4f250806fb8bd941080cb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cdcb0131a8b500ffa5745734f33ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2a5738953abd23ee02bf1356093dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa98f200dc8c072813fe1fd29dbe1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c30dc6cd7c0b9db8c64c892af1b5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b3fa973c84185877424e62a0d278d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde7e2460d232cc3e4c102dbe6dd67729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66ef4f04b82850e9bdc0c7aea556e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509788a3da2613718fa152ab4c4aaec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24a077c460b1ff4e62a1be71f80dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c061ac5a074b13727436c926776bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e234680c8c422294d6b46a0884ea034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142deceae957ccbb4cfeea5da6d3ec5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396ed1da30994872f6416a3a40dfef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc7dc7f3a769bd3bafaedb07a3b8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732289ed8855e9a4960c7563de309eb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc15443512f0cce80e1affed547c8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf63c9f311e8d60b431a482d7f736640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c23b8df2f8f1b3a41b7e32bef979e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede66d4a865367f31fa7ec417c1ea01d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab20500b3a8f7cef135a1b3a1544e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e575dfa205b8b702c1fe8741103c2d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6535cb447ab146bafef6b614ff14b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4afaa23a88585fec57e3f31eda215e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4833fb5da9adf29db83b817e54150047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f6002dfb5de5e334e761ab3b86d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aadb87fd19e59093b9b57481a8fd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6aba9e42ac72d13bbda3027a36a9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98207f597bc33875cbd6c7e0d8360ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee68fd671fdd339776fdf280de5f9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d51d89b5a0a1b9d93e1615d4dbc54053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a8084e0f6569d2ab593b6041a02354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f87cd6cbca8ce6cdf8d4ec3dcaf4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aaa82fe2cc019a931484a1dbdc6eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc16aab29af0817fd101030c00670c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf8b232b5ab9f474cee64c9d468dbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f9b64ab3f440126ec5861510e2bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9eb15332b6a7b8b943c9fe089a19060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6592873e6f56387a277370bc0d9bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015aed212971cff3d4a778cf2a8beaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f107d7cacf34e42343a0bda15de72063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac4058eb87e2126fcda1034900d4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b5629e9078293e65ac97860cf45f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fade685588a8d8fbfad87bd6d96bc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae013c0e15e3ae4779acee64c137304467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90525599a302484c10f454c4790be268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b39fef97b1bf6cf2d8447ea79b988269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65227bafbb7a100024ef37d183690a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d9acb2ddac8f2e5f0a4ed569176cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad90a4be3908a86a33a05d548339372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efa1663178708aa8d3d7c91159571073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f1ed25bbd5fe5ba54b72220f9643d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d465192a36be643aa1f18f2ae29cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881e09c5ee020720314057c30bfc0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371d5bfedc6f9a68cc5e2fb317bb6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f8fa68d2ff59e0c921582e166ff678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2805bf7c489b2742c9015f67c4d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc1e8ac1e3314b74fd11bae131a7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee0b4e22ca137e397038e7e379eaf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd1d5f57cfe1a7c25c101dbf3ea9a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac407c0e3e437a201fa9f6a4ff6a6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132bff3ea17da2facf0030e2d4b7a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95de951f1948ca00569d7efd8a2a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79508e6c85701e427904df0d0a3944d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba45cb6cf688d479ab911ac6987868d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e3e0543062cdfaf843bb1f042514188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9cd87aa40b112fd4060fd7bd3618b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4dbfe2369c10704f64a1e672478890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc77180ce2a91b85e0e3757ee93a8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28e75f032cb423b3f227716ab6b89092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2794a290a30ae4a7a2e3c675b82ce8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674779c930dc7834c3546d68c7120c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b635a7c0b7753823f87916cd63352395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0962fc020c38ff651cf8fbe08a0f3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380db3155539c37feede907dddb719e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cced4f3169cd602f0fd39d76531d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eb14c9f75eea2bce20800c48ffc6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6b8825aace09576e8095c278487c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3ae605f4adcf05a457315055fd24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d36cf96c8161280a2150da176241b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c260f99a76b7567b42bb5d52b6d79e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda8da5cc929408ba8255240472a7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5a26c87118244cba243e419cfefce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd322ad64a10001ceae316694e86de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f696cc7ddbdf84ffcbb39271c7cfd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb74e1482652a60ac4b22ece54d03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0c50344a9dc796c894ff1e0a95e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6620ad759f9fde717e56d58798a3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c0a8955881b37f62d6d38c34b866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da7696daa3092bd2b92dbe7b17f03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d6ca5b372f9696147edf294f3a85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c9dfd25d159175801c09e392ebb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d18fbad75e22d1815e2f92d4f0be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b8ae63af2395f33010bafe20f2ba0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5bee2fffb98217f5184d5d7e78b19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2e6793ef870be399ff589c7f53e78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69366d238054991005999f696b7125f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb696a72d04d3eb560cbf2e05a53f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fe9e07d82c6b2a8430b71c0674bd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f0af9b9fb3166ddab3a39bc747295122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b56bf7ed01fde27d7a6dffde805edc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caade372d8d0e12a756d2a4a5e1475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c946a16f5087b132d69507f97293e2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aed71ffbb3ab9d9f2f5f65082a3d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04940a4c19f1ca9e7c8a873a033347127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df357fbeccc24399a0c2c13e0f65e928128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23693fc39995278502a6f8af28c7607e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f3368851e15b51846d477b6896d40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cddc1c1ec660abada82bb97985f3b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9c1b21aae14c9ffbf72bb6f09723132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0e2b96a97deb6980386abd67baaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095024bb4e2b38da33b85b4aa679bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb3dd6687bc62c296e6594928a074135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a04141b6f0de802a8e7b971513de4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906827d057471807d4e0f94431eea095137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27235f7b2eda5a0f4a458417e0de3eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b5711929ff9ae4b0c937c9c8f8ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af50ac43161b02003bc41940a8418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc0de3f5898998b05626950ed215ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7083a91c827b01762dcd743024a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee08c2c0a789636ac9ac92b7fbbc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b67e772f6d8ee98797caffe4ccd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ebeb96652853e3d8228460e6839ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682be5de063f4ccaf5ea7645be15a765146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e78c06735c5be5ff91c75b893d0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d8472fe8218bea94c0de758bb823148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca42de37e99b9f8e5ac670471ae13e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507f9bab18601ccf15f21554bf3a3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99648974d1e1d2008c9944119010b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740181a68ff2091d5ec78cc98c1ae10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39053264d1321f5301cd45383ac4d2ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae5cfd439de008e5997594ca49ba9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da0d1554972702a75863bef5318489155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56b4c4c91be439a4adbb3c29eb360156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd3563f70476faef5cac06f428460157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57355cd4d3702af238cc36ef55a771158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed58378be9cdbae43ccb9787de5f2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12683b8d7cce798092a2d1d899537f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d4cda2bf8f9267708919bc3edd334161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d936b83a203c74e438e6466f7000162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d296f9f31311b40d42761d9b13d7d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875dd91f9df1ed269f8d7f467a90f02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532eaff9a5ee2b9e25e3d2a788ec13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff70de48b7e6a57aaba1f80b22090e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a67eec7fa9f687dd820ed36287cbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c562c3263295e1149e880846e867e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075d7b5b310441d399115ec868846e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b28d48c2ac65c020fe7c520562de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e129be84e6b47c93f4c6b4b51467b88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4385fee77ef89ec633944fb214d1be5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3573cb9fa38efff5261abd16787c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ab9c145314d22c89921fbbb7aef8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8749aa8cf0cca4ce025f6cd660f7cf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f331a8507ebeafebd2074395b4a8af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d18ee9e0183ffa7e6a66c818e714177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f55e9058da4c0450a4fe18d9e99e92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3774e88b7657f7049828b3ea2959f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828795f4e37a1823e0586d47790a87d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e31cad5ee5aa70328b8fc08dfe006181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74d5d3dcd643c7f78fade47e3307e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4d2faacda232bffad091218a26d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55146d345935e90d07e7a3f65eca3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa66a3954efc01d5e99e3f2b3436bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869fdfb82cd84b36978717221b1dd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696216d19969fbb9778bb9ada424a432187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b43f2a2ac94325a19d6201296a4b43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3803e0a9bc41ef97dac8572c5b8f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79a4e021a630db86be62453b7f62af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4349c32651befa8ccb3a8ade40b52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae119b3713fb55e81c5050bf0c063b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc222cf8ac5d80fd7c8bb1330e73ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afce8ecc2946dd82e043fe58071054194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52f5994442070e33cf626d160a1375195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e31a47ba5b1aad9c8780ce5b41edb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e9887cf8a057acaffe08b7c36260c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766106a083ad96b27dbeddc886739ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09089ca73cc00bcb3d78ed804c05b103199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb870593e22c395dddd706635864e39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9e3cba497650a440eb08da69da56c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1c66ed936555ce4aea5916877b4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc2877ada8d19c28b2e5bc40790b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a649d9d6ae0608723657a87c94d365a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7366ab947f26bc2575d1a19657560cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec04702645d7c6c9258478b59364451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c89f163f3764e17f70b2a15336135207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b02ece23af19726984dc1dd3adce9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7c192203b1b0aab7dcfe2866be89f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37465eb7607922eec1b58d724fcf031210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e134e5f7aee5f6a9744d8ecffb7fca6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129a14023161a6f5c323c0cecf5c13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ae3fab05e7849c82f5116d9f4b45b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a72acf15f791d3d41fabdf4834901214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3593eda55e8fbbed89bfc385a35953e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee40b3d46165f46405e3f4a304d07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd6206f9b04366e3b54776c5e132e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36935a663dc73f239f31d3331ed6d92a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67aec41cb2f4dc87acc75d6bc06eb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b5ee78ae9de29d2b7ba0a55ad0d17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa4eb484c6eb2a7b7f191c5e073ecc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d931d9e346269f195e7c2ff64d09c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e018e913493f2839318ad51c7fd5dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e553a284ac1eaf24b17bf8f6316187d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567a117ea543c7ea2d27123c0a6637b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf642cb253d410980f5a63935a925226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731a32c32def830770248374cc39cb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca1797bad03cfb9029fe73d7184d10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b51a6e733197272368165b3b05b295229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6763c0c2ba2657efbbf5466c94f83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782161d5ec92fa6ec9ed9c001b8ea5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f044ae99b19acdf0894769f80f877d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f71e0efd5a8659ce011dfb3947020233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62017eba9d0cf618830a07a62256098234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b5d51e700b325a47b346a77a55953235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9da23787a183f7e4a0da121ef8dcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f54e42d061039387d97521d72aa41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97698a898433d00c10ee07f199b03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2738c8805777b41526dad62f8f40aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccafbbb50f80eb949cc5189abb3b0fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb36a5a31afaa536417ea2ec4b71c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9b8512dfa644c55705add06cfda1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38726ed21a5660dfb20d538504f8b607243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f67b984acc2f1a92799e75d0506db3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37521ebc21fc548fbc30507993e687245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b74125c45c2f336228cda889c49523246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7d060afe0d0688030cd8244d117f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fefda3ed11a49359f6c918a6a14e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bdce6a9b4c18e241703a2fa2a4643249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e9515d7541d2bea663b798999bf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc3e049883bd0a3fd51ae33282c48b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2610fad08a6128856cc2d60324917252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75befa9c4d0b8bd48371e11f2ca697253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273627d5d2a1e676c00447c51682ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bb04fcf366af92269c115f185d953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816407804c676275b2f41e8faf0cb3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbff9eed9f0f48e2900e9e7dc66610257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6c9849a0bc851b1e7d7daa73fc098258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88958ad87efe5a55ea62255186cebe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd5b11a45a4ab657e422695aaecc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f06a3288fc43e0b527ab29d7bcc28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10369bea3434f46285f8b2654f34c6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a487d7a94f4c2c52cb71a692a987010263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b5354054960a0647379168fff6f00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafc9c63753a7ce8a14b78b9748f1a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dee5ece9188e513c361405f3fdb89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc59b01edfa49aca3cc4520f09fa27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d455cc55bf593027f543de944636bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfee07c48ea74c5b5fdc42d4e72502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb574d09e3582d44eab20d5412c2f41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e94fcaaa24a416e23f51d389cf3742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdab1b2b08739e9f6a2cb8225543eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454819c5ee91d125a74d3022e800d10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8629d3e39037d5d1097d003b8dd83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511261af0b6bd50cb3222523b7c12f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c58e4759b76f427727147505172b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b19bcae43cd3ce5232695133366d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581be57e4a0098f11ba19c118e5c34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f832114bc2971a231885e2872ec6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee3715682c0571908e4b3b57568031280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7236e3f27a495d8625a53917390d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31ca76bd1c2fbd4fdfe7aedc2dc05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a944590ae245fc78d95318b7542490283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e646bc6a28665140ecef7fade7121f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859584c9f1ab402f75f65cf4233188285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c4a4f829c46a28450643e5063a66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead54ed947c6775693a412ef525b98a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ae8fe37e78c0196e030200e43d887288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385fb5ac22aae573a511b21084d7f20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ff6b4e1dcefcb1f9f844c37bd369290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86eb9cd27cd9200982e2b260b2b116291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d89756db1acc144b7c6b58b8c9e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bea5cdf253d685b026e14f571a5577293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d430ff57a2a22b5f13b67d8dc7bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97281f723c8a33d0d46ae5684c42738295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f7fc9c4e8058ae74542ee8fa9f44d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f00d86d998655e68ab52d7d1af47d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f550e82c011de78766e701dbd0be6be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bb8b348b8d3274271f4d48515b829299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bed90fab022b316c0a20e26246f04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f07afa1111639e87a592f1154aed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bda3b2de6e77ce08ad973cbc5cb87f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336e51039d1be35fd8022ead0f7688303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6cf0d458a4b2e7b13cd71ede3cc85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1dd457fb8d29bbb7c33d8d10b1342305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75095de4a0ea69f35d98dca479965c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2c19c308566ca4a99ff75512f8307307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed076047c62551fe00f9d6c7b278f28c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad737b10ae1b99aa450d25a4c7609309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a91eabb714ee56ae065413d1e4115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e12b501ddc7528855dd0fa0698f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad30e8325e2982620fed2345505de01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723315a77df82add09deca3f19c7004313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536a292e6fc8b7ac771ecd2934813e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8745a06c4904286789d96cd6b1b5195315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ca58fda9ddf0d73f77d4d9f0363b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471f8a565d86cc6fad6d8f6f4cb3af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c118c55e85f9fc1e2602bf34674f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c849bcace93b06d023ee0e29df4da69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b291140f7a4c3d9bc1ac391827489320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08884fd327ba1d9258cf9e0223724246321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa54fa5ed724ba5b67a3d98b57e3e35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e9cf52d13b812c8f5fdd01d6df75b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee12a2e5bb4d8399ca4039b967bb1d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ce0c96784b016a33b3458e26f7d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a503a18a8cc6313c1647aafb3867bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a044772b4e0223d7dbd1815c211cbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf32c7ec350d032c7c0a0f937ea613f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea4a71857094fce5842fe8d44b130329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070352515172d47ddc563f759516f73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43be97184caa3e5d1581cd74a879dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617315b41e12503ad0c7eb977154e28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c29dce01b8ac1c682a98284c8ee97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ca0db313c801e7d609062403e858e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34fcf2d32b11c6abf9dad86d8ac546335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f5110766b2f71cc3fd8e64a43f56f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac28e23c2211d34869e7c1f996b35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449adc9a1ef4ea22a5859e84a016f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131826156983b9240c91eea8baaf875339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46966073028fdac236891553804e0436340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f52ed01191849d2af63169331d173341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388297bd45bbebe551d2632d9b0c8698342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5ad6b688dd97717a5413ccf633d42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf6f7d45b3aae0ba093596d250331344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafc77029c26af084a7ebccd0cb53f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ce48c05a6f6fd66ade9a324f7cc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183b2ffc585346db71a26a7aaeafa9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d40a489a2fd7d131607d06c6382d4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bd6a30184ca1b03d23675d4996d44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634463da2b682775950cf6872d690a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf67e1d475ec5b7baeb0e9dffd147b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337e2eb1ba66d0869fecf2f0ff9093352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a292f61ba8d6d5f5bceaf9cb498b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f775c52b295841ef0a7823c6c4bbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12580f55f6f49f3d120aff774b62d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b554ca01ce788954a06da2520ae9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc3ab8d9cf5da66bf51950af2d53d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49470781f12c67f2ac39611d18987f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eced595ccaf381f27f279484ca2fec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd064ca39d15b6f0cf59dc0ea3e4ee05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7230393e3317bfe394a60986908f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213091fb57460bd7e227853b35a1826362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43df10fcdb86e378478d020275993363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe5676083dca5968c28791ec68f6c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b02c60d194797dac502562fa260cf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9c160ea97bff29c3c3fdae783b094366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc5576397bd337981d6ea082df5fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad858fca2dc33a1f7d311937d4a2de1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e7f57e470ea0159cf704b3fe990f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f51f38054fd66fd0b771553903fca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557e69d0367c264037f56b4bb9a575371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960be7ac98ee268538d87aa4ba5211ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b96af8684cd4efdb3df553157b013c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d282441b8862f8fe465cae3d71204374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b991724dff2101b9ef3b793ed018b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06297f1ed352b3d0bb8c3416709a3126376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c19e3355f361c3731e116e5325ff8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e65d269c9b7d071d19099f6b5238fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5701aa28703ce9038880dc73c693a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05831aa589859e925c8db5d00c7b09c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e94d5cdaf579bc5b99c21e2ab1f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b63067d5aa743d8a5e9b4f25c5d469382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5dbfc8ffe6184d533bcee7fa7dd49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd544f7c60bbb4039f575276f5b13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ef7fba9702033618273ec7d6f8d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf8fec03b54bc67c8d2581740e1bbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e07f616e8847be57a5f406521cc43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966947a5bf0f5d60b5e7ddab7d3730388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a240a950a3f6bbb942484977528298389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe90dcab024c9806a7e121ba7bab59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa149c3ed565ccd5cbc0539187289c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89793501608d671b4b09b361a7245392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba5f4b306dae6bc78c0d173ef9aca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f142362e2741e00512836755ebbe1ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f98508c19e58c22789da610d80835395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dab59271c2ab1cb683bb992ab6563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aaf535f07707b4d80a3de7593430b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab38f4496c9c5968a2b8678d34ea3e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4aa358f3f06d4a1f51b274d6b2dc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1591b2241f03c896c4349036cef9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690dd75fb4ba7418d3e72396ecd65c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4694082673b361b98a6def443f037402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7864c31a3da2be9a2cdcdc9ecac1ba8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a928adeb1be8f17bab9069a1ecba3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ac864e472d398cdfc0b4237b0ec7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a3d232987b4395b8fde13008dc84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02323488d42e4bc1ee0e804442ca7a4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b87225e22e4c401d445b0f780834d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1bfac4280c652bf10ca63c18edbf1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de67cb6b31748a5903e3b2624be7bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52081f2d63571419c9c2e0fe59b91adb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20799cc5a9d53682b53133cd975a6320412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80525a08623c6bd926b6047be2e60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88333f0a55224aae8d0c3cd5c3c3c518414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0dc84af13dc1e22997af6b142e002415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd56d2b49ffbd337fe6699f51d8b36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5d37742c966181e52aa692403db79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d462ad570245c1d1eaa1c0ba0ca5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc45c2c3e3aab2283dc6b3ce3304ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc595b3311af7bf5806a1af6a3cd53e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448ef889d951f33430ca3df854a5bae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ef6cb42c80a93fb69cc8f463fa28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4809bfae2ee534bca91e816fc0be6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918102651f43d9c1d040aa6231e84a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f969fedf485ece564493755f49c92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06202eb060832d2724a5666e31198bea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f3cc279b624311ffe4f1978fdcb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39487cdfb745c0922504514a323c365428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785049f01fbe22fe52b9f48df7bce31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53fc50a60d41bbb4f841c6d5fa7ede430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a7c9fd4c18dd29c1445e431f96aae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd7b0929d7da935459cf0b5aeda37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3d74dc9183d22e28e822c75a7c7a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f429272bacae4bb51aa3377403c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d16dc2732349fb14df5d84270d4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d34d415cb0d4b5b7cac95e23518de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63409c6d39884d9fd83d01805c4d2494437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30ddcb272390dd354ccb0e97440f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e44c947cd847f17a7c6d18a4d5ada439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b4ea57083336e368db9f954647472440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a33cc3ea0eab5cd600c5aa5dd1d17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8adde4501c9b079f5414bb50647953442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234990c659f49d8a69f5993b26a3142443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace0dcacbd1e304a95c34c8fbddd499444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3bd09d4009f1d19e2461311669cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89665f16e16bb2ae6adbcea10dab7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d3720bdb02f6956239ef2c19f3613447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba574533fc8199ba5e4269bff02e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38521286d709dfe59dff8de8724018449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12c6586937e78da556d8f54539798450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695fdcf70bdf390bb5b3810b8474221451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cead05327b8c54d7ae539da89cb15bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f72bdd96e87e728f92740561c233453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f865f90045b9be82cf736631d3b2b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fa5ec499b12aafefd1521b2e13f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9adf6cf8e11f11629fa981bf4e3e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f234ce81888fe12074660e6884b4353457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae7ebfd661a0ba7e0304ca33cde534458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a66c69edf5e23c1435908ddcb0784459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca57851a92616474a3f26acf13041460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836abb0c7819948b98127ab417e52bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f03d9c951c5f6eabc1426cb6928c55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf6caa05640d96f367dbb45a4d0349463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab53052d6a3c030fd868258f25201d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02811fa7c6505e43a013b408527fe18d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a56861503b5b747e13d5d06ffdd81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80b5d5e72fd8f339f56803939804f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9793ab1636aab538e1863f55cb25a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8769990ad99bad56470fda75ddf4e94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454dde441b9d60082ee749c4e4e46a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8b3aaf9ee5ac404ac38a8a9614a9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb096006a00c3824c7e12904eb233c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d7baa581f5d59d4896cc42ff28e21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b2136f1a0f242dcf5e4f399a5f4e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b671f14ee7c97c2e6a50e440c93b2e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d173d91fbe95e2936b01bce50f14225476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24c539e2f5f670d0dcb75768c21316477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a2d85ea55b052faf1e036ca039b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7980e62595fdd788c83c53793dc8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0463fd9159ca00f84aff7c957328480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0420b334cac39742a3a92f9a862f81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e0095868d9cba392de11bcc96a28e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555506f90f79788af36fbfff9ba00865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d73b03a2a6cb97c3e01fdc57be0e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb2487d387cfad0e5bd8ad8d392ac5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55495da5b41d78f34836a0540654ce4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d443c2e8006bf8ca5d7d10c93947ec2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951880d0bc7bd0b45c476e9f62e13c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0042ef98bf1e494c0c475980befd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4bd43c19c871c5ae352c4067e619a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2ccc2610956efba6e14e40f5b8581491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ea917b4d953cb84f90760f7dcd76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6901569be56c49883a3199b63481b5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c73158c04f159f4cc3e82f0dbd1a2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232c2eb3dfb8a929360acbea6c135cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88b6c61aa1d4712f1ca75f06551104496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874b3adb14de743d8eb7f895057561497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a09996afea4c0dfafce5a87a6206498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a90560046e3521b9abb6aa9f8bfbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb8de8fb553715d16d8781f15ad5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4397ef5b05846054acfcc37a02d27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b13227e8a47c52e107f265ec81bb83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9e2835b5472b4330ee0fe7d1b3bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d9240de1adc2788fa38ef5d831c49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ce2aed10b4d04ee8b47261490f893505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ae572dab50d623a067f8fbea0f2af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c7f1df52f1aefb62a4483b66f979507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0d718e071f4ec123e6b127159164508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67004d5c1bcb46a2ab96607b6948fdba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99e90d686630bd7d475b28f233042510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee783a62feadf81977bbd0906150bbd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1effab13ddb9982514a52bdc5b16161512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb4954e6f9fd345a3007ec095d9c2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9c50c198ed41ac4e3a20fc0e6cdd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c61cb8c977c883071c529dc9f5e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197b1b7cd16d21b5f80e8c3d202fa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc30434f41ce012568e8d9420ddea9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f89b50f076fa5f2f4891f1073147518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e07964d20b02a162f71e52be6142519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e46d6e32811f699c00b505d0bd88c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef3375a36c42d571bc9d7584c8f45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fb23440c07b0a3ba89eeba0e0613d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68409f7493ee931569517951d2562b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f97bab1a6e65a9cec15584146b36ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c21eb98de7f60c04b86ee85ae1edf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd9ef3704ab2888e7eb7a8d2a0091b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b14e5cd90a562ea677a6bc028751527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2b9bd24b8e18c4d8078d708b5199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d56b995a3d3d5412226c692890cb2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422fd074205622d8b9fe9eca6261f7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e11e82a1de8170f0ac67a95b254153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf9b1820f1c1ec4429d2297e9c0bd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b045b48bcdfe8f0019901ecfa979e80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b0ff16773f03f708b9fc1edf53cbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269613446153df55180e9ac36ce5db3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3cb617d249b0476aea14e5fcab307536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235210e76489577a06904003e1377acd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3d97fea1a707111201c91f3fede4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f059eac039d261ca73e79181c51d21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a59087be11955774f82e0d172bb2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee10bdd639d8c5de747f7313748d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c78693a959bb6a72525cedf86682c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f523d90801a07f1d2ddabdde9d566d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ed07ad8586f12f5f93ca5834ff4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5957a7828aa28ac8d7c54fad88a9d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22aa407994d4982c873a5ad7721682546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe464f837579ee4f123c9beae8db7c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018b2018d8f778522240e1039114e8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad27bb28a45fbd083116d19d979d3ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447b3805918153e4e155fda460e0879550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95418fe01b82fb25c56b1aaf2b16cdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde9d2849f7de3186166a01dece1abd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a2e0ccc1aecef90a20715e8804622553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532dec58b378222db9d7384f7317f4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a260e264864d2443d323245d08a6536555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c49f5ea41a526f37fb11837ab2d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d6bb86451a69ee1a0eb01685afbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f8a4f357b802b90ce55788b83402558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d9b87f0d90d82cf5dd4667a3fbf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be01a9a9eb84f5a62d9b318c1db68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d580870a343cba3694def00169e01a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3fff2524d5c39b91e8ed908f1525562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb7715d66ea0794e9e47711233a7fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf92af739c89886625fde734a0a183564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f2fac420265a3d6e9c9d01ef1b7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd2244de586a5944580a246552b0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ac072a1520672b54905be501e5a2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7bd7a2e9315e3cc3b9f4b81600c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b51643398bdada8f6f4d8697163d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191ecad52fe199af751737d5240c62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1ec73d55eb094d1cdafd3a121b46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aa5f33c5dbf4743cf15d7d04f223d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec09cc3d6a563338af42ef840bc650573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dd302f2dc252180c0c56ebfc8ccc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dfc516ce706bffce2b1e25ec40d36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cba60dc0a58560825d996bc17ce4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707baed5f7e424666b25041cdaa47770577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9efc48b27025825d491b678f9ce416578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b809e63dcedb79876028ecc30f03a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fd392e848c7c92f0547fd36e25b91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e271022cd92a308b9177e18453daa3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2be9be2d21e0268f467d40af3fb80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b22d3f6d022f235e55d59a43c0cae4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc832b189beb7685b5c5027dce5b110584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d1e03ed3fbf2bf3ff6ae81f69be0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de550d9c5c7098514844c1b3d4edc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0cdae4eaac764e5b5fd921fde4666587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7a17d9e6194e953872bb1e982e2dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9e7bf3e93e23591abf1d7447ff18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b77344b1f18b503483219ec7ecf40b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604558cd62a7afe7d1acfcd96a2581d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d94ca52a5b1790abdcf81edd3c6bbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bd316fcde00b256c375c476109723593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c8c02910914dc3209a2e5adf718e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eae880226646848896a1e4b45bffce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080335ea719ea378253d7da845c5e30c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b14a8bc2c9ecec703732c73633bc32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c60d1928f6266cb4a1716547747e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b5bdedee62d8c12d4435b93477cc3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acee5e547fbed0e9800c1d01bc93b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec0cbb4ae0ada4a6fc76e969ebbba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6faef1edfc7679bc2451b6b4b90d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ae161b7bb4c08c5fb163701d4ba11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3de3c1fc0ecf84342dbbfbc76e4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de3174137dfc23dabfa70ea654d52f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6f6b4f3db4159fb63f8ff99e6811606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d12ac7781f39a2c7be016804e36a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141432f6c28778cf720008fe6fb81bf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea0525e7c75f454ec98f7c5b9358a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ed0f7b21453190acd055f65377e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22565322d8472e62e017e01a7004e3c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930707b02a36ce140dcc617c7570cacd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518012a15c04a387f6fafc95f1cb27e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aadac430da85ca93ac3fc10d30949c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e53d4be3c7912d3b70d90b2c765cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a481aff7b3746f141b05e694bf32a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb659de4ddcc58c93f3ef6ecea54d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193c5ef2f52ffb2d229b8c1ad9b8fe0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb3e1d74e72c2b41c112d9070db8d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b6686e4544db6922df610f1ba763620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1b4e22f4d0b3a47643225b16d77d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cae13dea28d7db7b2b9f58fd00622622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d08622b5724f44f61f995690b39d30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c6b07e63b8d98428813632339033624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5ebe1fc26914837fb4167731437e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd7d978a780d506226633e3d7084e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed08d1bcd626d67817c2e6517d7aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27346a0eb95bb432aa8fa25758fc870628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b50ffed179a7aca4b686aa0a8e4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60575e1452db9243594c41bc50e699630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e812ddaa598f065284a83d721415631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b2783dd68e1aa12f8b4863b3fd114632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf34ed4c2f0f87550a2665a442f709633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201346967c2dea223b33237b2f439c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5637f69dd7bc2026aa0def1e6f81a8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944c79e31462447263c5e521973f96c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecf27f6bf855c4606c1df079f78de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c2f015350635c8eee56ca9119f1b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10387ed4ef29488304b8abd045c4bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ad11004198b2637b69ca9100dca9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf5cb326867e0b30d1553ebebf67a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc96c0e78a530dc6d7b101595f6203642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733466a3e9a9784e48bd53b388700051643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d6a7aecff772444fa8b578de4c26c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cefe1d32e2183aed6457f14fdcecfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e5a75452d5bc2dbdf82efc3b896a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015097c4968342be4aa722a059a30753647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae96592641e1c41671f032f88ce43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f15ef1fd97479cde38bc3b0f80aaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9bdbb7f071b335c7a40dc804550a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977285c202af2977987e0cf8ef1da93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06fd729bba8bb7d7ba669d72925912652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26cc87a2a1180067c3acaad25c5c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab555fb161f0a4d4f93b2734dc3d28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd12875454c7277791f4b585f1b3b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b97be7c210a10e3981a6e44f424e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dba05c09eb74ca3ad527c3ad22d894657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2af28c7b2e6b3ac3a4acef3d77a39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b4af50c455c7f21e8220646e0c74f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55093b3fb81a8c9fc617c44f6dc4b014660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13946e567beaee9bb37e6d8e75a53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c6bddc926d384b34f4aac149f4b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f5af8e51afe6188c10709dc18397a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad169f46f7803ce6e69264be569b594664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ea8d09aad554cf691b1900f1a3f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dbe587df84fc3fe1f5068543428b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54434d1d5aa0e09b317bc5431e386b77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436f7db4b80eac1bbebe3f180b2206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ed3c64b6a3e41c08f30f55ac657b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae12bc317ab0541468d26ab5189c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4112ca103bed7026a1ce019817cdfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00417cb2ab5f7ff832540eea82cce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643097445aec74f9e840898f76d7355673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116da199e314e9e6a4f976d635aca76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff319bed685f80219ec8358847d867675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e2026c4a3f95fad169254ccbf062676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7daba4643cab8203cc08cfa679b416677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d15d30f41d28147af64bdbfd9ace678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65080a9247808089f6d7b302ce3a8e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48995b8485cf98b07f434dbc1bc1e06d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede55e62497d608b415108c945baf70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22913c1e213d764b0d4fa3817b67fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11052af15bee078f7f2644e0f51ed117683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca49c96e8dfc3210f939fce6f6cf5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1baf735dab040e38f199707f68980685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef429d8ce3ab2d75dc3a0c4f7d1228f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00a931b301451cc3f6f8917299b8c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898b45cf64e043411150885eaaaeac9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a98de2d654d095ef0032eb2ec326e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a6182af344653066fc8987f7f2d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417474dfa3ee5e7ca71d4b7474baffd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ffb877a6cd403de7c0a762128a5d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aaa1e96ef8adcd8ef410afabca66f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91138d156ad5bc48cf2c97bc49542043694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b86e3d2858d6c9b1729a64b3edd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a02567853afa00b5d8d3c68a07123696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523abad740d22ab01564370a4706000c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88ff8216e745e739c2bc2fd1c06a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52bafdbe0736d4dfcc984298d14798699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c938ee0e604cd606cddd9c06c73f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdee435690c0fe4885b7a33c5a78421701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66090d29aaa7bceeb7fcdb07f801974702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b015fc0268e50c37d23b670aa6e4dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd667c33686531d06a68d8299a1e46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c21e95307fc774ade7bbf099ce0981705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205d28b499418746bb5e217a4d152e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f0ac1470eaa430fa9c6d6b95afb61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bbe464175ce082c505bbeb5737f02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913b4dc539397f3e5e7c6238fd7d38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae951f936e5188e08e6e82826c537ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530926d718810df6bc833adb8a2eab97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234afac68103602c9ec5a27e0adc2f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589b85b800d5b6acb78a190d6af437713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8012f6c5f5a5a8ca1c80d9427a87c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c04a2d705446d1a17a78085074182715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647241b34f6407f3db5494e3624aca2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc93d652d39eebe76f057949904577a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a13b1333317905719e61091e8dadb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3866a4aaf4d7eaa23a57f3e43c5a83c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e1f7fb0ccf901fd167b7ead04ae56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a9cca3576fe2b47fc187f0f4b2959721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50db04ca93eb2e69a2d32586b094ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98e59fa183a7c25e91d16c12573867723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84646977ff07f2e6e1a847f6fb142c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83369fc1b8500692f179b10d7cade0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f970d9441a3eecc956af8c70c54e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d0f44d3b8a563d2b402c6e855169727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bff855843a56609238dd3474f35af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153cce144c2d2804ec72d76910723b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cccbe5af77554f7777515d6224963730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247113227d65e5d420ded2808c8ac5b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ddb4d030b46500c3fe05f49f43f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43fbff6d5c37378d6bc71d170135d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a6ac701dcfec9e569f6c1d637f9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dfea0a632b2122ea820bc50d38b4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25801299d2d05fe44fc3a8d15c91968736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b044c73d6cd3d1346173c7657dff19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c3712961bfd737cec76dece889f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8ef61fef3d81efb68fc2faddff111739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ad64f77266c1be01b4348c657dbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6231ed4de612669c958a2a0c8fb613741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07017415a3aa02255aa0f9b09f21f9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25df1370690107b5d98588a64332a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9456694961f17a5e9f7f40a4ff49efc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d486a4bca331169b468bc34d2dbc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829d0625664a6f7622798f293c688c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2735400c7731506c6407c5bbad5a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afac3dac7d0452fe1aad6691a1a945748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1311351b9800473ba6f854ae76161749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6f01ea8b628db0891bf870cece9e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52d9381adc3c38a686ac048541c8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da51887406a60586e7609d693bff8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c62fa21441cb7b0a433642183b5fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda169d21ee7bc2129c0fa6d490798a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc49756ccf82ec7845f2130c81083f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb848ec82c7fcd42c61b2d3a609ffa6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd7933aa38434cb501c62aeb92b04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54b4f4f12abd7b3385e56481a49ae8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb246ab82ecf7e9a4c4953cd2508b68759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa320d10599f2b36ed66c05718ea81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098302243d015ec0df0564c09e9a9ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee88b607b205141e09627daddeb29a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cbecd0319b4bc24cb7d5e50dcf2454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d84010d3eb5d022a23960f91115565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133d2f7c892e34b22ed5cf0f4cabb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22d8769dc2e07ab099879216af81957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411488d4fc7eede9d8743b484856f1838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979eb12d22d1f8b64af6b76afa4388f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dcd5b129e90750f749d5c56ca9d8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fb9228f875db67ec2eb8ee0925dd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9196a0008969b3a767b4e35fb38efe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66132de8d4258c3ecd0cbc3ce08a1bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef26a0b7fa81d56cf63383bdd7506814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653322da3227976fb3dc41c7a20b8aea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea98680ba925332bae156027029b9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06d86c291e325c4efb4cf39adae4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1902e828265adbfe931eaff6670dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e25b2718c71cd4a545201aeb19cb2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc97473fd3d4f365a51c8f809243e5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d734831e2f2f88e3ccf69f9112d6ab121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850ac907a64151264542909fad325622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd54c5ecf9421e5af346ea4ae515623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3cb6df06dd659e68410a878e1f3e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469c3afb7a774bf89d5a21fc8a8352325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f51fb7af779f3a557711efdaf4c6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca049e59e318a487dd64ce44cca69db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78550e638d9fc4651129559899d80ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3c3aaf5f30f0522a1197472f1e48b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651b39bc595cfc9a92e05f60d9658b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55afb8dd87bec9c2415f1765b04fd5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e26becc53ef0dc225c1f715595d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396fde37cf4a5eef28fb54effe0f14133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee54d9b470eddb7062b7cc945f2e6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056639d7dbe901959923f274855133635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16769ee5dd15d90456d534c29894b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a26c8f495f634c64b5d830ec6f4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781de728470bd669d597712ea2e87e2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e90e4632d6c6d66c9645f8f05035839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314c8eb28c23de9dd887dc1bff192d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ef2e728bf6de4b09e99d2829a807f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fbc0ad628797f1a094bc33075120842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47ca8ecf8236e1c4e4186f005207a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64207361d9deaf945f72580af1515744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82891a78a743b2401ea41412922c3dff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219617b24a2578f5fce7684fac8e4f5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c14fe17fadc21932adf1ee09267847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b50518a4e09f8154c167d7be7cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a9f4d9cdbd28a7aec783900769d9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d813f5a43a7990dc7ad3e9d5eca7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42939d52b6fed4940619491c33735e9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea3cdeb5c7d16d8de9192aa9b5e7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d0d4fa9f366cc3e42437606d37a2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3704946f6c98bee7c9e778efee287b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c253b73bde89d51aa5015cc20fbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b30db95984b3b84eb160df48cab4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a3437f446973894c7cfdc16649bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8424db553dcb29b130b921ddf82958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d4e85a3e878169b84f97d9ea464e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaed7fae09b43dcb78e80e6c029ea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b2907e8ce60284e1b257cdb0d0b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5854395e64e7931622f9388f69e2ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41a3d9f5ddff7527eb5ef81c66d5aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96c8997e339463328cda67c592568064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e78cdc5a72476d53f94a8634f7fae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7835ef9c065b9cde9b6b91e2d4a63866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbf9fd609949bd04b593cf3f36794e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb05f4dd72af31ead1a56de9ae495b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ab5aed159c47e10eea7bfcf9343269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ed160f72d2d44d9943708d81beb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb618c6eccd12090727470986ee6d41571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891e94cd8ca4907b1d44fea552354c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031870ee87b124ddcc9909432fd0dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00b1c9e7e08ed4c1a1fa025835778d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543cc28344e945601b2cac128f76f0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9fcc4b26d695fa28f2d41dc57fbb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c333cd99672a9ed31d313feda8d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab429c61ec7a5aa2d81d10697f820f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a85a22847e49f2c494ac2e6458c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea23c05536ceea34b52e3705ba15880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008bf16bbfc820df33ad5c7ddc42d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2963f0862e77749e21e33cffe7b2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d849927a53ab2c117c671e6afe5ac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af89db7a69d9a6ca9817ec194324b0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377632062824d8a3d2f923e7a1dda1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f684a9772d46cfd8d14df7e1f4a3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbcaee5d8494b94906aa52b80546687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e159b895ea00ab1d74550cf5961326c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48789217f875be27d99b2dda1ae3627389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e680165be4f84c8e29758da29bc2f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156064f138aff4ea8b0a60489e5818591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fee36f7de84aca6e1f0c68a7beffb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571dea7e74752cb51346fd1fdb2e02c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afed1bd94618e5109a56ac5331a6e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979ed79d0fb53adb53a419203b255a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490b6bc9a932bc9601801bd8ed7be596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13a55552f2a6b50a7ab00ed1f586d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ada593e33a6d31cb58f8e5de5ba5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b29c6a28e0f564be24b824fb2a5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07026620f7c086037a2ca88996315853100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cf83d664c294117c98d010edf5059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ef4a8b8c75d20552d06f56b39767102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925c9e8521c82fffd972c78874dff2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5dde0c123a67eb4a09ba75f97e60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9eb4b4c88c8ac8fe7a359c78df23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce345ca55ef80b0b76f718ebb9b378106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646d602e1d4a81c0602be0258cd4bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad64a9aab4f792904a1633c8a84c57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a677810f21c86a74768fb24916c667109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5925047f87680e3ec68ff1c93f4e5f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196c648d13a6e8a2d9fa8451bcd6028111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154b2346df372205f69e6f72cd5da65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c95834ecda7cd1613380d2f40bef4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea039cf6b7016d4e09b09e40fea2ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace2327c682518d721a26843ce6f265115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b03cf6a8ea5cd00c8cb44fe99ffa7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807af03c1140e1f94abcdc6326b31a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7441518290a436712614e876af326c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c8d3fe53014dce4199508ac72895119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad030dd23a181803d27a4e471aa627120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1294b5aa1a587ff856f5687533ff83e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada03d0aa19d84fc8b00322d103b0a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44472e532b1f6d4c98f2fde0af4e61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f37555db57ecc970d21db8831c0143124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47cb90aa67e89ec637e5b5669c7f52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc11280a0254eaf03e6bd04918ff7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201998acdd4f9a177c8165edf14a5e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236b8aff5112b46d9f408a37827a8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eb333d4975637836f33d77a935e39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791260c2d9a55a0deadee37b5050c4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c3c46dc909b39b748dd02b681eb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd6ee8cbe7c7104a8221b892963674132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0160837674fcd26571a650f31aa3a99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c57bc2dc67e97b7b3d44a9354679bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90afdbc3a98a0667d2efea8a82d343135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8528522aa84c211e2d82f3c62c14ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4981b1ff865de3c591926fa42cdcf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd0cdc4e168cd7e80618469cdd27b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb79067189cefba484a5d6d34cd52b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fcf4f24841e071f2adc308e85ea34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b39fcfbbff1c1f322fdf5aa436c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e828a60656bad339db53a1d1a4b51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca878660f5874f4522f6b267ac535b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f48de43e5fe1a799ebe888b35670b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a7c2caad523ed98595299fb4fd38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb49618ad20980b77f1177a7bbc06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949e89cf7a579630bc86feb84ad0cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a590e7cc0dfe2b0536448efefeaac5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a7a7986b1468f1f318a1fab2b3ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651a901dea91224f63c0ed9136953f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc20755c01aed152a4f81618b1cf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc1500a93433c9d2f4054b6d15f3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3d87e70b1f973827933b75b383037153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd061d03699863040ced0772fb4b7c9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865f469311bc642b582003fbcec3a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b08ee5e531d7f462d85823128c9ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da11e924636f47e7d7be4f8864857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b0264d63b0280935def148bf2f86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144454e204fa9838638ef92398eeb2ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f044e4112228828f5f04807b86a1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb04aa93ddb94c81b8b138430737b07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545811a1835e10ab562e90fdfd8ba4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059638fa95c612cf6a57ddd5d37cdae8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11846efed0c43b166748c04752a7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77514f0ffb0f316f94ec46b4ecdb00a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209862ac1e653e79b5715f14393c9094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323c933a22bb57eff9ab689eb494ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c33ce44a6e7468d7dd1884be75e4fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00615b77dc42ff93402fdd60cf625c57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f0fa19e602c9cb2b4ec84dc8fc79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c88734548d736b5da8e97c332b7442171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fb77a6e0e2f1dca76a9257ef6d905172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87c963a055966e67ada4716d762c1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4144cf2120e3102fcfa3fe3bc7484174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994d5d43f2246aa0e56d7da34c4268175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951a201e05e49793b919a5ceff0a818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23be334c2687958c65391ae617df76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1d7057b4e6d6c973a58f44bed7447178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37432d77383c3c9afb50ca2ef10f9950179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e8e5eda8c4899af4b9867dd6c0cda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc53ae19d33d5926c749e362ea36d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8280c0955739f766c403751ce80d01f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc44765923812250c250ad3dd24f4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c090d09eeff6967687e10d88e8ea4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab9e82e3233de8749d427be1feefa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a349b7be568eae27100c81a298a19aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650769e2a14067b1da0422ed96c67351187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd969242a69deb70d7a02a5117f368188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b490ee7cd41ca452cf31c019b91ed03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4d89d148befaae158aa1785291d23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e6619d0994cbc38ffd5025bcbd2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40aca5cd487a17c09f167a2f9a567192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759da0b8779da8513c9250f131378c32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296299dfcd3888aadea9e5556800b3c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae4f845b15f295af06377cb9af4a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc853c5edb769cb875fada4daa3bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138468858802ca848651d69f8f3f8682197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1451a532aa02f56b2621638e59bf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594dbe9f5e8c39be6e1c3ecd6654759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338ef4e752568495eb68371297bd93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936bb8d1c444320fc9781a3d68e1cb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91291829df97d7004e3f9d6da942a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98775244211004b28453a130ed42365203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96dd8985ac2da39935bce1ee9f75fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f9531301f0fff3f61bccb6bc12fd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8a8047c857ec55dacd9f68f98dd4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab522ea81b1b3d73e084239f575622207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bebda5c31de2a1a162bddfc1a534a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cbcd00870dc98882148ecb07a9c84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4277b34e293f32496afb9909dec6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4925a47b6438d8a5286d5b88b89917211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b6bbb64838ee97f35bf54b685508212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efff331d4ab787b3b4a274d0123c14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ebbe6beabde4a3f383cbe889a92c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69910425cd6473c41b30f0cf11149e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14e88bf9b17ff1d3e76c1d2522b37c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0db3746c0280f516184c99733edc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f392f1754ecd7ac070d3b8879192b7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0675bc288ae1af3fea8bfc54ec7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2e2fdc907c43830a6f285fba7b20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e5a960dd8c00330dca22427e2c17d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c940ff491b78c1b37b683788e155222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7cc838d083b6c8b843ff8e734487d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5aa43e9e062ac01b0e12906ed061224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eaa7702b9814937a5cc8ef4b6957e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3c3e5486fdc7ede989ef0a89bef70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2e301eeb229db02aabc98ec3dbd16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950750714a8992fc093f48874a115f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea1f275d2dd14097310349b70b4cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa65ac0dce2d0f5c32357913ac251230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee607e7f104d26413485ef35209254231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e995cdcf220801047efd1a438eb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6aa53c97369bd3da2039596881e9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c90d815ca5a913173f29d863e1b215234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78c40021189059bf80bdd6d4cb78b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816399f662a7ae10772c255ba28d0b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b960cf8bb659b3f649f20d9470519237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72c8c74e734fd45b2d062578e0842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a785d7de24d4b5cef44ba96e127bb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d50d96633c44eca0d3f8086f480087240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c7877322afcc953cc9994f998196b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcef20e0aa3bdbddff375efbc65f4b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916038333d7364efc9fa58618593c81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ae6791a8de475a45ad927efac3ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4de09e83f98df8857277527f0d0bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb1555837d532f5bf21401326ee08e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ed1d37674598eaed1959689addad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d1390b204e5d856fa45ae65bd3b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c68cb2db9aed16bc8b1942286504b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa447e0dc438df3f8948ea6f899380250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad510342b5c14923aff66f3357b3dc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51904cc43c5f4b91a75a001dc09f61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805df943693570287f9d7cb2fd5e3c1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1e558758d9e18adb6b335007813d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaa9a39435eb525c2c586b9c11cf83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9958b115ff77caaf2e1c75a815972256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17431d2a50b29216699257a4281174ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86000d1772eeda780d11d122eabf13aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9b100a191b634a6ab62115ab4d7cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9543873c9c61265944039fadbfc4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c2f4d7e18fa3c1cc3df7f0f9439e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110774b0ea06d17e4478ae78d3d20732262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b331ec17874ac7dd126b59e0535c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cbfdd6341ae621ca7e82dedf3fed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129f5b80dbc80d43f6447f0b0a51f8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d62d3b940014eb9815e971437fd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252fce8abd5f8cce4d682f2b61bb599267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642f8513c190c5bd8791fe6224a29c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683049a5a3aabf7112290e78081503b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d1fb52d3067e092f467aadd100bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387e74059aaaf74cb5f34f16a084b24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630cd663892b982b06c1dfc28251cf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3cd85681a3b6bef4d35dfd2d10684273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23ca6e8f435be9119020308171aa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd08a26db3987dfceb4b43bcb5adf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d7353bd87493c01e8c407ed9b8017276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cafc36bab6f3edeff7a03c03e8c9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c8271da87858be8820f1e83cb24dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5c4f252438840ec9c188e95ca97fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d721a452a389e0b1e897fd205d2462280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e4fc471893e02a9959e658a129354281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c68dba937c84ed48acab1dc5cecc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5659423cf1c094f3e6e1621b484a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f8ea3ec6ddc1e6e892f47156130b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba5409494e241c0a13dfd4399576a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7e9855d0d1474f6bf8e1798495ac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4faffd157f4a5e59022c50cbc163287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb658846d56144c482005c5ff1a64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb6cff46a35aaea6de6275c7940ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f94d8c727b4f8bf66877f34d4e351290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4019ed2ddae3f7d502bd94b4823b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d489e5a0a23a12c8424788828e3f0e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebf1ccc540ec4d0a1f5f125b9670f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1da4a0e10ca653b87f04239973f2d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868c2374aa9cefbba6dcdf22488acab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd203fb6e998bcc2c4648bf6418b0710296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737e9a0e2578fade2d320ece120cdd5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93a6ea82e4ab6c38597a65c9a292c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa21ae5759e43f28afb2b8813d3eedf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ff3b98135f436d0bd74f2ea48dbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c21802d102eb5b2549815bcb4fe87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73a3833703ddf7fab691f7a5a84de9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157d231757e12f671730f85c67df75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41c56aedbf339f1cbcb5ba7b12232c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78cf7aa76666ba0bcfcda17918854e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e810493811d98ecb4f52d23ec760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a970ee12082bdff186d0fd15078ccbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801d98917064d65ad455ca43cf17cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2757ebf293d4d6adbbde7ff8b862e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813aa82c161214c5832fb5de82bbb55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38699578aa96f76c8f84361d7d33817311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b33db0e44bb01cfca3176eec5e91e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6ad59b01e249c30a221fb1d3bd38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9b37ee9dfd880b14775f97f68c7f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c7965f95992bd179dacd6b5313449315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a49614bcceb606b0717764d23b96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d19ca6194d6399f2e422ac84fe9ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd0317be4ea2170a4d874c2e6481d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4913c3d1b67bd509c35861ee43ddee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2467d2e9c50884aa951e908eddc2dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0f1eec36fcbf7d3e026541268b87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401d85a8d19f133050fa3668b1f8ab8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d836347f7b6a36a85df3946ab3ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a0dbe74669a6276ae6a066c46568324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385d618eb201762807c923c5edda077325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36982fce1c000ac895832e11027f5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402034992c9c3e0f11e01c0bd621936d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfe9286982c8d491799c95204e354f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bf79209e74ae0bcc7ddaefcd7944b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811e3a48da21df3419db61467a1b0fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128259e37950f30191e5e28725d3282331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014dfe7a8e17d9dd5c4be9ad4531c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23db6441ab1b37a23bbd75a28a9cbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491da20e5d6486fb7b2050fcd94a91b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d12e8dcf0d6eebcf076ac3a90f3be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35280dd01bc2b840155f23589e2c95fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49943db2da270bd4a0f3933b887e1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0438053c8a7cc2c48ea9ac51378395338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38450aa9117919b656c26a906ec3f34a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c659785e72cf40d6bed448e495ead340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61163f1ff455115299d8d8c84af8c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531fcbfae57d306546917b6f4ee87d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d8e0c31cec398bccd7d163cb3495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd51b7893ef9730c4cbaa5b548b290f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a93ee84486411a50889754d8ed7ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79dc1fc828a84dfdca08df06147628346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41684c458ec4c54e0a22ce98fa7606347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c6fc88c79493903a6c63f9bee3cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a20be38f0ee08469c21c0b461ef6cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3c5f0aa9193204e34a0fbaacd30c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3455608d94724af305c6f92bd21b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696db542f9f4a2c1ec5db7849ac7fad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2127cd1bd656f6e8be94f7061b8576353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8046656ea9236ca1f75102b956256354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a213617a0702377cf6fe6e194d89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb8014bd4ad6724250200de2755917356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801976a73eb5f4913156b9ec7e72a5a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eac7314ce471d7965186795fc0ce1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185bbc0bd4892485fcfd857c435e29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b674c3384171a4df38e294ca56edc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeaef8c2451b78f1ebc5467fad94b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae5baee4691f47211c858ea756e3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b666150ed54ee2a7272882452a4b998363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c84e7605ab3d0f7f2b53fb782c74e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0301ee8f838ef90c87a96030c96d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9044ad28a7f9ecdb67fa46cc992a24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273eb003c1eba035482f557bd82ad79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f104e155f36bcf9f4aa0a9c0fd5afc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507c4a38ac3805ffebb7d84048990f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465954db95074077117346d0588e88e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d992df0b7ecfb8f405af27cbd35103371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907d81f4eefa1b86b5d1ed62b32096372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae5c6c5d99421da5b21960bd353262373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef207f75f77bd75a26234d18a13acb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7e57bd5741a29f0c2b5c8bf6f083e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1d008a58763dfe33b5468963535b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1310fb6b77a208d493eaccf3aa39ca4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0074badf52d9e500b034a3f64d47f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366bba0a0c01ac9109f30a22aa9954379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8cb7f7430e4163e3faa1be416849380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e4a987bf1f1572b06d9a40567510381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee5000374df6dd5d40463328bc6a89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed99c96db6fed97393c9521bf789016383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b31ff83082955a9aafcfed2625a18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76366aced3b2559b84623021b9ad6d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd8043129ad65c7e9606caf2ca6a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8662d6db32b5ca4c09d239d74f30ac0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53108d7b5a32e814e25da759d36f06a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38718012a80da865a56d0bb3f340597c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393d260f121a29ff59411669df4001390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ca051a952df0271d4320a24a55b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828d0611afcff9cd51452c072d5aa41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fae32783babe42e91ea509887138d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d836f1f1aa0f804747b9d9511d5bde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f190f3309f9802ced6a30a1d9d5e56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fff1e86854a2d4e20dbae678a87078396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5ee6eaca85a9e65e08d4356e912f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc2192710ebc92ee7d9c52db05f29d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa57a05595c7a3d21e151854e7121399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea072f361eada8603887381633336c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c175ccee363b876411652b99d335e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869d1f07b15e3444c8d960df069e9d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a060ce7bd7d69c875dbb9692fd0b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d15509c309462fc091c1ce7d95e59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f803e9c7610ffff21fe409afbdd14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8b910c790378769c4788e7d8f473406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866a0ca0d6907df683ebb389b246d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5897156fa44f3510563a430438c3d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c34fcb7bc5efb4a340114a5cee90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b521ee7d0984edc4bd3d0d7ee53570410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f0c1b8481f3cbd4dbaa9aa3db574411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2919994b383671da3a6084786165412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797bd71aa39709413951fe946487e8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59e22d34613f7d763eebbee1b7e2af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faaf650c957ff42a5cf0076320d42e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67b4642f3d40a16dd4d940a8c3b09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8069f220adfc4cb3c0aca543c893a49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e9fb3e61d9dba254ea6df46334cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c69d69ed0394977a3b482dde25d8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2752daba1efb7775fdc32917762b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae10f5282c7b08972818de158d2d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048912136350604108afcd5e86f564422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368178b8fcec026652d8de78e534ed0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ac978b0ead411068330d6707a3696424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885c6e339ffaa911ba588a02a8de31b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125522c41e4b2004a8fb1349dd0e48b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2090dba72ed3d11a286e9aabc8c9ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9fe089975ce6b60cd068cc13fae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bee3feeb66bd4fd3ff73ae053b61b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed36e25026d6fd6ce0d29c60dfc3348430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987c0326b8762b2503048fc7602cfeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6eac831e2f84451db731fc5da9fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b9c9371f685d737b41828ea1ecfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d253d5eedb79b0e9ed8ae576dc3da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cda452530f704e523d7175f16cde54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f377117d25d83ea0fbd92a1a7e1f8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d90f7a26cb9c31e64e90a4b2c74ae5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e4052a37f554672d2a18b2eeaadc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac721aa73e087c639dc3d078d31f5162439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3296f98c35ac744d24f7b055bd762a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd863bca4cecd61d15400d2e57b6f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753de7a97a708eb64b69ff754f974ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba92b597d4665196cc177dc665445443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504f665a0a9f8d3b82a805c219246e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f896966f3ba7e3e46ddceefc12c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fe6022d166fa3261b10dda952f276446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179ce276f37c88e41a146e6c5d190f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9855133ce5cf61f041d1a62e76928a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0274c1f9ce31ce603284cb2d596a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6b254796b987794e4af2d7d541d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d02cde59ae42dffa203da8cf589f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c2cf71ee8e012f3bc39f25631305452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb0a79a8c83559913955d2b891a8d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5397437e0e69515e3955d2793c06b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bfed88348b555de6df05f6f9d9890455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf073be846cc1979eeb3da1e6ca200456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98a3a48b041d6ae1f6e6e04d06da6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e7d67f98e0a27b10e5f30a3a78fa9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452dbc78a753d8417dd5e278376bd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47295ffb4663944eb64fd7a1f1a72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8154b10e01a1ac7d4ed0b994dd7f02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eeef79869d7cf6da2b8ffad94cc36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238878150abc5ad77608bb3aabbc413463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a042dc98dcfa1ecea0946f92938688e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fe7f4408ce0a789ef3bf6bf2b143f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d6b42c6dd1b1c60be0b48c40f5e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec070cedb18aee57aac2fdbf64869e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33861c9683e6d0f8c23f918ce7418e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a20e7bb1af24c78e42afa8c4fb95f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4021aba48b94eda3e0389cd1dec71d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef613d93226bc7e7f828b384fd4802471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab827167287a526d5e94ae227a7f7a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3eecec305884393371048a926701473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2713061b5988dbcab1f188d8cd51ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd49022cf48555c6f9903a53214b21d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff45a2f94c85727b762324c392e178476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec15d468f46cc1ea724e8a78f7127c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78e6790e335a22c38d1d7f81a3600478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cb56f4798ae25ec54b295a711ddc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c5586840f0718ddc3cd3e884ee6df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c63eceba3dbcda40df3167d3f1ecb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d815c9f204372ec23c92ef63acf96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ad106f62a5b8a99eae4bd23cb53c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3505910bb141ee487709ba1a5daf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ded9ed1e46dcaa7aeb2190d46e6b84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1426ba87e17df9015d0696438be776486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b356b97842ef82b1039e6b8a31a2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b38dc74c1b147d77d1c2bd9c6b788488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aacb74ecdbc69421ab5647762ccbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26e77509f8c6b3f8b44cf25702d84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a60e98d14bf375e0329d85b581a3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e001a32b92028f0c06b865b2c6f3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac716565efdab72848d7a6fc6b09e803493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ba791fe4fd8a33781fc600bc0953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80ed83beb974af07c73742f0a37d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f50e7f566268bafa10c9cbe6b6547496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6d0885bbd67849e1c8a9ec524c15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522200b662e7c666a9faa1fda32276498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bf6dfe90fb21dc508aad7417109d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb6219ea7605f80ba2c45dde42dc68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6dc46f0316f65659745fd1f55cfe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142914e164fb76a31e23f939a87aeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164eaaf966f981fd688b3592def6f38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce2f98fb081d6a36786cb1bdffccd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27987d8c55bf228196e00c56a77a0e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8648f30367ab3d81df7502638d634b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d95906be437ce9140c9b1d1534e04e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a7c31273161b79ddf032dea017548508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d0eb36be12779015a0e21498fb0e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7a488826131f13ca83b050f4511f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffe8f61c5ff58b3063bf36741400f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5fb7820ac3462622b520217bb1c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507fee195c578023a898a265e44acc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758e7896bea58e78284333c9cc957cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956674541dce54fb24e57c2ad0871a47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285cec369281434c5c3fa3f5a46cbb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743a56d8228c847b5cd7dcba64a24c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ed5a2066240ada2375b464ea9826518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb1859d7889117697e0925d324448519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d7125ce114123dd4b2c4d61d09f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83071e7f16f04b8551f9ae65d0dd179521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332fe43e48f97d964e2c3eaf5c9cceb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ef893969f2b63844786167489554523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a593937a181c9c12e20b676ff384a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac291db9fd2c355b2be641e04bf2743525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d1454a39155e1bd3c68aa85e94e92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57261731318dcc35081bd6745bbb3211527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f844f9ef65693aafc5354956119e0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f7cc8685854a3a60d7667851d3c4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14fad11fcd0e3fbfd24344ca373fe5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfc64ca711e8b2f12c3f17785ec3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9961ae3f3cbd97ca9977200f1a559e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd6bdc350520443036778554777bcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25fd20e00efed9ad2cc699747bcf77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc07dd19f3f21e8b4387ec627278a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a36fb673ae2bc3f2bdf7e736d511536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b89fba3a02410c135571df4d44f639537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344860c0a6c7fae3e8d41f99a7adb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef82aae0db7f428e0e19073af6c5d25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b879b9ae8cf1c8d735fbbc3f0370a71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffca3450fd02b3daf6c4fe123ca788541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271749fea5db2e0237ed16cc597bb29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fd930511b8efda0cec56f7fae6475543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b22d1317a58aafbcf6c4b66d460fc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ed278ed726ecd53d9d0f5f409998a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1c72ee49ba4b4be865a21fa5a5e7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62783a30d24ddf9b34f8f3bdec1edad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177061745a991509a93d07e45c4bc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21106ca730ccb5878ec8d3939ea292b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23341aa52e507db9b6d5da957493b86e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088a8f3a434d21284f947377a6643cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ccc671e1061785849fda72639f2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5037ba77a4d4b2453c34942f22f12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3656122ea94f51bca3964e7ffb266b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9847042baae69e8beabd9ca2c51b6b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b80d66b36fd4f3e4a7f37b6d73e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd61145347e9f88f86cffc1c4913322557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036cbb8a2306ee570cf498fb82fc6c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0300b389ac4fc3b3a569d6d72560a73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7602c7f9db507cf03a36d25388a9f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a6cb1b2f365ee681e1961f3a9c40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d2c294dd1516e8dc01f86118d91e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66672873cb3ed701b444d74cbf67a3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b7cb780265d9bdf6a792d40d80e74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8891bc7e01e8458a9be816774121002565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495eb2103ccca39412e54a378d2e11e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aab8be2a672f224e134460ed0cbaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07229076b30f8926d743ac527bb35381568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd0421c377c264cf68885140526cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411f40fb1438b6926b0bc20e660dd6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a6224fd4d6c6b3862acea0960c89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033387d415c8e28668b03259abfdfd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faccebe93f3566a001425dedf9f584573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e52d8590c9ccabd02a4dd5803b4f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b2e840c36631de5ef3400f3f615fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b0a0af2e2785fd7fe627b89cb7c35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8edb5d2f21d669b6e9e9e05d093f52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630fbfa6a4da1719f43f0e51ec2eab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf10ddc9ee6fe0877c56bf8327b8ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4ec16e84f8dadfbd90eb6d1bd8ca5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def01ee7913c8e4af5b185ce16a4b47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533116607526a71d756f8baba0d18121582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a6df66af32ba5f8148d38c1870238583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eed51785e2e84d8205d006cc1972e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508896dc3d279e5f8fc6ecba7eb46070585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee86cd29e1457d068e30ae5ce8846e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed66b8b6977019aecae765a73f67aa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaa7d18e8f12a43794ad104cc9c2ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283a7c4f95ffd6965fe75ab94e7b979589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8acfa79a0a1f8fd4d35232b5d47586590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694b8cf6423a135df99ef3efb8758f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c6b94320735ad24d0cb8bfe401e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbfdaa5effc320525d833fc2a69ed0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d8005addbe1665e62f7fb96e6dcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fb02fae0d927d1b6a2f6ae632ff05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0968219ddd3535a3b7355ce755f3c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb14cbd488fb488048b11963a0066597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b65a9265aee1bd5f54b3ce36e7b3d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bb61bcbf370133b3dc12b9474a1f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb97c58b19b14fcaab1c5ffe838d56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8fdd9aec50770499238ed60f086ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd506039ebcbac6b0e08f0511bfad1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d6e85c2516e913945c8d5e8bb93b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b241f816eb5f252de8a4715ed513205604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb81c895297e17b421f1d621478e78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee60691d54d388fd8d924e1ca28cb72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ace1d52d41e71cc88823730d52ef4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338300769b647f81880c9165f66f322e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70918970451fb49efe802b45113da2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052f878badc6da44f7c9968440ba5dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa2bb3127f3ab5d0e9bcbc505c210a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41004aa65970fc333bc1c32c4b3b4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a171baac7fef380328d90ee7b5045613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ffbb0e3fadc62460b525cf2e6a524614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b0ddb1bcbebe3dc8459085b89238615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89895a67f431b4730d9f5fbe3a31a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1652d66397044ac3dd3773879e59db8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078fce9af5bd8795afffefa07b10f7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4e35245692dbbd978d299ceab9ba0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee74aaa1ad0628eb0ab889ddc736229620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd79198932c7cca91782efeded47a05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b209529cb892bd9f3ad0a3e2aea85a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48470df95b62a7e88d1bb28338efcd26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e45aa8f99a64afc5ae870ce8c68d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868779bc5da9204f11cfcb624548c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d44063ef48caee72d14a2df8a8796626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09edc99c7034c5d53c6a378abe9e94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738abed96aee891e7dda94e94e23290628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51daffa6f17b3bd263acdc47439c31b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154407a781007e58da9b4d9ef8e14f01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2b2b7eb255496a92312c98c23b7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb4c54b51a68d0e3f6488c77f5309632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c67b52ae62ee36f81032b50c2fecb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3f001004e0ca9c088451f266b43e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518d773dd13c7904ff86e0c8bfad6c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b2ea2afcb1c73ef0e0d8ab260d37e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bdb1de4404e09a33fe27d7235d829637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78960751ac482cbefe9203b71854f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f4aba8bbcaaeb61f196f5a21aadc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28577ae91fd6163b76e43214d28df6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44013e4409aa3b3294371027659d0f00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c691c5950baf3cbfbc4e0ff7e854a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575238c51a373eaa819ac1fece8083d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf1fc34b0d56177cd3c1d944367932644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3887f7e32d66cb12aa9961143f1a601645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881eb5b8b56ed71be11b06a8e10bd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb30301779597f269e8b8748b81a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c1cfa858ca801dfeda259a373016e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9973540f9b8bdd14df01679e4ced8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ef535e9743ca7e8d26150e943e5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de8fe9e102325fc2740a24ae27feb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8d45a8e3a2c7ab49775350749b1a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d95f0dd5fb1493a62c69b65d95c6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c04e5ba24df80aa19052b1687f41bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727ebd7a55c081bf5da92f06902ce89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a5f9bea062a64e70bfc9518e1f65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e119210478648d9a7fcf0b6fe4bb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912918de049f6e797de685cfcfd4860658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b6dffd1ac94139c8809559dac2dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2c2ac512f6a6a180e15b0bdd52aed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d596846e1a7f39452f77e8bf53174661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7673e4c608fae4f3225a8388ce18d86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d9b566ca13084c5aa9749d142c06d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01afdb3fe417b7b89cf87c1d9ace849664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609cea57fd8b242468b44d0138da55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7007cce124ddada309969579409b94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fa1f4076ed129eb45371f1a97e068667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e31447ec7bdf954ae5a455db323af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcac0952b3602383df206614d6b978669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a6dce4e738241ce25644be5e2baa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8b164f4faaf4647c4db0bfa4a177671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6643307611d709c9edfe523ec8ecf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7a3934fdb4f545b510ed1a6ac5551673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9aea3a3f3d30d8718b3465aa91272674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e784a2a7393665f66a8e50124ecebf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a51119415a3e866e6fae8be9509e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd2ceecd9464ae9f9cbaf23b953f89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb60df63ab0184a62e9b05a6d5ffcd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7fd40b409ef787ee287457e07c5f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a28e1f08b04cc1697d8bb60685677680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f7d784368897dbbb8808485f6581681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb75cec173aadb91747ab1b15ce1b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfee4d7d4fb1c4efb04c535d2634329683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac750f8e2d0db2f576a7a6b290a20f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0374473db0975ed0657e24343c19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa11c36ada08be1de65fdc6a43663686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2823ea9ce7f3e62f184686190b18d5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0304620d8a1129a889e13dc34557e3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706da9502f2cf7295b0a53c97844cd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eac66563e900899a40b49157f6e45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993b232dc649422ec7c864fac3efcd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216d01892a12968af3d8149955750e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79c8bd178a7d3a994b99b2a4264528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04bb602f632a733d43ced521d8d8de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9bd83832a77d5132feb138539729695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752988df5bc8f2156cfd639552b19398696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6676621a01f76fd90bd00cc58fce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57901a2d1fde4a87ce43f98140525f97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddb7a3916e022d7cf40b2ad1dffa00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc241ed1a2013a8521a0af069fcf87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e05c46b34e541854aa1a9c320ad54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c84db214e637a201340e5462b5af8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f20f78f62c08b6a1e11fe35bcabb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15864b1095a69e5259c603fb41f168d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a0220120def8385e863106e743c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d412077e37c8b7f61cf13fa4cb95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566d8e582164d6cf07d4e2fb2dc1f42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324451cb4ae5bd26071697c900c2a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3b31224bdfbef668bbc4d87fa6191709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09876ead8dd098bff68bc648d2ae44d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c639868de99237795ca12716c7f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05697c6ceab98e17836928dd3d0e639712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87cea36de3106fb32f0b40237279a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190283ecc292dabfa3ff3e773c16943d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b601889df04089668b48ad1d0a268715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0160bdabe15836c2198de897b92e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7cd26899ad11852b5dcee7f234fc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6830ae47633934e8dd9e28848d53d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6478da9ea7d09714aec04e2c9cff8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8148235a86a31c9485863449978450720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf66c0c7cd37b56be7c5bf63572815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4538861f185450663fc134d572a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c4bc28fda5580ef5bb6061ab8a70b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea3b0852b9f6b9b603befa71ca907724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe5588f9abc99a3ec62b5de543cc3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077d1b4d52e2c6be0c7f949dfb76880726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1b5a2a8b5bf2b51edbfa00e24daff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e9bfcfac89f3df3ee0f1e38ee521728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd53b15ce64391ff42f0d81f105635c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259deb1a9ae2a231f8e0762a2d32ec1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b7af748a57d794f990b3fac5b30ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3a344a5f646018480812f47e5c4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472d596ece0bae311c518376b090bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dad5d027a20ad78a538a9d0b2a4cb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1902f94cbdbe48166ffa031dabd5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313fd0eaf28a985e54d4245f0a6492736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d065b2df698f7996f793324c9927f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d8911d007743d77a9dce828fd5c6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c998a8330b4777fb1a83855c66b21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb8b0e756d6d2070d39d29df20c83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bfa71ea2c489a19cd2360731ee99c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b84cbb9eac01646555b5a132121a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffadab115d257346177f0909272b9b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb271258ecdfa9aa66199ebd7f5ced744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c086ce58397b3b6ff1786742f2f2ad9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191aa238706f43cbfb482fb5c9a7589746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0299b54f587e2bbea46a87cbdff012747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453adf6f07096d47b6e21d5b41e9ba6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5927a8dcd6685d782b3a95651dc75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa455d1565cc30fc08ee5ac2a1ac589750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae271c768ab9d313dedc173d31663751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfac350348a26fca9186798a96f2d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7944128e2b6b3b97108fafbc9dd2d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db21160dfa9c952ea3b5dbc72108dc0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d3a90645508f96427eceeb379bc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28170d81d07b41450edbd340920c0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d005bc45f494973dd118121ea369f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad24d23abddc038cd2d5fa585592f9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8f1cde7e2546751ff6613285d7be3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>