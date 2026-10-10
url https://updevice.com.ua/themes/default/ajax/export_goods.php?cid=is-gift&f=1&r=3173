--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce570b9e2e8c38a7111febc615adfd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21827d4752a935ca03fc0dfff65fb1022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf20ea48085cbd3a5358062fef45c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84e5ec32492497d0ab284a845e5964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfaa3ee9e7426a60abdc4e710207745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23840f1973f8bce12634ba3240b356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2c4ca736847e01de5f4f6e942d3307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b4b18034d29f74ffd206a2bf44b678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedc7c95ee9429b4a1d8a73adb28c309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d70a33d8eb64b3a0bd5c5d314f8dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8e5f06d654d4e32ac52945476ea411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc35932650ba59b12bffe5c9553e2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ecafb2d051adad2c8641a4d353cbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ead1090dcca910cb9887180f9c6be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59889604648d4b8ff654b20fea9cc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2c29e0cde220e7b1e5199e5d1a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106af7424c0e4b9f25573f3bad9474517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dc05335049b119ec54cb0397ea8da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbee556cacdbbd6596d1d00f7e8cff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044425697268d633332a0aaf825a79ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a4de5a5771c02197ee07ed94a0ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b12e85ea628cb3df213a89eec903422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da6250934914d379adb58cd1e2883623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a385aca8cce4387886a4946d7d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba0f465928d19e36e93aea2ae325e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa27ccd2bdb09812cfd0a7d6ad1a8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514e3a213e6e876169d195c480157e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca353be66d4879ec9d452cb27ad803228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d119892de9ba099ab7e35931248da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c106ae8f9f82550b485eeeccdef35b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce776aee14f6be1c4897271f8c9e6fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba358591253795a95ce9ad0c089f319232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be39426389657345c6c3d97964ddb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb46c2acbc018f161bc8d69fc59f6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9ff71ccd97956c7958282c4860b1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef841c9136ec907f914d87eb607fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdc7007e5165215378b0e0165c0bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322669e5fb9230dec95ca7947eb344338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c8c8b064f4116b94d8c8e046841239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c743e2fb3ae2a25f205712424d4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7729607bdae54b8c32e6cd00059fac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa4a4ead7ceb3bc0d969a9c66a32ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b473c9cd37a11187a6ef355fa8e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb3d485917236adfcf5b08020c41344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ac8c63af422435139dd9c88a5827d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9840151c30723332e3f8ed95b212346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879f67acc40d96eab2f62002a7259447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d512842a24d1b99eb8ec97313f0a1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cffa72ec22745f4bc82613668bff0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968df87ddedcf98a739f8bc4601780a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59fed1ab05f81a9089cacaecb41b3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c9309b1a470ebc0ef06354f7b2cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d161b84a985aea4848b53fabb8ac34853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd461e632e8683cbd80bf505eeb49d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0917d3d2ff15af17f51bd02a1af355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765227a16bb3f418fdb61d16ca82f73356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075cc4e3d5c8443abda18a1857943a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab42031688cc48d933fbdeb546233458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c7eaa0669a27e222e3aefee3cc6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea9ae2436ea2991ca3dbe038512d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5602d98fbb99107ffb134a77817ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a34dcd19068a786c945b7762e43862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fac442d673124010db6c7d2eb7fbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c8bcaf1457f14bd61b09eda125e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a624a0321148fdda9dc97840af96cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194c3777c907e6db8f468babce185866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653773cf52e233af5128deb7d5a9309967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cef3a8d27ed42877db258d2687e1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55962b4bef77034050133a3e081cca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6718da00f4f2861fb3777781f94ef170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2c9d9959b008953b3d72950bbdb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0e1ea28fd497fa615b9a3468c15772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82623143a6ca79c5df2f16bb3a0714c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e164e2784d5d3fe5df7a9492de5e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c40553b03754def76a0127f7c982075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1ab0164acb6c29727522cb7c38f7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54504381fc0a0e2b87eace60e7c47eed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cabf0dba92585231f52c73d9547d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07700dc945744f0cf99fa287767bc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ef068c1887da5437b2c90eedb04e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102552dfc03f51037034bb168d9f0c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6cf54223db51fc8522e060a2e027382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f1f3e9d7cd3d99a70abb25157d7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53806a5c1b165bb3cbfeedb869d1a3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de4145ec165e12d5aef4d3b6a7272985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054fba95837f6b1be133fc1d7808f4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24974bdc95b1c40e9b1752a0c3ea58dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4ccec328e7553a58bf148b19f684e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb14d60483f699e0b0b8aa2fcfc7ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d696eac3074601925eb59118f425590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dc4783c29d0760e6967b122ab61de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d3b702a9dd186b3b736cb582e6e7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b912a8d6332de36308b3559df2cc87693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37feeb1af8249f4d6bc1d7cd847ebf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272232f821f1959e2ad9f923ccc30895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f50c83b386d259ac7a8ee9f37afaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b3dd9a774ced9e0ea594caef07ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aab8327298d7eff0ef83ce87ac6da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087d65c5c726f2ccffec1d18c3788999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbec07882926baf7aa8efb88cbb1f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6821a994d2fb131ac9bb200842c5d3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138866035f454ad06be727f39de83f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe1a28d3c8378712eee3310f7fa16c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e38fb0f2c9d87d2fdbeb21aff860104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3d52d74255cd4e37eb56358efd532105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b3f6036d5b4b766132bf90e3f3fcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcd4f3522ae5d337bc63a513b4cac4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc1d8d69651a2adac4514487510a51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fa12bb807d1775631aa86cda5666109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c607f051cbfd51e237741874e2ca8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac86353309a2b8f2bd8cb004d19e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f7199d774ae29f521b90ab6f217a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2204d6da4f35966c81d792276ecc34e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339c2ca7c56b535199750c6daf73a58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b199774785726adff0b93a3900f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1716a893c53e7543bbafdc348b74d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aa4e830d40d4658bf8400d3ecd0b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6d6a10e76ef3cfa1e3fc86f141e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bafae982eff77ccb583ea4ee06e160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8ddf2c2df6c39c234682e869b9df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff40c4a4356d31c0dfbb54f820012e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3f8e867707c2caf3696d7e594ecfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8200b13c8e575c9e830e68ea97afe1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcd79545f5a25e65a2bbbfd80bddb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc7c87e3bb22c207cc6ba5469ec50d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc54110dc3ce2960c15d6e9433e7448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562129ed9d9b0e67918a6f3e708dfdd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0504d8d42388b75b4b7f8fadac8bef9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96261901aab3f34e55b0af83e307f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c24363e2f2a6381c091ee20a4b15b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99792b4e0ac83bc0b785d289b6d0e360131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ff579f88f825469d4e08a3ec0f63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef83dee41914095f395598bb21045e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af47608c88cfc686b3586f85931d5d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466839214d90b3f73d7b09ee2a577e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873030e6fbcdc475f5a88138ac91cf95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4db7721d800d4f21f33313cf303f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1348afc21f7f9fce78ff47cd9d0c178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450bbaaef66b2691c930d906d1cc0f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a0390c0804ee722f803da5656bc6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f7e636f1f7e0553003653e7bbbc18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ca1d53c86efa47d40f3b358ff1cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b90aa3be8a7df20c667a92f5cf586143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c30c7c4175493fc5b5b4e81888734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2e92936bcbc6b46947b7df7291f49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b675fe4548a6eb70b43a0c3ca4ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f5ee0c268a31f2c0354eeaa5232c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894440adb481f3a1ac2fa82fa46c13d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0d110200d09611644c34e7ee464f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead85f42a3711d77698519d332bef936150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5e63adc0981cccf280947f2c7b51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c09e8eeadbe46f38b77506982c53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba75f6776817d091cb5a9a8b4dd87f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91002df72e3987494cc377a98f3a273e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9890c6c9ba534574ca0208fc74aa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e10f466a7a85372f68dfcd5486d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974309bfc845dda3bc8123c522df09ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d47e947fbab98236b5416b9993890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcbc1d480fc804099256239bf12d6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c651a93cf101512d7adfefa617f775160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7939e869ba63fbd95f69e28af5ace5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203928476a15fc7f2996d1065f243e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db888c94b77675f257f9d8117c1049f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1913bd72038c4d3332fafddd06b48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473d8f1f38206c84e1798d80f81c876165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb158c599f730212bc440db9897ddd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a171a503ac9f1bd5a0c10360f79f34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de042c00573fd8873804d5a42045b1d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a67ae0c4f3f3cb027fe38a5f5cff81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f32cf4b36e33a5b98fe7ac77113db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3a9f019e74a5eef5bac9d80df6df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665511dd6dcefdc32010429f3a05e825172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64c462cbe80607f8b3a18460a19e47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855b51f372c03c977df00f3e6beab52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b901640fd858b240adc7952d8bb3e2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20cdfbb4babbc4eeacf399f563fe10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d37e693fcdf389fcfcb1c49224f00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d242d2bf5e6c2654969404909e6f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1255c66dd114ec59c1333d764a5d21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf818388b5124187a307e8af871dbc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de1cb7b418cd46377bf849c9450ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e5e1c960ac1159d2108811863eac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479886577a339aa28c7f47b25ffdc129183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae8e0a32f0bc63725615d2084198bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee5de77c0df73fb7bb1c2e452ef82e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704254de452a7fcffcb2f63ee0d331b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0002973d3a4aeef7bb5023b65e9c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e0d8a0e5d6673dc4cf0e43064c12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76120b6d2fcfaad7cc0229e8b886cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c0710a76560e84c0b5864712461eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3985384a44398f0d25ff470ee6450c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65263f63686e63c6f44d5f5c7d4985e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a41660300f662afdb50edb3a47bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7e3ea5507db7f8ac4ca70bc956b4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d49a54199a46ca8196124a42cf5d52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217dc3998678be524dfe56e477562b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20fe9778b115752694363d894aedb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02442d795e5e55dc963053b7d416872f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025192e7a090cbbfccfbf44b37744cb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01077fa301bcb38f3ec58e13aa2a24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28229be4e74130d35e0f6f9e840c12ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f451d9e13cbaa9ce5fc645e9188b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc42c6fc401e84272c22c3eff25d7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c4c18db8c32496d48fe18413cdc67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71a53e98e209e0dff83bdee6a6b45d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d9872e1bd7fdd4fe674126b176213206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb207e99e68a6ebc1333b78ddbef102207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb998f4649a8ef44da6e1c11fd20a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9496c4b198df11c8a715c38be73b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b634d918e9ad803b1996c3ac30b4af3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3196be585c07fffb4d9ef7a63eb95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94c3787f2fb50a26a98beb26cc034212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942478134d8ddf9306044772be4db6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14b2b9c015481712a76bd56ddedc72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae79a328251733e5584bd4d6f96cd24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86ae736346effa83c4c5d1948402c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc87914bfa19687a693e5948097ccc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcdd574306a5259310309fb3c4e937218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd4527907335172cc119f2230abcc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb900ca8e28ad5c7c2d5b5d939a215220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaefea2adcbe98b2b6e73ecb40ed50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed82f762b211fe9eb053ab13c75079222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda12289f458b82567a2e877807e053e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e6877fe8348b98d56e593b6abe3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44168296b62c92037deeda56bdd360225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4f9fdf3199dc717f14c188de62230226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b45e0d0da538746fc8bdbd1634f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafdcf6ea935f032cef8e8a182cd63c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05029a2bc2023d1a2b257aad74fdaa82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a615f0058382763e0e413ba11f704f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79350399b0fc0d8bb251e9e6249d970d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa04faea4a99adcdd11d9db4417c3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6ea2308d54f5ae96a5dd2ceabbc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b603e0242800da35febd580da97a9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859ef685fcd315353e7861b76d2194f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520cc31ed026120d21a9e440bb68338236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf86652afa140016c706cd3afec3293237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae8885de9a34d9480e80a097132d20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f1e9e9be661ff084815f2ba08633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62799bc954885a0a60ed226279801240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d04f1409f54e07283b977c4d98c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e34d4c57f5ac20636fa33836a787e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22064a39af5351f9f4d394fb60e10ed2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e3b0d6fa07e920f4f2e5c2edc4c65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4c1ced7a7c3ba8f9cab5f3ba33c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86f6e4a8e5a195ebe9f3929812edb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a50a13935618278c3da07236f6f5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c1ec781cc39756530575f67237ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf79c757041c2da91f17b43b41d7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa67093188890d4421d2d4fb5800f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c61e2b1f73ee41fb7f2c17515254251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54f6f043ca90b9fbc45943c41cd5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042abef3d5510721dda330ca85a101253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640afa3aef28cc44c6e4f70b9251251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca133e7160a6155a24378d951e4aed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de53484a3643beea9f475e4febc4a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0329e1b1229ea812da391130b9a0dbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882677a4664005ea2e4531da8ef4f21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f24289e2d0050e8365d266a514680d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c8fee55210e613c418f5605b107cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec70b108081509ee1b3f0c10a12cf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f78fcf8f41e97db4183fe287e99e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404f9f78047f7142bc0260ad9b2b986263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841802d105ccc72a578007272fb78dc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e8a11830b81be8c07bc3e07ed770265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914b9e7824d525542d5acd71fdc64c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf94aaed403b00cdd91afa52f86f29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe7c321e5b74ede833ea5056e207e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877831f4655f449c8f8c994ae2a11b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb105269352fdd128a01d4b619402d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c319ef964b10d4cf254fc19043d6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf72c0832d134efd075af59a79d002272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb97ac1873efe1f32d9c7adf1c911273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d8de6de8efc072da53a46fdd03ed0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe537d00d43b8bf194f46fb2daebc2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbbb6815c83bb7d7f1e23a8a5fe7ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b0c4797db4e22551aa65e21d90f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4cf93d6ae72ba05d05f7e438980de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a9c55e726992475e530333760e79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f19b85d2331e0af1953a7a608228280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5292a38180ec49d76fe02c493be4d13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af491eb4155894e163afd660136a39b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc3e15776ebac492c6ab96680d5f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada34b3472f9b7a2940a5bb36bf7fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2cf16c12b41cb3c0c4b7262778bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472efc03a74b18c3bb035274a81850286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f33528f006a3fb9eb4fdec66b59cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485e76cb96455965a3071d2db6ddb1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61fe74a14b1c03a440efbdecdc61c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd84ce5410daafaa372857c6598c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ca8b1198f6443b640f263cf5f58c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cad619a91c451636381cadc090243292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7c53d4af77113a5e5adfbbc8caa1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe9b3fd2ac0fe18fb57bc88a180e00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c24bafb4412bf0c4e199b6ff0b9e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490bdb5a49374bb7ada4e77b9633fad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b7200a2ff62171ea87e11daccb44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506907387cedb010912c3ca72bc67f89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6ebb9e66112da5004ff090b89362299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163231bb0afacf67ebb8aaae9303b88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ac69bc645809fd3ff5716a5d923f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11b2a295871180e6e1350291ad8841302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46822ed1d774572fe1e80633011163303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebd2f9bb5479da97911e1b47147461304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e04de137abb078d92d68c8a0a585305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8208167a4ec818ac3210030e6087a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48523c81b8d3a0b217f1a9821b535307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2955dc7e510e7848db9324cb43a6b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f9acced6eae3d39f4960d1048be64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc309fea0292d402a1c3011b96c3292310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2909c156085c766ef13616e60471fa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab807ecc81a195c5e360d773f80d9769312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673057bbc0794fd7c13802c61de4bfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ac1edda8f2fa75acf30f62cd013d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6df0f1ec49538cf881a5f31bb0274315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8a604b96ab8a8eabcb5263891883316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caad44e20d7910a737ae07e175c78f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35974506b27fa86c9bd934a04d6ec946318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45716d6fd755e3440c9bec03cbf667319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331b98768e18d5d5056b5b692db4972320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf468b9593f6810811bc7fee3f9b1588321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c05832766105ade40bc87e9b2e2cbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d261b19be563c7a75fca278360b1e4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865dfdd9980e41df3ecf22d199ac7e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6459c6189e6f63e4460d6856d34bcce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3d4866d2c246e39146a2fee0eabb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f241119a8c285eed41dfd04290540327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d761e4875e617c4555543e09c7c6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86874a12324e08d2c7c30da81f033c67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b133082025c4d80b90f975c71694d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46750e6224ba471e3a9ecf27c849b4d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932e1d6e88ab96515b4f842041f63ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc9792062ade25e75e585ecadd6b0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ef11e321717426eab128fead8855d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd93969c2ddbd9c8c288d0a33f91c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538feb395343668d2d00c04b6fd7dc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299c224d13f65cc7e96ad345962245c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d0a962fdfcb36f69623e5f69806eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4252fc466b1c4220a64da093bf7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589cd69f1d8881be64508f2d8a4b079340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba0e3c3b4167b2a608c5cd8c6d00dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648295425d7b325e3a179085f244b0fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f84cae788dfd25e997ae0e7b37f423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc60689c11122430ef2eb31da0ff7c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f6aa1b3d65e0c6cfc31af8d65d2be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebae4f5abd2d8d265700e07d25967346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da986b0e4e546fd8cab2d029cf0b3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1efd7daa01e7070613889469442730348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5fba168c067a40eb3251c8b6f7d7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0490de3ef0ddd5139c921a387bcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b93f816ad2aa3788e318183743e02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72f1da2c0b7bc2bd2c6ec5f1b879d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a1bb77a7d0f05d81d275fdb4e105353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0afb895ea89ed10239a22d99bf77b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8a896f92a730f9771d1f656884427355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ea64a594ee82955b184d846865203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194729ccbb9b7d26d990a4f97395de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e06aafffd694c4bd06657338b640358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1701155648ceb5a735868afbf9a83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bfcf5160c64a24ae35a9b531ed7f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad173d60436b6020534ab7f3e9707361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e55e7dc41db7fc71b8b6495a4db3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b79915fc60e6b94311cfee9c782c89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644f868780e62b213f6aaaaa2d9dff8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f406b9c03efd6cf5a0ef7dd038d245365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa21d89dbf04669ec300121c9e9ceb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc5adce1ce7717f74e1c47a98c1bbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d82e9ee457ba3d8d277b9322781e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e29c0c2643a23736ca56552a32ce0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833772f3f93fcf1e056d15cd76f0ca25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5ca441914420621ca8f48ef5db73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c2c30fad7c1eee3018badf6d84d3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a11822b9cad1ae23ff51d477be440373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec3b5f771b82f2904d87d30d0fbefd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94dc9ba7cbcf5d22f08262000ab71d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edbf927b8356d93a53cfd2a8ab948376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e6df5591fb38791094410208871f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d00772602475e9c1fa1ff290d33de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5257062bd0b085fb6e6bdf143df7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53eaa37ae040e8087b151688e7186380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d4e8eecf0109ed18487d6a82497a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d247afe8e95b39e4a7d5e4d9202483382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85d59812ca599d990e41827ab6d4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f38b9482ae1db05a9335eb732928ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a39aa68c0f59876141a33c6706f0f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27b025842cafd0ed1abdb8efc2d16a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c208c3cbfb1f4e3a76d6208d3eec6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82238b91a5de8ac13cadb5225c2ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd1fbb8f6ae838f6bfd80c383bb897389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad02ef890a97d8eec8debbb7f1b8a11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e9761720076c54c79b30177536bab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c1662dadf4ef711c9f10216e8a03d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0397f04f64fda1e52de26980ec4623c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5fc559080db33e475715950b9e2b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdb9f7c8f7e8aa05fcc20ac9b725da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486792a9b579d139b1cb569f402c74e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa367b5db026a48355cb6c8ba0f7874397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b12f7d02f17fb17e0f4a8dd806c49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297580c943f4a662182720a6cb4d7e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705584fc1a0a5ac2b08e54af2d06464400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9a3ed42a425cdf27a56d14a76e574401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fcb8ca390d19e078bd8f77e16a737402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d480dcc99608abcd9853528f9c13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da20e5e3faebe6fcfe4683b7ea81b67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3230cccb62e26df47a03b506638f51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274d5d68bb635f13fa015de14d21ce7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96216c47bafb043f8a6a216c059a9c15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cc4033ab9ee2644668049f148bd8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455e85e0b1109b216a8abeacfd8025409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedcc0f6eec5a8af7ddf1752e4b518f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266837e5b663ab46a67eb9242f193f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9956d7693763493d57eb246225f9953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca2f19091a513828e3f2602c0c20f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bed117acdbe150226b349398d9466414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a756d364225e7392dc877ef7d43940415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e1b6638c13e80ee702e0a8a77a982416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bbd71b9056c72ddd955f3fc5c9b40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835216d7ec297fd628199200d23fb9cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a9e83441b9d68483876b05b431f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c50d2532fbef1815fbc443f88838420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd58ecf5de8dbd2b2dff804ccc6e5fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd9a1fb23d571f04f9dadd8964009422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff64695f2dbb658aeb0034416ef1595423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3069bc68dfe4a79d9590a1b2f58e9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280417bd497b490203964865dfb90925425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e00399eafaa0c31003bd292d60811426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f58ce13edd81d5b5b0bd637cef3d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf99f8fca9dd3a26e42ac7abedea25e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43832800442ae8555fcff04911e244bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0e300eef29ff71e5bc5d07558b2d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e68deeaf4cfcaf867d193f133d69a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0722cba819b125b78436623b93f58f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409bba3a3c1a9881e51485e6aa3e59e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccaa654a9de593f9420559837a2841434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5b846b61d37805bbe78c8316effb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d494c96befd51d2d6167230d6077a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abdd0a0e3f1fc527c1a4835d4193f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26614cbf4df75f7ce1781bdcd85eb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15d12a872d56dfa6c418c6017d1b31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072f4f8a94f40684e136e6efd878af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bd1e1c592005c554fc44eb990e9e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db457c35c41cd72ba33dad008d8055442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4936f7687fb59c79e99e0c29a43642443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac0385adee922044bfc9571ecdad38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20c396bb711d84ea5825b94040077d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895595d4c29192f13f7768c12b3ad8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de19fd4b7ede474518c96bba52f8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973782d497a1fec3b8fbe96d4907e5a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26db1e64841ab78be3590e532f97b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df8c7195a4525cf8b2de5250b31777450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bbeef90d4c166fd24647f237a2d01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0f66cb2dfffa141e49a5c1bab323452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21f2e5f6c2595a5cab96f22462991453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184210cc7b93d544e02e7c55956780a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f2b272bd24ea227afc745937126b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f6069f6fce729ea4998e8c732bd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24d5fe9930a2f4c721370b3d372170457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0127622b33aa156dbf576db61b09f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fb205a6bf1d1f8614e5cf750f346c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e148981aa4a6b59a7cb89f6ff505460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f18448440b0e4a04d5154df8d4e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de46afab02de6a92a57fa9c74413a90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a40a19663ef9596b80f1eb2930354f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b2ae20373743f04b26b8e4a8f5db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0a4d58c1deac19f87a8b359efff9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686223ab1c7c8d21ead31600ce03784a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c55bcd23e7a2917d02d20d7f9dfe6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3855635cc462f8b10e16ff23269b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523b65aa5eaab8552fc89290b2bd10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff99f5752b778152e2aa7904c3b352470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c118310436cfc466383a88a04d352471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e45ced62cc8fff292c615484275a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e86c95587aa898e6da589bc6596d20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15179e79e1a6b5959b56633cc64f0b1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5c6def35d0f460c6d00b1eb993de3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276880af224c23c8a09d981180b4ce5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb9f304d8db91c4747634864d6e1e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7bbb294613cee8dd9e5b1ec24211478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb8ea6b2dfa5503f514bc718ef577479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21b44bb8c007f88ab15db064e3905480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ee5f93f0bcbba801aea65797fafc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422055a7649fea8ca4cb55b92804f815482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab114edd30ff33df3e1125f039b2ba0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e35afbc1cff2177d3cc59ef672da8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6387d7b6b89242c76130aa7678e0bcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b560ab70e16e2e068e7253a82f28edb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e2fa9c6dde480157f0c269d9e2b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d2ca8e3eefdf494b5dd4a03de3851488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16e975cfae00f628b25775e77be120489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e3202963f06a97be61492115cedd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2454774eb055eecc8ed6a37f39dc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab27e8b16416027238b443b0ef38e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7610165d1f5cc405783dfa35b59c0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076039e322fce21960cb9df2a4e970494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba831f80be2a836d4daade9e23790495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f796da3b1f4050f5f492769f58fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d4768e9d46ca687109c074a1463a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6332ac734044c6761c9edabdd2590498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffafe310536aea6b9e7d7ad51cef3ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bcb451a40cf87623e8b7f151fa4c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e1c47ee89cdf35c29238ec2e5191f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984a8e2442cbcc90576bf5a02116ea5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37873acba1d1be6be5c9c94f7a24de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc9bb092a9226ecbf00dee44089b9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa572212b83ed0aa8bd7d95ab79e76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fed9db09727cf34a72e6b36baa045f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f81e08c150416ffa9297fcb27344507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2a8eff5873b89c2b2478d2464a478508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb2c2dc60ea07ceaf05b10625332aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b484c0f44a21f26d2afdc0e441ff73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e731e07ff58f4a1c571fcb5aa0d3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0e5c04a4b93445242340a4c742507512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e42a0ddadf8022df9623c9866d85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b936ee298248d08525c7a6cc386b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdf3031debaeaa172b8c8b7142e4e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae531712b9e82bb10cf20d20e2790e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0106f934a9ac5b05bafa248255c244517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f7db881987deb56266d14ab8d0f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4346392f1308f2a8b59c693c0ca7be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f3683d5f2567738910f93ebc3ba98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919267ce315e20a6515b12c674d9a450521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6c072cc28743a22cdfe7e47922d31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc64c2b90811c7a0e7e5f39deaa793523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37885852bd2abeca1a5900e96de6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5a993c399bb0de092232cdf6f2aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf08e341f24d2c5c73751fc0c28a38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc242b8b204fd03c3d020fc19597cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83377d416370ba1d51239701e7017b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c35a2aa0c91622bdce29f44552c8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63d0aabfd742f03f0fcaf25c20d7db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16214b0f99d0d2113e7da39208c04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23168901610d965024b3bea47d817f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d4386b7e499daeac49b9eac3b5b80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249daa0316ef224697d092404d854571534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f8e3060b8d255466889ea20b83c1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6e4ec535da92eb6ce61ca3df304b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3d13a2c78dee8618a923b5f13dc50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1179d552eda856dea0ede32fc8a0fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3a4988831a26b8a156c7c394a701539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab49cb6b926c30b3dccf8924cd9fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2c015553e62950fd122180cfeec23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7998ac0b622f799734f03d1e40fda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5284f1db9b00575218b77d792e57a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b602c4ed62d77833a02706555096544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f325e9525fe37d51cf3f1b775c6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72d623da5ceb6fc79a862a3b68fb40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1ff0f6943fcaea2deb82d6aff41aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f28d533e1fe822bf3ef22c1d73f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d1bea57e32083d74bd25966da964f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d7ef3dc1f25a4db22695dcdde16f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa0a9cbcaf05ff4218da6cb191175551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c294720a0efd1a76d373e46f114b68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ddc8eb09378adba961d80b81560dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541afd31eae4c0ce71fb6d75aa54424c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e839065bf295532e6c6cd514f4c09b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541b7d32c22a58f01d96d788a74bcb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2528fe0a276673529a660acaa7529f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a63c759057836b2e0b524bba2c53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c787688e79c45b25244222e261fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde31b9cf249a2c97a89e6e47d2d870560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e57c7b620e04b9431efb4b012a38e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f9edc5d9b957fba7438f0d18b6d7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d00ad32ff59bf41d860d5e0fc5a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3e09938a0ddcf471ee8d76f442af1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a315b4a26b907abdaf4ae0bb46631c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded95f4236c0fdf63e0b0689e078920d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd81d0e6a9d16d54c7b1520c2fb8e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4492a8cfe62bf60710ce83f296dbd28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5bcc7d2d0ac718249b91fd3a5a6e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412aa927d8ace2d38ff345b44b1d2a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88ee9fe19da73264086d9e47bb262c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966a7d3c8373470c25fd43db3589e24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4cc0f4bab396a7049b04520a1e6d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1d6eaebe6bccba457a66b0290179574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbc5bc87e1cceef8e34cd71d245321575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11902102adb43a45d7600ecf266ccf4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af26093f6538cbf9d881a92bba738bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9431cdd07db0d8494c883ab697589f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fedbe904312b98d5a755aefe98d33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85809955b529dff880ab57026ea2d20a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be3c7c31221d1778b60567ee07965581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190b63bb26e530ad0772d79a2a2588b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f9ac695211ce4bdebce21f7af273583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a66cd8893369b5f1be1d14e4c9db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2d9435bde71526a87858e175469d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447834b29c507a9d56f0e9d271d45a85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9d264c9ed34c3706ac9b606cbee7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b119704a7771e1d6cbc45b764017588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79903bf6376fcca0f45369adfe3e30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8cbb7cf7bba6f822cae998e0b2213590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0f66e52c80531a74b238a2f336760591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7e8878a4e59f79eb9f21e0f53a89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d0583a4b542379566461bf7ce2ac9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f866f63c642396d27d9d7bf809bf46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f778de5eff864a890542a9fe699c049595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fcd7ed83e8c6e64647df01e11baf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248edc17f98ffda4faa674011e47237b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc06903a56ca48141590ede473dbe2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7ac2d764c3b5ed8c7f108caf0323a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6215b7d08f2d3ca109f640d7ea5ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a7fb6607c5afd73c41f8ea58e9af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa2456d4e7588af04b077a5d14943d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecdc50b2610fccb33a8ac77264432d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef48cc52f4c8911a31a95d2ce4afc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659aaa724c9233760e2d1823f6c315a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a54a14df76197ba173e1c0ca0e6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab03d443b6ea635154807606bb4c02a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dba03d04ac45af90d73eec9c62e8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59160ceaa25f3ad02b30f1aa916bb22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361efeca0f9b01d5c04335e67f2f1d4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b31241ec441364967ab8a3a21dd89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795de4a35a79357f7d67d77e8c6caff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195262cb647c24c9d5b2bbeb848a462613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f59080a90e0b899a5fb566ee750c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cdc6da9f473060802a74e4fa1b815615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170401baeeb799ce349e604500fe466e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056d916f971797ad733cd7d38c47a29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efd92f24a2640a47ac4691f111ba82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ef010c62904965ba07d6ae5524f9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381b9d1c100696624aae06643029f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13af2b35ea40fc67b6d223bef45c06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec873406f270225162dc599aa5b0979622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79cf4c8b568e7e58272a34df4a8bee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b5d2d8538c817a99dca07cf8314bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1800b0a7f8095f4a542fc0467f72c8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f18def1ab8c9886384a2b7f200abba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11bb027f09294f17eba0fc8b2c3aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aaa2ca17443084dc7014be5c4fe59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab44f4c282257e5974f1705d491c45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977aa8e7876175af1d6d66a0bcccb23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6e213aa413a6e8ddf3468e22d3ba6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a0203940fe2a050f3905dee861ec0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9afdf061a69ea21608b6ee687a5e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d815db50f1545c1f61d2db7b33b7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ebf2ed3c209f6e8090c2d559fe75d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf5c010b5ffac38c3152c84f5d1f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec355e880c0c36f8e75dd50cd9b9749637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc385e2fa2bcfef86b80c8002d09ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f7b68d26c7713b4a19e2d809b347c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa179cabe8d6dc8887084cc27fe3f30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55318cfd891a1d56bf193dab95ef20f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de3d7e990d18a364c22cd40eb329a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e60d97d6502c347b56d394b11497643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f149374cd56b1a43be183dd60eef7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905785c8fc912ba4dbed3703b86f44f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032958bc94ba3b0b7ebc93343105fdc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161785f2b3dfaf77310bc02344eeec3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ba3f3bfeba4ed25b914927df73653648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b086efa2bb903fc878f55a4c5a2881649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c91f454b556a67a3cf0d0a3c22675650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aa6bbc403eb8f01afc9859b99e1d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cbffba4d2dbc3360e27010526743e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de015324f8ada6564b42da9599782459653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4799e8e4892cd1bcff7f2214e450d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b763802d82343438fd7525a79ab5b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504061a520c628fbd3c54f688d8c1a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fa0098db8275cea963170b8169357657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556087fa41c4069ab26360c1702fb14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eee6db6bc654759d3b1902104d5c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d104371bbbf42bb55734f056a0dd5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8c3625d4857e5c3c54188c97d485d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe7dd2812bdd49061b31f6891d0e7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be7d48bfeee0225ad91e7dcb10149f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aaee85aa77e085357cbf1e9935b19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c100f62da5f2d54ec568f5ed1515e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f944e86751f0b1baa6789a94223008b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad191c40789e6971bf1d12505263e6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe1aadc865499a5fb09f420662a6af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391c70bfb1c9e51e32b21d7384b18e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa729e514fe62a236029ca38add15d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04f9929bab8b35dc0ad28bf350a3d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e61ae0df1f7c4373889a526b450e74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab0fb4326f1c81c7d50cf99acc0c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f4937520143fb60d530d4ccba1c47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e2c5637795d321f2b7f44476f326f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f738cfca37bc991ce9f9ace392d8ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a19bf46cb6c2bf3b1d3d1b8aafd07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0358dfc0c50497efe0fd333a15190678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d51a06f2759f49dbbee7f2d48dae9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd148fd0702092a3ac6ee98ad1c6539680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520e36e37cdbb71feff0004425285d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae947e3b4d918e762405cb55cdba24b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a863ec8f575d2c1b535e09ba36a04a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e401298dd8cdede680e41e4590cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdd0ff2cba536920cd197cb832ec66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b510a63f82b9a5878d812ec7696764686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee711561a014c61e9f22a0cf27fcd63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473871d38924f63f22c3b2ffa6175c4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288393343a8ca987199b2d0ca8de662e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f6cf5d18eb4764f98b0780aef1b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528ce033c28a6c7c3c40625be21d8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc3f1c16cb021a34270f93e646637692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070841c53cabafbc57dcd4e73a8a33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd3d72ce63328dd163d81ce3320f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64e6c4fbb4a31f893fa963939af83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5d6d4f3ddef48d9f11911121ed5da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba19714d6d48374b239c52855c8aa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cffdbd478acfbcdb16f968a430ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d09d210124b7543a9b5537f9279f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e09b9f0bd08bbaf61db3827f20948700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e393318d3cf882adf2a1a40d3477372701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c60a5f5ae863364800411eb290a66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa765a6481b9a4da279c71a8dcd5487703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfdc1bb7e708b187e668c117537d54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d00795c407efba9734a5212e75a94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959831db7362efa245925bc69ea0b03a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8719b04a08fe6a0f0e40f2baa2f9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51b3a279c14d5a37ed5b421718d9b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887ebe2f9f3bfa35d62d186edff19d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3318c89ffc520a589949bc249d149d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf24c98bf9a9797299cfad8b21f520711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20a5dc1247e2262193b16bbb60412712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f6f3b3be6b578d8574e1bfd7f766713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b4cf264accd3d3389d6a53a1bbd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e3cdbc534e83e3c02d8ef17fbf384715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b70898d3c474ce4278c0723a0b125716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f589955655a42fb854829294248bd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf26e5a9c38aad8ed2325b7a865d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2106381851125b0f6c3c36060cf66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ad5f3c95e397735309af7a5e4bb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03003b6ca7bd5e47708773e4f37688ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962be4526c567e8d8736c99c74599c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1411381586618042700fc0249ed481723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3daebc0d89350729bea939edf394ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71b979ac1489eac64275d3035c7e87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6e0bacd65c30e9f35587efa58c1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7422861aee094d087bec337164fa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2aff84d7b89cfac74d0093c8b5188728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa048ec5c5869b1078ca2da9e96aace729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f8ea3a14172a472ffe8d8e0f2fc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82692321bdd7eca34d0173bcb7a5a02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968bae77a250bb177ac13d1493c595732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2210e122a3a5d4d1b7b8cec7759c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04c77f749574e08ba236b28911d97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d1daf11d2a246ca389f08eac3c78d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ea1c37f4d50a0cf982d05e3adaee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e2beea70d247995b4672f6ef949b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9206564491fa369f4886a35abbb7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd526552257b096b26538597df4b63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f364c88195f27b5a6d5f7054ba2bec6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4245f3adc309e7e609a47dde9ae2c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83cfef2d7429a114cf7168037cc2d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b03ddc71903cbfedf77f3dd54b5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e45f6b8b70eccee2ec26f103846966744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e838a67c20b0c16617e90270128a54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe70976dd7839f00cadcb22b5a9277746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd04e131dc5687cc76f43e7ca511a28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718a170652c48c7707eefcf78e856d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758294ebb849884caec2a7a7bdb05cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ed54273f8cb014989c28705b52682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae75eb5e8ccda37eff008eba249625e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb596aadc5e6335c68ace70e59aa3b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77220664d28428486e740b712a9928a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb477e28c6595cef5302590dc49a43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a9e9c0fb1c56bd8b39846635a723755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aded67b2f621759f9591f4c711075756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f95cb6c269af66947aaa4dfd038e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a75104e0165f8919f18e55f7f533758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f934b1d615e20bd469510e4ecdd0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce18bf1027d30492cd40154d16e72d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938318867f2727ffda715421535bbf3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa579e9018b72d37e7f812a3efd9d273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862deb2e47af9b7963713d3403cec7154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20278f1393f871156ba74e8123e7683a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c82a838aab1e2d4bee07c682546996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657020319e8ee75e979fa7d96b97268a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e73ad42a7ce42054804c7d3929b6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e831b8e2690ec6043199a9ba0520de29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632f98520af99f9dd3d2a141b7ea2cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44e644ad9ac0ffaaaf7c80c804988a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0212e47c19f089adee4af276fbfdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bbcde035f9576f0956e72431a7b2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa417701d373659ac8f75064aa0c2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c68a5ca8ef00152db51b6d0d5db4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040fee8c2399e80e1829b8c797b78f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1e7748983d9941d6708ac0654cab117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc3d4c37058e48613000534b8077218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceeabac868b8891e5afab72d23840619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d92fcf29b0f4e51df1a939f2fb7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a73e0ff09c80c9a59ac499be2de3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf8007a1297ed9ddbe9bf85185e16722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfd312859824ebd5312721b30cefad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29566d3a7b5f1bf24a8005dfa1b8ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fa757944b7ed4c580f206c02eb68125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a347a908c18923d4a05d10204c20ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb96e3698b3ecad6af0738feef2cb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be36aacc1572e25dc6aff80884449728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d267faf163057a806480f3027d0c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb805f6d1c69e0e8f5961df8e9a0b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e29fefae5dc2b534bdce564b6152231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899e1e4d4b33eedb56172da440c48b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66d87f375dd535f6cf3821c54cf9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd75682506eeb22ebd507658ccbde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2fd4887b2d12e840393945e6997335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d38e99db8c7a8f440ab7ea52017d1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc6a2baa6c7a786e8569cab13ce7d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ff84929f143f5362da624ea59c9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b00609bb3240ecedf095b2cbe14f5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123955a845cd10918f83ed58911b3e3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c998989922dfcd6e0dea3cd5f50041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1f3aced66222daedd6a6a232bc05b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59d296c95d08a70bdbe078bdc0ea143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0db7db29c81a6a17c1e714ab0a6e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae563a31ac9b1061e4f0369c911695645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12be79f2c4ba65d5f598cd9ae59ef9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9003a5b7f055ccef0106463bee12e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8908faa683f8b595a3d7f1e458a952a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f76492246976cec312d770817d722249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951743bfc3f5da2b07b96e670c1509c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a366912141d51a2e1952fc7d3a63651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af776d04cdaa36f0e79e220838540552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27bced16753eb1f795bf86c3c70d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2f266f342a50644ff645d6de244054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb285a319d992c951e31e0e23c0ccd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26939d5b7c97b8f0efabb321e75074fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709939f9023a366282e42d808cafe97057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e486ae36c01342095da5eb9e3455158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de415110f3856b341d23d98f6a089f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458700f3d30b3521967392eb1e9cb39a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9ac91f490b9034ffaa8722400a1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b03448440e377f2fd61204b3b2df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb11ac269583b6f24ccd59fc9ce9cb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea010e601bd0b218cb670a4f0001964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3902a8afc3b8c44a275be0efd57a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ebba7143d9913b3f5e2efb259c57c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79efda1f0e5dd234577d08aa29a40c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad43ad680739b016b43d5f0c106ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0cc392f674d66f3d47ec53d8e85da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca2505e229946738d61ac9d3751b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e7fbd5cab0685d37f144aafd35aaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c50a7c1a13c209de006397d1419cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca7eb7ff0101890cb185490aa253473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3aa7c01ddc1784db74c44b7b4a13874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50bed76037dcd3a79cdc9f8343db3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80311e8d399e0df4895acbc60a47a15476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6208369d47e4e1d809b4953fe51a4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769197f63f941c943add769e0785c0b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0c3f155b41c95e122b8eec8c3d99779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a0b8b597fd1b13d684b05f4e89ee580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1041cdc53fca26fe7f7743d6dbee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca5f1e2fa9bc08e4d3a5ca8c89e4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0b51578ce34334338d9a83e72b51f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d371c5b9a334a0d0582411a7f9ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ac1b880b8d9698c9ab6c9514fa63c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc1f8409c4d7137a177b778657090f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af7d1a10f258dfb70c81342264015d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d60001b6ae75aa6dec85b1b2bb4c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7139f65dd44c3ef1e52eb3a95cb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68bf2f6b26af8b8ff012ef5644687590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b36111f700289d5dde836d29db7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b04b476a4b0f1cbfe58b0271346692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fbe058d4e556af3e4a9bb3f72f2e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac61b9c5f0ea9ad5267f3e52de344294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e7c418e332444092b7edae44e8a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc16a89da19f4c1fc7e8de69254f1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f905926588bc8eeb19d79e42c36c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380396ff8a465b73ca7de68d55b0fb5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb271adc1d39290f4c81a6e3f5ec4ec899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c801b46d5d307fcb8b5809687f235100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e2608fc0d0308d6850f87c37835ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb713342e8959da7c3e03108fedf05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a814c613832f02593cb2f0fb6e22c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7cec977453ecf61f6788bc2d05eea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec16e2eff611dd40544b916d1ef02f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef73091bc86dc98f48253cc84e83de2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a6b0d427669d96e10a576a0a65f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937aee449d16680a17cb622de97f5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f5b06f28d641b46a1e906b7744d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516382ffae0b7ab052b389a7ce7ac76b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab777f705a931168f4738e2a467246d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d19bf3fa0b23c62bf58945e54dd961112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c8085722d9484afe1a826d07a8d60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4ad17ae844fab628b65756cbf424a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ed0fd54fa70ad6b5a097b74a17d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f1bf4ee412a546d8cf84322d6160a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d248e66ccecb7ec280f4efc4a2d5b62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4f13f033b91d9091aa3693a0186af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad3b389777b1200dbd1408ea1b8745119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178b8e52641e86999c482d5226a1708120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a19dbb4a5a5c4efd16b88c09a866a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c259668755b7f4050cca9df3be42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc490d617daf8525afffc5674f66a6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae389665a7e8b4decf65dc2d48c708124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e9e3b222dbefc37a8f4856fdfb90b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42f346f56797968991bcd9e08e0b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b288ace2c0c04a438e1e8057c377c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099fca71887b1b4c121f9aed2600e0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7588b11b452570dcc1c65e16ea48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6e2f544528be4fac46cb7a4bd079130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f937e2fb1446c35b766ba86767f0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4ddd934d816719d8b7f154a0a548132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7772de488e8d602604751d93c7cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58afe97f3fca38642b1d46ca19cdf99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0421276213d705f2bb0fd27f0e03b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b1a70062ad0ebf4217aed45c6ec62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082bd569a2a54758a740897f30ba45a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cde31e9415fb8dd0067421560aa2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06f421057ea43422eb57d39bad84d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7950224f5be7b8e04eb37c3b2242d74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800d994c5cf0f5b898516effda2ed2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00727a4ad30d9bf20db4b59d22be6b5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a76b02337f1adae94faf7929b9334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5045779f0c906008f2f4b8979aef5be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f2faaa00d220db51937237cb52d3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164749488f1e0dc89ed15c75a9b2437146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a894e8d19d7bde85f8d9dd4e65e0b3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb05512dc52fed5ffc71bf08472ba3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a182bcffa0111b44708556eb202dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc9bdc1a0e2f79ce828409e8735bb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992397bd16f11a672f350d81947054f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f9c7e7b42c610cfb44f0f882d963152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f29d944c0049320de3daf77f7ab742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796aa7f209977b826d5bac88c4cea23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb590dc8eb980ddd9aa76a296ae0b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626cb151b93e76d6d31802899e1cce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb49d7a1a72898f1229a1b7135f25d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ada249253b6ac5bc51991f64c62b2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b7208d94be1c4e1fe1cf3b813ca0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df02c093a22f1772813998643c19984160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c2ed9f7c0e10eab2fe6b2ff2e5404161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce792c1a4580778c469212dc01a498162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c50164b17f7b0ac855de27605e54d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fbca0bbbf76f74ac4901f453a8540164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818e16483cb67e8b8aacb70ada10eb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325dc02ad247e19226ef7d390bfcb59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e72d17756b09ddb8c5a354caf454b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b0aefc5e6485d3227b0371b0b9fc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1bbd010f694a6f4f5b05d3b7ff77c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590973012b0cd0a1c0fa99de9f472b66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f2dab6e6522ae7f989a4a8a7b5a3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee0da42e0febe3fbc318b8123ebc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71440feed0c242455cf5b1063934121173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400027710ddb53d9761d2deb99553cc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db097c435774923f2f44a849b47c981f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdbb04e39c6c1a57eded556f746cb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f932044ae7f811b71284ded17f6fade177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd578bb77655a8bf8eb2699ffac978178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b4cd9ed59945824dd7e68fb94a8e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365c281da00a865933e538b6f301d3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736ae6d0e868b6bc361e588af2b79c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b43e8819da777172713b410df33513182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e87daf46e50968df72593eb983a443183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c8fb500d1ac991e67401de91926d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc8c69d2f9e915e77ed9757990ee1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07a03cdb211c20c7197eafba501e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2208591cf1ca00a34057741e1cf78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05f040aff1eadd926d00aeb040d58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062df3c36a80041ddc843e4f257103e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e4327d1d546e7ab6e066249ccee79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c70022772afb332cc26b19babfdbda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe5f26f2e06cd56999bdae91a65f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3899e77c7acefc1f6f77aa2a36516193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98792e953671e9d13320fd8d6b8e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07043a7ef8ee360536bc09be54bd303a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191daada92c4fed6a002ce2edbd44fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b3256471cfc7358994691c6ac00dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f13f01c19d60b0dc37409f5c8de43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803052ebe6fb5eaa3599a51ab2c76654199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c774e60533e1342cde9171c10c9b23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633aa65ae07fb7366bae46ec58a0057201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd248d8019966a269e3fac41b2fe98ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d6c06a97f89f7519e56fb978c214f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806bebc4aa835bf72b0e6ba7b478156204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6cf85455674f622ca2e690152bc9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9285b8ad2748d06a44ecbe128f9a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63401153632d48df748b971e06fdd1a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451f18a0fd9846938ff72b843c72fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbdca1b90d5e2afd79e0233d3bff1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb54c884030b659fa05150b3e7adf45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e8943b22058de0927399e23fa316a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797924ec9df31448368b4d48cd7c629a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bfffa48442976360247dfd6d1fe62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584079da063d7da39bcd3bfe0dfd331214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31689085e1de649ff17ed79c0f30c081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a0fc51853c3744281ee69f7041793216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748e9cf7b106f17c6f4b677d1068b84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de354517bb7025fed741135f0e5e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8620b375e2824716c293e170f4cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015deab24511b7ffa17d1e54b9ed44b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433ce7339cb3d67a4956c399d71823a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f361fa846e6f4246eb5cfffe4be8b1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e55d8de17cb6a5b7915f811a8cb723223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e4a30b674e51b8b899c6511665da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37babafe5016ee9bcfef48d08ae14b7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011f821a3fce299a6312a4ddeb4a3b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09737bd48744392c750f72f10ce29a5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2dcecca77c75c7e133df3dbf39c99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94da0ac2f18ead5ce4a58cc438eabe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c80b8ce163a0e6a3cae5925f4f2fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79c6a60b52925748358db7b1b0652231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f75ec89c16e31019797a9e233dcfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1361bde6339d991846efb37bea049233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f2cf0361c4395d3c9061bef91eeee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27751da7fd3513e497d86e7408c7f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef20a5d6ddff2d57034f5ad8bbf005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc15802389a6716ee19adbab8340475237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119290929bbac8551552e409be170d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16439028551dacd3f9842548de018e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42a4711761f96711d99531b0deacb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a9e1a6c00e488142cb1cbfd209b1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a0155bbc0ac81789e2fab59f086cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e4979e255344e3a08270b3e57a95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb5aea827bf67d1d27516d7cdfdac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518adbad1044151f2db52167888d3096245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772e7117c65097aa556334ed9a5f4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a402cf3f77638b93fdce89a11e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b5e171853007a5802213552a09706248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a9e7b73021a0d95498006663abe2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab23d6ed2781422fd34fe0f283cad2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377695096be5072127a4388d63eb64b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6ea95291f7535cf3ae6e0aa6c3179252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2449cf003da591f874a8f56fc59a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff05063a6a15d0c0913e945e02dad2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c836b536606523ae771264d90367255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168aba23d9b2972e96e3a6fa314452e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff52eca2579266f420780af95246b92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f1dfc089cfb699fa629d7d981c27e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0454fb8a1d16bc749754061cd72e8d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f7ce92b4b5431c179b54468afdd3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4aa08d29af858bc809f06c3808d5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee101d5f98fbf1355217b1f9f2969b1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831967dc16a09203295c4ec36414555b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075295f08aa2dff13fc2320b61f10ee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954985bbb199ae6d83443a1881eb979c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3027733c0ea7df552bfa2e66d0cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede8cf74d94b587e9443c969a08b970267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a20e6dbd3802a4fe5028239b7261268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1a7447746b69b9457f2d8732e00e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bff06efbd7e8324449c2f57d3f1d02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026151bcd033d385ee3b859087feb7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55e8d8bf7f76d3453c839b3ca8abf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5fb4dd78f99fb7b0de778ea4d6c1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb2f400161f1aa000e079310bc52c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da969d0728f40ec76bac921c84e6a0ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64facdfdc6c4f5a7f31bddfae40e94b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b423e6e92c92af07ae6f563e19870f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62480321e6778d3768cdf056dcb416278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67fd324a20eec2e9c0df279757256279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed69a04ddd6432540753fd8f9bc16b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93170e5a88f940185c8a3ccd2e8b7ee5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e6ebe66d10f0da2d21e16cf4367ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cccdad1bfbf9289cf9261df0076250283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c76ca5cb311e46ed8279e32c43cfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515b1d30e63c0ca304416501b1f7855285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1684b14c17bea686265868cb0172442286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189e02853c44308d1b2f02fdd7c93a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3725194008207a79c80a9cf53aacb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751795b5878451a26cd12c632394f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174afc8e6b19bf1bc338932fade40076290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca87293020536cb0d5a111b9926764291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532d396d501737139add4b390824de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28768ae178e51e2a54b19907d48b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef643733081c9f68a18190289a28a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3705b336837a100124ea8b6331c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cd91f21ca31fc1c1e3e752da1f084296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8a820c486646f3dc19618f217ace297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d86c6a2d4af9e151ff962d7487055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5ba776b4de1d802bf0e67818861c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f966b0fe59ab6a3e18d5bc4f9d72cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa853e200dfbb7f668553819bf549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b585c9594dbfa65f0fa8cb9f4b998302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaba060b92654f508cead92661bd20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aaff96df8464fa8a30b78c2e1d206304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8971396f0be402c92b5a7d974e2e29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae26d5d31b90effc79cdb17ed01f76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74c4f5734806a7e0dd980a6642307307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6041deb5312e76a0e0ed17efda260308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d42883ad7fe96aaa7cfab68712fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c45364cb3364da1bb37d971c4830c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abc0f336c739f1fbf9566a7a3481e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b48921d3a2b7e2b213bc963e22e65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91352d7e7813f12a3c8608b67505c7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd9dd9e3f70999287304b60697acb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe38e0dfac78b2ff4cec078b16e0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cd16df351572ab3329277685ea25e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f65ba18681054a0ec5a73e5b04afec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26470b887841333bb3a1b262b4adf3bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd33ca92eb0ec778aeee691b833d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5015f85c7b68e246791f4255c577148320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f92fc3007c18eea020b337c5d340b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649820d69672b9be40e7867aba61a84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f028b73321519c15d1d897afbe1d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1ba94572883aa7a0bfea9b469740324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75986e4d657991ad048aee4f1a9d4173325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce6f935213112799071d19d92a993b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076daa6711b98cceea504efd16fbf524327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40a4490b0f577ae6f69f95a7b7b1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc63124899081f645e848afe55ba40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0b8ad2747da010661333833c75999330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66360d6f6ca50553cedc8f6423d5be02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc290c239b7c44280bd737492d4208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a6957b5037b3afa56624394195de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282bd384fdf9b8c4b9fe7c1fefe36f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca737e012f386e98a3c50e661a66e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8878151b5d41eedd5a74b891d95ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64185b92e8c96fb9b524efd91f8b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f87cb9cf73a92b79dc3774811ebfb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaee3fa890db7de4fc4b88119040ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb0dc997fc6fdefc982c34bffe39a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d313331478ab0706bc37881f4ef6cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de06eea8ec79a2781e3702642b5578f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93276d85fe46beeaf6eafc376fc70836343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527686b913bc1c349ca03018bd2db92d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c9205c36244f2026f6c36eb2f55e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddae32c58cf0512eee39190cc90a954346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc8b83f403de46e53d1e62f7c350ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924926e772861146cc94761a9869b20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6bc1088bbe1669b994b29641e10e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319a67047147e1c68ad76e3fac1d099350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb67e279bccbef661c0d89db23b604351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7227da5ce4b507a35ae944720819fc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d3cced73c33558b352d9fcbcfaf12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f1277f2da4732ed37accbeeead2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43fb709fe1d03456942754b2a1886355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c09059cd611abe5b22cb5bd36b8de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69920957931fb52804e7dcbf18bd83e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a65ea71152387330994589e538330358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd179367ed8b496cb71eb250009cae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba26e07444016cf7c5327eca2291de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2668a7bd65926f2d77a1c8bd0e64c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cde1635bf63823730fccff5aa66221362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61b96335d0300bd8f25b1010852bef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101dcd6db07ac1145cb3fd7d04254ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfac1653a0a89a7abf45195b6de417365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff85eab1ba3345ea01ea21f5ee1eb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06443e1dce04fe5e4c7e87189fe96de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8fdacde450bf3b9ea74fe1d0e9a73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197db58cd909a8508612a1f3f9b189d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797659cfaeb283ceb7fc230604ab60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603368f9c7500fef3e54ee1bba496350371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fe68f3668caea93a89ab68edd45da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2666c969a5840f11292b987f43e87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42eb979ade97ff5e8d98424b62ee04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae86a3a9af4f4a692d7cffecad616f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef7f16644da3e9a1f846755ab44ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd64709482370a99cf98f88b92bf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010fe2dbd8e182b1dfbad4bfc135434378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1aa3cc51fc45519f8fc535be6536a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841f9de79bc4f170582dad12ae1b958380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad0c6a410172c21b72dbc2ba17887381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c349c6fee51227154c2b7221a90e95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072713e0b2ff356750ba4ab3498c747383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecfca946b250ac9796e5259be18eed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3854664404df4205fab0bf867f7faf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08b6c73d57706f39ce7c022b13c37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e4cf2788972195b4760ece52c1ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6923405858af96c2062f9cb4da3730388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c209005d64b58d4d2b7d89cf78bbab8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e8151156b328447b8c7f5ffc80f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56bab7038a71549bbdf0e8597111aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e8d9059c118ecb7375cc6bf28244392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770c0a255aa7257ac37ea2e2d6bec86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705fb40459212ee3ecd88e2addfcd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5026c456957a79491ddbf1612cd18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257e75bad1f903cad49ed857add2c50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9b53b6d388a544e1186256ada7be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e35750ba03643115e2b5cd523965f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95f21aa6aa34dba9cf0d86f63738d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e62392ce8f6b6c154e798786b9636c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c96dd2ccc0641a976a092d9398b5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab016b3c7a77bdd4688747b39dedc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598429018e665ca425e11f525ac1e6be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b360d0cc6656809e6648c066e5e364404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73360cba60478beb42a71571d9038ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dba11f590d6190972a9a0ff69b2d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e62de81291c43239ddec9fbc645dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc376b9ce05bcc28ebf3ed5d8676d2e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad23871a2253387246c17eda35da10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1dcc45c0a5e374cbda7386e8cc4c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d7f5381d224c572172e0ad2c98b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c4918300c81d2c1a418da97fbbfbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87370238c8a2bf535bb1223d6916f43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f0968ba02e2bf2d41a0393b6f855f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac707663f93ead46587ede713974aba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ecfb2126f60d6085f67a0e82c245416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ea505ad251b27342b0e28a5a240b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36dcde0cbef9d9a224ece674e8ba7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5fdff8fae5ca0bdfbe889df4b7f5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60768f5e38bf43cd9e91bf8331098a7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44ac81bf686a0ffcb7f3947ae97b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6dc45be231ac749851ecd7245d927422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb516b8cbcfbce8aef5eccca5d0379a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b73173109744098794ce128ff4dc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537cd2924027f96d87c2a042fbc61a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8ada5d2142050486f117cf832461c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fbe5fa94d93c51427ad4ad0627756427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af16f1002493e5a9ec75bbb5e6caaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e03be4ef62890bb356589f9542a06d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a80be4638e9d9ec06f76cb85b2c360430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0fba575a4a84d0ed65b1cb6c1a1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00546326c43ed1f38c3e1c5dade443432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3982403c3fa95143bf9b782965aa6ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95ac1a8566bfd791980e037943c1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe84ef60e129ad75e80596fe40b36f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094065e460c7b1b8107200802a010e71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebccc1a40760faf15297d81e6ba5d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6e8637835fb9cc56a4b14ac52e416438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83f3035ca6781748c46d130f49ed36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a1b96cae54215c75ce1fe6255426440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a6474d42ed39ae533f6662602e59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d53fa3b848812f50befe31fe07ebf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd600e71dc47467464b1bb3b1fb728443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb88ae42cad1722b415c861fc111a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cf79ffcd2d7dfdd6b24730c567c34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01709d3bcb8820d8bfe9bac709a2fc38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddee110830eb89b14332e78011e616447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ed887ac16e0d911effed3f7502057448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab31baa63f6a452f6982886ed93a60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933a73d6f0c6e21d749213c293cd7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15347d8460cd162debdebde7a35cb9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2154d41d100c104a458e17fd62cf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5ac3c9648a0c50779becb7912ba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd003f2222034183710d88fe165fa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629839273e2dd8f31ec39831df49e7db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6e6322644e97cff71c0ffc3378a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57790dea332304866f72cd41b8bf55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec78d5e6a8b0a1715ea98d047cd95a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27babe1e9158ddb11d82c36807d640e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c43b00696f8a4d6a27ac16c96ff7c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba958b75e0a6171b1c551ea49a1ed7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321475e95608af3f94b449185dd2ab9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e81ee1a8c2d4c6f7dae7eb10de218d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18b9bf454ea31b4a8fc9ab24d877a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27acfce3a7a2e018b67d8232bf292465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20fa31b51b8f189e8801008d987116466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc302d0b33252dbe8bb63540e48329c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f625498d8b65c9781cb7864fae3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fce0bc5493c81339fe003f6d9a1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dd8560c4a02d1ab68fb045568a3ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a91c8d6bbe3a184dc792ff7202fde6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afbe70a19e9d31a1504552bd4f106f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb53b82df43667b1fe69d350bf29d4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0bf4a1149225b622a286204dbddd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ea6ca59cab0f9c110dc4295acc032475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f7a987993e38a0b62310143f7ae47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e4c3ff591d6e4fc6d12b41b6e2f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b5ae980cc220694579b4783cbd13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b078b384683cdb659a2356b31fc6a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef52be3f5b49f4248105b807d46b6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327760a8cf24d3998fb342a4ce17795481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd8825780f207d1cdbf780d5c38dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f42ea24ae8da7f76608a70cd03fa6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d59b77463c790be3f7500ca340718484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89012f23e8312bb429444995529e8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164b1527e35e66d5cf08fb796d0fc2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7c1c11ce15869ccc782910d3955b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea01d324a09f3518c2b3f84ac6da1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd26283b9bb30c15173deacdeb2df5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f11af964425a8db7a6c9d630bc7fa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b90edc6ce85b52b11b349126d4112491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf4e10271a794873ce5fc50544e1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d705a4954fbed54207bff8f0c7da0f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563c7a3c43bb9fa1e17b88d444d7575494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd298cb33881100f2e9c4b54a50b9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff857504d1c8133e209f60ab5430c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e0fb02870984ca45560bd140e370497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab1ce09cd3e4587b10a8399e12952498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b5496faed3061548b8faee3e6acf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7112e547d4ec09a12c0e43af94dc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2f8d6a1f60c66033129ea259ecdab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f50bc8ebe1391c41883e0f5881b72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539391c3b31e211108f23b6bcc41b854503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c64d6401400129c2152e6ea068b726504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1e5459007d2acf8bfe2978c1365b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c9758384ad34b9ab8914ebd15ddfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f32cfe9bc70d059ce7eefaf6f3d752507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e0ea7bfb402c760020084695fedd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4efb77cd0b73420500012b3317119509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d52e730a4e212535813cb7420a455510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b509798578c554e9c6bc311dbb2793511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dee727f82d9cf49e9633149fc220d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3abf79bb6ae7933fe8a26c3f297e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba648f0d4fbab85a4db06b931392958c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330230a32084f5713ba55f14b7e2a75b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8b521c1d43a944ababef9b34eacb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baef46a45855c002e9f5863d365635517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05de7c176760233e778937fa4d8983518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bed747e35bc973737f99a03852610519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a329d49fdc600468dfae8a7cf96224520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049764691eed4c3d2a48272f64f00907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc540f219d5cce9ad2c533d6c260d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f82f9a6088a878f1efbba47c1171523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78274d5d27c4ed472c321bb9fbd4abe6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef971e8499d1a240912bd7b8d24224d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbe3013de63b956c77d8119e8a464d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16a96e071f21773e069743b8a0683f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fabd4e1ce3e60352084b464041a5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e23d217ab349f320242d45e3f1e4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919ade794ab0cb8285354767d1d8d57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1fec7ec75da25292a72e85ccab24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426d3f5698eb6d958fdacd9b0740844532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4095a89ce4a2190d607006f2c0e525e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c94581187f7e4044aa74f13925ec2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee46173190b04d5da01c4a54ee5955c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0e69a584e066cb61d900f566d619536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a7ef9fd0c216e2919da1b9960ba40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45bf955602514c983a2b82ba67612d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170261db7d0e4b2925185ee7569d7f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35424b3b921dcc6ec89c825daefbf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6fc3317960e761b5e4c23f40ea99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1be16b55272f15fae441f575725f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f38e8f81289fefd795c28b68b057ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969195ece24eafa51124a6c8099eabe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dc417502b1084358a284a7b823417545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a56a1304d0dc225638f641429b2ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9901654fc2a0a1b62d9139325cbcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c95d4e18114fdac37b836645e92f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a97aed7408a74883cd730fa81a02eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c69dc4fad2928ff7868d19df4325550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c86eb11b1743fe0f4735c455e77f38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46381f6e84cb5c56fd9a1e990c712b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff97c9806e93d87f014fe896dbad2c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8d98f4a5987adc158540d76bc7f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c438899124d1989388258cec0c421d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a044dad27debbdc5770eac9944400f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ec110901cf2f78662c1405914c1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3ebb55d27b5929d25c5d4f75c1514558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4dbcdb66ac58b0194637afa17c0f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e139b5913183fc1ec8720facb2675560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cddd1e534248dd4f80a8dd8813bc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e699e16c74965b8cbf0505ae95cce8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4ebf149cd49c6b17709e43b06d163563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851fb69de36be6bb2948ed79f91140a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00768bd32208fdc6ebbedccf6364116565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ecdbc0b51b7e2281be24fc1a5d7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2725b74879ffd61879f8d706cbe70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bd73e42260aaea5f63aa2afaa8892568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b6266903154c60265ec0ba697df1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ac931fdfc419d617bf9eabe01120570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a1bdae05ab9b07957f55f3fb395f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440ec69cc665f38c5b7519c5118a63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b77af1f66339a13d643e072c3d247c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d00d46c743ecf3e2be96af97d65a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6976764c515e671f10cbf2eb36e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3e719ac439bc58848e5238096faeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52d21f6305f90942d3fc9082392aba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e6a73bd80a3f980fa76954ee1801578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e07d6ff3d3ae593371ce4a84ae3e8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa18c0d37ce90c02da226300b7aad5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efc5a94a735318dbb8a47ed8a5ad0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866e542bee01fb26464f0dd38bb3d34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e20361771f4b1eb2c4bccdfe63d0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38b852f6ca1c71896df7dbef9438cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e601541d418b73713938c77fc7e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f6ba17c436cbbf4c007501261ffb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17e5ebb23a2f7845a862692c50c72f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fdc6b4a9a63d3b5855723a667cfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed97f629310248c1e26edd963bffb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b69db0b8832a042defb2f54e2fb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b5edbc10014a81285eef97e1537ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af2e0e35babca81ad8998afe0b84e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd965af43c3fef22a4fbaff93b52cc9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f2bc4bae936d93df078b5a70f3f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b0747dc2c105f1dbce6ec7b91980595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a10ce8fd005ec6069c958846df4b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1471a6521ae244cdf6344c5d8bf6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eed928e444709c2c1c9733131d6b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7a02c69efa2e769539ff1ab52a7ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54bfc4f1bfcbfa59bbaa9913c0b502600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d722203bdf9bd190a26f3718fab265c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe783459d90c5d196857730ecee7b3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e8632d188ee6c17447ccbf6e1aafa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49a87aa4fa0c72a6fb4a4013ee5f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de2afb3f5a0f6715639ac2cc3b047605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a03e15a17d9c1bc950853a1ae1ad2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62a4d8fdd9523ce8ec6eb010355db2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774a5936b719a2aa6d88f29a0fbfdcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1432fe236b208d623b51466bb37d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e03c214f7df8bcc97bd00968c1e96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e704c59133b3c688d5e56017fe109e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa77d0d80e546df83dc35d112d313b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c3b6447299fe85f0094441e20428613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13e6d25a6ff6d4bd39550918c33fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb2215c6d9c3b59a7a5b573f9d31f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc3947e8f5ccd0546702323d96d543616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cc9d4aca8eda5e5ffbc056499508b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068d7012e2ab5eace90c7ceb6d580fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a65e7fd18032909b5350cf0e5e2808619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d8e1736b596dba8df2c9c2dd2c6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a978b3508f9cec751e76ace91b865a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614369005d46c1cf83bd36cff8619f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d731ca9110e9700a6d8e8b498fde50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced856837a859e9135ce993b7c9ac86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be1d8dbb3d021e23096e9daba5e881625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10da981afd98d76337eefa6b59e713626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deffa6e643b3468a4a49501bbe973f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dab30f0a064019446682fc4c16479628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941276a066eae77c6d89b4821bf6dbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c17ffb04f50a3f4f03159ed95cb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810e0aafdcf404ae11624b164c288ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf661c72b5a6543a606a250c867d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c040d7377afe4e08b3e1825b3db27b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396a7675311010d2debb64f47b8e14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d09971b4de8f16c0d96fb811366fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5521a262fdee59e2b19aa374c7f774636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a02935c0e701af70a898b89387ef7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479017d7f2cd4ba88f4d76e7536a611a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dc1bf4b401da30d56654cc158bcaa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d3f5d2a00fcd7bc7abcc8489efd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f769f89118a214d6ef760e75220c703641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b27751af3a4938cac16d10334f8e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc767d53a59f713b86c813245ea5b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b409ba039469dd0024d3e3d57911e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6f1ede71f3ec1bdd05920370066a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ca620516acc8b004db1704f1dd3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21035f23e595d1e10e03089060e23f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3641a5463e63e7e667bd8119e23c844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c472a8b974a1028412e3c469aaa16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dace531284f4e6b9db0f55c53d8012650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e7bf0fe33f6f08383e84bf60e52fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9871a71b952b9b16aa23d746db6092652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852758ae7baba0bd5cf3693cc3c17ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef36de52b53cd6cc2161c351ae249db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c3eb3a75487eadc212ed8ea5dbf2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5fadb6bc7d1a36f0b3050e78b70a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d705d7a69441731796020262dd88ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f64aa32328b2d885b98a4460f4e945658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f85a45bfadccb0a615c7472f04c5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0278d4c2ed910a957b305018eea60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea59372c7d8112a876526b8a4cdb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270286ef4adc4cca00df55e5a6d2d4fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608b9d809b9cde1069173dbacf148c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5305754656f613f5279b289135d55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cabe6b6498e8102a8f0b23645551e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f04eb8c2be8d42e99c3613042320666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b014df061ebea4ad6345eb5eaa5d004667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f7f333f592cdbb23fcadbd8d7122d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67e207e217df12a639e9856c4f9c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634fdead1a0b710187c3b50ec49072d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40372aae04befa4ea0d99432db225c48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb4053a8f27116a0496bd6ab2573d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c665dcfef2fc380d98329188b6c42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20913bb3deb60ba4f1a3ce1685f88e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edefe8fc433d3dc629deb0f94f2cb0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203798f05edad697dc1dceb32475e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd880e2f8250b0c8e0c4bd7a407b272d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2089b972843b1a44530f52ac8ab8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e40a1b2556075f1057e3a5666cd5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f731433849d5839db14260d0d27ca6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ebfe6d698545934f76c3c413c74e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dadd2f1d60bc1ec1e3b5153f1a488682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b7e3a6f51757512cc65d0ac3655d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc906a5f33183777c7a02f755f2aef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07db1883ca7db4a6596a0df7e12505685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da633245eecde83832a4ead53fa8e1ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfd05bb2465bcfa61f57845431143687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08132e85c1a2a0543446aa8638c7cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c50af080c3e1f218074bc2e97e9e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08875e88229c0ced7bb483dceef143b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c99674d81fd75746db031d27636d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a0c1da3a2d67b4af98675fa53aead692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff43e36d5e7709494b958081d88c665693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e162c2f65b1d3a302f8865f43d35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb290d1339aaf5af3b5568aab5d81940695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d52505907c646ccb91d3764a1925696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e80ed5fd831491726563c44c8aa12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7dfe6b5e2b75f65b84aa5ff93e07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcab6d6420707d1e0c14236632a40d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4bf011e87ede862be9dea64cb4fbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f30d4c5042f7983a460d427accd95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719cefbe92bfd8feea877aadc61af73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad2038d7382a49f10698b02a585765703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b55e44ad6cac6a887a9226aff6606e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff136693801cdcb36f165b754b790705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c05341f645836e7bb753b48c787509706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67645e1cdc95bef3f1df6108c2bfba3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2825432aeb07922b80f669fd498ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62216bfd37623cc5b84f8b2586f6eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10702ceba370060654a1e78d7a709419710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bce67c96c9cabdbbddfaa68094ec4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3194d04abd9ed93f843915ff1e617712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c94216c8056e1d322d7031e2fd3ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb17dd4c067ebf5a470e28ea701c66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e08df23c6568d9a3c9380a22bcdf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e4d31008edda7c34079830d8168ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af777d6a7147e9fa81f7662b77e42a1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f6adf4caeb008a5b35ea97b64863718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc493b3ce2bbb0e45ca11a8f259bd2a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600f972276989756fdd38ed7793129f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462b880c46739a8ac64a35ae44cf885721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a1b67dfef8282b0f45f97059c2689722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f666e22cd4dbc98bb49f3a49a812723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0cb5684295ba2caf56cc4a86d3e53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b7078bf426185142c287637e18d4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4999939cbfa76f2a2fc571b388b2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a293500cd463225dd4d655d0f4ba9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e17f8c8253747e3d3be9c5752370728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d18207cfe209016cfb9bbd21aa3c86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482968b0a88f1e64c1c7110782241c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aa92e8c241c73e4c22f99ca58621d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ae1dbb59080e5632d8503e867f49d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1953f3b2ff9846be227ce7f60b22a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc3c8b4afd8ec3967520925b89bbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5ad91f56b534b974a685e8c56580d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d976b5947a58362032217956c4e40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be594c8f8f38335296795666a85c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6f6c093759b0aafbafb8ed369105738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a333fe80c47e8b3422e60df3bf379739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e547198b0b236912ef9f5fdc5007f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38bfd9af22010a1be4b56cac615570741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523d1c1ae9ca6b169855630ee322a0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d3d3134daa44f67587c1cf042fc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f4c2c1f6fb694f18584d9fa235d18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d976a9e6ea675c148dd4dae966ba35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375861fde8ef82aecbeff6a948f1dea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea014f4a9764717e139121269e692747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16a212f0b7eaf0aae46e0b6ae9b30b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2daeb8854b9c0addf8b60039edd8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fae917dd0cd9ea424115d89a842bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd4c05fdde1f1e9194721d223e51e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11403c27029178b80979205b626c717a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9250822d7a8923b900cf3878c7fdf78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8270458a070d7bb04092d78e7383ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f45cf67afcbcf8695d9287af93431f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab6e5de04f6c84567225aaa027693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50e29f66929bb449cf9cffd1077a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c47237c3e42e68212d7568a9b5c82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c112223b1adaf433a32caa2891a0a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>