--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839e01b31c49c2286081edc1b48550d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4dc7195cdb03dc5a00698f9e042742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f5159d3a06c07808ffbc94a00de693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102ce318c4afdedb64dbdcfc6fe73074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306466a532b330fccc10cc2e60055e3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b5a2f6ca397d3b9177b58671ac8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b374e4e49c1498e2cda7ca974f122617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe992e0dfef04833190137dd3455e25f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21e3bc4e0655ee15d28857a440d469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d5183808675ae92aec1f863448da110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7026745b20739f08992bc31de1537f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120b5e3ec0bfa841ca4d2472dde11612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2646f35d89533467a28f117154e5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb198bd70fe1524ffa77a89a02b2ffac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12bfe41a7d1a2b74ad45407f5dcba915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876374bdf9b55a27d94a89e5dda1bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5844e4d3679a9b3e58b9102dabd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1856e3aa39560597f3e55dbffa6b0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f716c5dd41db9cc54717b4b08468519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b121d5f5bfe76be6b0e205026815ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9efbda22276ed67219171ebfa3a3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f00fe466809a4f585f4a5dfaabebf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803109f3b410392f854b7e20c3277f3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e6e9f3244698ac31c9f8fdec07b8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb87fc49fbb570fcfcb83022cb038d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528334316cfc01110b393ad6bdc9d9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56dc19385be36f33e42cda8fb4201d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184173623b44e2ebbdf72fc5391994328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd755925039e9f5686f8f305e5627c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a364abbbf843abf38ce68dad4c48430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0711009b88e935c6e78f0a17802b7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d00d52fc9dc5d1c1085e2e7b3d3a2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d9e5681c129bd30f734a7d135284633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd531c93520e488214d402a74f76d8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa272b12a69301ae1ec99778bb744b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90dca5665c5d1f323022bb15f0db1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f5092d2f12704f4d6a5278daff6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bea1a1a5e631982b694ca2fb47cc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1e77d634f9ef9b509b315e66915639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782d9e96c944b7ac44ba1f4db91999040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e84003cfe05f4b39c73a81871f1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb4ba1a130ca974cff9c1022ca52a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55243a692cffc14f87f13527d982e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc03aad48a4ce809b49df7b9ee604b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260db45c803e40f4c6639e9153bfc40945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253cd0cfed309ee703850ef5a7e1cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423aaabbe3ececee52eead54312b4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887c4ee997247e4494d1a7232ee95148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fe2c0954399a7292a7486a0f2a67349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e5f600ca76beaafc2f3ab56caeeac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c1ab10c366708777d51ff735ad6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871aad58e097113b4ad26b3bf38fca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8717410295d077509541024327a1da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b39d72c7015bf66b50bea9c49b4d5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d687bf0e79e5b21b25a96bdd3682c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4542ae860ea31853f94657518e408756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a07d532bb746200cc4f235c600ca257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28d3873fa1d87b85cd2c5bca0f3fa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915af55ba70da1ea4f9e47cd56c7c24559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf628348d2adbe397ccd7c6c35c61360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6602f93d743578bd8e21ec7591c88961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec5febfe9cd5f7b869e70613d6db6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01256748163a4ad487cd19518e308f4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcbac8770d8e55ab0b71de1cb1a6a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c296a8f548e710c24ca14e532f93765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd932d4f6f54498236c0540126113f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3762ea79ca88a6d30ac8d07dd2c8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e32fd4d3bba3c009d9a2a206d5a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740d1d7696049f5b2ae8d0666347b9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73754aca22b71e9774fe0adf93b8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e246ddf0de93c4a96507699b2cee8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a41981cae4e614916b8aabbbd1ede72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf7790bc0a2ece72be7908a9a7f5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64283c4114ae3115fce8aeadf0d131774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb0e2a9ee092589e07872ccfbf1db675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b03dc84264c09a1f676ec8ccdd8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dd4c621e0e9de77255b793611ac8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06b146185ac0963ec60a30776178378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477926ce3ad6826096c522e2ea72b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52083c7251f23c43ebb8a8bfb0da71780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f85f514f898e0fc73869dcc7f976381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c307c3701598f9f712bcf7f0add7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e6023cd584d6219b57d25d0747f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680489fb8a217ed04fd713e5c7b34c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e7ac3b8576fc43c72afa5e9088f2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4cff02914929fcc615979460643886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233848b90c74cfb74eb1326adfcf4c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182b13e6889ccbba10459fc644012ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d4e7350638e5296e31a6f7d638f5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bf4e22b508536ba80e31df090f89390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b217681f1f055bf8390cb86bb76a2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791f15f111c69f9bf848c416464db692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa94678c10fd856c77bfd11e9ba21993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b4a3b096a297a8008a8432f0041394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530df722013d022fdb56d7c307fc68f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46748425419c6442f740753f9d9f9fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57985148f287d2d5b2c88219a9a460697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdaf7bb2196ab9381c04701f6772e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c38038e8bdcfac51a6481923db2cc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e24096db054dab87a8011de0ed8d0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9170dd32707ac738535b3c6d97d405101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec0aeac546793a0e6e67427b8ab37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b085bcf692ae82db7db099ddfc817103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3b0a4376621a248f12a3cba88cb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e2a88535bb86d5881a8e71a2819d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347357df0ac432d7571300ed3a8938106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958ebb46301bfb072524fbde7572a1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c37f453febfc57df6be9ef38457958108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb5bcbe57c84066cf4f4cdc2b3ad5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63902d9f9ff331057a7e4c5aa68e66d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae67ced796fa24cb0a2690a9ef04ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f890230ee89a8612f437a4bb5d9954112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4e70367421773d2baccd7d9c8fa52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ce13a4d9b49931295d86ef4e19f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a387edbfaf3120075070193aefd7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3bdc591b499edb05156c4e3e13134116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af86c1304edf36cc4d27e7b4468c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2fe8ba643ef11324092b1a8f2915e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7e1d0ea9972cf6f70ecf632f8521119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5c812e28deae92c12cf0f0fcc8ee9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f2ddf3abbf6383ae05dfea2b7403b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fcd59382f1a3211a5b2749afaa33b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0da89999d5bd1276f56e890cf51f69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a47d6fa8913910ef7e486477003c6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb359cdbc23d780c9c7984827b1b28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd80af2f2005c3f65179637af8fe21d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ab49e6849f1d3c5b6f70a5c5651a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8585d44c794c471d99f9ce2ad9ea8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b369134d5bde1a032776bcb8a21a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3da5d7eae1dd84edd73d1f036ef90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19982b06e74f64cfbb15bea3a39286131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae53514af1b44fce702af16e2673da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ecbd313e5de090db8fe49c6874d86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470008c16715edc6210eb54896a6355e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4b62169d4b64f99f3e001748d243135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd851bded5cbbbe95adf6b588ee10b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bdc960c5893611293f052a189c3c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d819df59f019a56b7333d3e10942a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea97ea580c97d39384e3973d4e2566139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b15e397d667dc6690d3942dd1e8ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f45176ccee653268a7a2058636e40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefea532f652012a51e971453e8fde3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d479be56b9ecca3bfbbb36bd6e0899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0478246161fd12e80e96aa909e90a48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a73b97cbd0175fd0c9eea13f6780145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a051be776af9bebe40ce519a46d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655aa7274906d409539c656dc6c5773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff935dc907ea3ea4b127f476cfcb13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f28f38d14e990299d4b6fee35bfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694cf7c1b7dfabe97c8b71e85abd436150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa691fe76ff7cfd7b77ba323908f582151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4386dd5980b5b5ba0c84849bbe0fb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ebe568348a9e76da13642eb42f58a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df887aa8d230a452d36eb50984b55f44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c630878292dc58de205d89acf706f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b592ec8a2152843be8c172ac145350156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d96ae0ca1b78af2438f3f728f25c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74396d827032c6b516850578cd0234f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358e4a3988f34774cfde8a12272a8b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab42e4ffa9d0e0f0e60851573fae63f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7395262c5c2e634e00573e67551370a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5012a49a55533ad39046816daa338162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c03e47b2e3c8a1175cbee5d4beb40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba1c4078daff47340a5b63a0875ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de524a37c811ebbc1aa0d351eb53b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b353cc02be11fde4706471fa356c82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc819b6d914640e7d836fca1036b112a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166ed3db7a0dbc65af1aaf113ffca0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4646bb343129f28ccac09da227aa0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4cce52a7f3dc540a65e585392707f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e76b994a343afae9f0b4daaf0d2aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e7855041b62b87f7f7588fc1a78e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945ba3baef3f31dc57db03bd6d336c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a09a3095333fc39c0585177cc8aa90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6688a1fa424ef3f2ad71e44f047ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9520b1dd41dbfbbaee0518115445b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4a8eb79df81da4a7a34b9b113c482177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acedde7c708f1f55d5866fc2830f16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5cb169e05fa07b0418ae5469acd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acbcc6b3af47f120067e3aa042b9d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883aa515f103b528f2f4552f334b15a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a17b85d8ae0ba6b5f3dfbc45d8892182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a57a733223966397ab1c668c0c9ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a67da3c043f48326ff499f16de32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ddad4cefc1129098649fef48c263185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3afa6e538c13e7accda68d457a1b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f371f2a91bc229e31742965fa5ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9799edbd539680d842a23f0232bba5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b527c1fdeced9b40f18c10ac65aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37293df25c62e6979c872202c00ca6f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c5ceb5b5cc66392bce63c782264e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aee56023087f0fbb062321174e59be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54bb58c42889659d00a5e679f1e86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072940162590dc9d88c1bca8132c95b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d22dca29e6597b95242c941a8aab63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162941a5366ddb44b2d74c38ffaed73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d743059e7b8a8941a5d12a614f74b65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02733aa94ddaa1690737905f8a24ae6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99c39717cf177722f5b077adf53b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5197a243e062e9b80da55db818f88f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc85b62d8c740a54395871866e5dea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcaacd83fc77500268391b96779847202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7b3104c1a50c3e35c7fbc0736295f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241a3853ac71327847db4aea06b6378204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedcda16be7477252a39a15f839279f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7ef0b84763ffcbdd68ee78f65f88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14873254d1fba61ae27f16d6d6114207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556a4878866d3c99076d6c4449f30db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016169b5c4c82db08058cd367026337a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30a8f1fa336e321ac7c82211c6722d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e6ca43995620a4ae8452e4bb4558f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21ecbb5997aa947f9472220a186eb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94cda0e73cc6acc0420a412bcba146213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8276ca81a04fe74c4c2dac2a0b1706214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ca890082d91208a8b19543715ff9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946b7d9afc6daf9af577b409ea8941216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be25b9b5b2ef35930b186f78d8285a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0c1b0d9c4ed45d8d195e1bf2a5fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f60d044e24c195af19ba597618388a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585554c90d25b490a3adba8c2c8a5f72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4c0771cad8a1382635354bdea98e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae2f399d9c14d09eb1e72cc6eb284222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a344886015e99edb483c50d806c7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08fc8add94c0eaf0488ef98330e37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da22f1ad04fdb98487d5a0aa6c0b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211bf9fa04c671c7804f65bf0eea548226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e078b161069f044c047fbdb6b86c29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c0438ae0bcccf14b9f3692b0d2ccb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810be8bc06b345efc6745680bea8797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b05fe96ca9e96ca9dd3e294bbf2b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd019698c617ce865d0cc0f8d6b5fbeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331ea2d376482bc665903353825b823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352d5d9e0cd385e7e3fb4a37894cb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad648af2fb42deee9c2b6a8938c03a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ca3744131631acbf3e5396300780235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fda369b49f9c0ff2d65d102021c87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e447bdf3df7ddf1a3208d04374caed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb83aa155a723dae57cb080b787f620238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c019a8a65e105b0726821a2d7a8da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf71de1b62c9e2c84686e2ec490ed9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65f7a3066c44d35ad264da721a57b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba924dd8c70bfbc99196696d491db76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb0c05842298b7c4875fc98ca632d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805078e8d83dab3b1a79a2e35990bd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be45231c1f8e32acaf6a27fe9ba955f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c949044e2870b948b781b2dbb0e4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f0cd52b4e202e8100da09e296610c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205582d6b722180d4cf706540dc4c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b94f03032069c5a6f64c2295ba24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22193334e674fd6d21797dc8a0c400e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12025b4176cdd21eb9c14b0dd16fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4a64c30e265dc2034da6413a4c14c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc286080d1c15fdf7f86a154a56ae51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04ff04930b578c7dc6a02ca13d9714254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec60a5c5dc274ae4a30153bd24669255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246d56076212805f0181b92f982df2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99717a8f9d11550ece6f4e668eb726de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba96f6d1cdc77a910ab0a537d13320258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef2215b50875d8b8ad21cc2e3550c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b453e47e1bbd5a883321d99ffa73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909fed0a389bddf8ed26332e6c8c601261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4586cf21be8726c7a35c8bfb5106ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967bee4722ca043b9d14b5913bab13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a653b7694683811e59b1f72e16aab0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bbdb687c6fb0f4d43d6ce3601694f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631483c0800545c8a97550e458a105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f680c4ffea9767a18e7543eb8312267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84da607dfa44550b25eddd581883c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1be857d13e8af1e939d2380fc9af0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805d0483b710bac5e73c44333baa9c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0eec118eb52ab67ee2aacd99e3b2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a204e987bb0807afddf8b2d4b39f20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aa9940f2e6ada8e7b3b2e0b6180b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a8b079d82ae8d44cc8bd3df3f8bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea352802e6bede876917362192c158275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ea7f0ccc8f50cef915522c73bc33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d085227e5a39098e58853de86b1f3d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b50c6d652a4d0fece3fdf543fb438278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90526fb0f69efc7111cdca0614483e46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65db5d098291bc30bf08d2f739a18a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7594a81731ccf57adabcf5c82fea65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e019b2841f42a371a7e2bff57681282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432550b243d02d6fec00f41cd83caee1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739251e9d39dbeac903cf7dfe8b8a90c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf56a45634962e5efff7c96f4e9989285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4836dc0ebc3c0e024f2e0b95029e74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e8ea70553aab812f2c8f5f2158ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ef65af18d668784e88832116754c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c5fd5acea1226443164278577047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4df12cf9b5f335e4e5910f2de1ccc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebff563406f16a559e29f8a6e371ead291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a56c3a9463f4ac59967dba9c7f6108292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b9ce484fae2536282bb92dbd0ecb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697882821088c0345746abcdb523c1ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d152ca8df65cafebdc39a2206b81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52c55dcb9731f9fa482d5a12b39a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bc2529dd218dcabf232f486b6b20d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbbf935e4d6047480ebf84664d6578298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e02d56cfe8198fcb5ebb28dce396d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f80448e5579816521ec56f294bab0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186da5b7e3285572ce6b4a8552a5b09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796764f26c49e920055e8ca96cd5801e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bcf58709f09b55a6137458c84c44b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0307391ec0fd37ffc03058d58768af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43957c339a24b4e3da434925783588cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61fd38f2f222aa463c1072f0d8560306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0450443a199a553aef73c302e7d6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da5a7d5f8390d16024bf23646c8812308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab239d5753228aadf5777e04dc8b66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc2bb9e1933324d9dd8623e4cb4ea8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a23f114a8d95e9ab0b38bd966700311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822480366633bbbff386555d2f515ead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d05044323edbc4ca237c1657d0b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef5a71407cc7bb39289ad45b9a33c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e80b483fb71377c996f8f22cf7fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4933e69759f8b113709e0ff19ad82c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b40f2b1e87f2c2f87e628b0445b4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfa2629bae67f48c486bdca54b6df5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d5e915d65ba3faa02ea87563e5ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9bde1bb19fc110afcb19073f0140d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd95a97b27ae08c1007f7d013c058c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1afdbd14950562add19f6770193e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed6dd85687e899d6e9895fc39f04a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512adde9c29db015beabbad5959a6008324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd187ebc629455e308f7de20f102782c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad3017030089f7bbc109e1a6e314c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7a9bb345ebd82a6eb36500f9e8017327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f53bcf96ad29d83aca6f9ab89ed91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a4ba46535454f429ae1270ddcb8ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ac51a0da517889fd31b6b1fffe5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898c377df1432f0a50d659c611a450a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b3c694e4ca733256e2a0d2e32010332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b35ee87a27258405ed97496f9c20ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe19ad5bce41c67f39c018e69a3659334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa999f7f32ef40ab9f4ad426e9577335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5450057bb3eeb233cc5af798013f83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923417309b70c483cd1448ea96d7895337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f1843e948e0dc4cc3fa496d3514d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04657e9333be01fa8616f5f93dedb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa849065ba56ff23870dff6731128010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e692419b4380654fae280b7a1b08005341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634114cf10ddb8c71c55db1e3e4e9aa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7bfe662e40e51217ab180f3ba4354343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0b6c1debd15440ba2c9f3d7e1f14e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc01fcec7963871d7447d8a5837f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b928e81124583145cdd0805df5b20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829a635ed05a9db2673a3052ab3347c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893bf2d0aa59a52e5d0414e8c1e5942348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f77a8002c9191c3c24ae626cc699aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb3b42546af83dc2ddcc883e2aac7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0092518e2da7a6ab64267184b6ac4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c022511bb763803d011f0ee77098ded352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b8bb90f28a7043e27c0451dd60885353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4311938ae8364bbbdd3e9ea8890987354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1d47dd42bf25cc696353961382ff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fbbb3a74c1db3797855cf9324b970356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378525145e74595a4435c154569a47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5fb903af51428dea4be884e3e6f6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25daaa589dfe45d221e7a02f5f4dd33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73786cdbf5ca767303a837cadeb492ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b85c9a0b1f26021bc5937bdef46779361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b47a134a52046b0d711de156d28a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eee691156c76487f465d3ce6536f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc7722a81c782fa4b48fe1f16af8ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349262b21b6c17f7c91ca1a79a7eac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8e2e494d4f592e57c01116928101c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc1ce460b449dd195d273ceaf1445a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b0e5c60e9ed87e2b24ceae531fb77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9fbd138b15543363e8f9962e44d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bab59803605126b3b95a0b609bfbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43370affd731b94eab24ed9335e97f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e240d309045c569999fbc495ef0edab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143960865ee63d330ed086c78e2a8d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adbd8037fa3e6a00c0219cad1c3312374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481254746cd53549d82ba96c5b7779375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e12c94fcfd33d043013883b981e7ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63845f6bb96759650f3deeb8fe1daf5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02b0857b11ddad13cef6592a0080ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7edf510a14292030e46226d24a32c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da12647c3afd4b888bade4f3a1d2499380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6e08964986eb691d70b3b7b345c1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcb848b6c52e5b0bc1865c93909562382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3702d7a6e892460f1d2857be62442383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489a50c777afdf3d3a87a2c5a0c86ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193a2044645a3a9afcb0bdd9194161f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dbcb26c7c43712bbc7d442f10341b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcbf2c4390ddb2f2e2a9b333310759387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525fae124535b92055c808271b96b60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc83634b5cf04a59828239ba9857fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeb108afc7e11c8b8a2645782e6450390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86846e033a53397861e82c1c2d007a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ce293f4f856dba60a59da4450b7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1507a06b1d1491b704459733351db9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0056d46902aea2591791fcd9e4ba22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee83fa683683c186bf9fdf2ba5e64b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693a283999a13157e6eb69539d90d94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6f61f6e5f684ae326e4745da7125f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53220ae7c4d23e92b5bda58c8effafbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da0cc0db2a0e8c0dbd4430193e9d36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ead4d5780cee2af22f0a914538aed2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f9b1c3e286a65b870427db306cda6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb598ba3efe7fb2a956e769166ae3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875de214d4caafb0841f736008b938fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789268a2b02cfb6084fb040f30e6a8ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa75a132cd34b308c5165d6585fa41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1afdd57168801213a5e6bd2ba1399406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d31e7682df039701d7c94dc7a01fb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba1839c0153cc1a4076ee0bc8f6d5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29882eef7272d8426ed5e2df2d19b01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e5af4cf552f1881bfd32ed20556b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538e8ed22a9ca53cb56e8b9702fec5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ff01e2c8ccc61796cf8eabe8850f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a5484f60085cfe247d60d702aca97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca24c21a5de98f9185a5abbe64ccbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde53ab020f8c8a8f48116f515589a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff056e1d754bd44280b7dd372cd1c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb48ae107c851bd57a41ae4e3566a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a136972b7167c4c941e60090050cc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b0749f5949f01b4354a1e21cbb89d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27271a224245336cfc54e03262c2c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3ed1abae57d485ab9da9d3a86b4c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da280894f52ed1269909d3c282f8e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d2a074566311f40feb0aa4d2e9f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633024099741f15b88fc0c279b0e041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09227bf36811c8e460dae25349b3604e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77927979a3f7244d36a24189f1d339b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1511b4a18177f00dd6b5deedad09c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afc377d967b27674cb0cff4085828e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc1a1db810fc8c5884f09b04a98278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a68626e3edb9bac8bcb06d46f6b76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd7be699ea9a41b4d054721cb398f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a01bc46928cc65ab76ac701a495df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419ac56cc6071af397810cc5163cf6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b1e6d26c21606f2c8b031f613cdfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5726b57e0664c3efea27c52b5c875435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7c90520257b68ea6b5344541c2c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f68d28030dce8702cdb7777cda555437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c5126fa97b9ee9c4ca745897c442438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a47b7308e6dcc3b7e6c39465bc7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969545f294cea218ef548d4e5f368c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db68fbd40e6d5b4f708b10eaf43382c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0790a36f9baca41e03b432cf8fd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f920384fe16b90f6eada4ed75b839443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62308d4ceea35d046f5aef0ac16fad35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48212f1a7bc9e5a837144e31f11f05e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3975ade1f45866e256807da2a5e15c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b793bff424c7d18521edba773c567447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb96c1a0c69c5a6e0f2e926fd3f52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6c776ea98ee9e703996f49321c5d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699ed40b1fedc57f05c6dfbebe1a65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc6328802af9b078da00037b0eee22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd0084282b193fd2cfad64c1a0a02f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe9bd884d4b4b776d83a612bbf85a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c4ae48bcfd2c90b29318a284473c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56543157508c87a89b03c8217643dd5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffc6e19ab29930c6a12eb803622158456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028389abdcccff962fdcb686c93fbb37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d08477c4d3df2e324a7d08242ad60f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a3cdd44f7680cd87828f8e741d6c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68caaadb1cc1255af6a1831408b6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c721538d97cf83904de2788bcac30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1c07ecbe4adc6d139e511e8107985462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e325429dc6ff2b3c68216dac4c89c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732145b36cfaa5fa949f52c9ae5ed12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708e826b55c6586758252ca501a637d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44493817176e28682a21f0c68ab927bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055391dc8de330bd784e2749a5c70ed1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5838f845afcb01b7cd0ec0afb7ac2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771cb026b8cec100cf4f81a73943d79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9aebb57385af78bce0db128588ff7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c938d973ab348b30a3928f187a4d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97891e40fa5612f58192641c635b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3484b0ae04c5acd2440b9ffaa8dd00d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c9611b383e8831a0359fc353b09f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23003c8a5193efa30d144592fd873a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b8c38d5dbc017d87d594b2cb3af49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f50707d511c5b513ad1785ea69be1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d250d100c0abf1e493b53ec970264478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4d55551f3e5f524d4f4e48049344479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f229edc8c760bf0f963a6bcd51b5903480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b842c58e4796893a45d869bbfe6d13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2fbd161bbd212ce73ea8fa5815aec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b38624ed865cd2d079bc607d3991d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f245f27cee31d7298ae649746f387484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b6f8574fcf1666c4dfb19e65fef09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f15b1e0fcae83c2f7dcbe927af72da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6680d3fa9435d04520ff8a4bf6a15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbecf1382b7ca41e875df793293eb84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa0e592ed179892493aa88d406c46a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca5435dc4bbdaad23cbf8361c5ab4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc7e0b4efbaa892050ee4a51636453491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f0cf7c1fb047d7b640fbdf9488e6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177851716cee9e3309e32cccfa82e783493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e9cc389300d0e963c493d6cc399f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df666a4447f38ccda3b9139182dc4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d398adf0502848d59e29f9dc9c8b5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7ad923667c401d32331d5c7af07e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb917fa7904cf91d38c81e44f841960498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088365db0a016e4e4f19e3d0e5d6afdb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800802da79bd3004810b395e8ed765500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a00dd33c9395732c017f7f139442501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdddbc23b1af5a5fec815b1e646814502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84122d8c2722ce4d9226e3119c866a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b08f334344b94e64eac5a2be581c2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e9515e01bb7ea28e81a4bed7fe5d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d03d3a3bbcdba42a8faeecc949c90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6624fb17fefe65c6bd487ca15018b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235841a95b21cc2f4f0a8eb6a0b892c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cbae3f198c30696a57cbaec2a000d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf06bec9a8501d681067f14d9945b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e73ee827e1c726c1dddd39f2012cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2d5ea14188d7a96b5197021c6309e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630b7105e27570742a49ca6bd79752513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b09ec61b01305bf6386c1825f5ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084785ce9fb505f06bacea77600286b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1777926fbbd67a0f2e36d99866f42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a1532d3a4d5e008aba0f972016963517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8586f01ee8ef71bfba3281a794374518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ddda0d405c369128ab15cd01e6ca5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8ee9f155c2c87694f44658292bf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83337c9012b1f30fdde5352424056b32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b632de648548f50881232b3409e1a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442828a7ba6474caf923b3302fa77e89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1369709268a31d39aaa3c5743319d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aabc29157059f2a88e77e4e4973bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e01e48eb2ea74992e25dae904ebdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4760546d313352425ad488e5b49a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb81696ef76e428ea90bbe57ececd6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7717ef2067e829d04760c0f4e0ee9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb6d4ee07822df30112e14ebc9fee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9805b3533fa31cd4c98de569de777531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed401a1271399296af8056a2e3ea7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cffd6d6ec1e5e0500b940f4f66cd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d571a375848e17bcdf9264e383ba4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321523699ad3d54d27dd04beaf5bd02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cffec5a941b6693a329fc7b8e6cd69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087eb7abb23ef83da565639616bafc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f291b01e0b22e7de554508631bfd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d117e1a59e88bf848dbd820a1de64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311bc1eb66c567cfddf71d17040c24e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea1b077c1c354c0743dd8a1d8aacc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8dc88c7dbddd4d5a4b6fa941cd47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558bfe2e19b8d0a872fdb1806695cb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ec422406e99272e5a7a32f1671b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abaab4da6bc002d0871be0098aa226545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee235fc7404d402e005563e15b9011546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24cb961648c700e79341df29c8ea0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be57e3efeb0552ce4036eb709a2145e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4743a5f1571ae90152e29c95cd5f99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc213992f289261336878c64790f5934550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a87b5448de074480f0ee30bbe45d72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b698b181d967de26c675dce05321a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c63f0cee1c53990ff29c926705df01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b85e42b73bbad04cda1f1def25bd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c34eb27e6ecfa98988044f64ab8b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03caf27377c860cfe3cf701692fa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a2d8f5491cc62e607fe8d794fda5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab36b88f7df63625316b412b748bcbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519d372e6ac65241ae8e1574c571e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81309bed26dcc607f66385ba501fe05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6fc628bc20b7272076c40847cc110561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d7682ed003ce5bd1b7790ed9d0cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4d99618ddc4723dd91867d8f07c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20516407650cf3a1ea7a2c70eba3fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858151065073bf4f38922c9e325697d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133becaf70345ed048c6e3bf4fac92f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e876ac95c6db12fa348afe3dccd76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7c5377b42806b0276da5613adab9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d873dc432700dd880f579a848943be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e16da1539becaf3587eb3b5fb29356570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdec7abfdbbf30488bd638562b1dd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715d91a18034d4c4803a9cd89c763c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74fda53c5a77b28e735d6266b41ab5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ddde53133eebedd79e9406e6eb618574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e176c98623439cc07cf9482aa1b5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29dd121a1bd9581b6f800efae173dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bacbdfc403e3f1af4e0a7229f6a1ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ec2de9a5962ce778b624485398e60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfc094f433bc2df15cb329977acbd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c18ba2f01da0418ca56adeac91ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737d744c697ef3aa374ce90fcbbd47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ef9fe0ce5c085d11a66605f65cc79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adfe96495730072c1f9fe9ddbc2781583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464ce516e3426fa9bb062169f43c5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ada1c49992e0bbb1697bb1e38f9bd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566106cf650ab83390fe4c6d1f6c3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b6ba635d85973c7a858b909600160587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3ab30aca0d663ae7e41ed658e7ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2382cadd34c715964389ba82dd96ca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba4211cdabf4bd3d5e06cf4f30981c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d523c053ae47c7d78eda002f838bdb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a54a559ef2be4d6ae4fa8f25e8192592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe53704421cc9c16bae89054fc742d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc193276eccf5b72ac23d0253a4ae0ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9173e2034e036d740e3afd9e4bfa5c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d77a80e2cc890701665ed801f945ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5e90d16eb8a2b3f35076aef78d254597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a84d0004a8dba2a805e4cd8db4a703598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00b63ecefbccba47d7a05034928620599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644371c5500fe065d63e17fad3fecc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b4aaa19d4a44b8293d0159a4cc14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3449cac7d190d127a3ceea86213375602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca743cec5ec2501a90ea8493781a5464603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f56ae2f2ef5332687ea67b66a73d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eb1c20ae0f70ddbd362d407df67d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e61c6734107198ac94876b6833117b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e1ff49756a51fb51e51cb75397b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad3025d3935cbbbbbb96a01a2ef855608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf63bfd37c3073ce0e3575adc3e249609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9533ea278c37361b98f8ca558c5677610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f31e9fa2c5a0b0269cc3d6e1eb9d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816bccbbccaee3332666042a4e8b01e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e6d0c366bbb139c91e96704553de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4720306643e8c96323056e2261ec5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4c41e3a7dda20409c16c73474e20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f281d52d81ea374b7e289b1758dc04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42259900e0e083380196c0de4d09b38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474d5c66c34416092981827c18403aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c2216886c975c6352ee45de34a52c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26555b44ecd52df1a6517a75d33d2c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303aaa846f3dd5fb59d019388c7dfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d458d1252f78af9cb90cf0823a2949622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188584fbfc6e4419c331f9ecac592f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7a9511a0b9a990e92d228dc437c02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e418bd3949dc1e5afc310dbbb39c46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a5ae17005e308a395f2e88daeba84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c729b1572010afa9798da4626c9162627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3bcab3ec57c413c5ef48fb02b4a67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a22dd1c38d5083243ae050c9443e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf64b2e9b08390a6099f6c2c1cb5114630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6eea59c25cdb68c7a391bfc38d883631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690237023471cc53b12b43e23df913632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf1ea5b719dea8e042d09ca178cef4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b623b6689e870d42c8078df09e87a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5fb45deb4281d54aa93aafd76e8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c5e7044e2f30080a55806ff0ba577636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c7445386f6724c34e87f75ad00ff0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ff30755d5e33cde79336da72b320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed74e7557cfe8e1ffcbea9c53b4ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383d32506ec9126c4ce6e3ff3159d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28062e02ccb101b4163a285b0140138641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a0991226e1afad8447f3bc8d65930642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9895ab99f87f019cd07047223c7240643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d83f4d96602b83b2f562f667f03479644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbde81e4dd4b4d273653bd28f6b892645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7d2cbfecfa1ec56f55bc7fd624886646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e3cf5bc4a0f019c7b0aec1e1a5ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef81184185cc37e472437d36eb3500648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370e0fa1ce4ed9d00fc5c6c4fbe559a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1daab8e3088d09cc83b7a7fc5df172650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcd8798589051408b5fdf2892c6196651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6038f7fee33a4c15780c662ea0dd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d9939c777eb165c36f99629175a54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f2809c750b14f863dc255e5b5c175654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec736ac6c600b3ba9c89e14b8dd04f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e775fe7603903691748b276c7ca007656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eb26e2c80b5162fcb5fd9093a7b8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f6856cdd7ecc36e83de5a2296348658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d02e70635c9348037ece34e605797b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c62830100f66345995272c9405e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436888f2c48fc669acfb6d34e140729661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e1a79f9aa849083c6b108d6def5bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3efd65f1969d46815855806e0ff25e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991c2609fc936c277230f848c0bff7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329a9cd194c39fc7da885978c93abad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af3f1b1c816a11e9a97fcda4260f92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb1261f1d0e1b65945ed5a631b6ba7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3f031b3a0fd5c7464d5c6b0ce9070668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec549817ab6f5dbd7f3ec13e375b27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536f27fd21f7efb3543f87f8ecd6826670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659e09d8ea41c1230483817b909222b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9970bd77811e4e1be5ea1d7ef3178a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eb5749d68466582d220f6098bdac9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ebe7e294a3e1219ba3b59889f1bdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6e598e58f34bc053cb1c84e444305675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ccb3a8b7b88d3c9f1b94827bdb852676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6796abcd9574581817241b679968b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224e4614c4e1d8094fa1fb97d4e27d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032459bb54f92ec9bc21e73a64e335f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd0ff8c51fc32882e913faa4d1fdf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e98683b2786ae150554c4cc461784681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592e7f0677eca917097e59d3d54c376682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8075b709d99d6a39ca9b32ddf6fa575683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb2052ec239280dad2c6d2a0d94f67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff6cf2b2582b0370fe3ce8fe0bc90b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d104b26c36cf53c64ca2eb6c7f02538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13e9e8a6dad9abc729b3110cff3b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf571d94e8db5d8cc12aa37d8e9fa68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03600b4c57a5facb61a76a66791d96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc56b86cc58d1a8a15909a40625e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a699918eb3db9037c0486581fb09b1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887b5e752b6e32b9a35c909102971d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee87b16afc44622fcd8b8c3920b8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fce9b67fe72fb5364881d16a6de3b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d8f7104bb91894ad3e16f3475a5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d9399eaf763afdda027c64e0a1eff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc945ddf45ce12aa3515ec7b6ec44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a8a7e2b067024000ac63098bd4f35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f95b90a8197c3f2c373c6f7c777ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5d78057aa60c0a455e25149deaba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23639308261946c5252e1cc374b0593701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64899958d815ddf9707d69a7841d905702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8f7f37c4c51123f0503df38a3a3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ee233d947a95158442f1e9a35a49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631af037cae6318c4cd08cbcf3d2c5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f2287839d1d2d4cb5e6c3af2158b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02da0ae492a27171c89524771575b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d2eab4febe643d2b62706155dbb22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ead99c0dedeafe2dc7ae967427ae1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f1be4de815f995e8abb50142ca729710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be350457b984f2e8f851d1c3ac3f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e583303f850fdc7c211fdfe2b27c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57528d7f18b6b4f2e4ead303b4e3c98b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ef1b5d852120dd7b9ba3b2c8fee0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d602beae72d224f1df2827c888154bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f02972914d346f97b2a2dbe6ac364716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84f21da8786687b08a1b2cb392711717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e39c19cbbc209c58be795b4131a13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ce63bd795d65b45139134574ecbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01317b86933340de4a87a5bba018404720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036551a481acec86c97e5304cf78845f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059087e01dfe99bfcd77aace6f72c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c5bc4f1f674b6e0a33fe671f6b69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064614435812c832ff573f1970c81c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb93bcf3a6789ac002f2865b53f916725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66936833fc20d68ec88dedfdd8878a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af2d341be250bcea6f62956cdab577727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec334c20bd053a9718fd4d707a359728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8726cff16239b224080c95fdbd3c19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ae778667b1512454caf863cef2090730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd751ae25dc306d8d1aa7abefbc64c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27773fff9641423a97ee4df0c66122732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f48432b6fbf3564352e758af44b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9f90c0286696ed89288aface0525734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f5f2fdb2b25cca370452735683016735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5c83fd1b7182fb8bf2d679c8101f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804668d6aedd8f5654c849a69e5b59c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fba45f2bd108d97913768ad9d12d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2d55233741b1ab0de8edd4cc90b30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98dd5e910e573d5b8b73c5a8e1c4ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72998f52d226b37afefabb3c1cc2465741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433f96252a4f4678bd0e7e1ccb41ad7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f76a39c522d59fa79de0af9d1e4e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a5dfca83f738c221f1c91784a935a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13f743ebdd72321359eadd3953b6d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be781a1353d8274c56b62fb710a63ac8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4036d806eefdb37502a84916ca253e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a1d0c27c3f4c2fc7631f1a9a887fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c2ab56f12b758de5adc49fd87cb81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd85bd58cfcf5760eefd3c9a9d2ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b5eb495775c95b4de445e0ceaaff4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d631269eb6ceee62c11120a3d085752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046441047486530044be7af7c56620753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29380d4f77595e4dfe4928790f818613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a762e491cab5986b25f31ac86cdf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65db3cf291b22e9f76c05d537e33f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2834022fad1f318b49c43b4fa52e6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff3e5fbd9f2b9c4c6668cc341152f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db31f39b3d28b4bbc49ce9b05fbca9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc73339f9ba02ab359e92085774931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19550c9a409e22324b0bb7b999107142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c77cd1a591d9d9b5ac4ddeb1cc2ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170dc915132065646ba574ba8e0edc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0663f09b73c97df3354ad45f6d185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5773681417023dfff85b1c3748ec16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba49517087208e957357172cf93af0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e97a82d8507737648191a0c323b58a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c352da88cfed8bbd7448c3dc2079b849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3974fdd1f372780899b009d8e082c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5aded1f2312db4d58db12833fbec611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0b7a1985d2282a22b5bca8de2047e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4277a623be697dbc4c83e55dd459f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96846b98d718a7f094022ef89ef5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1770e48ba2e334e1edf1aa5adfcee415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d5386de4ae34f419a2088f56aa6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f71fda44e7f0a7436b4d5a3dd6fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b31a0801d86f9b94021dd60f1510d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676a4691ccf783ab7ea2c9ef39a4fa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0977cfdf7797ba20512f994fedab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b3f8fac731ae1cc9756d7b447e9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29994462dbec48d0a3252b96a6cac7ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb325bec2cb9ce6fcd52067ddc2ab11523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96154bd822acecdf595bd1a144818d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f355103935a88a81717e48e1f224125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f9804a0aeea6379fcc93a734eeccc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a2bdaa4e1ee4962763baffdc0ed027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22072cefc7aa519fc9a24b6fac3469be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec52b16bde6f36ede6fc82e81d5cd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777d6c3319dd1534bf56798666fab530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f021a1cf824601994bcce96fdb334b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2163db94128a5cb6af4dd7658dfd6e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c378a6714c86af5e9a4044a575c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f80d02513ad223d59fcdf6d6d29b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185bc2f45b8a4c46a3b86c6d30ea06435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef252337a30bc3bbec222a6f96a4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851fb41101ce47206697d4b621e5e4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b71ffbd1a2fd33116b29fbdf0a3aaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddb079a10478b31fdc47119a8f58dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed95bdc80c0d5a3949149ee6cfa91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10a3db523e57cd9cab5260c4e23d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162a067d63f646e1af956b5501d094842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9888fdb8a7f04c69442f8d3a0f44943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a55562bb291b9a96b8782582229f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a6c690a874896b2c78e670a2a02f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860608c51d31ed7d0208d4043d3015a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e55eb2b4b84d779a3a8761ec1c17f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45357f3d81ab4456c487b6e5550eac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e0e24a4aaafdbf31acce0e477ae149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2e2005e56aa2a0de546cf5d2e2a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b204bd83c42c77a53c0f5f30644fb2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebf7bc7a1706bf6f2e3068ba4db71152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c1e338d319a052b1c9645c81777353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77bcc638f8f34fc081cb99668ba9e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc780abb485461365a3dfeb458a656655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06113ec2bc108b4e65d91cce2c52956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9588b832ae71269c687ce717f5c9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab32a298faf4d1ce47974c62fb822e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd875c44f31194c79c13807a87ffcd0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d9f266a229c02d8cecffb993944460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f394795e620f204387ba361de1ce461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723960e178006785221fda412964eaf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae8a1eed68270e56f35aed3464ac2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72684e813bef608a0890437ce39b1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615682148c9c0e7250c5a1f0221db5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654eb52fdc1d062fcce396161c724b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05189e85e5d6f40e83f64f65920b36d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e9b2bbc9dc48cc0f693f685a7b26768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f27043a1483db57ac8cdde7c864469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ec0c373764babf556d1bf8b8f6e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b029e10cd41034e1bf60a30545b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34026c672b0c45fe2d7e34dc5341ee2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961910dd110a22379c852a3f545b6e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfe061d222ddf755787fa720a92b8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01abfc77fe5f69a615e8a86f13945b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78459be9ce99663150a5aa444ea3c4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38a61f4173a0986a2b5283e6c5822377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e5b721769525ec57d262849f83dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfbe872cad53f8e964e0c3ec16475379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cc4597a06eb3e8528ec632734190e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a8e15ea6f9b5b76ccec72a11777f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7204a883551ea491a474ca2effaef682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c843141f328bb9e01b60f725ebf5ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee6f3509a03589f468defaca7938584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09627be751f337c2693cb5e69b071f7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b86244b9463c60963d1e6d35abaf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36047ccbd41d5f1fec0793c409be73387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a822fa7ac11e92c8979df7f259ccd1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16fc32b8cef77ad51e7d40ff476bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6505ebd47710eec2ef0c117fa7d6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9c679df23d1bb724bd5bc1a93ed1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6892ca29614e6992bb5819fc8532ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8379b6938017182a02787cc3e1dd81193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a992180fb139c05fcbb4e4e4fd6e0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f979342f9263b1bd52d3742adfdbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a765e22b3949a11dd710577a0f95596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b1a86d2012b0214dcaeb6758441a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5015538feceaf6f990fa0a3f36f6c9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d67b8c1cf2e49a09978f6346500299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc34f8618da3128c73921cb48947756100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d94e76614063875bf20fe541ba89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab08e1ed707cfbb21d73a84a1fd0068102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa98212cdc38dc0dbb5584be5f0f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b8d43cee1436f643a0c1d5468ca2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999442db83c1fc9bbc12925c9c196c53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33216ce2b1bf18908f4fa05ab22c9d76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d241c10512b386c63a1a9b0b429da4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd55abc09520ebdc651baf7b40da458108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db725c978199158058ab902aecd67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26860668033347743bb45f544ca30a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf865ea59f7b30a2c56b15bb49f0ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480bad9aee2ac409a8308c0e5fe937112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1e15c53954364eada45fb81d1dff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b846e03a6360742b319127e700d9b62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26f852518e043a3a9e054656433eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564331b7823ddef0f181d0e7e504f57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2ec2a1619376eb2c4f66565e0124117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78b6454e2aa37719a95eb9c2b85a36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7fc5d37ab3d7b444886cebd2cb2ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ab9ff87db59b095e293ad55c14e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b836f834adfa07c484a1f1713a340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2195c0583f57fc84f5548870afb5f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f5011768334e800b5dac92d2adfaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99fb142b45523d8293e9cd60283cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061998ce96d93c52d85d1ef54cab6f71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c7973590abc94999912bd77ae2797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa823bbe7c7c330f241b299e30d8d80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53ac27c0f05a0e4d96da9ab911b30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b1b654d308a4868049e11e4f00006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadd3ae942bd50ed8ca4d69140f8bff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cfc5d79b4efbd494c90ceda23c374131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf7dc34873f60d99dba23727948262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd9ee02d9796267d02da6c32a2566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c29a520a9c1cd671cd40440e1cd0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb603ccb731d26970df049341e95de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e6c88bbf5cdea9bb50c9e0b68158136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63861ff1f3d1e4c26f24bb58bdcab02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f3a83ec165f2d792a13fdd9557bd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9a13224b9bcbfee1052dd3a0b65b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101366a93c36bf336a7ba61f632c8a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06571bdfab495e2e2b785273e45084ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e9d0d657097d4ca987fd96270c4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fe10bfdd40607a7d2e18db8319ed6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dc846b342f1b75e2ea1ef56696694144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c55ddf4bf77783a2d223dbf891e242145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c296a0abddbaf088854dd79065217146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa2c3b398aff82e9616b748d5180a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d74ae37dd1978f8bdbb60e012307148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f8091dd2a154aa8d81a94bf4f018149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b35a75d3c9d4bfdc184882aca349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ac3a2b05102cc7df6fa339fe7bc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56fbdfc1926bb2fa114f6f5561db08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ff15ba97767be6a8144d6ba7ea64a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5318b8a40334b52eeb2a093474b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40a3dfc43257bd7eca55c858e6ca9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103df3b97ef2b1531bc16bef7ea7472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d447364806d9f0b977c6026c0670c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a246d6a59b0303683ea76f953fef77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e8da0db6cc5e622f04d1261b14243159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76e7174e24cecf109acbfa2c5ec91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43db25e84e891d658936c07c086067161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322534a5a2b50c9edf40449c13d67c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3c4e3097c47b9f9dad5811aa38d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c3e84b9392458b8ddd3e3dbbb89b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39604b2abf65f574fd53016e6f05ae3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52d6e84974cd1f6cdc27ae641e699166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858ec842127499e1b72270293937a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b2bf5bf67e3a6bf2492eca7d07c66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa418f43d72b2106af2b5121c7e62c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c001a29b8545b97dd216f05f8324ced170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bfb5aa7e67e32e588d9f0194911d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834af9944508156bb1e32d58a2bc0c33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14befe47fb2da817cd7741720a2b84d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc476a0cc86541f56e0e2d4f77893f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f431c6bc2e4fb223b1010369d90b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913b3d9f39c6817fb8b9fcc7b3e6887176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97233a9733dba1555554e9ee79ca999177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f24dde88aee35b861b06e69d3c7e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a3fb485d140f8653a3cefa35dc78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250151de70b33a71dfba2864a6f682a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3818d4beb1e2aa39acff47ec3e75249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d4f1ce460c47b2ef1a82503b19425182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e027119d4e6be82ab5de591cb6d8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0d6761f7a86cef2352161f8d5ccd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5611dafb8fb1b5f6277a6f0d7e9c01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccca31b08a605f464b4ebe8c27ece16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1e55cc8742b7377300f05b906acd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e0ee90f5e96a6a9b1cb640de2206188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a576ee98a002943a212e3163b96089189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1210a1a2373234fd3a384742ce15614190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a10dc5cd6914bcb115356613be94d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797888e587d317c8f2727c096382b04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc39467763d32e342fbbaa8c2d12d3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc5bc5f7d5499c365a680816a6c981194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078cddc0bc9eeb378b4cfb9e0675fe1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fcf840988744b2658f57fce9fabe4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b3ae210974267182b88f76099ba71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f738fae581f77faad8e431e235c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbc73ec4fd2acbe996f300b634e57e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947523673c7be9852a19f3a023e15d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c595015ace3e447c6b09ecc824aa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3a99138b8ff3a23ca684a3691c179202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dffbc96f2a39987fb83d7bd64c748203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6713ab09c8a81bb37b7eb11d93b53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d0f10387fa85d2be64587506706ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b72241d02e75b5fb2c3f54614c5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631df93c865e1c18531b0990b67107f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83b5111dc8e138cf6d0904322e330b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504a1950a9f7731a7d3d7c35ccd5ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c6feb5e02cf0659a03ba2a4fd00c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aaa65a5c7df296156ccbbd3b66094211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47158d6ea03d330b680defe7a63b48d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7d86d66413ea7d34ab01f0bea317213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e76d7179c84e25926aad6d0f20238214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffd4dc12eda4a98223ea5006a7bb08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb1bb21310567172cf2f532769404216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a479fc222849e1dfd7f22b29b61cfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b75b8344c5938484aa8c4836f291218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449aec1c6589c7cff672cd1d98d5518219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169638713b3ce071b6f86f7900dce864220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc2c8d2a5762173dea82d8fb31f5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66830167b831efbb6df322c330db7b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c76061fe6ef6d031397e42b7ed8b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555ed047e799fda462a6dfeec45e31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf790a8063f3a49694e4b7c545d5944225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1444671c3515be7dae2cdec10983226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bf8e55803650daca7324af9b642bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a0785230dcfabde36dc49cd96eecf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964cc549f6277ce8f2ccab62d64bd15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f36f5bd8e8f05a0bb5e5b80f5b36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5248561ff77a673e1a4062155d074231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe1d547055ff65e7ab3531efb66b28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415ef1a5eec475c0b78a8122b26cd4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dea47dbaa7ffc3f70e95d4f8e4cc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ee7be3768eb9445e4f947085633c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae74bac22ce01f67ab9a1d7b8b5ec5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df5bb04180d8803fd33367b58482e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688acfea270ae3fea75c0aac16e8c477238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b10795db9edea57a12ff3371d048239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb08e9344972ea48f08af87e628997240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63aa30b71760822034b7f7c84f6571241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19280463921b9c008c773942572e25b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e14bed78f680791cb3c99e76c0621243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32844fcc82e8751eb23d549d51c195a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5168b22c5edfba6cd68883308a8c07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374e06f39fd59dea8495f9c0c97dafe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719190176f005f26edb6245de4c6eb18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb80d8d6c15de2205c0af21955ef36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e283230db9f99f8dd9218b8c1ae6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708f04bc6311ae9169dab7aff3e43b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c5cae9d187be1c90d7ba1daefe27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8ac5b57c5e4a4135810ff76c58394252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9185e7ea07c7f4eaded9048a692735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873f3bab216407ae90c25bffc07115b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2435b6baadfec500a46ed2aee51a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4858f88ab0c9aa49d915902ac9438256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5527a49731ad3f23cebd8e968830b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a461e742b62cd3d26557cfa803313258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f64210e2d80ace7ce36511e54c4c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdc61bea1813cd91397a21ea5d0cef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3203ad19e2a34fca024a3586b749cae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d091c3237cda29dc4428f1cf1428262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df7f418b589bd3b2b86d5f11b43994263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0c64d6ab497a3251886411f435cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f60db1dfb4c62215a95021ca476a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018bc2ea77fad03db2fa525a8be2fcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7a8d6cdd5b5a41e7ab64b5ac50a5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fc410136686850b92becc6fc4c542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a4f5c2f0355a5c6232daa87c444cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb1cf27df7ffe1a5877abc187ee5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d3be4d289a88904cd4582f4e07e42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215846fa97840e954ddd645e366f286272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dedc7b8b4b8d6939ade08ee14865ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d23095cfa8150e97f17968252ee1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a35028c3df8eca5a451b46f6405c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a78b293f3904c6f20b135083b81d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f746c1b6a1cd8165de778f01dc9d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb9be9acda185a9a464a930bfe3498278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c8a4f2bb50249b24404e55c1adc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defe76cb23fc9e35440fa52bbb044eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1088070ce8d20dc87ead0629db6ab9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b96607573493542443b5543e3b9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe81d7bde1d062a5319bcec586a51e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6f8328bd40103a05982067b27e152284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189e5d5d9a5945e551340c49fcd63f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a2831d28b9ccc91341b69c11dc5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d942226b2bb010215424613d853ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7bf7d618d5e69ac93349e78c7a400288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc9c8cc3aac919a263eeb9efdda20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d481de1e0fd450c08c2ca9cd1e557290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383f95211af8bb82b71ca13863a077b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f41e032e02dded2d33c9ef50cc08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d17939905c50ace5dc866097bbc00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f2d5e09c1764769aac67d67604e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341e1cea0e0c47674b448783ac1496295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d5a2032113195696a24c41c4e6d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bbb861a16fbbef26fc09168a46ed2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4aad4c68f197a574c15b1ba6095cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938321c3ca901da35aaf3864bd3baa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75b04dbadd3859b8dfeb29372423ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155057c762387029080954b1a209e7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6538ae528d49b429dc70452b1bf39a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aca783a2426a12d79b47bb227cb2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdd76dc0519c09b333477551418885304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486471b1d828f4b70d860cac8d248ee7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb912fcf22e83931703a50d8f0c87c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a7e06f1b8a84cb79efd8372cc0a5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc95ce5d7d0d6332a1d6eec1134c95c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb8097791bea186a834f5f68030883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712390f9276b35c58da2e303a251e983310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb18b87a4fdfa963b25ee59c6b4ecc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331517ce6d2eb3b98a6ebe5dfec0d13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274264a35fddf4d9a991144dfb036b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346fb6d603b9d3ce2d99585ad89ec73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10f99c93b307abff084dda04f646a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5bd775f0a24997cd5427c71e921a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93101d6a40ab2b8937a6c0f7ac8ea49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d90cd4b4d54d786e7af9a93cafbf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71906a261eeff1681b6b0b054657e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d96cae73db2042844dbbfb9d0935320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6cac9471a64ff2ef77a0d1f6016d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52513104340d41c775ee35cc9c1de3cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e218a890088e586b13a892e6012193323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f328561119a26e7076182ab3b2c82b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2e2308ba9d18901fa77ebf1605de1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76984ff9f4f209184f4d1810f37adbe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941554b77e64720ec466ae36960f40a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c591a718247579e6e7ffd51936e4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e2fd9b6e73cf8a740a9ba69a37cd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ebf81ea2a9f55dfd90d25887cae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aca709591bdd613192e2aa7b54840331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8edcfc2c3caeb99dd63d6f0ffa8a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db970746997bdfa021593e348a574352333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d861a1a2d8919a3f17e27ab57cf03a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e38b61aae9409f1565e860bc3f157335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca7d2c37fdace18d4ba2e77389838b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec09f476319ebf3ff7d342fbe952975337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a695a5529f8424d6ad9898639d70e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a989877c3ac93c5b22b0b0b7e4029339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728041f8998a867e3d9ef527256c64b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0458eddbeb2fda524640bbe74c1bab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b68b1c8e322a720b6ad048dba28ea1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe923b3fcedf533be0d3168fe6491b9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c40c01e4cddf7fd4480132c103728344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9554d8c3be20f2bc11bee10bc34a75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089dc75b2a717edcf2de35411f90955346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9990213d00b22a67ade2f2332012b6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa45422be53543f3f6859b60b3a691d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec3d92e670dbd73cb06b8b16e806d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef496adeb68c53a388cca2e441f34ba1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb68305ba65909b593c9d90ca2754cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae81dd3e36a569632b11c561de7f06f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95263f7dfa92ba7d03489c4d17f79390353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaedb1f7317f9b1bae76a2cd59b6de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7db8d0a6c62124f98084a91376ba49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5e46870fc2502966757b1e49d5d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4ea79c0ed92970d02e36f669be1c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e11dd343c114b8ca80d7785b52ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a692ac90cba6fba5982f2a238605359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7466e932cdb9dfa31e7d9fd3a48b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edc2931db3d0aa4cc4a5135deeb2ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe17466ad76dca0cd9721db87de6711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1073851d4846f39fc3d5231268f808363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283098a8f203aca26e6f647b488b1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aa376bb23752ea5789137b08a69e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15922da5e4d0ef8dfe2108df1c195366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a543a5f56c9e8981524bc01c7fecc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca4cabaa87311fa4accc54d3cb2fe8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaac91406ee40be92044e6ccba7748369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b838c1882319e916d40e134541bd90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cd32530ebad03c427fa0c287194b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe7ade0fb12b6b0962af76a8a24a11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad44b23ea6a12e1b84100fb0aecc3c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbe2af0365b15bcc44d76c63755872374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551c7dba4be71bc051b344a27c76905375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd9af8e0c5164f1ac2fb4ff1c262c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aedcc0e167c256cb60bc1748a42e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c113ff6f57cc119b30cfe6e5fca61e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684170e7e1579e4f9feebff45975b78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacfea3f66f6dbb036e487c040dbdc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea405d9c0a74f709dbecd2dd66f08e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba86572ddd3d2e9d7f3da113eb91245382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2936d572ebe4e798d7e3b04de6d906d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d6f5acdfc7a6f0a927d848c81fa7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ef8acfe48d8a86a651555e9bccc27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ce20285626a080abf4cc0fd08427e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6588d664fe00f315f11308f9959e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426113805f6cc331c85a1ad90a4a23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a53c9a7510d1ec547bf9e22c1b9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a64444f588dd8b80cddfb62cafe7ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f330a6547d3e642704cfcbe1332a2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b52e09c1505209315e5a27050c01e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a83945d72c22fdb48f9ba69324bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e8d41fc767490095a996f6f6afb01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e08f5c20e4a0b57c10b7f3714482b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55354f15026a1df3ec279a9c4b9dac3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3464a53f2ff8d88f5e839bb86c20f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cef6c008ded585fa9131fc428a934398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9d1e43e9d131382004bea97a0f574399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01d2e6bcca7f2a7a03fa401fe66ac2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a4c4d5e3400500b602a42477e0ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145b6b364c04dc882e99e13b2ca9728402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9e23a9a8bf6c71e956580df6840f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ed1f729940537361e75db3adafb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25730caa4f95207b09aca40eb2d819405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208e5b8c953ef3f4f2866acd4411915406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a050a4887eed572ce49e7e659a4d37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d9e385f997ec89685754fc774819408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3912fd297661653cb82a004377cb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22d41785a98bf83cfcee1c2e01dc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96452b91acaf670caab916d067199577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb6dfcdea2601727bc68d09a0f7862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160cbd9047722f5a7407770f3e2bbfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3d2ddb25957316c1d2b375937eed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80653f7dfb17d3338eccfd633fd24e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e68eb5e91e778c8e3729e99170bde2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c741cdb549af5e7e71676f474b19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1526facfdc67fb0d74a304afdc73808418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786572664af7628b07489f9fcc438486419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59dabb1c58ff081ab3765627bf1185420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658331ddfc54829581f4aaffb1a7e4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6c5b35c67dbe8d21a57a5cda972f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f586f6ff8bcbae33cb2712aa44efd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274d5f73b73f9fb8c29cf7f5873a2e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fc5c3a62545aae5c1f24f669cfff5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09abdd1f2cc424f90cbe55e4e2fd68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9f84006a80e1602603790cbba6a15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79593bd1d8303a9f009196097f7233b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9882b5684dae146c36c365c033d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f31643133088b4434a71d578a0e79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742edacb4eeff9a9fb4388daa3eeb196431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc9a38439733794a8922a186f7473b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62682e2905e552b60dd566a7a1ecc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089628443884bc5f95fc8ad2789c4c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a0a5ec875d96c50b0d5a8f51fea0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415c803f1763fb2f1aeb655a1625fc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84387cdb07d0fb0fc79142f34845ee60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db59d43866a75ca9e9fc42c72a05413438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58eaa8dcbacd33de1559a714aefb57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98f07c407b20801ed0a3b16dbed36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0d2ae7cd45ded5daf01d837eafdc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74159d6aa2a770739f0c47f9098ea57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527513c86b003b347bfcc63fa78c19ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14009d0fe2617b1d08ec172e0bbdac7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f4c70b8c646e6e5e3b34fd3f3dea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f1ec305bf9098754a64539d271107446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3846df9db639655f70a63dccac27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc5bf59c706c88188fb93713152b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430637d8c0166b6b3f85f101997cf81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daa07ff9a73bbda0e714ce984716c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a584cc2f49b2b7213f84308022e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd133dbb600fdd8330b4ba7e38e9a13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2e7c65506c7172034acbd523da4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc5b8d7064b02d0853d9eb93c0e22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fbb0b68b9cae6ce8f759202d7b304455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493a428286d05a9ae9a3f4febc28ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357160b70ee7dedd93913193330fd81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2098b810a74ba264eb60c7632f2db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ca65ce8e1fec198872bf64837e478459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff8f339b15e7fd38f25865e779d828460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f985e097e6c4d0930bc8061f00574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7da92a2a178f8078f029ba1c21288462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c97bf196d9c9c6d8ee99e2d4d205463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e7e55384432aada5297fe01e34d75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db072456d15c839ef8370cb443401d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c53c4fc1d143e04b18e5b87d48fb36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9f716bbb9e43631ac68445634994467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33796956ecf9c762dbdcca26185d44a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544774877f33b856ce1294893af35103469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a55767072aeffd9d7af4c81639e7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09da8d3dfc4228ba5592298df46df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cffbaa05dea0ea72dc67a2de057c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1830082ad4f9fe7dd4dfe4a2486c57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858630f49a9c5535b2a9841593fcf36d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c082cc8a363b4f3b1139234e3db37c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e72cff09bd82ba04fcfe197b89902476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9839390781b9c06b2661a1da10d5e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f178b2f13283cfaf876bda9110eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6161c600486e085a5780101cda79ee5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6007043e60f842dbf0fb1504c2a62f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a042d14e8ee5332a4535befb3534d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d8821116c565ae67f3d00f3e7d47c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b8b931a31c4e71e6238613f74fb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d257831b282b7cde092027de804ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c15e897850e80455afaebc564245485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4755571c42a8ac2c2acf7a5a568a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cc732c703306c75f01c075d0c6f97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bf342e58e4b8e07a16e08065f9f44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437de7f023ff3e5cd255f37da090dbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782646358b47a0016328b3a64c12fec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c8f9b3c2c02c462283bdd34a4bc8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a634b749de28ec8e9e827192812904492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7309dfd229032e06a208e360f5256493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f3cd1bdb810479fa99b185bcdd1af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e32a9b9adba49fafa07e5f85dc5d75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6017279d441e8360c23547295c3925496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c856dfe0903833b332d35df0e1cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162947e48518edf500f3fae9a3f7310498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d98d67c31c94e3ede184f5c10c97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f769d28b70327b79c19958e76455c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a475dc0b532deb79bbfa882584662bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd7bb33d65f9a8c0da52e99f3d64c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fe3b469b6b32a25caf5b12fabda0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f2327fadad77523cf01e3c5d97960504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9eae3f29d02c1996ce40242f95cb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755d294c0bbfa48d7a98648d9d63f87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae809fd05bd8a0751d2a2787fa9733507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d4f97305ce51647d4ec0dfa7114c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee68ff044758dcf6b13913ef22e7906509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b872c53b920323ee4a78b6d9622ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b887c3632003a667705496e1f5b639511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b1a1eaf0b03792a59e24afe83e99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4475a4846ba4cc22e3a08a677ca897513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f2a1fcd7441fc7b8d9749d8b5344514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0fb76b8f004a288794f2bce728ae4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3730fe894035a66cfb8d12892e2bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205cedf87d94099533db9230775ae6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636c801a80b6540308f948b49f1b0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dcc3b2f603b4c4d17f427e13528de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652d5e3d22d3e6c3b98bb6d4515096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b17f08c155f3c13f38dd36838e7a09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be730bfadda136386e6c1aa14a4cc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333b0efef651aa554f484ee6ca81933523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e871e9d1a3f639248c1b9ca0b135524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b91a70d2f8a712dcbd2caaf04007525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a8cab8102209fda0ee705d4d93da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9128e3f1b9c01ed0eb10a99da5900527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc309f311d9af0043eeb9611687c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ea145025c3e51605cf921f6d1a3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303381d2845530f40015efb46115528a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0467264786c0ff00ce4ae8aa1a3850b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d90784c3b95de30507cfd3570e0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5f22e009d568b61f90dcdf943ba6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9eda4809e050a085c08c670d96d5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835f3bb4373727a3504ac280ea51e17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9687e0fa9be595e3ef1996a4b77e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7c18f256a886cf23da905116fc9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f002688fffe28c91a11825e4766e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afddfcffbe84c0cb7dc94017b0feb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab5a447cdf29f84f2843cda7b5b93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c360b9e25982e6e6eb3d4cb638316d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1aba0c9f2db182cc0a21a444965ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6afb8392307bf21588b228669e202543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88082655d88f02eb586162887285bf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82bf398b2c8bd01eb0807b978c4909545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa17d67161992b9c8d83155e1ef0ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e10f002ad5fb3a26b067589e83be5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2bef37d5b2dc013475bf68487c8ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e4f10b20898b9d016ed41a9c79f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3170b13f90ba3fa1df2f13615af5e1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251955e470db4b99b63f0c715f40752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b66c713fb12be563458531d6e5964c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b96fd82e6e358c6714fea334b66969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be486a2aaee2d750c40911c110bdc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca86491cd24810b58f06b06e4f63aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05885a7161262e95ded34d0fd726cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3798db6134a189ad7a3cc06914090557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0abd417508ca690c46c3e45894742558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218418bd9f20d7bce4e203b9cbb3b62b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4d42f92043cf827e2d6c412dcc0a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dca4f98051cef4ac88e62a6b29e12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561943a08aa52554ae99f1c6dc3f8b10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0af7021bfe61f4dba79dc0e545b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d75fbc2c19346faf92c05e2f832ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dee476513d2aab3cfddb5912bcd2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98397911335f0fdbe08aa2f5f6f064b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1892739f93555906066e7441782420567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc84103cb4fd097ed67afe1fff1645568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b8c61a689c8e1b443c052085147bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b298fdd9f4f9f3687534c2df77e83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e75c9c9371cf2a2bdf98d9500256fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222b0bed681bbe6b5a1f94673c3a7e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38352f07bb2e1cda16d545df588dd3b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3e8d69b7a77e79792d126346d33af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca417acb71c7b85891ff8ede8026d131575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b511cedc830fccf7df88eeac619fc0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f1eb52bb5f2624f7aa1fe6b956a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadbdb29b624a02ec0d5b33d8d59b29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46f934acc7a503ea323d55b791f61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ed17b8e653cb658542415eb778b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e11b498c94732c3806571319cc2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dd2f267e06a0c6cd6a62d7bdf67e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63843ae7bbad59eb1bc79abcc6d927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11cc6670a594d7216ee5a3f7845db7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a9887c39188fc44b62f1b9bdc55e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36377b08618270ef0b2e5cba8392bef3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793be2503fa8bba6911eb5137f3e2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011da73c5b542d18ddf5698c5e3b00e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4313d9df9272943756b326380dc72b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09001cd8521b146d76848f5583db3b24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3dae47cf891c89c67058addae12bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907df49107dd748a0fece5c404a7388592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157509007a0497f32acd134794b56a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4034fd7bc25080179613ec8ede672b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c786b6bcfc4cf5d60a6859d4a29b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0495539d7e69e4d9f012ab296397d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d771ed8e81df286a4964138820a344597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79671db3b05702d07b0d73bc4e1bbc6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179ce3b0b6fd9bbb711a9f4815a3a3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aed21ef58a83b6498b9ebe564abc86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff351b1f473daf0b7668f901ed94d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096504acc5f8c3027c71a1bc1cf0ba71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd520fefa5f8cada6de08455b84ca9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18086b508cb57ce0e145297e05453e86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af24a37e138029565496dbdf24c27dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c64a593a81139a1e2985b1cf57b41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902d135ecc0172b2dd90e3d8f1358f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ffaefe065cf67df0b0d241d18862608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb293404e9568ec0a14f1ca6f9f65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988be3c1e21d9f137e59d6af5d4e2a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e76d62cef5105b184b165b4252130611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d152d9a5b33a9e12e3ebe074ff1b13e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b71a72e1b6a8c4b88794fc1ff2440c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2bbda7dd619e1d67329f7fae2cf5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b85f31dd2a2fc270aa84d1dbe26d64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72bea1aa2f7056a4e53a1b0c1b6cee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45413d64f229e15223c0dff33a6eec9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c409e24e41ebab55166cf200ebf33d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b1873946d585be23d9f510a79d27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5dea930fb396a8682c0e206d18b52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f306013e8b4fdfc4ad37b2dd9f2fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a250d410b8ed335f1bc267a4cf83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867884f79b4e23082f55c16d5a24118623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479837635625bc6b6b8499cd2b0165624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02140c5c4f8040195ef17d98d9dd9aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbcaeae09fee1f260cd0b8088ebd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eadc7bcd8b9b7eb45ae031bc404c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af42eaf647460d782007914adb01f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137f2fe2e36d5cc54cd543b3faa391629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71633ef1c4615d36db4a210935e256630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be02ee4d242fdfec5297af37ef0a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df989d0eca5f8b6a54bf6f72b70147b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c17c5381b6709656a83f2bf1cf817633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e43f9e7ebc9403c4797d7fce802349634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c746a969e808f9cf189b85dc2f18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107003dece7f7823a06e5ab0ef4264636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130f71899f366eb917c47941c5b6d36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fef9db3b936c520ad3a7fe91af03d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d52ea34a7b8ef6b6df32009f51faa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c77e1c4a161ece067ec429fac7049640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd94cdc097d8ca7b0221e83d02dfa7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05e06dd9e8673830fb6f791de88b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cec564c187a6487d689808c17307b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd0690dc9be807effc53aaabc3d805644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f6bc3a907154ddd92f77532cfd830645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b84852f89721498e2b7842fd155c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f663b7a87835026e0046cf6f9e6a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6496a307ea184b7ef6f448f00298648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf9ea68fff11f7d9debd56fce6776649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f0c24592b2e3759bdf171afa812e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860071437183c0ce95655c4f4a2fb105651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13e5ea972d44823819615c0df650c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1647aa5977bc883395309f485d4e17b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24fe5b33238d650cb834944470aa45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f008e136f7b67dc94f413ad272f22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef9e9e01d163136fb5c146176cc589656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208838b2fdff4efb7e829798c9b52db3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0fffd6d6008fc116b13a2d816374658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3622f712c1e08f0c33198a0831c9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e732a49480e32c90a44673d8e1924f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653819908d7429e1874ddd230d01e45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438dd54403f2ee774184958e8019d0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff22ad1db22f1804fc0d6dc09ca2a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78852f4c77aed4e1c63d5c8b314455b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3aaecf52353c100798df4cbf79c32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b43bb95a3b21c15e9f227ef633081666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0dc96d9fc68e53db85f2d6c6aae36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd5eb069b1bff8d14c98338a529ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096ca22e98bd0780160cf5f036ea56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce78b5cd00f19b9ac972c660e9404670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c90d8611768ccc1a0dd791a6654c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19980817093e53abf748a609815dfaaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af33ebae834fcfe85ed8430a67ba856673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848156c8ab800ac52901f7ed69047e72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283d402ce0c3ff3d2b1960d933d96ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c68188b3a8db5072852c51f988e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2356451077ef27bf6cf2edde950e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9962e61bc1d3e5c686123bbf47e98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c5ba54d2a0d4ac0e7966db706243679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7961f4a088034a3d0e43c22adbb6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2f170573ddff42666ebc8dbc89650681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f6e44e6c50597887274133fed62c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a855579887a49cb080a74f3734506683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14140640462fe2ecee31df210f8f129f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bc3f7b54baec6bb43115c13049d13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c7ce61b79044dfdbed2a2c698633686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e8b466ee11f1a1120abd1556a8e19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3be83eba3122f73f2bda634137840688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63dab4359c473dfcbb6a7e165e2ac6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6117da362e38b243897180154a10000690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97dad696294662e4db5d1436e2e7a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae380c5e8f0da5338b7c43cd703c43c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0150d33fb89294a4f5f9fd55974229693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ada1efbd28ea11858fafd55fe095a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495fe8e06c4826a3d9e57bc6b21b6f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ee6b0935e1b3be3018fdaa91faa8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda4cdf64a126d48861b9d9cd857c2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad8d94bf27904c2e6b70d352a402a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88e74da0c2534ad77d9a7c86bb1b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d136c7f7876e1b070265161a286181700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7206d5f1a951d7f315b2b4fc88f7e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369878622f5675e154132a2a2f7f81b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49a1668feef4a3a73e8b27c48e1d95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e2508b5bc35387c552b55a4a3b71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4327f9a9b53a323f1c0f613184d3df5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de332264784151cf288e489cf9c69daf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7541d262461c8fbdaed989a5d107ec3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc74675a31a06f999707a42a01cf0d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2726119d8e7af0466c7d9afecb61d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957e118b8954cbc0d0895773b97d9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edefaaad43801d11b4d4222c7accb2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da29349d90ee7ab7f7a4e098fd3bfc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7377ef6321432afb504b88e7d241a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbc56c042815c3587a1fd8c048a12e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c088ed45bbfb145e6b0c5d465e7be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82487f2a0851b07fdbe91bce8e3a258716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a717ff14d0501664f1e3c0678ed047717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203c9c73efa17ea506af8d3a027b45d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dab33ca5c6b9a1255eaeb2531fdf43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a317e35a5c46ed1d5d8dfc5089f72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456da8dd09884bf0e55454481b36c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95453b72850d30fcbf8b86217575798d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a626b3d910490c71d72e836f34b355723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e49d98693b602e8f71a065061c15e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce81a1195f739188580c3bd7f95be61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7560cd62da89419b65b278d53bffe7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712be9656a9ddf7a318314005a32ecc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe150c67dcba7174879b3c067716b19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662dd00c78bf2c7ff1df95e2815f5c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ea1529fee14bef63772ac0ff9ef0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632e97bb0dbf780f230f22c4a60a146731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8727b44b811cafc6a41039f0d8ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f752baff1338b8aded4742d8ce4cf9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8487f2645386fa9970afe88cc042801734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7145cd2d8a7b1533e129d7a461be28b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce336ae8252c1e7fd265c89e8915f5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9eb25035e6e093a1e1c763622bf78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eede132ee3d31651ba327e686f41dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ca6912c82b264e9a3cce0c13347a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0267f49e4135b3e152ce2ba4895dc68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16936172a3a71ca7fd4b8f991a33cdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb3b726e472bb842131be3f732dd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4342e080ab125a95e28f8099b7f841743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f53060a67397f557980f3875cd014744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81867d57ef64af91c1f6e4532a8721f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343225a82fbb3487a1c8351acd77696746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c88d237e96ca186f861021d075fb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52da41bab6abe36fbab8306bac36b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6120efc22777ce2b12f1eac4ba50ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc554873ea60e3f49c6c117a029b29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32d41890cda6ab4b745c695242494751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ec6793eaae3da3a1c9b9cb3cbf20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a478859b840489476185e3a8dbe03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ee2a5553e33ec67800ef6f7d0cf6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f44461162d14816a3f6cd53514d8b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3546ebaf24215128c76dcf9ec07a591756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d5b5e5e0197fa659de987236e9fa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c2275bae0d34e9e433c1c1443e87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e3ca600f711121e80d0ca1276a842759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>