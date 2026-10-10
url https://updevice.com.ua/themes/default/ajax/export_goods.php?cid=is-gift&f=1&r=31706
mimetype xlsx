--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88edd4ecccb2e5e218614cfd212f3fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb456b865b59c64407510c61d88cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aa36f394a2e05dae2d026fb00db943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecd633fbfdab21635453eba890ce714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2df3978a10e597a7393c9192d718375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185588cce2475b2d716fb370b9b96b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d81c4d2bea73d06784eff6c2f9f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fad068264c88a1ca2d84a18ae53fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfde5d972f1bbe2526c09cfc2cd81b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae63e36b196c5aa54892e55b7b29c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6272031737f03e7bdef1a568bb63e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4fe0da070e2eaabeb1577a7209e7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50421fd292033318deb08d839aca638c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e956f8f4d118205d473cad1f198286d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07f35530b447526c51507d7bebfeed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b86659f6709a32231682144c402116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7bed9d9cec69b8821765711cea0fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402afcd07c9fa3429baa4b51a64855618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a230f96abe4e3feb95a11be5aaef1a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de458b670b6149f8b0bd5e27686c74320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03631a29dca1716f3eb9e288245b188d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87205ea72470210c2fb6950d9db2cc1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd0baae5c93ce6deaac76c82b3f09b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2514f1ad43c95beda9f3050acf8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e318a512b3b589b20aa2dcdba91d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b429581f2dfe95786c93b0eafb35426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64320a494f95c07efc4db6a22e3ed027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ff8c47da04c6e4b73bd5f4f818d1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6f39879e6bbaff8be88dc559e7d7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5affadc80666bddbea8a08ef5b1f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfee076ac722b5f01e3766c5b3a43931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8b24af31e84f9f728afb6b2e72abf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c5105f4a9c0965074b43aa28068d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0381a2bb78c01aa3f0c6bd9d60707e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3d280c1b43c94b9e55c911f972aa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6a6ef5659520283a518dcfa9ceea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c912fd2df145fa81187523c4060737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bd1e725ab03b1319deb588f5766dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ecf636887735b410714095118068739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecab676311da7d8711547ece10eac840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ac090bbaae3c3372c060bef6a11f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064b436f237c943ba344f88b5726d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52343194dfec505370aced8deef5ed743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52d53c2c3c075ffcd1fad4dddd72644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee6c71042d745a2867d23b3e9aae1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9790d0c7874436aca644972991ff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50bc8532b1b9c28d3c0155da0c00a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb94e16d1c34782868a41e5c31e62948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ecd788421920cd14ff812acd30bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de352935163ab11a2b3c5a2e2c32250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeadc79051a4f7f8ef25e738347b7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1941deaac6e2796fe864a4c0d8a288552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e0716f84fe7087f26d60b90f37a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4249014b8ffb168dd3599edeafd1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf714a180bd79a3c33ff59b51e2c6d0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1766ec8902f287d6074228a70f5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e618ed9b5ec7d2b87cd92051068ae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30980b351c7c4838da588f8b2120980558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a9e0a93a3e1b6ebfca8aa006347a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d58a5a6fee6f5a9063984a0c1225060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2947d9d7ac353ae1521ee63b0f8fd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e222392657895a216153ca8fb02262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593790746582fb57a798c760a305884863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03438208d71282f898b7686997b085664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aebaa9368a20a0fef52d8fb91262965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57862aa4115dcc166b7976b7b16ecd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e8823f3bd9ca0c17aeb3b7fdb9c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858a3bea05e2e8146b3064aad775d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630643dbf70158378b20d8c91d2ce0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61327b3ec41e56ffdd2fb778484cb6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ecb2c0408ddb6e55f0788c059f2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076cccab428a2979c8452b2792853fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacec904e2a223005f08bb2fc2655c9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482ac26113460e2bd9598f08bfca1e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec80b2fe96c9a6a28fd33ad9a378d1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77f2e0d0f895ca9202fdc544b629d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae79d4317f30b03900ccb5610089e1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a57364c3998538f5d922848e0575478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1dec9a4f5578fff47a8affef3c7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ada7381b685b8e4b1e48e010f53980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dbf2fb5cabe7a8ce9e0af741e832b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11abe67f2d350381fdd1d594959be5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbcf06923218ffc7d27e8d2909545083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c18027b76e44a14c0e6695bbf82584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec95720ae91d23d21e319e47c0acd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3851381e93963527c7b1fb06061386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc31b4ea359daa2f9b4f6966f7fb5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b9993425dc78c6a3efa40a427db488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e16d1123d6661f1dd3eac4f9ba77689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef11c4268387479c37d92513034a98290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62dd44c715b46147e3ccdc83933b5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62404e71e0ca1d2eaad58b4c40360ae992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac7017aec77ac4d2f60179a56e18e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef9d56c647cfc43c568c393cf403e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10701e951898bce2c78a05433f0eef395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49016683ed73a49ea5e1390bfee50f1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f4b83193d478e713bd7b64e5dbaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db27168ab1ff374bf8cbb12826fcfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caae4ec1058889e96ebd9dbda43d8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cc74d538cfb82bb5a97f7831fe03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a65c9807f43420ec95c69f557c2a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08bb48e7ea00506046b85e81552071102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f8719094e5ec42e16d5a1fa1812d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce4f0917b7d807bc57f7699d1115c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22864a2821c30cf6745c6d49d030c87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c551bab66a5ed1e08394df8871425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599667237614d46b5ac2d44a247a87d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdeff56a63633ddbbda6859496e73a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619791063b97567c7a491dddb201503109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ae23eba6faff82c94b1b062a98f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d97d0f115475959d4ec334af1d77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa4d50e1503cc00795029b7e64cb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d837618e6218a1f1fcfa08e0387e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d10467ea9acd88681ea39db61bfba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077af05602ac21a728d18659d825710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c3d1671e01c5c97b735f16d1a9cb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f206918f89245868d15b2714dc76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf336a8f646e6d7065aafcdc46cd8275118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cecdb1944e59cd5bdd0525982991f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf3d14df1a6ba099e692e38bb20b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ea26a952cce89f94b67127fef3a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d37ea849c7fd25adaae431d9ba088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e2963eaefc6a78c86da0a15552e2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84940d6dc8317f2efd96ebc66c994c2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec343d0a3d400de1a03e0dd7afe3e72b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d558084afe637a6b2189ff4c78c64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8d4f452e039019c58498f4e0b2ac7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfbd1536538046852700225ec9ba0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ccf78d2763c6208cf08d898b13557129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262aca104fdebf3f4df18ba31465e6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4bf06ef1cf7ad2a50ec8f99cd809131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4b5684ec8425185be57abf6814712132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4671144f57fcb949ed80f5f93b9d0cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0291d31ea304540fc4b2432c4784134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0d6836b76b9fda65da8b66dc37e23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cb41311aab1c888fd99c642982370136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09763e83f3697750e48cf7f4cf712c1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68b3e8462c9ebf939efef9cc3aeec6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faa98ef93f1c5e980222ff61c02f6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ede5bba1fd4df5a430708b3b3c8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fdafbf16e73aaca54f62e8239c2a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9786fc6eade2ded6b91169eb0bfa034142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef998e7e7256398cb30b4d53f678db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a28e680eed8338d8464d85a8fc69d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f3f78da163ea52d4c6d30cb05a9e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f8d91b31c4d03480936eff9680a4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13476ac9b62a3bbf79688aea036809147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864527e7e131de485fee04278be25bf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821b2a3e7fc4814f633c7256c6f818149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f969faf07b870f3da36ec53c6ede6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d153516cea779adbc1d13425cbbc824151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc5b6ba074606ecf38f168909681b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40faab93c164720c47778e58c09b586153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f304f1312a15e98c48776404674a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f364ca3eea0b8f541825afc3678aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b64eb11c72f6a229ab47e92084f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad4953a6e5e51c748c1ebedda96702157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbcb39a7a6d1196d06d8b09d2d6355158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e3c4139eec0c02fc0f594103e938159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6060bd143d3980b864c1b0032ecac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59260f588054c7b8199c45f97a66ba5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874485bd4b84b3afb47a11c9e349ed0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c199dd60679e4d0755a9d17f6b18afb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b057ce6485dcbeb67a77d8375f019e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071ed1813c008008754032b96e50aef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ff844fc034c281c29be7f135d65f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109746a2b469f91af0db164692a6167167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e891e1bf59f24cce782a9a9d395a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc2078070ff23b28932d2da5787f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f357d007e04f8c8dbc6849738a22897170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d542ca2eac15899cd6c548ee183dbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736664fed12d1798b1efb082fa958b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e394fc7871b7c64b6f89ecd6df23e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ddfed3d7acafa764466432cb3c8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6356ddf1203c8aac243b17d091d85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0095f632315396e1b3b18f15cc086176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540766dc55ab5f5237a9f11b420da47f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12768e2d1c4c363fc77965843cff8433178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cfdc935b04ff860ae9a900641010179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69e644e37a36d45ce1082ba3c3b395180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d0dfd836d993848de50a93f00d98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecad09f52d06bfdadc66e9a81c389d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d499dbb72d375805c28bf02e7a09cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a30a3905b48a8844b0ac42bd91e77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8799da482ec370822c71eb9a91f21d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c40a3abfabc8e80de2a06b2536293186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec452d1d18ee777082d190bcdf9cae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f963f86dded192a04efdef5acd4fee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a6d4af3c4e5ecca39f1e75c9ebb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644401e262ace593a5cfc9a95bf85a43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd372305f2729bcb0cd7935b396143d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aa99608be1aaf242d933e12336bb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c9d846c90096badc9e5f8b382ab1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63710681e4ba0e26cede955b7567cfaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929edc98737b589264373991a6eae79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e379d6f551daa5481e082f49e77a93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9413caca55a63152326d0e7980aa12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91919d872b5b42b38d334de57a31e116198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17f24762269595482637451c8aa892199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd8917f7f6723c5791788f4f2457c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b507119f25d2e38f88b0c2ab7c19e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cae6a705cf3138a136e2634073809b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e16bfbcfca029cb081bbc25f816511203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da13f26955fbde658438581a20821204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb78804731499c8ed40f89ce276ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a93a1b60d3b528935ededfb82c6fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84568edc38cf88a2d3d735d2eb67c3c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c8237d0f6a69c5bd3f1ab11fe61d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ce5f7c25e045ee22c7af4327348c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413747a2619ffadb44a081aac02ef5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dbdaedd3c14e670576a8da1e14f34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9f4d6176b0b6f199334ae650e1a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bf54cdca53a4c1f7040769a5ec39e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aec9e080ec527109eb5954047a81d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d53d7984f5d17b5e53c470eff7371215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01cc5ea25aee9a006db3b0574511b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a79e6f3b265e43f096c5369f513bdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92055f2cf1161fdbd71cb4ee06e1a4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992337ea2218659a81ce8697487ac4fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5272afc9b39da1024fc7908c4662b7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0140c01f152662790f17aad20e740221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3a58f63eb4aa8d19aecc635043d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf3ecf78dfaa94d75a6a10ed47cb81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b1ce9d8c164cfd49d7cfb6431701224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba8cb46f9cf4a8dbe757a21964fc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c784e1fe03b692d131041ceb030b5fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234fa86b6d17aeac086d05e6b0e8a2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3511e7b1d4f6cc5b39d2685d747705228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c90bf1468dbffcbad379cb93951d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd658c31415ed46d73d4c479cf4180230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46cc00a73e8063fc445121005060cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144fa770f31a71b6044df38d49b5b72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c180d90d9e864471255a1cd50c9093233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce9ca522041161eaa0cda4a062c36d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edacd95d0e1760785d167ff382ec762235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca21b7fc6be80dba28dbc17104525236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd528932ad9fdebe46121ffa89f3c8c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70283299987bb7ba1be7863144bb77b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b281c685520366db354671377c7f9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc23444b163260e03d75ae71fd4850240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5e3e66ae684c06d8b5094b992d3c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b85c4e614f4f576defe6e2b033d5e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3403a308dde8245fa742c7e210d8ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4788c2c0e72c5397861505bd369630244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a29e5c455477346c19a26b04fde394245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698732b2961c1aa00dbbbbf633e35c4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0651a405abc57eef125d7dfcb84c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b042a94c2456bb414b08f68f77f6fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90324663c6f9ee69a90cd686f2b95dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b78d01464a0de487e7fa2157aca1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee769de6e484f92f80fe2bec68f132251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624e7401f4f8015313ea0fc42574a2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971734676208e1853403cfdd2068847253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b6289660e7f418d5d405f1f55f0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9436015e84c95ffe732298dc0ca7e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97f7108b53edf5f0f8cf416b428cd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4065235e04aa7f579b32c6b75bde7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6097d43efb52d713b98e7f729c9a5e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a202e2da4d0d8f94286f0ffbe8e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1734c2364398b73e347a746caeac9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291acfb5e31aad0c53eadcb5ca5e0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a22a151d82df4bfc016bd47163efa5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e52161e8c9134c3b42d5901e7bb42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08aaf325784c02cb9922d28a55827264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05080ddfca3399071b98f96d6ef3c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5541c668ab638969a5f7f998bf5152266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd8e336adfe02cd3ea86f56be554d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06df1c67bb7aa8015266c16ded61f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5186a68c684fec8fadce72a99d0df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608769011d98b8e960cd19b6b29262e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc9d89e7443e657122a40024c8a2d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5448fb62a0388412cc4d7d2ed2c8da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470207fe3dc63a8b59f7a46f512f07f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf489914d8bb89a7308701786655f26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204befc2f31e75f0f4a6c5b5bbf2daa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d774ddf8c0425c2095a2b1a6a574e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672b78fb03348692a6bb102a3f20235277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b612c756a8232a9e2e14d7020ab211278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd75239f13745d2680fc3ac68e93a61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d7d03518d4beed2ad1af5b728b3fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b334deba6aa28a09796209ebdd35e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79f0a5280a43672823855a96a7c9ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20229e29c0ce24c2b4552ea110180f5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f92fc4c19fd168a5b3c84226d2d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0412001a72724de760ea2d7954bf361285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54653019e539929637f3fc319cce94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caddd4f6f99748855486e79a6e483e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1206fb3e80dfe2e0582ea3b4cac9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda8d558f17faa0eb3b145bcf6a736289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2e699fa1e039241a3c2d466d4e1bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b967341b299a14068043847ff0a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ca47f89a6574db348ca8eb97ae7e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8257efa562c4b5830f0a904eb09aaf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b40e911e87d5e9a4e8e4f1d7457e8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec98bc38ee84025b4add92b2222a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb98e99c48eef3be2abf6ca316bb3ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54555876a8a4e79e7c1a9b1777ee8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd030b6f7dcc86b0d69a90b222905d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a3ea2ad692b7dfe6284c6349dbfef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c5eb00ad5f789f1a28b9e7482ab1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c12ebfb81ef63763ecdf023ab0ddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d254e4446ba534a3adf1d2e15886da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e4cdb167ce589935d84158c2fbc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cfd74e0400293b71e7af2d630f09c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6cde702026e3fa7449769a266cf2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581609b9cafc092b4d2deaeb4d767d8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d76926fd9cb427dfd789aa919ba0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f950e51c1f2334e646696fcef814ad5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792984abccf7daaa55d404052c8482ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371eab947d46508299b8f20f5ba6294310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67207b59deacc80c18ce21957aba414311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c4a1243fad9b22207183bcee2f3f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee960dda09b88b659e5973eef46b8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd710e87a6e419f43e360cfcf6008314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49ec2b40920884308ce6de2692620315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf1077775e0e8f90963d6fec0b65e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97582f2113789265bd3a4c687df94f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d2a858ba00337089cd7535f4c490c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749e83d8ca214e9b63a8d1ac242669c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccca14c286432a47c9e652bd66d3721320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c47012b4f257fe4ccc6f4ff1ba56bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d9048b33a07bd15ec20a47609896322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4455bbf110b3d3db36a1b4123bb2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65919359e67666870be016f8b3b1ce18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794b5ba7633a96c7b302306f846ec52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252c9384b01952e27046e032d7e5a86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45572ba479f8c0e03ddfafe76be539327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4a796fbd72f3d9ec6601683c7154328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ac449b2e179f2e2090b71d56369e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c1ad834c3dd29310af14f6cc5c47f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2193e5c86e1d8be51ba5f793344438331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc506949682a8689b0a166ccc8155332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b997a7f15cbf61f033cfb6e5c608fef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2911693685ac680d38c3879a640366334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97befbd0503d0d84dd807bbadb7fb6a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c63d94d72a8c7fc9d1f8041fe5070336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7d8369171600821d239ec9bd9ad8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184efebe996cb13b792550dc1562ba15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdab02813dacae8b4f8aed4a5b866e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274965ecde2549229033dbeae51f56b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be489c4fc7722111319c97a7b83af2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d60d654f4460d28b2122b59c05a977342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620e00d9f3a997f2de0d84f927be064343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e0c5046f8542fe11678dc53d527c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cc5acf434f7ee41b81648aeed2b48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03f718327c126a65cdbcb8704edf94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba646ed130d36da60b74feb53216aaeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f674074519bb99069ee7712ac16d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88332533f7a9659b00e7010753169b44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2544f739b6f3cf419f65ab4834a3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea706159a11a143b958ec3a296835a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02629d728368e1685f791ec2f5a99ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783fa5211bb9e94ce7c55f47533ebc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49606c5adc9c67f376d50629b7b6e3c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9dfb1f083227a6e298a2227c973c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d93d24c5b879f0250a89640e0889356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b8178b3f619f132a0482ad6b712e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98eea1b94bcae73f1ad4d6c9e76314358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620c6b4ab9de98f6751548df2773ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530705f2ec2d1bc7793b711beaa1cafd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf5d6f0f8f259ae46973d95f5d4c00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a527ffbd1e2f2f4849b166bfa8869362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720874e147b908b82614e2c587853be7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36c34752db2e601c852b91a5574eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc650c82992e8663ad6766cf2bdb91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6dd80b79efa5b46e8a310c75c9de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403aa6c311e4520e77f220613d1737f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba8c718b65a939b242a98324adfec6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c778e78e62244eea2407ebc6cbf47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178e5ac8c0fc614484fdfc5d40c4f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2718f59d23bf9571a0d2389215f82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc961f30b18cfebb7832e54de1b7ed6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485474898fa3490b29d1e4d58eba5c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d3083b41871e38267415c9d72526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1614778ee525713b80bb2d53f8006375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee5ea101565907f858ef92dff9fd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557a83786a393050b5a4666565afc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d81d045fa1ccdefa7ece307890039378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c001df59f2ea0b9ce5460eb5398c8c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b527b502f9891467d089c76005e600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e152d626eacda6e9910a48322b4c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da3f46d5c56995173ce7cbf8b3a8c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40fa0806dbe30a58199ecb634d259383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7fb3bc4cc841c7314008b1c5858d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965764bc75cbed98c7e97b53430808f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5fd40b5d97bd10c801c8e99a916c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccff8ec3d76757d705bddc14173276387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540eb0d0b4409492121005e1a2bff1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70e79a77d213ce2736a08497c82efc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6ec881b5837eca1397c0a20465f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593bc17e715e781ce725d361ad1f401391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa710f05cd28ac30811185d9e9fa99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974bef86ccf362cc1a771513618884393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fbf2255a28be741e9685be708990e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4915cd275f0894ba2eef6fe2a207395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8903f0a884728865dc42e5266ec08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b5fdb7dc96983e3c75f9f0b8c7da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbffa7579ab285589ad3ec90e0bd4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c70f4a802710cbed91c3c7fb1094399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9e153de32f40fc9f71f8b0e98cfa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e816fd832e70b7c9c79e7bf16f871e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc1160ffe207c6472e42b81ab11897402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9ee09e1faacd621db94148807714403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ddf2672b4120fbad12710550d7b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e0286f2980e537caeb8af9f4b0ff4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c00f8b96130fbb382822420dbb17b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff0dc52f31490c424855b221e8561f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a53617b03fcd32fa033d7badabe617408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40892b25c56c08b42f060ec7c7fe8fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd71a17a429f51937b6cb56e990d6d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0daa208f5c4de57777e00f2795a34a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ff57c0ebc57a9f3f27a8902959518412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41da35c5b87cb6df8181d9aabd43a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961428d682ccb056d81cf65eb7fe0e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726d0f1c4ceab58655b8e20e6048f96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1adecd7d5f0ebde888f0bd4f6ec06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd47d583c3a74af2a97f65242eba83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519297543b9fcf11a5da4ad3affbd75c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f364979fe17251786a3a632d76e91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8434ae5ae77df17e27ff6dee4bf0dad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc771cf09354adebc1d923be74474f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf474de2d3dab130cacec5ee168a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3366e73af0f93bb6da81a093c5c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d36c5110cb66f752368e3181202b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08d0e4e271f6e4261029c5eedee992425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff4cbf97ba4dbc8c02bfb155d60445426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55b5581c066856220613f62ed56e33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0915ee953d8ad4bb597e18fc9a1c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbeb5adfe710c6761d02b487cdee80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be1e3cc7ec934788828058a47e8683430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef82889bcc4d59a9771c4486bce3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c51433a927e577929ee11a88b827432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982a158cc6e4eacfe8aca464312d3a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f033c3d3ec885f680eb2db15d60b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95054c0f1dd8a2f708c1771d52c1bff6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac6bbeab17ade7f02483f012764ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3479da342037813b7feab41b9eb60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc561f0d96384d02e39937c4d38832c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ca2aa67671ba30e178d8274d273c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410ef591a613db6350cf170ac69eca3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9e5c8a90469307a795bc833b6200441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a506ccf6c2f7712b29423bcad86697442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c874392ba830ea1824e92c29658e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9807c21e2855b3815e2c0a64fc206a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655402be5329fa001304e429173431445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d0d7467706688121d4acf4c2a9f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3187e03ad4c311ac0b49a31add51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b5588d8fd49eea6fc7a4d531e884b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c862f72fffd9d1c49255c5cf24b663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b5b251aa634f82e02c0edb3ba21b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f665003d974335b4774b290054c25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf396f39f74b963ec5646ec6b8cc78c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ae3203bc162861cb87ce3fd7cc8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee9423939b48ea78f90b9ab053e6d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce09b11015d89fc47d1ac951d5d39d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17483e10237401c50f3f349e19bc733456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414f5e066d90586e37888c0ecd24e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26adb8234d4c45ce7ee30c77c522636458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55359a005cff1d149a4eb06a08bf53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496dde9747f6260366857b7c7aefa49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0115d8f1454ce1810491499b70ab9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6a7cbdd5a3f00496cce3e5b0c022c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2c209cdb62e82445feecd7c1e334463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf330fc2d9daf4567e5edee5ec4f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc217643b8003cc1c4a1b020dfaaef6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f25ea2667ebe93b91b13d46650f52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332fe2b0512cc5058ae8848552454c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ecf3aff51632df838fabe4992150468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a876c1047107b30f9a8b4eb9b03ae95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ef65eaf1f58fa8aedc7d3a12cd6fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fa4574ecc1f735d8d6a368e80f520471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc9281aa17b6efcfbd39ebf866dd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bddf005ed0aa87d89875b06133554473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501fb642da4eb567a9b33027f5e9e9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454acc4dba99583fb7af57786b89de44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a5e91660239d2733c52c046924d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72f9986b880ec5dfcbd95abaaa8aa2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98e80e200b6cae9908fa4147f5d6d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6f7b7614bf6016f19a835c9706ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec03b39c229cbf6734bab4b3e6545480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd314882e3e8bfbaceab38a031e797bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb5e76a5ce1eece61d7fd1c1996739482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806fdd2ea2ac099e7e8ec5a41a4938c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b913997944389618fd42cd030e145a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5acffd8920019e961d7512d0818917485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f584c3b5927e303285e328fd9a865c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f025673a5b160a2c978efc20a4216487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07042b8b8d91ff67f6bea7255de2d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db460156e5066b7a0fe70063f28698489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af407e844c350178ae6dcc8f49af8d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6035e8766b55d7f15a908aa444b37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f50697e7e807d38e0b8ac60f1ea4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06bd5526f77369186397e809f64e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97192dda4eaae0ee6879ecf8111f7f2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607aa99ab8e89c7704fef64a440d323495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8c216a3fd75f342ee11a6421f2788496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e4688967e2e5b2004cdf321f51ee8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6390d87f14ed600f1aa998e26e4a346498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050700f69fd18f2cde05c905a20ab0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1815a897bb1ae3c66a76192aa36e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd56b3d63106306f22a63db9d16fd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788f5270d81d419c7180ab794fceb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e85bb4eefe91fffd96b7a6ecc408b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947c0592b82d15ed6373920df0ab5d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c4b8fd19af458f2b95c1c46a643d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc448e5329dede9c08cb22d305cc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898c089337a9c157e20229d30bebe22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80aacc1e9076039482047f860447db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775f1b6f5e960baaa9b7ff70db5125509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4684b48bca919ff5b5e474c6a2c8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b7a515d6de722bf66d43529aa536c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7dcfd31efb8a52c3ec4711adf753512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaa47a3c06804f6a64f946b5f1ff75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345a0ce8dbdd98762cb6562caf374a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af14ff1bbe3cd91e9177907509fe656515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d7297626a7afbdf5097e8abe1371516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439af06213712dcbe1ae5aa15f6b1ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de5116b407dfec9b0b399be419735518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921d650694c918b217a1281b556870f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ef16c70d60fd623922c6aad0d096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe01c9aedaf7af7dff23f52e00f16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d2341880a667d7a2d5b54e2f4e555522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4a9a76cc3bc5c3be08fc20bc15edd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af7ec5b691308d222e3c555bf6ad3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a197f54cb476bccd5cd8a9bd34316a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27226dbdc552273326389c73349d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4a75d74fff0d9ffcfb10912eeb6e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c68d3589d8797fa383d59931cc12e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5af0019b285b5152176e9361e2287529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170824afd03ad459fc6c58ee554b4bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffbca8be7a1e08f41eb7c428b456d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc550375fc5e440e537f4db601ec77e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a886bd2231adcd579b0cee4a2a296533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a2a104c27d8791372f84d78a2c8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5a7f6c15d09ed10554c7cb0b64fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2bec58dafd39c6b9cda2b86fe5b26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecdee83fe66af16b2554970586ab8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f493b5a5689971c0be907fbdcb9b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5c18cb784d933c657f03c174e9c0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c18e2398e94355e1d22dbe4c4834540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd268b4a43729336ddb455d60f35b28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf29d3132592a47dc1053b411d252c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d917b293dd57223efeee35e68b621543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd49d2a2831f5b4c3756a470a2386f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0922130b2781fe78c537b8caabb341545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8990eb192421ef94779121e4ed0e5a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ddf44496b5a8aa7dbe089484cb1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2727aa2fbe8ffda417e75944525dcb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9af6be0f21c2b22407aef051de69a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f500ef4c28f1a958b5b8f569bc1785550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e1ce7a68da6adb8f50e291f9e481551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bb8535b881f0a3745a9d0ace1cf3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c96f2ac7cda100d47c6c41b90a9e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8590db00f8d4b36c53dafa738ea69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dfae760d07f3867f15f5f4bc7f552555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2adb0b9bb9c9e1dcc27fe9bb7f0af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a26be6950047e6636eb3f71fe27c05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc1caad949dc6a1c4fdfeead48be8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52bd7163aaa786fabd9c955d32dbc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9909b22c2e1ae94d9c414a0c31248560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9068561d45d05cf449ef803dea6a81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdd2af1a4c5f12455826f9593ae09c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4f02ae5feb3929add914b3683745563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee779d8510fe117283191a2e392ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc3d5d285b9ca68fd2992f87a2a7a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059ef6161cf13a51b8b0c539e48b175566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa56c997c8ef0d31eff65d476a6eecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c29463d9146e7149196ea94e469272568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172179574af98beec58498d89c7d0847569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134744a3f8f5e9043502d6c9225ae9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8053a35337313c0e2a7fe13f1f80f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a34426ab831eb1f4dbdb3da5b9e57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff588fc4778e4907516acefb9939b2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e1ebb019e343120ed268d4a04344574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9d6edf065fd2b674aae2b5eb0ea9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529627c5c506001fd38376f3512bfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa67954bedd33232697e0e654edf45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a5f2104b651a1f4e99221ff905b10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97131cfa75afb2e4147fdaf81c5fbd1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f3931f753d377226f111573e5010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02ee22c9ec0f194d5daaecb42626c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fe9454621e281c75aa40b8402fb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e1d4e1454bc53e84bf58094cb73e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8ed8deed00251ff7662237f9bc501584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441ab9b77c21731ac2d07331e33ac2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891df25dac48334b3ae44881b0d7f12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e389f8b7f23e87356ba32496df089f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec98ad37a2deb68266ef2935d924a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fb7b66d1df784b7d2b26cba2bdd92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0a0790941486b8e5b431041b0c0c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3b279c07011dc6489422594f229a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73f01c0fe2bf181906a8900f03c12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a586f501d24fb3d98e3e04020b43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec1689292a25c7ec9999a2ce1fac5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad127f17fc9633d7b570431c04b0bf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077bcd5b6f18328de61f034b12634fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5780f37cd0eee4191a5ab487543f94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2df753500b34ff866858810d737b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cad5aea5c57f3d2bfbbdfe5d5c83c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9b388a094821c976da79c6a7cbc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d8dfffb0a33b6df121729ff7b11e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f760d529febdb44f9fbcdde3395eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb03d9329ec93bba3c07977915ab2bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd243160e80602ec626bad79f141a77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b9c897b551d9429cfabbf120ad418605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ece0ab1c6dd461f7feec9fc04d676606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f2c33f0596f0228c23ee2c2f1cabc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21aa42f61e85545d7ebb5e055abe91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb0a1d232a120597c93013c0aa6763609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac020f082d70d07b45d47d2bb1e72d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6696cd5674268233037155c776dc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e99d8c1dc76bf0b1ab7030fae632e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82482a419a1e313a0b712fc1383ab5bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099172d60e75e449b0df95d83fa15471614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01274eeba0e4eb3c5a952312800675615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e172b394d5d412aa10f9bf0b899ebd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c03a0f6006ef84da19ebc53821a81b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5424d6e12d0f4c378e419a39faea3be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55252e406bc4cdfbf9dd55435b6b9e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3236f54013c11269e1a2ecfb3f380620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f78c339aeca864d902f1271e02312621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca3df406a638431fae80010c0a9302622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc0ee3bd4f5f73922ec16a9cbe227623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b49a3b05f1e8046586e305b51b66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8717fd625e379a0f33a0ed14748ba4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0d97d6976155f8cba8a3bb4281c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be768325772f2e5730304bff64dbce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4af1d49485b9e33b3a28a45d324a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b6dc77649821efb50acfe0af77b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fab2400907e4ab4c1d541ea6a5ed6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a1ff08266799436b7d4a35c36cd6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5f9c86e3d700826b88e46f70427c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d1fd5403d3d57ea277f655f43b05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d39c9998b9aa97e9d710b142098a6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f385fd9e4dd7aedadc021d3b6b4797635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90855ca009acb699818a9c7ff5dd0040636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069428be5c5215bfabb4919f7432d741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f6bc3fb208aeb2dfa7942032ef04f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f674c6aa169ea30e930f9ca666e8a6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2559092bdf05cc9da03fb5d978f2b98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205711e02b8afd75fe029f80d5d524641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35250e9c477fad2140934f2bc8224eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fc334cf60d2f2dbfbe5baf7dd206c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763af5a68aa9735cbacbf7f053175c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285a7724da82380ca99372057102058645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fd18dc777ff0386f96c23624b814f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696acc8f35b5338ff6b61c3d11cb54e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385323f40d2ffe293a9fa5fe50859b99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e1b02c3e258d505885a801deaf508649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19f11d60cc349e9bd17ed202841edd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c20831319398109f6090937c0908e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ed50ec6439e122cd2d8d5a6ae094652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219322d636fed9933343d29f871babb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef777dcde0a57324727b7925ab60f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a650c67e8fbcb8dccf3825a8e1a6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62197f8b6734703f338b16e639c8727f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234229efe8e052cdc238a40f59b0e816657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f889cfc078e5cd02d8030885eb3d49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f3b59a257e383fa9f49d51742357659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad13c2b7215aeeed6c4bddcf33a34e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e1407c3675883b30089a780a27c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa53b906f29b161e7b005de7341633662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b21e3b7ef51f3dbec3e199b794215f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b95a5086536de03bac7bb7f1d32c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a85f4ad25919e20c9236aff892741665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ce6cbffbec004653d82af8dc8e5a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3113c57d004fa438bede7ee17f239667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730aad48b0054a7d9a61fec16f3d26d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff56744f8f307d86a11d12b91b8c21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b6dae0d50f8898723721731a92e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af2a4ebc968865c13d46c1dbe439bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8327d908b7ea92cd31f3141d8c9b2b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda440ff4afb61426d4c8e03f7b7b405673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf513ba4e3f7a94d00f0d905adb5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c79565804b3331301f6a48f0bee3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f925ea2862d689ac1824bf717d8e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d30c0ecf798b59a65219e29140b659677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3bcc9da999447f1c92a17c9190eac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c34fd145d0c7f8792e7bcd05611b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9f18b17b16416d96fbcb745cce292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f53dd946d154035304997f8ec7392681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169184e2f4ac2e20f258d3ea2491e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2859c8f2211bc3a9b91453aa3119b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee8f0d48d2b985b6415fe59f0c7ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfcc7cf8548ab6bef54372fb0f6a0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73095e6c922cba737572ed5e54dc5ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df424fa9fbfb056567c93632c9e68d00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a23ad7659291d55c1b8ca58cc676688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a5fb9750179affdb92e6c915bba4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5052cbd5021b7960d2024bda15ab85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f83995a184f8cd31d7ef31a6c3083691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b215adacd3c031159e5d5962289b14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de2a10b1230f3e95676396f50b4a99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4e3a6e526250ee5277360cd7198c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6200efdecb3fb39bb954f5d29cfdbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6cf3d18627091da935ad698eb7ac9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4c1193fcbd49b52f908c45f2c363697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230f881e78c09e1991a7b03abd38b93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c47966710f8f1f8673566ac0094c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a423ab812b16e2ef256e014824a7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b9b0638425a16466237e10698703d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa61fc33f08769a642c0da1c5fcd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2d1e3667106ce1d502548a952b33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d72d45b2f11c08319304cc1c761e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9185f5e40896e0ad49ef619e8f0f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a13e0beae3852b467d21411053e5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc12ee1ae062120afe58ba290fc4356707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbb9e0a8b6bf8d70c4483dca2692ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22803b1fcaf84502f0e0263d0e076d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577012f55e3a8ba7e7cd0dbd2fbe80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189515fc0d906eaf9b5d7f78b1a7aaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b9383ef3c3c0ca91c389ad26b5e72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f395160e7f54fec4001348897b147e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d75b3a957617971f38701ae23ddfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b072aa64b55bb8de111a5120a63f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d4e6a5ae1b7a3a828d3eb700a77b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cafde0981ef039a72ba8d6f1fd117717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935520c33f4c9db715518a4d5a1cc64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab74c126c034e9f740b5b8235a0be5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84e5503554864aa75841242ecc8b0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb38ee60e5909bb5745462076ff6cac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9ab9473782274f18e59150074d984722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66941cc046ece7dbbb8b4cdf3961a2c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1a677e3844a413c36684e3af5b982724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2d866bb15ef1f64361a5642bd3fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530540db5c167cde758eb40ef04bcf51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aaf077d44f37b76d27a9ed4d3b76c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04874dc219bd30475029632632597f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076ae58a05498bbc1b60a42e1672a6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94bff26a154be1ee42b6fc4ea0be2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594372292d1b80f1c4b76b669df88bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888cde07b0568f1220511c6098fe81c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551d489cb7370de6a5ab97a7851ae8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda82f37b44b276f975bf91f29ce562d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c778931224c9320f868dc5707782735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40bc346f16ed9e3be53c62299c44ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd26df93a67fd41c6c80881bf117863737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368602413957271ef1f08b6456e89cc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3ab1931b2616efc8e359c72ebcfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa43e4438f03d0c3e9547657188909740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57ccd7b7827f2dd16c3e11e974e701741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85861d70f7795f24b0e2eea4d746b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879588d1703c048c703a7a27503ae778743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c16b06b0680079f0bc8568383ea1a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cb43c3fd37dc6693391156a79410b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c3b0010124abb5bee8d0f2296af05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9efc220d4e348f4a46687250b32fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9da818ad8c90b3102ba5653b37c6ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b407c8b70c664433e3e54137479e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca9453220aa82e7988699c2886fe03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf00ea4dbc0d4be19583c0829d9bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd67ee32a034fb7c29920824d23e18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168d32ec47333f6dc694a9cb97a1be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d95cb5887f15c9344b2f6fbe2103b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98810f671d6d925aaba6b0265c3391755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695712a3eb63af9d0b2132e950ae28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b03ca7b7185fb867696968da9d093c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cf9be4cf98565269d384623b1943c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8290225abfe1313d5eff45050685a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c59b59c6da00210b1e65100712af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7f93ceeb38c69299dcb8a1a48e9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429cb29c345ed0c6ef1f8b9a567834a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f35db6f69ce3df634a1fc400ef29d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a2541c7b66ab1c41b617f235cfd485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642cf250258bcc231bc518fe8d16606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029857812c99fa7280f0817768a5da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bd03ec99c31c8641c1af4fc6561e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ff85c788abc2529e69eb650c1bdd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268172586acdfc001c72be2553410e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70207c016d46af8bacdaf151af3dc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaa7d60946a581a17bafafca4c0d8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918cde5afc73c4bba1ce96faf7c9c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a36af63d6493efbfa6389923daf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a111d136e507a71660bfbd21ea15a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795035009ca4511aaee2f6962e2c98916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e365024c2c80fc514e52d4c1147d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9c15276a7eced4613eed254fe333218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946db1104d1c78fc00e91ff7fae99c3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a313975dfdbe6ab310538c47c86bd2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901a80fdff7d3f9e8c7f9f891244ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57631dc0acb938974c8169e7559cef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458286fd970d2f63a2eeff89bba79223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a5782e62d42a3d5e43f5ec14f680d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bbe3fb32ade3847bac474e31bbd0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3780d177a62b044a1c1ff157734ce126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b387169f2cdb05b0929650fd90d4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed585a28448c0ae7758c207242ec2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6993e411d35fa08cf110208cd3ddd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7629427945392aa7ec787e056720930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae2a9e15b7b67e0bbb6ea153e6637731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dacf32a6b5e17bbcc64feee524aaff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6555acf87a6a2883a8a8491e4ac2f0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d6579090b5ab2cfa041d1978d2d8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c183dfd97769dd8bc119d00cf229335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f7506be63b57b69af618d2bd4855f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f08a4c8387994bcb8f7890bedbf6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c37d7db220661f719351ae0f8af638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f96724b3578fbca8113a6b3f4a30b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39494821518f5f349e1a52126b78240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d89131f4cd13cb215e63ffaa2a4b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2cb95ed76297dd9d3c66ca4de7cbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2128326257231e81893ad8756fedfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce008649d1a783f88ba4dfcb7bf42fd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8112cd7cf3c7a84fe9af0b219a19545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae82ed6f46179920884670e52814f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c77b28b3b937ee21a55895d9d8fb0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed28470d2e3562f4f5b09eabd6d491b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f162081c8b1f6ee6c115d502cbb8d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc149e23491cb5450db4d1794b4e6a3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87170d850a1213503ece109b5e143fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad61baf86f8734f08428762630e3c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dc572c6df01e69841531fc430f08c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61371b8e049456641e9778517f2b66c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f8c7ac581f22d3f6362863f2bed455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf56b612273aaa95eef0c20de80c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a2a4fe269dbb4fb386c158933d9b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c300d20911e69023cbc3e0193697b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf456320cc758626e83b0d537ae906559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a5068629519be3e1e8c05407364e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf124cf10d31a7f234b7ee2f725f0bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc79c69c0456397ee7d2ce3b27386962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287d66792562874bb226efbb3866c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549db1ed69bf0de8402643f8e378af664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29771f61999069ad496a172f82ef107f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dd3f1ad3dc526f5dd08cd98e74e0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c90f9009d075f6c68d8f379a2a56b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d690b10fd0c1c15e2d60dbbd6b8bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364e6ee227c6bad3915094588759a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5384d8b48256ae4685cb448151e765070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c9beef179fdb92694bfc8c9d853d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd27ce27a4a47dfff771fd125897472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642ec722777aa84c84f64b2dde04a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869b11165b03850fbdda2055dea19074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0abf896ee9787454c5b7ec955d1d9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e565632fe7c698aa224fdf70888f5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f01e76cb151753e25049d8b01f49077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a715f6636906ae43607d30ae52a0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a47fdbd72ac6f60222d688571ef2c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393fb67f81897551422d96c52d8c8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c9790cf6f90e269bf49aa16b08a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b0c545ab089654fb80638d999795482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63824fab0a9da414f10be43940d54d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15aaa7536ed513e81aa2b80e78f13984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451468c77aa8dda6e16584de1067d68585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da03d20e5d4157e8b207f084a957a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1901402f04602d57574d9ec38ce5d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7301ed7b815d6c72e5e076d6c492e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778db31e7ae83a4e467976f8c577df089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a24045e4590bcc525b951bc4e72c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcd6ed3a2685fd1eeb0fab702e02f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e236b6ce936660597793cbd779d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b09da6e760c766bf35105dcd81d7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb93fd2c4f7bde5f94a36464f225cf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac26c8c32d966e60cdf593e3fe13c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afe1cb861e1ed776d9ff3db568e48096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540c758e79daa1588926cdaf592243d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce57505658fec26552fc5df3a4b68de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e481123ad4253696764be7b2cbd6a1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332aff13558972868441e2c788ad6e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d792d00d47fcce094ff5e06da44cd1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651657bff156424965f75a511bc5d22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50befc4735ea86d0dac758e35bfdb30c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d207bb8c870a30952238cbaa6fff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821b0a5535440117d25a9076b2169a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7336e9eacce1209a6e39edb6fb66a8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc5c6705b673e60dfe29a3319750d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de6b800bb4ac79dc3b084c68cc5203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c3131fca38f37c307a9066eca59f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4098c47806ed7c52ef9841c87c953e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add4d239962690e5556bb1b7c23069111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f30eaf56062ac515d7a8d6b13d114112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811655b1e9840f2916f1a08152654b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e6ac639aa2dbbd37fa07cab75ee70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca4fcb69a7f0041e8c7f305106c54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5fd16257ae2312e3e1765508cca8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea88ff9a7317789e9c8a269359b180117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138abfef1c5938a76b74c5e61a235c3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c1fd5da37ecd8b12b8de50e8483a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d767543d74988e22098af03862ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466414e796d225fff994c9e1efc6c965121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5d51a4e927d9a56243fbd5932455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41876d739f4cc84b70e794fc545350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6acf826910d04daf256223a34ccca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0cc8be07880d2ad43c31d29a476d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac89f1820f89e042d5728d0164222126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14de42d757281230570d988bdd779c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b6fbe3c31e6aa2291c46439ca82a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d38116eae24fac03a610477bbe37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02338d306bbbbc501bcabe55dbdc52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae4a5b8a807f74f97c517efa588e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e964710991cbca89c0067eae564e92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215950df64e3251e126dd05cea4834c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f47603df3eba823ce61b1f50d9fcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732023d25b8260431ce43ff74a6f313135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4804dc6efb36d878ef7d0b92d17a70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6688e1c7d31cc16eb9b10458a47e65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23d9482bb394c9e5aa8b3c204e2c47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa396b31f98780de74f8c064c32cda4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecaa37d5615366c2b1ae28daa531a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee9b7a20d04bb95774730217a2cd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2245d56fd90c6953d5675ed9649d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a8746076ad4c52c31883adb4a4d5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09289be30d6141269dc0fe94db5a04f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c14630b9954a20524d26c710481c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4092447ad8f3658d48f179945a3746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17ad59a26a127ecbef47189f6491b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fcd83295d7a039943d71e0da52a0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c51a7cfe0cb4239cc8b7a05e678c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccae88f59c49b4bc04e93ad707f7cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c3e025265c8476c2d0b39d8165a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909dad03818b8f3f708406fe11a2389152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e716bf3662b9e34894567f327593153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c213576f5319698c179ef96b3552154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb973ff89546a9697af3e9fba32c9050155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e104a917820743465e7b0cf1ef197156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d0d6d88100eef0e640261b3bb44a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e1f9eecb355baea210a04e9d4730158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01753570f5630bad70f61063831a0126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44589e55f314b254b9f732834ec96bc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529df409ce2f887b2d478283329250161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdca562d5aeb10e19e070baa3b9082f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14b97abec071347b386ec768f8275a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a362bb2fdd991fe18f9312c2b65a04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3969746955173993355f37913e8905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df72fa46f33ed344f1b0cbd14fcf4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d85601dbb0239beb7057fc7c4f3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465f5f00dfd8aebfd6c5d5574298232168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6485b9246e09c51f252bb1c5295a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c3c04c9ecb91bae1d78351c01f90a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a492aa1a237a38cd4a90999ac454171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4e7cfdfc52dbba9c2c75b14ca103172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffe5afffc4a71af0ec2fb669fe9cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacffe68579e6ea63ec2e917f44b029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5e7c4985ef198dc7179af025ede0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ced3156f464fa13bfa4e5c1ada1cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46f10e1879b0a3b505076294c4b58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa25e13aec4c9ad3e8113fae78d8b93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3a5f6a2f83b948362bc25d95cfaad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da48eb8ce88a279125d4e9e957fbaeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ddda1fdea0187665e416008926bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f6b555a3f0d30f90ce682c3572fb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e189364b2aa140e75be634b714fca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d660a071568f27042649321acffcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964bab3197ce4aee9a51356721efe65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167ee0e6ee06626f2f42eadff31632b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade7944f48e41123df20fa962cfc11d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd2decf2d7d69611f921d77c2e93d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcad5142988de3d1fbbad2706bfb59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b21243561e53c07ca1a22548cef9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc26f81580ec3b1adf3c8c7dc96e106191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddd9923502df527b036dc589c90fe6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85dfc12c7ae048b9ef040cea3c2dc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b45b49948915f27f83c33ba5e4378194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0fa1c1d7a28ddb9954bc8bf75e6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578faa2bd762439f91feae405f78ea8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cef3f2cc337104eb7d47302d33fea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517851486fab8dceaa8efe8ef938dab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813d17b14900d5de2f3c9ed283f6bfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf9fbb356b603a2eaab16477525ad7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f29a41671aabaa6ef09fb602a3444201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488e458767490b5211d40de6b6eded202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b2a76a888186c7555ce8c3500812203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d297ef6b0a0f29e487ebcf232c2901204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db14cc31db284059842aa221f5172205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db1c7cbc64b05013bdce9bab9c65be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d3cb680db956a1cdfb4ead216e59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd2145a4cc62eb6f58e5dff311d99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e659c385b57cdcfac7a53e1b6045209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b2f2dfad122b2ec179c9eaea070f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba710789dc514b383f3ab001ea1502211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394127825d065c8e94da7e31eaa3d2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd11e831740c1ed966b04cfa58b86c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a71d597bb8a136ba969f8c6b226b96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c320d40e6916e19e5632ff16242e08d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc60f0cdd3851d6a5ef7d79bb38116216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e570139db922cc7108d25f24e73a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f568665b71cfd4d59ebd74a5b41a765218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7517328160e9fe361695d0f4fa2e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99378de54d8394756a27e85ee28e736a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38b2870fde364ce134828c409fe949221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8625c66e04550ec8ac666c9589514a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5444c2459a9c9b20c46989664dc37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272e8cdbad5b202a9c5d9ae5313e8ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0539789d916724c8a97cdea84268225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd832248d0b8a5dca3047adc1eef3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6abb4398afb947e187a33f78c995a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0cf8702845d6befa59f0885652363228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4692c737805577e899f6e6b7932314229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c773c904d4e1232d68b173d080b1e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3949a1d0086a022454ef4310bbd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac23ff763a074875bb14902fba7ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f77f7426201eb36ff788ab6429b31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5640a577cca40baa5dd55b4dc79623234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b812329f69a80368eabeb841874d90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcfa494d484846164cd15ad5cfe468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf145fbd9a5756d324a57772eba1ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750311b8fb0dd86359beefe064f926dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d3245bfcf2e1297cce5384ca069e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ed120336859ed1067a01740fa8fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1acf585cd6146227f5292cf71123241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bae46b10df8a8513d1d75ddea98e45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7b7a6ce50e2110834b0a55f32622b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d25502343029a477bec22522bee79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6f3d12bd7c07dca0f43dc02b5098245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c26c3a14fd2282b49631b73b646a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ebbf492a9bb935fdb667e5cf9f7b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98811accfd93dd234102d27b086bf0cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a704d4b7ae1d809987d7097914470249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7818e66f866484eef46a2c9f71c69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e77c1a955c59ee3f18023423bbd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed0c799bb8dd4f919887e88c9d38dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec332284152e591fcff2a5e1e8f6ea0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1e180fc95316c7bd08ff0e30b03ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd03da8c1c9040b676d8f56cfbf659255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f535b95b2213beaaf1e34c8c4c7bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c587589cfdba5c6723e67a67a9d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b78318c30903c6c045c624cca499f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090e8cd57e4b4a4af4d9edaf18b5f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac5fccc615122adeaba780f64d992a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b97e1f6f8a128f8f8b43acf2d1f22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da17b443f2dcadcf13815f57340acd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bfc171e8651e3b5a2ea54af9bb1ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb954e0eb9c63e3a418c62cf6b06c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63269d0cdc8fa71c6572067f8cb15f38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9866832ad995774b88c71a98932938266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6581e52f801b3192fb838010cec3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fbe83759b4fb1acf7de1e14e2dc43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b32f6afeab15b20e1dd6ebe17ba1aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6fec5673367d59ec6fef5f40db48b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665913744012e94fbaa7b6a66af4a146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d87cf99edd1e50a096cda5f1b2c4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a64ac640b893594a01a5fb2ce892273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff3ea64b326a71d82eaa548d30661274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8445a69998d2c847881eb60d6aac0eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35044f4a2695b83dc6f9c0ae14ebee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d2b4ba1acd457c6fdb52e1d39f300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02310612531d58c7f8c34100cad35f8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138833921c849cf1a51bf9815b4c8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0a571c973df213374bd1c9f4476e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5314b58a0f68fab7531706ae4acf43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff264498a91e8a28ee72a9e9d15bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f2f76c8737956bbb9fb5776c6c6be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f15c0d43771b334bd549bc7af509ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbe90e4fe31e4defa35ae91b9361b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922248bafe3cb5154970c6428c2a8c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d5129f07acc4cfa1c4562773ae33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b1213f2845f1d927e2af50018c1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c0bb51e1c0ccfc62a9435e9a791c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea60d88cdddcc5fab5bb6796205d54b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023259ba0c3da71702d73d26c01158f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e93d83b1fcc14f131372aa7afd692292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b78a710fee45dcf8d723cfe6e6930d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63134dac3e51baf0688504d5672b404294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f5c563c59835015d339286fd8825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a7c0c0d8750ff80b54bcc5559be8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223174d9740d7d250295c503069537297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd32d9b1044334fa369b4165f31e704298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971326acb5780bd85b1b90da4706069299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431e74f77524fd9ea037ca61773afd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8955bb38efa7f4c832e4c6943917b2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14024e559cb8c895f465b56ac2fa8c0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86af754e3dcb584f802d2887a39f8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf6b2c6ebfc328909d30cfa21010f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf9c54d5b0a5198d6a854f8f220852305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c02170727b590cfdece9f68f34310d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708257238d256444f9a9a8d84c7ee8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd958f32b3d854a8e822fcbc10e29c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb7b26d765e06fa78d0dd965b178b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ae6e053fd8299b4bd34ea791e947310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb44adfdb9e9a45b3d059feb8b623d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d4b7020ecc9dce4fa63a08cab100312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231125a6640eccb08b3432b2562284e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d864128b50cc4ba95647875e1f7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1e069ca1a444ff02fd2d7194ad241315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd94d471579057b05f265e03f68e1ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea8d7b2ce1d46a546878a5010cbba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45132533c2a8e5aa1a8226ab7247a0e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8091dba70afb74a356d3e4afa865f09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dbbc7c36c49329765c2999862edfc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf7abb7981cdca06c9e18ae7aee761321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bba0b10bfd1eb76c351eee25e22f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5226465e78095c1a1491177e4ac3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6608ea7a9ab5f81e443db8d9fede40f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f03d8699c27896bc290cfece205a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90895c90458c7e1bca8845e9abb83dea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e34d6579f46b54a3cbecf1756dd0b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca072544e0c084ace6d5bc10515ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b378a8345a235acf94f5a7ef2608040329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29e42353fa532a21d2f229e70412d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0770a849984d96b3e5f012aa8098bf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9377e2e9168874b2b8c93f10c8f221332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149f27205af9977c29fdb79d4e2aab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec24840a3f17f378def4519420adee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e27c889c2b1ac70ce6b16a41d7ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8fb44aa7172f88e22985b1e155ca2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987cdd9c25450e8e132fe9ec4c5431337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4bda82aed6fb5df64833fc490b0a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a146bc01e2e200704a82b5f28de3f34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f168fa74ad4dad22ce8b155539edf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d6810ddf7df93f06848163d66baa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e097148813f7aee2dd20919a25ce15d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc7683050c7d634121ee5026fb72d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998612037501a96a278f674c640aec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362cb2456f021833fa959375a3198ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d03630344e2bb716a0fb12edd9d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f250445c3a9289b7e06448e44a47ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379cb3e37405c3b2d80da594fd08e8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf5438471c7d94c1324d1bda800e44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b54411a53e347e15fe25cc6953fd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c916689167917af5bfdc187ac0015351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cfc676031c910f35eb021a31b019e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee455e2deb6fe15a8a67da92741f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbc2e4994177f79d0f9b389b825b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545673c7f27189eb570bc8b6c38e09d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf0b898c96cbaae138b2892c9beb7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f04d452489488c5889ac3e16ad9ced357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a020fbf8c3c997bd80ad29450d9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3af91da609eaf3d93375a62cab1d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034de7e78eeff220acd3209b465df087360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a96b2514d87bc7ef96eb26123065e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04467a7bae5bfbb8e8c15cd0d1ec85c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6501316fdf011429f24908f0c676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da6b8cba40ec2f38edb1f3db7f831364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3dcdb63ac4c9f06d298bf1d635dac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bdbe514bdd811139ce4d2864d59d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d2f8f4481dea9206251c65c03a5b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b044f5ae4bd12831887002c1ddf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c6ba5adc0720c41f78700b7e4734369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6a949f068b9374005528a86799614370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b932ca230ca5d8582b946869c83218371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c73574df235260349988afc63d23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bfa066d46a6851e7f062c14d63ab9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b795f230539c53ffe1fb8bc30f10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7ac06e87c2029d4db980e548d10cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ee932c01f39ef0f3cff7be85c70f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54762c2eca8baa57e899a2124d07335377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a4a351c19731c77de475b7e573d15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b8f9065b656345e5217ca124b0c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229c8be289445158bf0d305687890e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774dccfc55ff732cc1e42767aa5c725381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a72886fe21f0564b7a6cf2ef7407d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8f932914998964d5580a95223c156383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae20dcd879b179526d8df3f0b00c8b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2a878c8d3d314b133af37e3ff4ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8087dda93ffa3710765b8fa79c082386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b40fe029acacf77e90516e93bc05a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80b4234fbcb5e507a8203b156cf7dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90212db881e6599c0fe6b4fcfacdbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fefc8dda57c15e9425ecd2fc963c92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f00a549cd9aadf10568a18662252c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fd6c5fe07a4a814ea13dd8845684392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ddfa3e55be030ffa3db9c7a0ba9ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb34f15095a145a1d409f0e749e5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1a0cd852cbde1c48c9008ec88f0b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009116c0fa07100c70e02819002f9c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c307993fac43a0a78fd02592a759397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6009f375ab9709789f02872c7b4b9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bf2b6b778d858443d3f15fd4a4c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c5111c58a8d88582735fbd836af6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2fb740be45b6396ac2312d107744a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec7119a2ef2499f8ca4c76a9531cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7032d4addbcaa143ebeef7be18ae08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebc8df01f388a4cf24f17f73b8bdba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d843a404a34c49ea79d5c5657b76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bb3ecf2d8b1e5773ac6bfa347c819406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff17aaddd9c28758f4f997b8403ce6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65cdfc2401dae436ffad6fb8d7683408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73425ec28e979b2133eba2f18a2e613409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693fb7191b26d910a281352e50e1ef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0fece466a3a1ba60fe502c9d00eb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd3926efdc293e111405e937afb37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33524b71e975af7348e8c432838733413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338d8c90e30d50d890a7f0fa36990ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4de0428875cb304901ac97fad99a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc6688c0fc2514269a1066c08f6c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ba54df0aecc8880132d87a9fdd10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b052957c4f0f2452445516dbfe4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1922a128c08863b820e4d5040cb2128419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c96231d52a4c65d36d7e142cf379b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa30e9ce9ae318f071245793e9b7e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d9bcb15580a9e66a189831859da4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a12816fd1dce4b1a3cf08800634954423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97492e837cd32f7d4f995bc4b96f82e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c2bf43d1946a657b9306f6b2a2db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165a7ffa566355a39e676461239c63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eba41c0aeb86d0cfb70718d9d84b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019ac96ac716ab114a4295d64cdec75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238a6933cad9455ae15987d817278bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d278b163a14d10066efe82c0884a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2c755d43478f81447a5ae00f65768431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281b9ee480afcad468fc54378bd5cb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37e318c91d7611afa14b2ed8fc4655433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d67b17aa6d95871fcc93b8d6dd11a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a20e0e43e714a418065584a140f0d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9e6bc99b11ae6ce873f13e6e562a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13f88cee70698d4a9360855110ffb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92568702aa391f38624dcfa88b306ff0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1fc7834897e74c338fa10b4c86908439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241907de65d4a6412a800b3c43cceefe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85148395d621dd9abbe736f83c4396441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de86584ac8ececb192f986ea5d579442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a933593b2d354731663a8d7e8c0bca0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b36620dab54de3e238e83078388e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95132b502160196a64e624c8272b76d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15603c1721c7f94ec26ca9b60a746d0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdc53064efc152209661eff7b0e854447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4606703e120abb13c10af410adb5d2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1898cbab085594549a84c930d92f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9502e2f6d6e7b626c93921a701c0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea38a248b14bab713655bbbb4cf7b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f5f8a651fbef6305e624e1a1ba0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c73374fc71c0e2bba0d00240e5cdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e5de524f7433f72b848c873cedbbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfeeb79c40f2c03f2b6a703c952f28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a19be3c028c34f389600b2cf875924456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7bee3c585ffd9f8b1d6d7298c1f25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc7bd88bf5873ed8da345a21f6b3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb92d3242aa2962eef03cc5671be6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e917b903f3a29f2d69bb8b4b56fdd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d1e25fe97614a421afef763c4e06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ae832a52e5bea559a19c728916900462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8bed5c6bc14fb7fe13af64c604501463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c99dc8ce7bbe45eeb3a5184dd8a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede2078483fcfcfd30b468f127fa50a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e56dfc24d9f855f54b6af703b6b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cb28c6c5bee2b1627e8e291c4d692467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dacb3d5a84366b097c8a627eb5545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54bd186fb0a50852765a4e70a29c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc4aaaba8f3a1215806cb6fef11b99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997178bac3c58a8b48f9e45d1385f37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbed6336f1392b06f64ea03f90782b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67f6291570f1ea216e7657f58be83a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ded39b6050c5c6fd9b98b30114c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4dbd96ae0b7fafbbd395a09b59688475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4770832d1386ff32eeab362c215330476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958cbe77436a1e3cfcb692b25e4bb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bcaf6873cfa52f0ddb4d880b8dec4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa592711b9c4d3c78aef12b650c37f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6149bac6b3c7f5d311d7e7ae0f4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d998d3b6f214bd85fd3910cf3946a88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c714c56fb6e926e9e584d95340c58be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f614d7646335e223d871bb9377562483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496fb43e640f24eae9ac1e3f42c109484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a292037f8f7d8608d00982c63ca7244485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7f28934377920627865ce8470a41d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb93031fe49f6498bbb16cc81790bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd8fd508f7cea790c35077393b5bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf419b88069541489d01ac7c3840b19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936920a432a9339b58931ed5a5216da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf831f5f4e726584689b429fdfe364491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506617c22bcea8cfbed33a709c586dbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce0f7be4e3051eb70d765e234bd14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25eee5ad24e87dd8e8bbfa1339beda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e81f46f6b2f0f5feba2de744ad8f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593a0afb542ab22f469542b9d91ac8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a211cd41d6996b9dd216a18f1b538e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a26e07bf5430533e4ff43764d7e94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b798067d6f591948b6836d4596327499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f77449ee4d68c57e009938e30493500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9643603078ebb614864516d160d81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e708768f556e00b364e9e0ce0a0ebf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497220f85ba4449059d57c119dac94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756603f90421f7cf6a9853ffd6b71b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa8fb0adad01d38e8990b75b590d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bc14530a5b55b17654ecd88a5d5f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb371396e79545f441cfa75b7ba94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6b50be61a994d0349196b68d02b1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7876173ef0dc15105b7c9d8b624e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8019c2997ebbba20c411cf0f5e1d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacd35a09ed2fbabdf66deb8d6c1603511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41a25ac7a00606838a09caba5cfa8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569851e5c7234ce3727cd8b0fbf280513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eed7cc919cec34b2694a227908eb56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9437d6ba77603f17d1014702f0f47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd3c9c7e8d72ddd1a6c1db569efb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d11379745593186fd04c3aabbf7397517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7fbf9bee384c6d94b219cf130bd66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aac21052ce5acd49d8439ac99d6038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858bcb7bf43fc443371df3588af469520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f031f818ea8fc942280acb819e79e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be4b17dc612fd38774bd6e7ad3160a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1611eb2366ad64e9c8793ddab40a213523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a597cb107ce09ae52255ad304cda5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8016a8d523ea66330a9bb436a77e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7fd522d66ee3ad436fcc105579b1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb70be3e759bb70d3b86c4024f9bc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9daad52c5a6124e11abaaa98ff527528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca11319daf75ec775daa14d211e840529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d759721c33564e405bdb6d997c30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac94e2f376c7eb85974bb80fe78d79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5c3c75e7301d20c27e6d4d46c70f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171faf7d38e73158b31108e7cf2b847533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e4ba862ef730dd11f238368ffcef8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27aef8b0b92419aac0be18ab98c866535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b63effe1c0f1280f750feb5bd2267536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9caf7a781cb60eabb402c3f4da5236537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e0e0ff988e99b504dd692799fd062538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ade91c3f4a8526063a2508ed6d4f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd178141840796e8beb8f66dabf65bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681f4321fbb9ec3d74b63134de5e1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9cb6546d81c6ffb12bc0fd9bab97e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612967abad48ac9fb0ffce795038be1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9790f2dcdde501da3121feadcde7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde74be2db30055e552a92fccef692545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008155bb5e6c61fbf93b1f85d416631e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe3797eaff4fb5841f25936ca53d56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d1298802a7d74ed0877ea8d8812e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2969ed015349832ae247d4b16352d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3c055d7f666543a7a2b3d35b69a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2a7c791e68cfcfb360bc326422d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d97d894509b1b0d35d8ff7aaa89dda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251cae95d7c9582dfd52cf05b74917d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019e1826c11214bf7c7f928897e2cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f9313ae51198bcd0d3d9d74f3db0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca20d45f24ca89068bfce1b273672f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f5b25db2f0e039055eb23bb6a434c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6defde0374d226a8ecdaa4faf788558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461cd69bb074cd7d3b7b02a9b7704f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225104fa86c67ca6121ee61570566b4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e08190411e35d766d77684e5cd597561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecfb8e9eb11afbc2ba845e2513543b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c709fb2c2ff91b91f5d29ef36744563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20feaccee07c8acb1508713f76d2c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954cc29abd62d02b40c42457c71e9f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169973fdc2084cf9decacfe05b0fe58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39062e406438ce4a9685b3a6117e800567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd46ebe73362a24c5674694504756a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7f9353bb92000f83f82841b41c60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c79c19c06a6103c79b35fceea1d088570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cca30123578568bf7c2b27bb528321571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8890a8ab802bca186b19b89a0e570db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ea8b9d676ab2c94a915092ad11c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae34d64b60c8d7035a5d875d39ec119574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced67db2fcb55ebd33d6d06905c0141f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df9e73bf245ffa079a6ff14418d429576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8660efbab2c5fe180db95bdf6b8ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3759b055667fdeb463140a7f5adcba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810c2fbf888a0f6db4abacf7b57b9bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d6fa8283076e246c41bbeb8a5d04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d8ce6af5f8d69c39d6a2ca1bff813581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b70c092477b93d7eea1efa8169f0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622517415a1fe94ead90328127d20cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fac562427ec87653e19b1ccced485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379b89af6830189796bcc2b7bf66e54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed9e29cf73af16b1ea067ab855115d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d66f60967327b844602284a4967c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e3d5c6ecd5a168a15913f2996da8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4e4c4368f4fe905addf3ca59a8dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e11101502c65946947c6a08898c91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8fd8ba0f0909a4211c44e31c82fef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4cb48c84f9646c9ed5b8acd93b7c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d944a653ca4a8229c10b0f2817effae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d1c413ca38db81556fba856af3b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d437da307e1ce364abca838cbaac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee68e437f73237f104f7448301ba6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8416b079fdb49fad6d3264cc8373f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c789475c0506472a6c0e877b1872598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a234e13d792ef31583d4f3c65bac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70714215416af70ed5c58fc47947151a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a3844016e13c777b53e7278d1098601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f0cd026d83cd318a80a4d0b42e91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48497778560b0d80243fcacfbf2531d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68bdfea17efa1294fde10d4102cecc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4829893b8bf328cf635e49fcf4ae8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e169b8dafce99a15de38600836ed7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307f0cbd05f31835f9f615eb3ec11ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd80ee16325e729535367fdde373e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1f126399e66aa2ddd1b29e9dc2852609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1b16498107481bc857944e4cf4012610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1c4c82f7587e244f23c439fd67f88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b679a03f87f9cd54d03f726beb55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1b76e01d40f6dae49bad4b53c0fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f01b9cf659fe49ca26d4102404e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a87c21b1578e447303945d7c38866615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06195e26e5fa9e732a5fd5774d75e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d78e9cd458c46e42c2580afed87dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5a54519ace88a98fdea41765a085618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03c2f73f353d70143b3e7a65962ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2ea0c04cbae67228d5788416db037620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658dc630baf6dd4f1f70b70555a9e1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa470dcb6f0272db7c5e28db42141622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d8cdbe0d917f3c1a05f5792dd0b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c240b7c2af08a0b0d300f42ed60d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738489df5cfbd2739c0736785ae18fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb9bc77e2d6d72826e13f1521a3293626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a65e3d0ae1e5ef5a3bec4a28da941627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb1a5871f812ca2b7c31c729932b95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d33affbe8981cb796de10ba348e38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731305c3fe08b1fff121740c6d50fa00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ccb6d5bee28cced14c179c2e0a0b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dceffa53d9509a204aa3bddf8d1085632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9964b9ea24a6278f229f8647b1cc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e0cc39f1fb57e5c63861dc6d055d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7c53f6af16884bc6db86421b5632635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d04c37169864bd9aaee64233205f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a1e190642e992bb6d14c4fc652ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840bcd527d3ce6fa1e5157804949fab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5e713dd1b8809cd666c4d4333c1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74b841a4cc5cbd2f0e492bcebeea7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d95543b44d12598e0a5b3501afc0c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1c009fef141c78a6ef7ac304fcd8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc80fff00e52d786057dd38f964572643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17599a08f8af977a13b942e143efbf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ea3a67c9ae81b95f95c4727909a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e402c34334d8bc052424eeceacb1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb2fe6ddf88e6fa5c215290acf1cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f246c7ea054d30abdd3ca4928193313648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db5038f79705f841838d353aa3bf3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b750043b6f893447c0f02d3f53dd748650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab521fa808b94266d841197aa0842651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58a2c285c555b43cc5425b793551fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f4a5a3a478fdb46ccf78817f7d308653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1ac73dc34fad01b46bc08cfc857e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6254b3c6ffcdc0977b7086aef880655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14355fa100512f8f344584133c3afd35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ce30d54f45eea746d42192fe12aca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ef2e74255b685571c142ffcf107e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e6d0f36c7ce2dbd7df738ee06ec6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8bf4d388bed1ffe314620a497c28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281e9913b8ad52810c3d6be7d6eebbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde85c527306100216b47b1344fc91b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdb3fc5d5003267f9985977b748b90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726a0c6407537d65d4f18c330bfd64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35ab38b45abdafb87f590e940c96b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d65d4852aa42cfcf2aaf0c6a9e05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e459b002fd9cdfe2d688597e4a766667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149de5f91ef49f166d74fc30af9f08b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d77e7b74bd7c4a6b467daa4bd74411669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661f5d2ca0fc9c8109ebad916f9bc56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae0990567507bda29de467121694b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559548216a75a52ff277cd7759396b40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5b7931ca0051486474436a0cbd6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99a0df7f0c559d9bdb4a56aba3bf92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a8494ea3969c334a9d55e8bd069ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8e2e5691d1c05f577146b950c57a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877561c03270488c4dfc3e2a935b2d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388bf527e5ee176f1bdf9ea3b62ce5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a1aac99421971440eed66a3cdf31e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e713684d041ec276a954e9a700a6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe81efb8c69c27051951af7e03080d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42b42aa7ec27146640613dae4dce17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd5857bd5fa4420c17ee8216127fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044ffdbf34d2ce63f561c1a476373b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133699f754377a69a69f26cb932d08e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1352fbcedd0a3dc315397ae30291bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22587d274c4e96051827a5f1a697a746687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de661c997a8ccd94247c1ef3029a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8044d48ebf904422736e3f3562ca8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71306e8c35b60c74bd0626211a19c95e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa9b7388077703c245fd9ebf82164c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27de994c1fc3780a0faae4e96adf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba2b15a8ee8364ef0f14ff1c82c21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c70e51cfdc9f47dc9d9b337d1fa3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf55a0e5e0c2ec11b976dfc4ff9bef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc89854a823f107a2b97dbdd7bf067a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982ad11185bbf709578be2b1051b7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b145eac42014c7a7545f6b1152d41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004980a94b8305e14898fbdbfe89a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5c1d2024dfece5f6ec1e38662ec6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635cedc40c6c374aa721984a2b5f55d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74ff4d852afd723351905905eb878702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae99a553407df05842e5f4c903cf9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b323c695bdba10742fd18fa1ec35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df22f33c1e549c834c340b9431207a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac8c247fc6296cd155a6e9f70f989706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ced477106c35159582485d4c55305707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b863af4ee8e8b3b7bd7e646581a19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa8b59ecc38e492bf4e5d202fc9d15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5cb8a837b39feb0c9a87dbd1d0087710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691031f79116d78a1df08dbae501ba9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b815f85d8c08f34f1c1ed25dbc485712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbae6e8b1b02beb4f9ec2ec93ec5eec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cabd6e5bc26f4c9f9eea143670d75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4904fd0641329fa722a67f1046d5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4a626a9e573fe5892e070951720f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba8980b310cd44e8a7dbaeeb73308717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7f3a1094526124c22ccbee5796d13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ed23c4293aa5878c45b8de58ea407719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9eff8ba05f05436604b24a85b6c3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe185fa89547c7d3071caa9457a6000721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f96b104a76a39e8eebfbd86b50e188722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4505c780a02ddad5248a4b370695bf3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57b55091c74bedaf9ac96fe651444a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8a7c7d934d05fee0d057d04639344725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f29e02dcf064d982e7f3098ac4918726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5341369291bdf627a4adf93f48a837e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384328aef820536ef9b9a272efd8917728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c211bc6c2c8a28829999a760d5d5ac3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf703782b237c768f5b0b09317a6496730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d75fc447906a5495a20b9f3074bede731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72803eabf625ac3466d64df0fa3432fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9440dc69fc0371cc3bb700579c48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1cbe3403ad54bdb9f578ccf087c9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927fb3ff208bae0b39989b23468199c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e581e5e5a5d36d2a3b446bc5c308f67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931cf4efa5dbf70563a47439387f42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b38b03525cf40498204ae7335259a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00ba8b89c7148198286671bba6b04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1fe794b094bd84d78bd61483bec3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33c2384f721e68c204307e4b56a2fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfd6cdf00227b7227e7637600d1d14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05d22cea8d995b3ef64bbedd5ec8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bb531690588709b0e7e5e3cf781b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664deb7cad534b9a115b62813d42e2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa92200e08868e0873cf52b21271068746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb036e014a95af365f8a92fee8163747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02941eba423ca143d216f989354cc801748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66f957cfd9257ccdec0de1ffadc9f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fab7a79e7af4a00106901b71a6d95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd5bb06e0b4064b65278707f95782751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55db9166cc3f3bb5dc89c89962698e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c61a242d93556a38a2bf704c9e03a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7d897e393591ee7390550974f76a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b58fe0746a9ca9b1db55a2d1df783755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bbb5d0c2baee9a73651424fb1e301756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54fa58b0cd681c929bf362f1d8bd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190a18c0373726f56ec057c86df277c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad8f0ef753deed12c42e36d971fa9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>