--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea01480c345bd36073fc4b7b92d8e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe12b53f1601d4719291fd30b931a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd90df875b84547fce2698addebe0a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deb911b0cf8fb55abe6e995dab9e344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaa09ebf9f951d926856df58d5c6ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9450b40702532ea75efd449bda5056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d7db3c9205e11d76cead397ea638e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1ace7047e548324a7c81dc6f03878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4560be53b217d110816cfc4696ce79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6b5a1f2a3cd1f64c656b30873ed8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e977833520d1894a1c1f636d780ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506627a2f3fbf57ccce6e58a40c6999812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a29f866360f49ba6441d8913dea413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb42cc5ddc7fc903482e77ed5e1b1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc750787f32de7807a6f3dbc659c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b7e5e39b71cc4562611f9b0210bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e2726b7bf00b95df30abed7b7e71017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df2177098900f6c4f5adc9d1a3f9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d32bb76e2a1b8010fe805213dfb82519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283714054e33fcbbb896c0b34b207b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9b7146f479c688b61d7e63b323dff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b020d3db829ab714daaeb077bb4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af4e7b76dff733c9fa631afde01e8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09978ac9e434d465b71c2ff7f294bacf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb9991f5ef95046b62308d1af27a6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62d26742590e9389d17f75e61e98526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c770ab625e7b9e4bfeb8f2dcd9ef1b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e30dc8ac383b2acec2d2c451773d3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e40356638a96f8695f5d0a206b8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52fe3c80ed52abf9b8bfd20855b7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7ce5c5d8dbd4114056f6058fefb4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d7a0c3a83c850b1e040550144c7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d10944bda9279bee9c1f93ab7fe6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda390853ef06d262d43cc208fe494b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5db0059effad5906205652d2019cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b5db8d4649e343b952977f3a1a86836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a422e102998c3aebd2a3c91e1f845737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e4af18862e1c2b2b4c2147f8189e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c64972790f8f9cbc3e7c43ef338a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da92504f06cbc428ec0a26115fa72440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18b294bbfaa6503d2e3c665d083df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c54cd490ec618d5ab6c494bcb062cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01fce94a3f323e4f277cdb8772c9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3477296cc597ba7a8b5099ac50b8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e18e7f7eb3f7a9a1355bf4144be50b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee81f1c8c232cc1800c63294ec970046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec683bbdb01197a3ae4878d4438f2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8c996220d4ed028a8fc6e8dc6dbb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd00b885ac1fe97e032ef19e73f41349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb4765f01ad7f590b844c43cff73a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9f042ef2e645d669f2e7d08b51c3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff04fa82b9a8acf74197fe78e6221052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822a2e7624353d22b8eb452c162f45953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263373c7c13c6fd9a68ca1799ca99b5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d26ec8f3c6ea6ccc55b50d3449b8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a22d715b4fb7b11a1d53291069c7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9cf0ed59c76ce2904711dc79343d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc267338f6f647941126fc857fe0ff7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e91980d181e18012e308f4f565785359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a304c54fbd735f7f283edf74b5f3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ebca9377caa2a583bc231b09d599961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852232e45a37c94c3239b26ab0edd36a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30f2e1cc2aafdd9fe62d38fc1b25763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653cd4acae1ea5bc4eb31444a6394a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f435aaead7821c8b3a1b332057d5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650060acf7cc83a299b52f64cf9ec6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961457f53e0a9b3c80cb1954126ff83d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24f36300fb4abf9f14a407bd823d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bf7c8d5dda27941cf6cf34c5446b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08702d994dd07f47e62498b9016ffae370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d17cf51c2dd08f0fd9a37637a4f55971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5118b75ac0376de452d13558dcb38a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399362b7b487476ac711b241cf97ee2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4654c86a7412dd78ae51b3575890374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf312ecfca590530e8cea352eeb5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d726346689ee315ce57445a403e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f33c5d0bea0fddb6e82f18fb229a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b636fcca636771b8656182b04790d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816cf44b5bc300a7f744e75b6f480c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e91dba16b82b47b36742d412587580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8aae82a0499b5e431f502d4b0105081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f19302c78d0c432cb5c7af4d0c14a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa5b2ade7f97191bfbeb0c97671c9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59ee88c0c563e3df855b730c8a26f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca274177d2a490331bce029a76a9457285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae172efdff2b3e581633e8622c5e9ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff09b61ae10667b07e948bd81adbf7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f66fc6a61d91bf9c55cb5b71c3db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e7dad39a7965a607b7583d5f6a9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc92edf3e2c492556788c0763e1f2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a45f95f57ab3ea162662cd56ab1d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a2b7e989a05ff0e000d538c8063692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37c4900804a90ed3d3785df7cf3fee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148f5090babe9848d0158403f368b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c9f8a04b671a1612491d28e662d5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8a836e868df1296296beb63827ec196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2db84580d3bd68dafc6f504975dad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594410d866683be66a6993ac45d3068998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab27365ffc911a5acdbb7204a6723099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796cfaf743be0acaf8d4713f3a63dd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c5348ebcac7f1175ab93f46e808b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ece7f92dcd62e0c601e68668f782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b32bfaf473fa612de9df28b405ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229cdb1e6af01643d36f47b8f3a27a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a230e56350fa011e8259b1337f82d4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e645c9afbc130ffd3f38f6bac7617106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f54ae5d881d75dbf74144dd878c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55357c4a8c8cd574dd7df86b3723661108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3e310ef7bd4316769932a36c9521109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347388ec6d059ec2aa8f8c446fd9b7f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeb8e024ba89bf663503e37a7ee91b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d22bc1fb60a1e0b0dcd14f24c3446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaec9d78da334efe0a317594714c44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896477f65fcbed648fe8a3216bccf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395125cdc5f0e134c7aed6440175bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2d7c141e65e1fa5de6c57416ea61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b3454422292d37bbfd8030ee5019117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20ff71b77842c733600df6f5d4b0a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349b799e3031be33f684086883c9466119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45444e9f8cc9a39ec3135a0011e7e87b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1386aeb03da2d5ef1779c6abc5a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4beec8dc9835b914aca2b0e19f3eab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca80f08bac461df649c0cad58596e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea9a1177dcedac6a121d44c46debb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c023bfa1d4a52faa5048ff45692525125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375dade385394b29a34cbed95e101ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c077a901ea257d0f8ccb8ec16e4c86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8beff31021e37bf0084b17897a24a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109ebe8fe78f3b883538c84cd2c6b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cc61c98a379dcb6d6836ba8753ee8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a839d4cc926309b2864028e50939971131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13365358fc20fd13f400bab284bd39e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e70aad2f12beb65d788f272ab7f9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b89e109b06551e411b3552eee8fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbc70e79d63454c0ca070c8dcd587d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b093f60f501de523eb37a8594dc711136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8e27b98a8e791b279cb8c4ac8e1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72131fb909eae8d5320b516ef85be58d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb64a77fae525d48fcdac8ab27f1ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbffca11c662bfb44c06579239ed96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88a7ac1c855e0747bae3a272bc8ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d838f7629092cde8d2ab61119f73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d912d1ade5b6d0636767bbf544f4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfd9dca58b6caf53abaf76790e8fd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c048e4e952a64c8eeed4f6abf7ad24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709bca070d449d0dcbee05cc2fedd14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c16950e98d1151d0ab37cc49e40152147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a52d3e6c200eca890df0f2be1863148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917f5fd4ea5ebdb3da52e47010bab2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d9e011f79f916a84aca6f20c6b5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21252e5747b8d3d7acd965a009e10f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd02190fd6ac006482a2e77192b1e2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ab9a3a924b55736bf445a11e9680153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca4fbf73f43835c499fdccc1c6248a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222907cc07b9604b2b22a60789e2852155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb650b88aefb85c3b0157951441269c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0b797e2a02c828254205643a512fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005029f3a8c2b2f0d00e00b5780e0f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d33976007196e80ca69accb5b5c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98561eee8817baf12fe0b4f2c268db6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1175dd9d95088b059bdf7a9f089b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad761be4b0861a774f7e2dd1140893162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2038878f986f789ccacad90d18e595163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a0b002897fac5093964ac91ded026164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee3732062b2c09faf1f9d4cc13b4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16f62ee906da47f479261d68c7582166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6b6c8205cc7a72f6830b630f26875167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf042f0430f798d3e99c93896c175a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afa91ed56950b1c74d1b54036ad290169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b533a081c65ed6f51022938646bb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77582dd429dcf58da477fb911b2ecaa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ace40424d0482f57e42f13d6728b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a91630f9a8a9ba1864e1321e2d92a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298370b77350417c8ddee4957f76e7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38229ee5e05a96acc0be8c716eda7f27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192a65db5b57a1eb2384564a479b4e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38586fd373e6b9de8a9fabc9e2b76e2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882915e9420acdb085eeba79f05b1d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26a256a5a5eaf0d91ea7388d041911179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094908ab51e00d54f52bcbd85baf62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e38e937284f7d1ce2819c074e1a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2593f2708596297e6f6d8e3ec257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae86e93aad83cf38aeae7eaec01ff8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e7bf0327f83040eb4513de25b2f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735cd2e2aa9a76868621f50dc2646ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a54424a651168762aec265573232d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a103d33fc06624c2f787b8abc0ea6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06104a1c05065a66f7108e2052fb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2205193578ebe7bd6cfc328f18545a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef972ab76551dcc8fa57a958436355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec04f17a7d7dbadb8180df55b9f9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba45d24767457b177a4024dfcdfca3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aa44d9adf55043dcc7c1fa556df9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19c737c6957d033e805d90ccb62d20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6e37efe86d9f1820195cc603e39e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb8429397f799269a4b407499f27bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8cf7815a1ea998146909de6e886a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0774f7642588031eebc2e8630441bf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c1db864620853b9ebf34544744bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5990a0a5163ec5185c187a03da0928200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c992bd67db53f65c1ea7850fce800c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d559ef0147163d13b9439b992e87d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35fe85c8a7a43d5ab45e990dc4d2c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96612823e4a6c05c0d3a9c1c6d241204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3142739012f7b0f26a9c107a89bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2648daf12101ea3571acf958cae5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849d323e036422a4ae8b7781b3b3f28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50e0bf28bdde414217569304fdfcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e2abad9bfa78921ff34537f8a20d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a62ab3b781de35f1a858729f0e06d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368a0b3daee5326d0f84980118ac1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3829ca853ae3cdc4853df33cbb1123212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d9c678fac4829c4e4135ae01d4a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df004bbfb9261b93ec136a62c68c00c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29e4206482a417238b4722e75badb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf27ad4a572e7551d8aa6e46258239b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f398f8cf4c59db9e55c775b7d51e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d45e1cd88a89505b8ba06dc9d8ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf586411d9d66c69320f18dd9924c2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f35b0f16138216295577e4484cd28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4dee3b4f74e0c0bf91d0340c81bbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba131fee50ae3d2d640bf93bb5dd2fe5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4700c7db7c53f5381756f4e55697477223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104c66ff5149a00efbd6030ccab4842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6e1e3ba6adb7cc4a465874fec1fb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef868084233a855f44233cbc2809d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9549c17f434b974fe73f343a06894d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10afeb47d7d5ab2af46c2092b3b53c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca9fad56b2bbbd0925440402eca23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99623b00cfe3a40c1e086a9e5c848ca3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6addcc718465ed090c0aec773c9bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842e738a7e567c2ccc94902b7df023232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c118ab83d9584ebee4098a78fc96f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2fc3184362469b0235e6d0bfed2b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf61915cc2d56baead19df46840c41b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068377fc778deada82b8bf4b9bb4ecea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088df4c14b6848c0e6853b10094a71bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b50dc55358338bba050166bb827fa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528920db5bc02b3cdfe12e387b5026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416fd4019b9d201c70ac83ef0c2c4ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d08d23ab024c7a826ce1b1fc83c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddff5246775528dfb7be51b0d84f5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cefcdc6e034a9a5c9d78fcb696e70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff25b16afff30fa9d0a8a6268b1da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917cdfeb43aef6254df38dd04bc068b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0837e30330d1c3f6f6ce2b594aaa32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873b4728468eff9597a030453374de3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce1cd5353ea0364ef2227b8f569560248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4db70c07c8979d8d702720177f471249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa41c4d708000bcd5c9952f113543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892956a7b0e5aeb76f89df827da8aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1a8bf29a2ab5880d75bcfb5f54f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0cb8d618e6615faa43ba35434dd1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab66b3ef2e22840d2287997010a16a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f3f1b097787d506c1f65ad831c69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ef6707027fd7a891ae9025c19dfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a48c245e254d05057f574b0648611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722795447efc9a3ede4964802b5b1a85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce426130bceb67667f501220080eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa6bee0fc2ae11a1aba7ac7c7f575260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1c1853e57e724239a05f981ce5f75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38425a532aac906837c797a13b4b76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e4f055a313ced92a1f04f99fc345a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f46c29f2f06ee9bbb4bf2370588da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5155be3750e1711d0ea2a54669abe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e97da657589f8f65a1b29832bbf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac8507de12e875f2c7a02d5df79fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764eeb27a86fe0c285136bbf2c7e69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fbe54e4b2193f9b623042f12c8a70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614a5911c7e74983d57bcf27d4ccd1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b18d9318f6ad47204da08292e450c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432313f975b53b62744027347ef3669272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0d2950e3b17c90d850624ccf853c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef9855471eddc2db94da6b94757ec6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94abcfa7ef05af88ca28bd715c6519275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbc4fefd46c73b24ec4bba2660cbd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ee22a8753c095d796dea582b09c5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e3c3cb85aff806dcc3abf124662c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d8a89fdfe9da58dd007f865858bdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71aa9e2bec5d345a1178dfb141c86c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241364c529209c2f96c4aedc3340fa85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25dabc97efd72aaad940638ccf82da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecf3be7bc635e726483e6fd9828686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75dba0a83df3a74dba492d5d2864f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343d0bef4e53cef64bf972f8d1febf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88efecd5d305a4db49d62ecec9168ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604744b443adc24da3c87a2fd6a73127287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef3439cc95b97aa14938e04fde36d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723479e053be557fe7817617211f600e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f2a173a7a46e7c74f51acd11e1106290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef6f73470b4a8a64ecd270008eebca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a1ef42cc10dbac8a358d8cb5d162292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc0e60d6de10c2a625fbea72285d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be53be662777ceecc66a717a877bbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a151d9f4a4df5782a6305228204a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65229030c137f7b82f47744d6cfde7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae62daea5dce91fb5e930ff1b1aae83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad778d1269ea10f93113da729e50d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525b1ef11bf160097a9c5e7f332582299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7589838932e1e8740bb42620ae7581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900e2fb0f3b7296e4ee2bb4721057d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76190d5291b6e083676868e0f183f1db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684552ed92f284fddd170e0a8a7974a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a3f474e46cb22b1af11cdcd339ad2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a6eee9187e303b07c5221016637c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e40be44e5d0a1be57c42ba5a5e08a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fa928a9f2745499b33411d31f6dd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6f2ce1a2d5be8a837bfa16e11221308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514bf3a560e0e5bb895e43c7038ec38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aed21351baaf05ecf0ebd180822dd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68778f2eae86446f7c778aaf97a0b250311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb381deb85ddbbfce9e48beaf38a78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ee5344e00f85d43990c7a75eb5e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aff10b45073b08b9c0b6234b1acd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776170299d4d05a68885df4219ecdaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eff27848f0091c6eeb2f8942b32787316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252fd036ce776bb3a2a7c6bdcb46d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4176a047c95089a0d83584afe0b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c1bd7f6fe41c885ab26a88383b61f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d32fcc08e56c5c2509f6cd6f381a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df9d9238091c2339b416db391c7ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a69a9722d3f24db709391c565f97f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d1367f91f25cf979e4933b700206323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008801f407ff75bf5316815608e52656324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288dd1578d2283f5af8e28640eee7fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743582f441330fd157021fbe52cef5f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008781fa75a1842eeb3bdaff9577654327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fe81e53d501a7732cbed04f235342328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c6a25fc3caae53ebd1d80cfc9a6a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d4a7820dfaa5e219778ec720fc53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cbf113fcce43b2bfb8d1e240431d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851306d78f29e5ecb26d6ae49498c39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1302a67be71a972a957a8b1bd22a326333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd3f63d4301de74cd4b1e8fdab065334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d139e8f7007055d2fcb367298344c2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93c30f5fea388decb93ad70ca3d95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0a4f8af02cb00cdc9e1c4a0aab1af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe35e9b828f75b8e8fe4a240054869d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be576cc2c1f883c893e8532be1d6d40e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a52718a5c3f4b82ad7d6d8e0bd57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c25fa45162e9c66f676565346105341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ed4bdec55c2bbb1878a22050e2d03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a080ba12ac254b0223126d3aa37d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d7cc51b5af47f5e9b4591b7e9a825344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb135ba9c76ca2b5367f26111eb66c58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e3d20c1d4ffc05871bc17bcc96d43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb22fd1ec0f2e34b65f03a4cc9d48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3cc7f790cad2203e2e79271af7fbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13f223649f7a9e6e628c95386c5ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb5de3a5ca50b4c3ad89fd2e3af8a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885882fe9b1547ccc6acc470eb26b50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a8606781bae5cfc7cf8a0e560eaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8d5c0e72c95b5c8fc50f5b5101585353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7b7ee62d5373e48c6e0400aebcc06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7f1d525557e92b36fc07d0508954d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d27fec14ae6477a93f7482065671356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eb99b25e19d3a3a9f7507fb79a68a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914be2b0bc356982e030ac36e34a43db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6143b60f5eb90b152e0c613dc10b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64141b6ff5ff3dc4636934ec860b46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f99a8ee4d5a843af4567c2b76b94c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b840ee6c4b05f7fde815534682868b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b2d354c5d4c98bc33a63b177f9474363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0e024cce121b9bd42b1e8b1ff40e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de51bd4550eedcd96c0e3fb66aea3d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237bd9a12a83e81b8c0e642cfaf403b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b46948f6a485ea1c1bde7bc138f6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0000839d72e9d3203f85f50754caa9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7776ca998d8513408b70fbd2912e02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee749bf89ddab71b47138cb0e7ecad3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549acfe7e6fac44764fbbb3370e6db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82def267d05e3584ac87247dcc4cd782372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca2e3d0482a7669d34d8c733e6065373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8dfb783d79043b712d77951bc8e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00fff6273432d5c586c05406446561375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad6904bd85964f25f895eb6c1d8db7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39055f98a74ae632eca7369d55340cc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87c039be89cc36ecb3c953f3fc0562378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbab564322dd7e7a629994770e7947379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da37cef9fa20b8052f0e15390cd4887380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16cb18a3ff4e8a532b62893061893381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e12f9fe70c92d24c9a074060406b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28432f710e51b02b3ca98162927e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc369cdf2594ad51617830cbff70b81d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3827ea97c485b03b70777b713e3669385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4165805d081d15b2cb2c4ebea55398386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deed8beab0499c6dc7a110816213489387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bad0d4f7b1fcb8c4c3981209e989c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42202bfa14f549d6543ba6d26525125d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e45346724ddbab93fdca8a1f8f602390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e03e1d42902f6678d04f5d8ceacc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ea2bfc71d31fe1e178bdf678f99a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaafbb03124cd3b5da8623dcf698b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6952685e3a263bbcf43bb52b1b91e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468e66e712bb8c61045ddaac361277e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796734b7241e0b9c563ebe451121b34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bb8b629b1f6c1360b468491653d9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84fb78844708be1a75cd2615ab018c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fe9a014c858c7a6dea81239a1e7a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d24f9f717275bef2a77bfab9043a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7897053cf35cde3bd46371383e10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36ec3c49da24a3590d174a88cd1108402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f663cf23a163d0b532fa5397e556e67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc090721f677249aabbc0ae51ec8331404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbebdabbc365cf7be7cd4a2cef7cd60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246e19498e0e06e824aaa7f51d97ed6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1c04307284576ff42fdcca8438a85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565f140c2985e5bcb1fad2216c232da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ec9f2b82ebaf242c67e15e5d3b7e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e3f4a6a692fe6afb73cd42c20cb6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d172e5975f4ecf3ba7e72f612b8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00c6881a011a64ccf1466f17d2cd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e218f8dd2a6fb1a2859c01d76de0ea8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33665883f943641ee8f3ac087c1263d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c07c12c99d3b3ee8affd0d788f75d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19ad4f52d1ac4a74c39685ba6a6cf2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff82754a1f8209b6c92c58026db3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79508b5580d93f2befba53b6d461c004418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060f6b74d09da20af25ec72cf796b78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea33ededcb3607e28e7ffc6b11a99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c3c07a8f864f3a1a15e306286280a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40380d9d0c605fb898999a93e27d9d28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6272cddc7545d7fd2cda69140d51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944894c00ba2828b5af2a2593514923d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad231814cf30d955377631bc84f2be5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de657df73d1d13f8d431c77b3c467e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafda1bf011cfc734f557cd965a561427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84b21fffe605dac4af28857c332a47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81f3135d378a995003e3bece74de15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774469aea99bf76b22dbea95b33180e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a34804ab4f5cdfbbc863e5b69318431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9d9c97065242071613f65391271b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83269c2fdb2606ba2170381a156be520433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e712edb025a46e57b7825f00dcb87a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec44cb86d8c76301c27ea7a42c72b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5051fcceab065e60e0a58cf37fb736e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac8501d9850ae4a4bc22f576eeb98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e1ad6f5c038c13141b38d752be7db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a6a82255e4c1d613d18897d5c127439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d86f911d4e7db1111c0a39eb26a88e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc0228957a4d19dd669e4f777ccafc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f830db46a821aca90733cd82004329442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c265ae51ae15837b31118ff39c598443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7797967e37e60ca1ca29ba0e9f2c8a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3562d3fc61496cd8a0fbe07c493bb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308395f24ae08b154f6d857c11d4f5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898db2063bfeef8c895dd54e2555c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ecb881485ab35c93febceb72807c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe37d6402e1aba583383d377259fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd4264866c962f564c6c126881149450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7277b32965481cf012c3474074bb06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed38f881b012f0d2efdeb1f527b2a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626e9e80ed6a160353920c6332eb94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174766a392631aa3be581977e03d2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1b7355fed8aa7075013a90528726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e540b45e3edb17e4c18212906704fe7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6586425bee34aff291060285c7e7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b10804b52807497471d0ae562491f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a69ed3a3bbb3be25785235af02bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f21574e65ccab73dd79e559f3edd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0b872d78a9deee09c3cd5b10571e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a40387a701e521d92b4eee24dbbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79c6e524e842685f0d75ce308a6f5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aadb3be6213881b6129dccb779174464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb120efdc6f514cb1583cacff88b9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f058711e10362ee9d898b55c2bf5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5048500092187e1b5d876018e09b10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af6d477835a775b904f2ac7094d0f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca0ab198121d7514370fcc45adfe8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0823ac253db5ce08338a5d3491b9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f134bd7bb1998c6f77812b768cdc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83070493bf1b71e7d167398af46721d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab9bdd75488a8e29c16033181c97d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f2ba723c020a8b8b47f0efc2e8f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1525a720dd839dd3d3e54cd42ca53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c7b7c048127c0a90c8f30129c0aad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e872830f58b3951bff222a83b024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b30997edda484ad524dfd9d10ca534478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c6d54211fa6d4747cd09e1a48973c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b58f5d122f2f6d7f2582af401ef272480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c49ac686928e5536981e103e72e70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d41ce8eb96fcbfa2ab83f9cd147a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affac54eb0999b09ebac11795ed22e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a7368aed4986e35ad17b3f76da6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe995d93aced2e0d068d7e323d4cd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ec1da8d5c74d4fb8da4991834e6f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40055ade2586be198dd4594d6a507487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a50af7160a8cb9dbd936c0f2f2a87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d03f9645d15cd9b288d2b15148ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396e16ac715a41d2ffe6b909e6c500490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b9104c6712e3dff88296796c74e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86614ceddf8a8f06451574f267a4b9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81653ce24f59a4f05750190618759e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f8c47842f799888cdce8c2bdb2081494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b956a92b0a3553bfc0682528024689c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f51420b6ab374d7e88047d56e45b48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f414798b6dbbba0e08812ecde7e13c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12bba4e29b2c531adb1d6127e0559b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898e2a98ecb335082e00ea33a511419499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a273a73291f779da778ee0b0a1ecef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e1ffffda3b2ebe9cd264ca744142b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0bdb706c0171a4ffc2a43cca25e7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622d8b7b83e849124c3948421bd27d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce47fb6fad2455d6f361bfe25a825f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3031e603a5a4e962fd229e5990a1554505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7153a01d3c81d9cf44e1f4a675c57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbfccbe2cc0b8d89f727a0a22e9733507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a19dfc9efc5eed384293c6784d57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7345abc9ee8548b8eaca2c9566080509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df923fedfbdbae53574154272b6b3101510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427209a619594d1f7b5988ff58efdbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6db8c21416561e7e5c5357700f443b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8ab9ae864fc9fbb584121984e638c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950316888482c41df95a9136459dfaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993b19b9ff55c1724d948ffdfea977515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7742719be8044acd1f971e740cb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99f8761735b574d280e298f73384ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2b6d2219018145a0a4f72d366f783518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097933b07b7651f2aee2c69f846c295519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd903088c8b7ea186fdf4139615b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0169f1045981e0a273ac6ebb54c37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3298640df9ab5f1909ead24b7f831b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984d02e2d3d09a84dd1f218516ebf6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9eae79277dfde63ab08e09e4f0a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917abec73e4a33fcf1bfd5b37142f64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d085c67df3ab1d54fee70ea16028a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0f965210a914b6b80d101f77f602b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470337ba9e704ba24bcba0711778b500528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7642337e92b8f7984c54f79b1013dd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13ec3fec99e41d333c15dc6d417bd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa102ca27ab4c430b1b32bd3c9445b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e784a3848326739adc06bcf806d81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ea3300291d1ff142470ca6adabda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d5d96a2b4c3db3f4d6f50834f5c6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba72990bc7203d2a0ce83ac69eec8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5080d217126d8a131a77c98888cdc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcdda0f7892e505c18ab254341d57c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756829f1422fe9e0f6ab0d6c37fb3e03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08747befd0335aceb8f084cda101927b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84039d5a1cccb3ac5a363389c57424540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817407d2e49f18ac225d68440051b39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bddc60cf7c287de210eecbe0377af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e7bfac8d33b72c93ec070eb23ca8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cac9b7bec2d45c72b8d7c620e68154544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8990347d6592418922459d0f01d3b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2166e128a7a304a6f8c4d68678648b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9968f9826373ddd3fe45446ef5163547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7d27bd1bcadc8a8acaf76a4bc87d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d19cf1e0076188be119916d6c80c46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562101c12cdfeb187184549ddf143c9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb5d3e244d5290fd756768d09a775c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c66264cdeee48c12240e62754f59f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b5f491bebe08f3b6a47658fe120ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79012b0b98e78228b1fbcf8a62dd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7523400baaed641c19bbddeeb43ffd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26fb0220f6d4b96ef6191bddf16560556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693030a5f70dffe97155c8cf4492728b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e8ffbbe3b20715d8b582d4b69227558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800debc45d7547d00749c7a92cf18cb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89633971f659f56a58194da13eeaf58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d6f3180cd1e2fd543d5b125e2dc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da387e663a133327d02196bbeb9c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787941b0f4f132083fd3f10a6fd32f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595192cd76d7565eeb8c6a03fa2c9e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815947b13175cb3b7b03ea4fe991c08f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e3f6bb3d7fd0fbf663e046da1cb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcab1d900d05653b21a2e7951ea0729567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e41115cb295c683325e5853c909bcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b95cc07c071554b7e551f1d5fa6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058980f1bb91af3bea1222d0bfb49b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827251b3049b2ab05e8c2319f5739ada571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b816d640f4826f9bbcfbe78c4b8f3bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf8973e720ea4aea2ceb28eba7f45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c1aaf62197213f04e8011efce3e40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d5b152df9fccb189197079f6afede575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b0b2beb3d5aa68e44b9e3cf4bce5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc28b3a9e2c7a42b3fcd617921bd7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b0b6809804c5c84b181462b83f71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5a47fa1addcf4add9b560ce581ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383122da3f9dad705e98f3db43aee9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe058950fc8deb834a4c74b908074581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827367c4c5591f925d2084acb3477d51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37983576781b09b351f786ce64d02ee7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba193746a9a85707537fee6c410513584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4358a2d0d2357bcc91b9f6afb9d179a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9dd8e706a401f16aae693f0c34df0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97663c8880d271440c492256f9a1668d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4cbfc5b951aed5125ecae19ce8eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a76d807f1d82a86bae28f1440fa5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626519ad5545838f1a1fbd5d43f2457590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8e8c035a758c02024c2a0f6845f47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeddbc0711dd45bdc3220017830e5e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8f8d6a8bced158833a0e22ac3f94b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d79c66b14ed430963c45a4fb6a3cc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac436cf4831ad68e7c082e7998e59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceed51090d88de7423865296d284921596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052c085f5f9cfb709e7092059f12df6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040e670e86bb4e0d0dddd8bf33f0368598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034be63c880065169362d51219166b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab4bd2bd32c472fc6273f56db1c06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb49cf23a131af48326a534b150901601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690308fa412d712e75ffa4370b8a5aaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c06cd0ea4cc14bb459efa4bee60740603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db30015a51fb9eac6ce32cc2a2be1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cd2e4b6008528b1b4cff5544743f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8157561c725f14eb652b893a91333606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8131399c9a1d34492a6c97a7555ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3dbde5370211c9329099865fbe115608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a239af50d8b41bf4ea4863db49b2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef673e5eb83b168b0fd8bcdef1e427610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5049925d9565ef424bcd19f2626d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3d0ae1b158ddaeea1ffdd40028b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a6cba4dbe3c87836a9d73a974533613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b42ffa5a608b5867c7b0ed3087ff30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ce0b7ca27e6a291e7b26a60d647bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf123f1cc550182b1b27fb2390114f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e981523af291280c20781d544dcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85994aa1a187565b176ea07a1afe82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d479c2ff9d13f1f33360ae385dd19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a03412eae509db78da6b94eaf6b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf4928bf1f9055e488fd9cd0328f03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b679bb3e2fb883d46ea44743f67a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb05a35ba4f506f497a9ac18d3855623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766505f1564ee6ccf591e3c83f6389f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b47bdbef50adfae7254d13c80207a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05ad1980d9d9776db9f8da5d50c39b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d1dc3a5a06274d5da54a9548ee5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13363e3af257aa9f9b21198cf012c13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e977e3d70405730698f6b1d5d8fdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4638aefb96e7b5e0f3116cee7d25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5431ff1c27f403326d1d047c8b54d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c69589b815cf581c5d035197e7d0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef09cc49b1f1fff43b7a573677010633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906b84212c7ffb1d3dc62846921f1dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492321b49694dc1218d43fcd2483a8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b4cc364352acb298601a13b33cb2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8bac560b7601d2dbdd45682fdf70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca91d7ca80c6ec807004597ef22d19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd69a5dbbb60b204853b747508b5729639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595b1a86683c0d0a5c25b76737bd96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c270ff041056b38f40e5423d0274e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fbb0e3448c84a72c2fff7533e4970642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45020ffedde9488a05906881c8bd1ee3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586772786ded8495f0d4297e6603b5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8898473e72af2535984b56938925fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b84992ce1c6804bc821eec2d84272646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70a234f182d4ebf49ad2b1c9737c79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c854b5ee76a604b740da5d13070982648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143835ba58e0ed0d58186294a5526b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cf64bf823065df56182eff771fa4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00554a41e464b7880097ebfbc3b8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0daa9332643c748d6f908750511852652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f8c04ceb005faf4ac89662a313eac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822164488ca14bb6ccce46ec31d4a854654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8add4f8d38cd61620b403d9c5b880655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db729fe5c82e8b4411ce99d55b0d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73115d1dd97cdafdb3f1df82a651ac3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e5f8f7a234541dc5368156e51d586658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deccebd26a9c19d8ccad2e1ed4f641e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef7f7dc5fbf4584f0fc8800118258660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2d588a4bae4b61ec479d0e7c1d208661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f20c4b085373ed8fb09c912dc4327662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa449e479c0c7942e780336aa2daead663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd814fc9e535fad07bf9e7f51d02e68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2990c2639f507563d16b36edf4c5229665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3af4fc79d6668c2921c849074b1f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd345c6a883b53e4aa70b5b16ee99e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774a1cd1d473c3e73bd9da0cfd5e63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6382070c6845394e5ac3e3bb04734ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8f9a5608b1774400beaffde3dd9f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d21342874d36644808d6b9d888618671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b989e0d2e2ff5d53fb1eab1dfd4fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d784f01a3391013e9655151f4050b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a256bf576f4ff4dd6744f4e6c0c708674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f91c0740b29d824803876be2ff55e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d50b887eb6de13c8a2cf338dc546d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf2e393cbcad1109ddceeb31b62de4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d10a695fd9864886856331dd649b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39d607f899151c7408f9dbdbbbf687679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa4d443463aa097b7955655c8078a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82ee4cbc72006b0066b8399cfc008681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1063d9a48c639d2b568ad18e420525d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50acb7631fd6aadf160bc4188991b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eead76907e198fb7c7a755055dca7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed129e3efde81f979115922ffb7af57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8612be040a40b5bb2bd955c4d10937686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dfb02a2d31b376fbac2e1a0de2fc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0967a3dcb19a64a8a8f3bb9a5f1b5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133fcd08dbc1013e0ee607755a7a845689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70ae5a81fa0de0228e53613cbdb3fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0fed69cda7cb539baa60327dd6d22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423687e023f9f6c7e290df20ba17006f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7035c1021326e3e7d22d938d17217693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5b695fc7905b2427728cbd11e5fbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c41a0a5973dcd23f58304818d1564695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ded8419215fb832a5582e31208da41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ee0b900f97958f86ff1b62af3ac0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e83585bbab64b6680ab7f5eef44b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ea6524240c699c5de171dffb8c4f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57323b0bec00e8b472c21e40bc3241700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7152e74b9e7e3c493970267ff28dfb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7829addb923adddc329e63240358dfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99520f244ce62ad054a6cad0c54fc113703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf10d37767559de0163fe0f0303cec6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dfd889f7804761f77fd9ebb8f62f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27b6cc249b094c1f0835eb99558fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf14f7d0f4e41ddbb75948324fb10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0600c725613edfad2c56331c70191708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b7b5c69821cca6a47b95fb791c74c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f56589318cd35fc4b8dcf66266256710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8c3b37d1d451615812dd042e652f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d18b37ba3effec69100f5c77196c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe4498ace4a1634fe139d3af05797713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e98ae03c0fc02ba4d5d98eadaeeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4394206c63b7a68133b80f411a6427715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c98e12b5e4feaff0d744b5d2f72a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba219f3b48c1e0b12cacdf86a498cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf66573773a3f6e88b6d0a570db85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca25f6609188896caa7612752ab2de4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc896b803e9fb351a4ce5a6f846d368720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc8748663286ccbeec50939c526794721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c3d120758985fdd4173c0604fa482722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d7d135714ecb0305135d2c4a97a63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1174f05e9cf34a94eb55b710ebcbf0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f29067e1dd245e701aa622c1f3203725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc6287f4485f8744905ceb34537fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63f91499b82f0bfec2a4cc6c401464727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e08c6eb0097060bf77bc4714c49c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7315443005b7c009360cc97de57a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9530eb9fd4aca7ae0ad4457ea9a89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6335fba306fc449d5da4db5826636731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c479f90931465b4777fd6ecd1cb8ac8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306dd3f0bb140aa8b3f1fe2f547509e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec1e4181e60b876beb485748032a5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a8f08309621d16d654fca308aaee2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef56f93b87104b0c60ffa063e1cca0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30fc8e5c971118d79818fbe1f104e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bbe77f7a6e7aa6a51f9b32224b608738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6418d9c7b7989f373dfe8ffde79f3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2aa895ef22e8ae97ec7928955bcd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318157a8e3303338394049ea44bada741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c828e04c4e3a4831ebaeba7c66df6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95e182ba9e26e5eec784857ebfd0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aec2d52bf40c2348dab3dc3ed3de4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38fa1e1d9f3d079769f400b6da32b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d0e1e524fe6b7b0b5fb4edb10d732746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32e91eb8280f1d30a4b3cb37f405d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e439bcf8eec36f03252c23fc4944a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49a6a0e89668aaba8da72f7116e89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474b66e97e266bc3f1eda9aa6602fab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5360a8fd6d52deda245bf7f1b5b54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510c09b861eb6622d0ae7ee501119b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64170cdcf5c0fb952728230f8fb24b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c042b3e6b8501b513bcad871e80441754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af588b5416d28d97be397c57d8d0d0f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b658e88e713c534a297f5a8fc4ba3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835a166cd33d5f4c77243ef450f998757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66614c870ee1c358fa6e82e3567d2c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9d3199f0f86bffd3f5a87d36cf94759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f6e10a42341a00d136fdf189d6c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69979403972671e3306e90ab86797b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d605eac471c06e320f89c718268c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940948ee25ac3c4378cb8366ee145e2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbaaac9c76448162d0c5d03db202665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc493fc7ba0ee9f217d609c311ded396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251dc739635d5765d39c5078e2833d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe36d5a43e543b30e4d185147debe88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b5fed09f6fe838f2c36a643beb7f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d800a96da0f719142ee020c84fdd8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a863098b2a7792a9c5cccaf31ff6c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de7211f5eb14c0b5d37fcf7e1e79612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc3763d3ad48b543290622eeafdb3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd889bf76b114b7571e0c2efdabe9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84ac73c347277eb06b74dd1fd5ae2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53141f2f8c6f177f8f05d10de075d0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd0d38c0221a3d5d5c7bb917912f9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbe661e70d564ba202a1dabd35f4a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66179255d25d341647f231dabe1d7e6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1566cfa83d5e3783ca05b70b4338220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af5529b0167e01bf6d4bcdfa6a0be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa3962a1aa0f487603ea7a504df2e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb13572d0910bde4d67737b4f9dc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31151738bb00f3b2c8c690c6c9639d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e86d671029ed648e103902ca371125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a683ae3b8fc27e5cfbea665af630e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c19b573054478682eec6a516a6be6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21770d7a02a50b4c85927806e7ee65228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955faa7a4bfc208efd8ae369034bc72a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afd58b64aa534fb5591694c95ec3d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4678986cb7d84150c876e562a95de6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e7f7179e0b24747e28c2582bbce432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbb12368492f43f9abdcabe5035b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924864292a2bfe91df3a2b148951b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d2ac1c824cfd40e5460486a6ca1b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6cdda393fc1c5d6c386559fc5eb7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ec2981adeb8b7bfd3aaf03e238e9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e1f8a9a0563577ec89a0c8d57027638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd183a36fb322fb1cba0bfd33495dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643658e346dc4bed242e1ddb3c456cf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a5760f6ec86f69ccfce202331116941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0f626d1ff13e3134ed86a90db254c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd8316297fa1ba62e0c0100519e4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b6b88c5c1594182d4843974f2f5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcddfd78682c97134d81072915c61945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466b0fc123905cd5bf5d8972cbf69e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a069801d31884d7a88ae358419fe99147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d93f6ba28756e4f0ca4a430584351048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68972280083734e841938d9f0b8437449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b68cdc0b83b04259828b5efdc95050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c75311f2ed543da89add03f98bd2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0885dce072e0a25a6a8e76306b21752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9deac85d50215066e609268ae38ce153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986be6975cab0f0f10642ea041c7dd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544c88eddf50ae61af13ca0b6882b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fc4d86e5b9dae5d6f089bcb2b24856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020f1ee48ba1726cb80fe83349517f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae8d26ad1092ce29b524d1ffcc77458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a77b1a3092258c80aa00a2e48fb9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b972b13e0ad3080b7745efd8ce06360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f265ade8c04e6b244b063f868f0fbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797da3c72a40d9c4d56dc337e474968d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96ac184b6fa5cf9267955983b32d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f49d4e8fd887c593a032d2d55d4fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79d5842f2c65d6f53b7bb6171c23c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2caa7fabed6cf705cb208f09891b8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7dfb4dc5dee98901987580e5e00067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f5b8ef203079efef45c9c19c4ffe668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f304af65cc063c54d8013586b1ede69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900f66628bbf7f86bbec557b80596870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf6be8030ebd79bd7506691e96b36171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f7ce42a1ca74b796ec7fc060e1fda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4b36e91ad91e7d80b91ad80a5907c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dc1c7e63c58be75af403bf387fd3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57f052423da6e5ac4398de46fe99e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e15b672078fb77fd18da1caeaa8fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a04bb0be2bae1dd0504750f1a0c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3d82b40961e8f148c43e5d6f749b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc871d7059d561a8cc83df56de609b7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707264018239688044fa8d535750d6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bfa2854818470a33b9f077f1e19be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423a4106ef2eb22deb7b1f8fc032df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7848865b7d80c713d06c38e60f4b1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d1323ffa8d444408caa72f5a445e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b248e799bf2f4e307408da06cdd54385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e848d766957fad066fc7347d3c6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb4c77b0e8290540b2befca7901dc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676743b2054ba1b2d1970a399a27a9a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d008c0edd90cf346e6827a22a1f7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dcf4747a40eae1d6a45d0a453010890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93074a879ab22250b8b60da4eb1198491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f4d99f1962a234919b0ae9f64d3c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447674b54a6b7dc56cc5741a5fa54bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66da06e09ff2a9b82fd0386cd321c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc989680b65f6833c0026c0e48e1b6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535b10d9afe13d4dc3d0fe7cbf1a8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d01b636afa4989f625c8b6924cfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4aef58e6ef5aef8e274c34ecf9d9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc544e07f86984e60bc32f3696dd9a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc678f25084f1273d29a9248cde3ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130ed03f1cd50dfe46872a5ab379b23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7cad2e80f1eea67b0c8cc74c048da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39035bad4b9644e88880faf80b4dfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824702958b5ceeaf972f4437b29e9b44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e1ceb80459bccadc14436daefdd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554047496c6b55ec6c6def3ef41f8ec0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337cd5c77ea9dc836ca5ca5923c9859107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ca33e489d4482db1c672b102115d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8774b7d146a6e8f900b047f144758d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab633f18221f01e80d2b14547bef9120110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfffd253eed18390b43a1e18cf5bdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f44d68e3c400bef89c070329750ebb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6efa712063842c61b323e55a2587113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8100b15d032aa9055d0721c64ea43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49126a6ea5363641d1e10089dce855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b439edacc764712692c94cdc3b51496116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa0fc9bcf4081d19fc7c21f73dd581117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d30b6144f8aa764a74badc086ed92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcb80ecb5eedf96c4bd0ae6bb4ff89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e96f7914c981daf8cadb63d4ce4d65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed34826f13db61c3bd347738609479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e498be01b5369aec87b6f2820022a95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c8f44828c57a9d366349e52e3bf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debcddd9cee715ab1610245a1e360b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87d906be27227b19ae615539b4f625125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292592580c5f8571dd06da0d537089a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0faebbce26cb79afebe7156e791f36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e23493dc064c32aafbb1581090c06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affabc76d2b414ff0d6edfa6e01c0b79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1731fa0be0f532d36957795aba42c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c53ebc6e28aa485105e69fa5292e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a2185b75f298a640b060afb8460f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26608348b0215fdb604e5ccc4f037e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536e7db7f91617511d60fa8f65971bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22833d3ca11cafc629d536650e551f3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c1cdc91497cb34dee7155089dd310136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9114dac38b94d1b4af816a79fb82bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb501b5473a152e961144085a80557138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa302ee0bb2e0f8c52e3fb3e2fe96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b85e0a020d141517fd558915b1eccc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939268893be016df81c2450db0f28bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced281502ba5a9595428e689051434f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f247d5d3f4f9f2d5b4a763f8df4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b5c2db8e43061ecff9d7eb8ea884144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601324bcbbb9883487a6cc2bba0ae6d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51951d6d8e9971fb2603fcfd275ee051146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1127e8776d13442d00403461c9ad6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c420d388c9678266a7e39e27b4081b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cdc52b50ee6f8bc4df712af1d08fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef442f6617dccf84aa1904712f249ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a39d9fe23770fd672d452340090c3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb47cbacf841b7314d2f068c9b1cd43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b195cd5c641821027c997dadb10ba4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196b444e9cb659ce9fb82179cada0bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e25f51831eb5e87d365fb9dcf846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10010f8e5d75bb9e65966d4bca972156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6015d348caef33bda269ce82ed197e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2baddf72bef41139f469dc6ec18f4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70700e2944ebd331ffc19a5095806f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92713416295ed7d74ae61de520530d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d93e76e5b2cd131bd69142ed7ae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f591fdc760712086dce2695fe1d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c22f73bf61caa676e55d64005dcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357aea60cc997cda2fbca6d3abdb502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bef4419c4efb963bbe64d440c8241165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62f06b4608c7c09df09d611e946ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9647fd49bfdbaad596df600a02d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a8ca04abf2288a1a93235b04d5b20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac725b042af7175fcbce639bbfdc81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0d097874a81452f77876a1a6771f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b069827b8ad9759824f60a1cdabf58a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e53699aa8ace26af3455ee6f10afd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa0ed3a37079764f6892ff1075f9be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e4e9dc50445a7e0a7beaf5b24d7d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e67c0ae3412f928364ce529d9ef63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9618b975854b5c589c78a19ff62a3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d43828cfa06b3af322bb656bc09fd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c5ebe368c843c019cd9594a2e7e5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba7b684cc088cdc15c612b51eb6818179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dafbc944472a3d60b092afb8d4e69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24064f3a3f74d189d43314cb6708bd59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc57ca5bdbd6adb544037aabf6cb37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497e012a5faed9a00e00a7c35a12f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a166c3e79b7435c29c734d11f3da07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a53e6cc1d01f3cfe7a8e0183ee149185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5000062b56a4b15f50c2984b64f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d5e4a7e82f4ff0f5a7eef838dc575187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343223891d5404e25303d6349fb7475f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b02201ae4356cd5edc849b2644ed5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44be89b087004704958f1b57d7043190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651060ac147214e0d6a87fe61d387bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc016c50aa00a4fb8e5e426e9d596d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec083b8a3195ddb4d7f2a61f6e076b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc002803f3888812b9a9c1b34210af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38415dbbec3f8616b0f0ed0b93519195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4499007580618e5b3b114773470f39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36bd0914010b73d8ab8721d84b02f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc6378357103783254560924f2562198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba6e29f62c5a15e564ca769250f7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc3c7e3e0d88a90b504005c135e96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780726c232c3fdb7a26d6ba7e7634e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34beaa05d6dd1c414f41ba67206430c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba459638c90dda0b9d3c3a0d3a1e0455203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409c8b5727a6950d4c0a6e9d8ef6ac2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d237092aa296d2f344a9d03b71aa56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48747494c53a3fe2d70fd6835a3ec4ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ad0716af6870b6c877436c588162207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce65e99bbd9766c09f175ea9b930d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f0afc0f0f437deb1dde4103a93d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b12e6d87475525bdb031a8b260657210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bff9f47f1788886d4f1643527c422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3287bba0b5d29e65fa53f6568e958212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2926b902667625b9e1fa4715b0335fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a45d78e1d957968b1859253e9fcc55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a243d964e1065586dc018d6b8d48fb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164c26951fa8db7c519169edb9dcae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18be03f0c856f75e8f1fe3cb19d663217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713128c252332cdf4c006504ea29e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c153390b8ee87768b8ffb0cedab6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ce9c9288486e7915e0a7424b82cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515921fe000d0ffb879d9cc41a938a38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f19a61c651a044c72f9ffd6e34a227222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020900e18b2a06ad28ae4dc91d27a1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a906fbb4af49412ebbed7f5c0173345224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c26e14c15831d88450967f8cda975225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8395743f3b1204608714cd720f96e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd01f88bca7c1a8e7530477092e0cee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e28d2b5e7684483aecab04efe8441228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d2d8be33edf996402902050dc1f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597679ddbdc2b5ead9bed9df6c29e762230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9bf18acf7efc7b74664dac834cd4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ebe1bdeb76b2f9abbfd5b280993a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8bb489310bc98b48ce0d59e0e1f37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ffa00159b0f99f932d8068979c8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb4a0a78cc053c6b15fefd5b0b500235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb63400b92763c19e59cbcbce6cb90c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949ee63865b9a91e296db6bd34e69f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed44480d133336c2a8111ffe33e18e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9ebd50a8f8dd02d5083acbe10911239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21c334d87fc75d21014d1ba17a2267240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6a21281f9b3ee3b720b74900129b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd012e607efdeeae1e1ff0aafdac5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d034bdbc7d72e798410f1505716f77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ebb971a2a9385a89cf46502b86a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d788b2579739f44050d6d013128624245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88c5c5f362363595029d03f0a5c6af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770719f78d3e78c21c06be354679352247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c51f65bda49cba0651cd1276ee7bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935a13631aa263c762b1514708127b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b67f0f57d516d11c175ade1e9bc8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f2cfdd0ebb52e784591f7e820c482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12958e4f98fac8c42f8394c609a39b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb7548d7e1d9d9c8b0d23959a8d76a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886131fc6545cc40da07eca877e9b80d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353de264906b7216ef3c5eb3ed1793a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e05f2bae1842a7a089e2004bb23321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fb639332c36c7f291144f262d6978257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8bb2c81e1d54a8eea374faaf5160258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f148d505d0d384fe8a175c690001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff4af0b11bb36892d857fec0f4fb68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7f77faf11a446aa375cfc7b3a95a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fefbc1eb72f17de38010eac7bae28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdaa3de5296952aacc192fd16425bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c72ffb3ff97173e879a4088453c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd04d369904f1c8dd374eec80991d2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe92aa1c581072d6a300ab5d81ef02a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a997cbb0b8e2ed082af1d7181a0a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d5f26c4a4c23c8cd1f6c2d19c693c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771c27d251ad022a93d79dde9eade52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bc977c30170db723c80fece6d71a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d89a69b53a8db5a35b8a9cc8b813e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d58bb0ee6aad39ed1b317f72272294272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5b5d1aa2e7d025376fc0f460fb682273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943cce1904a8325458fa8fb0a7d323c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a063b895fa166ebcfc01ceb81c69b45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df616161817e048de6941588978908d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591052a56c639c6a2282bde6af5bf82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec63e678bd86e3d713c599d10cbf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5c6299e702a08b18a4ec11ce035e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833152ebfd93cf633d62bc52cce95de1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0849a4fa60cede12211b68219f8448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6998e99d658560f0d3bd5d08ef2d297282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d01bd3206a24d90c8954691de93f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d68ec00287f5ac546ce3ae942bd04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96300cd22a68d792e069ed99f54de44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ba3272fd78e36566db054a32f502286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bceab5933f1a90c728287e35ec3b37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0f43c351b68138b6e9cc339c69ead288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b64e72b1a15beeb00ba317ee742679289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4478d8aa916b27c1658ea9644ead83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32fb4ff9d75e396494f121658f412d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac3a9cf6e0d2b78bd9b0cfa88f90f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594f1338b13efd9a2036359d2a8a76b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898437ae1de8a200a15ada7108e66bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550034cb5cc3b48f67e85074212cf572295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2817a24b2b4c6d2bff208ad3ddbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0e765819cdb2f8df20d6c1c8830d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e63a99f58984e78cf2f0f37fc265298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2283fb61e152dddaa29ba0cf020b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a59c879e64a462ac3022abdf921808300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918dff754d4728e86babfec962f0094301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466bc5d55837008ba680c2b88e8fab9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516865d262946ed58b15218ed7103680303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806450983c2b924eb32d6a9e398e102b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b54e09a6e62ada7639d9ba99238bc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffe8eae4c3bfa21c0faffbeb02aac3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd90676810f0a139e7135df71e88a0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aa92194524a0f5a9d568de86c4e08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d049ebf37a39567b9d1e06ad7afcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b229372c7e4a3e17e481c02edc3aad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e027ee64555972ccdd93065cda2c13d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f129452e5dc03db3f1bbb9e6b7a1807312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4ec8eab8204215ab981e6f5304adc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898fdf4024eb62cffff3e2acbef58fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea554d1bde27f91b706829b8950ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc7914911b0cf2ce6452395956229316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca0caa7ced5d4f60d7c48d2a9266a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cae5c4d062ad51dbb7726588e08c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d23c3bc26c17877c6291fc4ef7a5f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a0929ec2c4623f968775e0acabf7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e9d8d9c3539172715b790c8541699321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a115e4ed0c76fc83ff660cec5ac2c53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e2da237d926c4bf0629abb3fc044323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817a0521794775a62463c881a762f6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440683e485608917029940db1876aca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25636e000caf1ba79102bacbe6fdd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bdb8aa5b5cc30b6ca4f827487e47f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2daa2fb3510b66dd0e51c430b0e5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f38a49be0c7fe269635874a8d7adf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36425d48013218ffff84590ac0da095d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007679c0807c96bfa990a293c5a804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb71eebb0b4c9eea7651b91ae9405332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77bb4fdf3e74f93b24a80b82c901f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fb235ad879c5facd8a61adba73e52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d7769a1309434dcb75965e2b3c692335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6b1b15ce64693a4ff0e1e3191570336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ef31cb686639e98243364c1aeed64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5187954225de073d24534ff08d0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f5b9eef1c5eea1b5efcc34193b85d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790ca2088e7e170aa29c7a89868749340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4787d104f76ee479ba951a1b67c46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb13bdc4aacc231b41031e865ddda6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffe598d644ea84610e4c7ba5fecdb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304119c751bb86c0ff13b5085dfdfc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08e5cb3871bf58ad293d4ebe408096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a05be9e76d0a6fd1ca2fbe98a135346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673b20e7b6b1e2cb815d0f37faf6d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec8fbdd36b2fa5b41e874b98f5b05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007f1e5b044af862112a9138f52124a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f799d3dc6eb8ae7294be4d2fc4ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdc258a6491351cfade7b9ba97866351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d26fb8b88df37a91f8ef2336933684352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a76f780a9b017cd359e317e9971d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbdf6c3b60a9ea0caf1bd2843ca1dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747231d7799effd039afa7f0ba26a5b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7167cee2c9614a283e8b6bbc86178356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567ec038be9121e67c7d87fe89ee8eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d862da38242642e9dea395330ba3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5774e739b027929dae5c0525ddc53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ac917536d70ad04cce1d32acc0e92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40327d0941283fe5b6c91cfb24b9414361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c33f7a0237971899a4be0693fc9b16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc3db817c1d245650a18a139480b53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80886e50b3963e915be797d5f357c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae743059990cbc117aa3763c21a4b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7462477f695155a8a36e42bc166467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d2190acbe1bb24b7464ffeea1962367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c78faf4791c467bf5662300ad979f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4557eeb563b28dd8edd674cac13bf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c30e527e6e7e9dee07b82c6492c702370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659e453ac812074faceb3ec0983bde6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d68fb1133deb5bac3290f768674a2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcec62be550b21ded79852802edc9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f290a305800f800a1f8f6115454b87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1a4215c586dd42e5c9b2de6d97e9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9902588fa014a11b5c1c816582ece376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07343affb47384da8d90561efa77c8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2947e8ec46fbb08ef9fe6c3e99a32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc672e68e26413bfd190d771efbb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9305f5270b81a16cf95979e6d60bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7308c3dea1b74f091198b55df5c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bed918598d1224b9ccdbb2f7257216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de835bffcda9c28af6c9c4622d7788e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319fa057321e2e0bb980eaff8056e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6c2f650a2cd6c59ae257cc08393f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86fe5a7e4581b47fc4e5b8f41a9d96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db436109984172e4d6212d8a617a10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556518af4e2f10acbc2957fe411e90e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442784fcf160e9bfc8c7b700098b114d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3761ef8bfa215e4f3464c82340db5be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f343738489575e55edcd3f1af220fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b683171a0746f251d49b494e21796b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58784dbe73f5cd505ab3ae8c18af8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d585c3a8bdf523214e6ba0142a296394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d14b3d6262e071d3a63fc6f0a7f07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b2343fefc52f1f0c4b7e7a8404f41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeceae2ded2489b2d36b82bef4024c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98393ef48db16f051f2f54ef05a71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586fd999d44900b17d5864902785a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0cfe7603cf7927c08fe3badb90a10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0524eb7b2424f430f0bdd032de982401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85b4fb0e376de7abe1cdad226386f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6795b4c625fbabbfce12bcf94611f68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b9d008fad91a130dc6c5f7766d2f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ff538c5d28464b9f6b4dc41e48840405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997e8c19cf78b796eb42df6607adc03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d7e67ae93c26a7709f8fad8b88ae4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda58978dcff00bc6774721747f2a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ccf6e041331befa0df5b61121a01a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df35a481f68f7eaef26e37ea57b4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00ab8a57d4c67d1179ba6b030d4aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaf80c867ed09600a3f4b264a9227d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941becf6bdd0142167925e27d8de24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85219b270850312f2e0111e5451a5548414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599a63560f3426d035c4aa5c4d8367415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef2ded7308371121436ec99976265416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b64d8d40f96c415ad7cdd943c181417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ab469ef82a7ffbc651ef2d66c85aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb6ec700675b3a8b1f4d833cc89667419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363bf74fde269aef5419a741c3808e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a3e6c2a8ce8e56f2634d9f5aed5b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c8a35ee30297f12c1ed52e0855c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d671e5af95f81e119250cd2aa326c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0e99537fb588f6a103115ff6ca191424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a4f693c61fcf4dde323411dc8f5b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61960dc2f2a67089978e016143ae78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed02b92f54f53b8c909e90d2f159c36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d54ee017ad17c1c08edc8c8cc3af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a8ebe618e6511b67e6006ac539a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e79a776aa0df0079b37c4f5ff987d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d2e9020505562c030d2207d533dad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490fc1a57d5d13d2778e1989e6ca592432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6660dea9f8722b36f494a7bf57798433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baf2a7ecdf34689606b06f3b0558fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f041f49c68ff0d9ff454048674289f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f934ac9d9138693c2829094d891dd16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1394b9a51934225ab8f74537489a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafd8210ec4530c485ab7cf5670f2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3bb4832f74666708b3d9568dea149439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a2e6f6843228708f3f33a14b577e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa17f1e1498cd8a4c3b03e7e9902e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0b74e8f2b00b5b1b6881d9701408442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9d719da941ad5ab918ea8d0788b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e08060c4b56ee7d9d480736848b9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bbfc3aee0da7a9dbfcbcf45b3a2f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3445d18a10d3e27aba637294a030ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6efa264ad67c9e69cb61f052111d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426bb39199710a3f4448876ac5d3c95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b07bb265e8a474e6ceaee9f5f223449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5726d8475f731f294f5f879c80f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1f49f9b176014114c789d57ef2fdb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ccb2059cf6db9ba12bdce5a660e05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b934021278a2d258c98c5cc45479453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a276a8901aa453e1a4af3aee5e1fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bdbffe30c8fc63be153a4196721e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2157845d17ae17f056291b9d1899456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdcbbf4393b0fb8a824c562b72566e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46d53fe125fff45e1438e297152df1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111866dfe63500df5c47d94a653a8b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc7111e692d36b0427fa8d7857b00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5cf1906a6fab82b8bc874559125fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86594253c1e5dfb542a8326dc75d79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef78d4361fa9876bcc46c4a0362bc4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314038a780a3191554bde3abf2489e20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9f330f60310e97d0ca9ac8fae037d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3bf9b32e1a1ca4db922f7a4392e34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd341b1cb9d77e776cb778a65c1e5b7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407288fb3fc512ab2d993b553f0a2ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5b2d21248709591987a4fff1073c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5009993a102e730ec25c5c923e5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432a44050e899c844a008475d17efdf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbce77e445004941e40c839772bddb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3dca093b6e2666c151af9d538dc9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf631870781bb5822e174aa4391e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9444e1c5fec943d8fa5b8bc68bfdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e070cce4370b6f7444e56455eb947476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd07fd85eab59abc76063826254a0c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e4aa02dda9f137582a3118110ece478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d68f57ae14e7568279049348718ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2803449e765a01f7c16edaee095f16d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe9118a22a4932869df22cc195cbe8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f781a11a7d6c4523c4a7763fa6abc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda6381c389cf617ba80f8a1fe4b80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae4fa3173969fb4b8be940a56e5151484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2390931d5154e7a9936ecd0300109485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f3ae65ee775225579d11419f61a3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014e4d003e0063adba9642f5299488c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284aa3e136ef85040c31b0ae153e504488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58e47816b5142366d8e949e5c351e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188f4d1b740677daf27a273413c7492490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af0ad489dde01c3456a00aaf79fea8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2058922e43ff9f93de13d4f3eb92e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2750c04b6cf67b090c6fb6b1f29cfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264564ddc32b3a43ff190829de3f074494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd502a2a0178d9f72dd22242eac4c2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d3c8f3cc5be29ccb3a73566e6596496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9f82128b1aeaf377f98de458ad7aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc60d267db130747ce738f0d5325a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9159152c3046e71dc109fc1c424ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6967a820ca5dadf8dc2fe1d90ab03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b77328a2c1d0daf1410f4898222c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888128bc84f7c21ff77ea7f459e125bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ee106377ae689dc643d116b10ac7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73548af35b7a6586c8b02a4c12f2dff8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db8687393b7c0c2b521f043942cfe7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b15ff58ba1600c1c52768319fb25e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd4de0e1510f2fa6460f5aebab6043507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3a6f5e45ecfc4ec4d26abb45fb18c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0b97cfb1428d8e402b4c3c83c946e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb36282287bb5f34e18ddf4880e590510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f962f13dbfbc3476a08810285557511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62c0a79d3d4d5635413b426b5cf6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cec2a24aa8a605afd922be27ed452513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737fd68eaf04cbbda414aed4756aba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b40202dba982418d17c4976bf20e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4b7e8226893fd9ce0278b5b6f5e36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3a6d7b00466e4ec1083446f6eee69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7d7a0d5ef01663abf7165c09232a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba51b4ca8551d54b51e204df7e9baf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4dbb032c529cec4786aa1e2e7ec3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298137970a2f2a30b39dfa805f3dc4cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6c00a9661b22314a3539e4c13c82e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc89e21218b2309ed8522fb475d2a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d239c503d705f2045dbee4415098dc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d07950a6e338bd576a7613054867525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a9143d5d0ca2af92684661350f9ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2949abc9cd547aada3751633bce9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c363f9d76a86a762cba5596b17d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0e9699cce902a363b134a68963f2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0fab1e49a3ebaed5727b0b916cc0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44f02b9d22ea1af050acc15d04edf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f572f0c1f0665c8648b1085ebbfee2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f9f21aa2e8cc779f266947b31846533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2bb6ee1b776d4a11e7e6f78dd1e30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f2f51aca082d645cb1a0b19ab11c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6ac559f5e766ec32eb1cf870a3a7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8106a84721c565599c5997f1f77e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00673bd45e913420aaf1ef02e64d82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eea83b89799c151bf1eeaca92791f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ba6c7cc94b48993b01dbc5ec0ade1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b721fed0f8e43cc67f904907ecb8164541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de412cc6d204a41e975aad117ec8de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb660f71466af04e5d2558b4e8c75da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb836c58802528798044e3dee8c0b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f9be55dbd6631123b974c4520cb54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5c93f7d3cfa13f6f2fa5c51203cfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a16479edb38de65fe1f4e73102cbdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f76ddb98ea7726d8ecbc9c33dba770548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfc66d775eb4974d1d0f959d46250d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cf036eefbb9911245aa026d7e573a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccb6b15bb2af89bd529daf49edb724551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12849ddc771e33534ae25f6f5d5a0e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16ab9be5fb8b0be6ff2af7513ed642553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a28f8573914919b5de7fd8cfd9474c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf3028a34d7adcd081803c977b4b69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90573a834daa8d43896b684c2be81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1464e74f10fe17e28ece7f1eb41a0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0ad96f223b62958f646084cc7e0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b22597a805b14145119d0eed559389559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be779a0d4de298a0e27d2b267ee19529560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc1bf4e7624e42916c9f8684c3b0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a3768f8032a08decf4da453673dc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a19295390872e193d5430820fa4b68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd203a56aeb06fea958535ddabad3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a31aac383022c875ddb11c00378a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19257653ef075e69319da87c7de3bcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02194b5f4f86abece25cdabc9addb70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63b0554df0de28b889dfbb4288601c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e14aafca9b8123e75f223aa54b43e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209a8148f53b056766deb97a26a1e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e16b14237d3b5ef3dec84163702a1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab59d9c84c67c7c8356b6287270e5d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e08d31a81cc99dcad834a43f38c13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f0a08836fc5c32f5b186107984d38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5f5131d11f558d75e3c1064abd41d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f0d6856c0bef62d33a5a24d2e8df5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7142c1dfa320ed3e703522ff07d02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee17b14fb1090751e6f79a869c5b7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e45afbb03ee04c0d890fa30a83d3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435262b693b96f56c4d895b31bdf683580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680e4644650a734dd160263d9dbd2a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750edead8150aa2e9697bb2ec718afe4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5123c75377d9403d6e9fe6cf92a25e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d13ff492410b6f358c93897c3c96f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d3adff9354df63e9581f9f93cd567585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449539480b56faec060b3846c64d6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a94e404b2cf07cddc639662ada26f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74566e208c722aef7a589c74cc60198588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc45346bf4ddced6192862526d1ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0d7efc8ceabdc540c6d086c2b8a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9756b56976121b1b9e64c93f6f8f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae6cd1b6d34dd4693a5e381f4a9d5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4588efd93e385dc7c15127e12568e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03f574374f3b6f5d13683e1e2b3fc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fdaa41c8e5afe431835b15af70650595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbb685ce1e6112938e9c073e9fb89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7e80febe4ef52489c6abe782f54e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d27e3d4be1184fa743b4f4e66880598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad28459edcd07dc531c293a0f94fff1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85962a5125f61e23ca71af816463b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0442760d43dc7853cfc84abf0d0b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d720d804924f52b5ad111ddf34b85a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e7f3bc56247e85adcf8e050b78d9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c246fa4b98101d4f3eb8bdd210242604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3a46c4639c9e222707205d3e22c1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b0728f04530b01215f0465de291d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977064bef4ff46b1f3155eec27730ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0e53cb6a8c89692ff3f9372c73265608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9916a0cac1db4d0045d3f575e27a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976672cb7d1d6373308647042bc26dd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73a447741ed1ed463a464dc650d7fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873062d5ed8e17cf79971a61c0fa2a1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b00f6ba2ca649f2c09ff1e05a9cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd1c887568338b184160acb85afefb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0732b1494f0e68817c547fed8b0964615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a56c2ebc9efdbcffe69183c59a90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0258694f8ba9a8a743ee18c7b8066617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efdea569fef0e00185797b47dd254d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adbb144f22f9f0d9df56070a264ef0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1c8eca17258e8eb916f4dcdb87c63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a3bbaa9751403d46c38ac5a4df7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd25e1bf5ade515b1f62e5bea61b4ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0641a76a34d86978402206dee54a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a0346a9f1db6444ff5f894804f2c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300970ba1a71786c0b45f7c91f53241625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aaf83f9a7d7d97a1f62d5889832ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b138a616bb159acfd49d7a8eef3e49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ba8766aaaf16373616da13bcc828628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f664ecc9ff482b5816548b22d211e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b2d2d199daa10fa0ad3befac9d4d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298b2c078918807c8ef4e8e1f1a8295631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a2e4bf626ae5930487add47585093632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487af3e82c215d8c0f69ea3183b94fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283073322edadc19e65f5f14ee89cf3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed906d9ee6ae12cf9df25500597e2fc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e36a16f0f1015b021691e42bb0496636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fb9d19466ef5cb385896ad501fd03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1954ddd72b373b34a3161af95196ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b6e55253067ecdc47b6962ea4d791639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc24b0de0f4cb86413238e5e0603d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f6f644154aeb5eaa24c37246fd90b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097dcba766fa081abf47a08ad1a8528642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db3dfaa5d9743d465a6495e9546d56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8b5002381e1e1ea75986e1ff6ffe1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a40ec7fe9ddccc1c3db45abb2790645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f03b602fbfba57688feb7a89d2e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5412bb935a73059461adaae58ef16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6e4b62185382546bd84f9ab9bd559648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dfe8eb8b9a637692d455c749e3a3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273fb308994873137d4dcac5818ee1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7775c0de4d5efdaafb97dfd8272ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7dc016583680d1aa10d9a021d5946652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64a1f1370bf8697c49e32f73845d39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02a438f456cabfcfe96408edcb9b82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe529c4ed251e53ca2f0e78502fb3498655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d922d388024367e8c1f9972f26e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d554ad0fd1b4972d7f9e08e5fa06b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a096512c7ff7565f0b460df584175658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2664c5aa85d21479dfb8cc32590b7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea23c981951d34ecf5e04b5c546bee7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e9784c203751f1c0ea4d4007efa69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916840cf23e4311eb680d33d495bb0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11cd9c427fd16cc3bfe4c68f747f8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559dd827a21190c87ce0bc9be09ae56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e222ea4d0fef26561dd24ccad9cce26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada2162d70e1803b522ab4c6e6d94a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86015aa0cde0245560538e25b82200667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b146692ebc0af7de07d6f947724afd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3ed53a16e129934ba61c274546a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd124f0b5451d88ec3e444de935090670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717cff33e98f737b7bbdb0a1a10578b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df539082d224f09dec8984d54a2415b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2d7b2511cc56f194c268adf28919d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63944b6fdcadfadf957fa1ff099206f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e860b7faaa1f345e6af2c5cdbb9de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78717abf869f46156836b10dfa1eebc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74e71f59008970bf14d23ccb480e16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05709d1a784057fb722bca088ca6194d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982724518d39245b79f38a5711184cf9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d71200eebd5e0b18f0abeea12c26f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80017ba0cc078105e78bebcc98dd03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9becb0cf3516c99b3da2983f0144b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab726059218ec9f253414e467862332683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741dd07365152788e55a1d2ad79bfe3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3ade106b66588d39b50f7d5b3f0e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c697b8a73642a1119a697c610b950686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7d04258288425963d17d489a9f863687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962da622310a5ce67e8800de8523e00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2da07efa00373757c634a28f5dbe92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720f0e266498761f6925b08e77055a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54fa9334645ab6994551a13be40587691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc9bf4f303651a644e0f7968bc95cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f5e4632a3f1efd2c71510242c544693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa9cd008a69503af56aa799325473694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f54a9cd9428ca649b74442c191672695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d73eaa1d66ab2931129f46787a962f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f3e1177bb9db1947bf5c41c7fcdea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01394870870a2aff498534b4555bb00a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f5f20ffeefc1698df743cd1c88f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294647e1caa1014b3885d11dbc9a6ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2a927a4047f69c77353dadba26bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248f9fffac022942afc4d523f527ff9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b922aaf5bf706ba41c42b19d5f74ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517864ed401bd42f402cb3bbbf5238cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac34d97b661cfa374479b1bea4567705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d53a017c2136d7802ccd870a39bd60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca7ed8ba87f185a56565b3bc8f805707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76335f63726ca85fe6f2fdc53e61f23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57343cd8a5944f308b0fef2b63ed020709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b076f08645a0b98373a048ff04994710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7c4b0839155dd8b368c208467a2e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ff37a9460bb76703d05c22ef3e4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054d28f29644e8cab3b044f2b6fc48e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f7268d4cbd9874b0273254e36fee6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b5292f263ba894b76be0f69fb19ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361610c4ea11caf6081af1d89765fc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad912c3806bdc4a7e66a1d951b5153717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c223fc2c6e6b0f95367357ae693df1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700c9a03d8c566b811400881ed3c58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2967ed75275fa8d38af1743d56c15e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582f21e875f5e00d8d59be5eabd088721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e90e2c8a37507f9dd55b872be8d4a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001133ae388f92f6919dcb181e1aa2e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60e081a5640ea493e2d24ffab9e514724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc668e4811e5cd467dd402630ebde80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270ed323f7e6235e6e0fbc76041928726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146dd753c36a728a52a04e1d6f4ed1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494da690b735d2333845c6c8dc511a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d223f7a2445e01b64d563b85fef46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32530c982fe4ad51e8b5996eccd58d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85680123a24d2a2db725bd6c27fe9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c6717f909e15d8d25b907fcfa8968732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd37d680a961c1607488862646166733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828cdd086ca3e644b8c52aebbc9c534734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79225cecee6e77a281cad73904cad1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4922cadafa208f28455a56ef805d92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114020e4a184bb49410ca3c813e0b80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512e77557b99b6da0b8867ce23d298738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f06c7ffb1337516ab2a6dd78a398b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ba10a8ef55e79d6177b3e1bb6633e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c34ab4bd27c690af9abb31ec9f07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c70a5eb750f22a9f3bb366b3a14c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b0f80e725d8470a6ed3ad22ce0ef9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f725e685ce852bc41228260e11e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b2b648855395deddb8ae74df0f663745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62cd5b7c1a4ae6c00d1fa6df31d30b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4976ba10e74552d8365af127f72a666747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851de0eb591dcbd339eb6ac61269af05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe10986672f458b039fd7cf4fe51cc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50346df324dbd45368dee7536ad6f27e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b1b78cc6d9348d80ceb4026f024e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3d20d398f5f4e1f8975d6026a3219752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaca71e425facb55c49df04643f0dae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e63cdbbc4a40199a3423ed78fc81e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c41ff0bf7d1335c89a1c106772292755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4a6ee2808a13da2a149508db30db0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f5ff4acd0263c86a9fa22c0212e89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154d27aa547dcba334b6d16ee20cd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45afd6a4b0619d936f30abe241bcdc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>