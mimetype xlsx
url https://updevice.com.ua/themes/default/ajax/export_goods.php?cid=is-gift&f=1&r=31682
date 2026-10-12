--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d870795033d1cb95a8def3d9100db11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c7b5e09977654f3563b6c2efbec4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426e9cbb00e59b109507e8f518671da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce2465b44dc18ae2f266ba0ce558a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa7c3b2c49bf50c647b825db8a8845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe6d1b2e33306457e3e78b8b7361d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd52de1e2643eb9b5df1df5b88a58477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c11832724b328791970a6cadd5b93b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d917ec8a0ebfa74a5f0f092a2d0c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3830e1a06235a393b6cf44b06a70e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7b37a542af3c361c40268a9d1c29711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f168c5f5aec777c684c47a4dde9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae61c0a1ca4cb78b67b6cfe450259413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc207e50551b77735c0d71a076ce48114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8664bcd4f1b56a760c79b2b5320315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7a766f0e7a1b6de681411fbcda5a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0c99d9a46edab2db2f32d548ed25117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43085a57d9d9a4db55dc543c2a6d5c6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683672fa6b742fe016144c45b63802019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde3fffa0ee9034077030adfca26d6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c136a2c4f65487b32abbbba6f234d3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f755f2b1eee4985104077033dc47022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b6cd694c8c82201e435bc8d3f7a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c5957994bc3f2adb69a8750df82f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2b4925955203babad18923b605c6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ebf2f0e2b86e4e49a2faaee7843126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a3b37351959208b239971ff3188a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58db96f0f64d7f8328dd010b1271028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1c969a1cd1ed684a3c8c499a20f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb62c5a78b7c6f061a441ef25ea9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7d460048c7258303e1a4e7f5c8d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336487655adeed050cd1a667d61355d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56df4ca957c3dc49ceeb5f80517dd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2977a2c565cff23cbd7d5ecb0d6cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa069bb083ff6bd4e540ab300192e0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c19aca11ee7067983108b0b51d3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9595e5877f257bd27ee778cfb9934c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d0e26bbdd2b5111034a0685cfe89038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0756d0fe17f85d1c0484ef7fa1b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb86eea37335ecf12eb072fe4519bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a800a03393b2ac2ecc725e95cb0f3f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c708759e6cc185abb33245703f3a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b508642a38590489328eed6bfd5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660fedb4c6fe2db0cdecec70309a2ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece6ac14d134beaff528aaac30ea4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89eef58e5658b3688c345bbf75498e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c066275217dcfdcd9821b86332b4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac08c0d2ce0baa43ec8f71b85971548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfffa75a1e56ca944d6eb326779a48c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7775cc5db79b7e64b4dddf5a48c3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ee906be6d86685ce9652bb37cc9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d8488c56e60bb4b430131d45026f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cc87a9d8081608b67dd5c90e64b0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a50a87ff912da88fd80b6d15bd3c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361aab333490051d36f0cf7e9f5ba1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae86d3eaf2ca4cc9786e670cad63256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2720bc8758f496db64d11df95a0ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ae285661c390fad54077448a9484858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2c392e177c6cbb822ee98cb1a05659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4ac743fc4b29b513f465ef9f7cad160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f00dbcf0d198da890b099e1dc709261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26622e53d77bbb90dce7ed7109ac133262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064993bb9fdd362b703846e5989e3de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa5b6cab84970d3b0fde824e8202f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efd0f405ddcdf67f0894e5d472f3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb0c0e071e523560bee88ec16146066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368d6264474b1395e68e8d2de5914667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6fd9d19186c60aa12a5c9bab0c6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500775d3e2a9a4173ddcb7f7fde8f6eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26f04857bdb5d0cbd6d7cb60fb50b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c891f13541d04b0d8239b972b8a4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56fe2ab166898ef302f16c9bc70fdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e5dff34873661bb488fe9abe6fac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b512c378b2007667b79d7b7b34f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165cb3a8dc906db063254a26cd1db7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b26e30e365b65ef79727effe3c558a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca89f59f5e3e898b296b20598a9711577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98c1497277c46d8d1016a4f31012378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ddf33a9b4534c8ed7cb0cc0d60af079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee26412e9e74b530c35a83388d566280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440286100bca2af328cd90c52951c3bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fee92ab9bebeb96a2636e31652b9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ce3604966bd634286b184ed551cef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79849076e20cd62ed67e4288de20a18484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f8e76ed965705f23c3c920222db2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e63c4a22e2eea1cc5eacc63f0b571486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3bdadf53d3a9ddc643a41b35c2d3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616423885563130e6961ec562eb2195588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aebf7791b5fff03cfe8a0af5b935789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e6519440775e428046df5891abbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79335511fe1b491ae56992ac359690f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f41717a455d043323853891b14df092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539f6cbce7e4a03730cc1f65ca7e68093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e752a4b0e6896094d614d1a5c5674394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e7917b3935363b4e7437362ffd4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c9c966fb371a15b65eae84a0d42796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107179a0fec7fee77a8a1ea54ac5b8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fed4de621733830ce709c3a8c332798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6dbc0a930e024134d5bddd3852e8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100187c8e98baec6ea41eb6a31ef0275100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb5d198f482dfa6f16569033ad83f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b35f314ede5fcadb464face491add102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e795ce5cb82a5d83b2ac612b539b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c174213c9734f89fd74bb2bee7bc60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269e335a6b3f66fd8293da8403bc6c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f352bc9d242194f68525ed0eb8bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306e1e225ce5afa8d21db4a31a2e33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1f36eab479698a0f02861c822052108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782f4eb43d8fc5469e6232d9aa619d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d09df8ac29d1c1e0ad3a81e581bd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9c560ab6de9c48815105c98ab637111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb212c5bedba137e72f3979e73541112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36a000f2fbdc2154836bde2dc9d407113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd15453e52ea2fba051c26ca9c133114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde461b08795c0ac615771462035de7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aa7bacfe5e75dd83b99e02e6a8c09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca5ea7b30b0880b6377fdace65776117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe10a4c661a0cca653c84fa29b31b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658134554f719edea1dbb69746d1d3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecf145dabc8c736d9e9dee5398eee3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e66b397ed240d48709c192aaca0185121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e3df752d26b815c488391049192e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d66f4fe1ff2551cd0fb63fe273e6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c417db5a6c691e1fe407980d104f895124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4651b31c57956ca70e2b1ae30e30255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ddfc59f07d2764b3f82e99e756b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7fd55376b262019cb32e33ca41a9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bb9a8505009d4ee7a30f775a5aff2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863879354674c4689f0a499d4d5e41e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c8764931ce80ba26b65e2bedab76b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ebc16f15c49e0b6ab29761d63697131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d1bdced79ee03874dd9b0e88e4c8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0839a1eee8c957a176f3877c884b51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab58f75e7651afc90f4eb3127a9ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc88594cd243afc69d043a890d49cf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12190de2ec2382ae92e431a5ec41d9f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ab296527c9da12387d7000f74d566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c455fd219983aecadad100cdc8a56e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3c372d69b89fc295e4e8f6d75066a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b393a7889e077d27008b94550dfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda0bf929cf7dd52f877645a3d54566141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d296035a44e63ec31ac77660f294142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1bc2e39c6f59692c957c1b53b6f4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c2b928df8bcb1893b227176c1030144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5580b271801ff4ec72d3adb2db7ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523915e7590fc5e3f65e0065f1dfb972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae4c7438dec868a1afff8c7fe54d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfee8eff327d8f146adc9d2ca8d7382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf4f229fec184bd4281105e3cbd317149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce88a91435520f254e8168476f2901150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462bed2ec6e99a0fcbe5e483011446151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77bb11f4def1da80e264b1a600263152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7914570aca0e08ee8f0e05d0646a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092f196a34805cd4f3de865e4b7be70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db545ce40d3cbec3f3e8d8cfb76734155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611a90ad8afffde072a945b9639fd34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee13b367e4ce50b75410ad01664bd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5ee73994da770b4146762bc13f528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c97074618a7f18efd6078941223f4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad265d47e4be676890046684da02c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f1286b49b286b29fe48d2bb6495f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16037cfefa8cc4fe3846683aea6bb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020219c82aaabdc99c41c03f50a095e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dafaf41a6225a8e3f6437de8895abd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bffabae8201e5e5d88c4c9577f1b9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9fba6760ececa4bcd86d6f90d6771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e3b8c92a2f432b239ca1d8d6455f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd07cff5ecda17668cb2858c62f820168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d6314d6cfe7f87bb14904ab860c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60962226c34938e744ae9b0eced82b23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03704a329efca4be3d178be9663132171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec75bc034d7de4e62dcc53e5a9fa27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a84730af5e8bad9dc1e42520ba393f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9717533e0644eee51fa62f97e159e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788cd80b7c4b925dbaf4162b93e92d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbe44591298635e9b86e342bdbf4fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56644c4de2793c4f0a2c67fdd5e436d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdd6e69d3beeb533494fba2629aaae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3893784ef94aa1c5510840bed80bd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1165154c9bcce1f7a58ea6110ded70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21b126717108fc695b24ff62e4b9e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02dd3b3ef2c57315aaa05a68f63035182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cea361802e6e5b5a203a764e9b851183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c68ac0eea1e6a7e3a5afa030b220c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234ffeac60af1173b0060b3bf442399185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b199c7762f5352d9e04d9aac6d37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64c2dcdf66a98d819c299d6f863ff3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92413d55df57bd48acfa1901d0e34c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138daa6b13cb9084dc32c590e0e4d81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9cbad0a82671756f867b601f3582b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3addcd301daa9592871e88261aaa52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa139cb33ee9b7c37f749807dab38dbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304162c74a8dd511bb8696cd5b07046193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d250bf92f426a4945ec621f05a05ab2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f01e1b841878aa0fb1f6bd3ffbe16a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acea00bcc368bf383b864587473eaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b97537fba9e15dcec297be26073b4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da5cc8e2e51fb1b5ddab39901ed07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d116f5b308084b6b15a799e38042d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c41ee727e65131a742ca93a039ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283b4817b8186977364ef5aaa3a354201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7a9c7aaf63c75277ec50f072288ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa1dd7becfe985f86875a2e361ca0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a308760639865c9834350db0d8a2b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c70d3e5cfeaf13c489e123e436e30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201735442aaa5984507ab8b9426e8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776371ae0395e74123168c675592decd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd984b2cc9c32dd2ccdaccc51787beb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6954f2b81b53030021dfc1943c3c068209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9e02e1858057c027a97777077766210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c9bc49fa071f8bbfdc2baabf6f984211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532057ec2b33619ebbbafb060ef65d18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f45270e5c214fbd4b98b4babe5f78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442799e3c05f7a9064a45052421cd15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6033624e82538ad91d5c1c544d2ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c7562b8c61532aa4d275a052e7ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8e3f70f2a1fc7ec4ef3fcfee1ff68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f6a500ff04cb7575c8f6a53e6c56a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd5aea67d2ca5077f2021f7fd204a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b525c351ecb50b24caffe00aa66cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a3c1b9e2431cc44ae0a49bb3717a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f08a4ee5dd4c087e2ec87507c0bb85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88f4e71a9085e6d4f82d30e65ab8b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735ef6472d1cdf727008b08909bc372224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1f01fd7e407272d33d91ab049615225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce6929a940be869e3c0783cd5cfea7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93726ed7188325402f61b3b2e690c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8697ff610e5d1ace06f7ea1ca0ccc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85924e0111e9f0de9b9765fb34cd1174229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85ba9560c9b82b881df393e42d2011230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1540a207c84596c3f4eb945137a9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcde75f509b0aa4da0716d6700f9298232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a1922c8d221182b56bb9317c98e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c191471ad844d0badbeff8810462234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf33b5a091759b0f6ca1e08df101a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340423b5ec77869e39d20fc5075bbf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af32d8a2fa4f1a2ec441d489978418237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4883732050a64e743eedf9f9c331edd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf21cb3b5734af5a9c1c4ff3e72e38f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dce8f314018c3345bfac4aef10670240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391db0f893be78bb65fc57209af95e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae25d07a300af8f4c000b55d3ae08c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108edbfab6ffda085a6705cb6c300e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f69952a3afb5466c96df5b6debc08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbffd372fd34b66a4d47fc03ac0118245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52323bfab6a067535b5865cfa435db7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9908413cec7b0acbc7e99c810101d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a89e9cfe62355faf8ea8a78fd3c81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8187516d93878ad90055eaaa7cd3d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9efecab2adc914045f75aa050c50ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7373df20c148707100190d9d479d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb41d7b8b4d3ea320b480f0726c52c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4d9923f7f7d59c086fdfc04b068f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a4c1bfd1cdfed7af1cd0dfd094588254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0087ef2713a64f196e7672003c0681255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe84b0038ebb44a847df3f2f9b419256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fc935c43681de94cea0a195240c97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cad60df2256fea54103d4b65f6a05d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b6566f0ff032962267ac197d6acd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d95a0f4988e409e3cceabe1a93d3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43a967370ab0c02c9dc1b4cb3d7a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67378a4c9d84c3cac5f0cd20ed37c2f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc3c4b412438506130efda622586e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706d45a4e48f3afae1072df2eb34ddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b1f5010371ea0f7d382ea8868b94c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d6cd0f21a3e056114c3c91bb2e3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5bd6f5943d6ff314fc2638d3602db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3523930e44a87253f232c325f976a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99783eadb4b66ff3f799d9d4b4ccf94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362e08a2a981082d7b5cc9cb5b04e5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db3701592b3acb7681dece8673bf24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a8e786806d7072759fd4d32b877c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beb08983a9c84fbf1e34f0bd08f2d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f30391d5b4bc99e9022e1eac06f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323f73a07312b5a48d6add83c4f4f84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c101bcb75cf6b83a8d2da966ab5d2e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ffc49ee70779fe92d92770f622ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03776eea73c6122518887fcab1942a89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50b7eeff22e694c08bf7a69d86ada9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6ec0b66a73857efe12ce4da127b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2b30110b0236ce834de91c73cf9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0039bcc9b36bf069808526488935c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa94d63cc313eb7b80e5df75b1b77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bc8be7bec9125e5e049c085f09236284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b661252644dab5812caf14c7fd6acfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d724a15fed0cf66bbe17eeddc1ebc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045999735f0f8a3b42c416189267d68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fda2ab722d240f6caf7126ace16e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a6a6a46c5bafe895cbe359ac8345f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb83f0e482c33bebbf8b54b8b0dd5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09bd01ac4a87b03f45287df00fd989291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98f9470976f23bd5fdaea1a0b2ef5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f4b4fbce151a9f53437994166931293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc3e4cdc54290bd2a4392140486981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d021bca93f622f589ac6e8885fdecb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bade2522f14f428b23c4131faf7dd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52314716010237954f48aba9eadb2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95b06954da720aa79d205b6b436dd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8a759d07b1cb0922c9799afeeb911299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19bd39f938d16472aac56ded375fed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cec301801b5d86e45e8bc67f2f7b41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215cc92806571750192346573bd5298302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac129d50881f1a241a07479c4b29715303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8277602ba162aa1cc46ef31c665fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d1967dff9de1a219d6b7b5b5efc68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c60433d4a0fc12a92d7bc1bbc45a15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8826959c3fe350b58d6bb86b758d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ac2f51b77503c7eac1c80edbff9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354082d5bafa3fd3a3facbddaab7a84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da83ad85f1ed4c87a96afae200e9d34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e99c2776d905806c5f9786c38d9d15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f2d2249ae9ed51f3a425dcd39893b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296065f0442c95f13cbcfd015b7ba6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94859a47779d0ae5cea93e45b1793b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1f55d51577e0efd112e3a80ef70da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0146c03f4344deda215f38aba688316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3be356a39726262496c698f2a5dbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f02eaf150c9dac77b28aa6fa914dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cbdff2fc368a26e358d0c5fe7350b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070baf19b009ee56cbda2dda30671c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de522ae91bc612286bf9261b6564f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d245d7fac61d3f48f502c754c324d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07e09326a78d75eec064db61f3de07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9ef7d8d1cd763dc0d0e84be730363324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb6c18a8bd24031a8da2db9c13736325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff85b71449eb70eea7c4034b46d98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9614beef059de0fe288a0887519e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c5e96f724691c6f67c4972a23a0ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c65c9d18aaaab7d611eee817f381329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d6ec6c11759d0a23d440c31711441330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057830665ed5d2ecaedea8f35cbb9c5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b40f5ae086df70eafeb8e15a04bce8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738b1e3d523557deab552f8054969b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b785ec90859610c11f91e1f3bf306f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175e6fd4c160ea83d3dc40545359b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed488a02cc50a285be92043689ba4fef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f44ab2e591dbbc82b5661f77f534c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c656f7cba5a89d840e8f6b706a063e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720b11d3090563a44225c832c31941339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88346fc2de2968d461c87f486f502237340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9ce25da9403ebb46fe7085a3dc662341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba3fa5c26894bae075e6c11e9e0b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221f18cba36cd159aace19579cc253b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a454b60d0f4d030711c2af315003344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc229488c73721ca207985715631b350345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1f19ba334acaf0416a2494bf2fb76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f854f1f8236d751145bc61297352a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54711d60c3763befdd27a0a702fc3575348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46cd31fd6d78dc0c02c242d0cf4c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad3f4b7e23350829c6a755985a72a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c3ef1490a6f0768b2b8b938490deb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c198c78dc448a6b7e6a28615c9c14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d0e422c9bb854c7d9dd0cb2f0c0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd1e0843d7f4c4036653fd6315e82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9a95a506de9fc3972a282b2fa3263355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb885c04727abbdf2337ecade1e57766356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad709495d15ff4db77e971325cb4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd11e833a8d5041513a1313a8f347f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c066ede9026ff1479286183c6a4ca82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74969ab9bf1dcaa31af9f4995558c2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef648192d0117b5749618a3e262ae2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e3c431a579ea748574be39373f116362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734ecf50ef4161bab0005dcc338797363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310101d79101ed94a13f423e6cde4e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212897514388798eeadd57cdecc186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aeadf64048c238bb808c3458964ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e6ac63943cb530822b91f0592a52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652e0c5de9059abee155240238f6dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e509b38a74118ff583327404de3cb97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ee715d2f2f2e0dc192dd001a378f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef4caec43b2d28c48eb79ddab602ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3b770b0811eb377b46aeb7d2684d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e305442f88ce6ec178d985e85c9cd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b1bb8f013b4ea2475e2dcd3d8c91c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c210692787a1a08bbda80737f1b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac2e71367c85f71de8e9e8b3661a99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110431945684f82a251222d3bb6cffc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78e55512ae0393a62d10ad660c0cba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e527565dffd15c9c1541a9baead5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631f451ad75ec77370a1587efe7adab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae39951f540eac95b8ed4470eeb76b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e7d33ae408d945b96ca0ec3cf082382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ff94dffbb671687247b79e8cb849f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4b94e262efd530bf3ada4f9850a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e7432aa197891f9ddbcac453afca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f4388b2c56438be697f7520c8bea0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ada951b98e8e9bc0ba973db3f5c99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648711f817742335709c96108c2949c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f006caebf2e697a11d7454608f4b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a4596b8d9e0aecec725363fb0b043390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce085766c61be7fdf6c3c8874ea7f74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3658c7ac830c961da49df7a3574a447392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1f2e81a03e192c64da2da05fb9e04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24406bd0c2e126129578d7cb771ef8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470eefd5d3e29bafdd63862dde866dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29250ad681e055e5f5bd8b08baccb463396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ef232ffce73390b90fcabaa2f86e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bfc5ed7358cdb3ba7976d3020a686398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08e152d1c606a09d99c547ac9f89b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f389e893dc014048a511d8f7bed0030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b804caa0e66f2402671164cda06dbd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615941b3c100448d80475a9eea9d20d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641daf23652058a62b9c75ff9a3eacb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb61d672af7d906f83be25e828145c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b13378267b5ece130b7d931009927405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5e4a43764ed06d302dbc3b0abe6dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e42478189bc8941bdfef8c57f4d09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d655bdd0a4a1aaf5ff2db55ee853408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ea45e3b7271db02528507153dca7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa8af23f1b7c477e75600e051fda78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22aa15b3fc70916e89e51fb891bd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6ab02350625f874d650cc7db14294412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec8fe13fb4c20543319e79ad48932413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254342961a292ee1d53a0c35c5c244414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cddfbe727cf9c6a87d7ccc24480fba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2d8387ae007d7c83bcef904120193416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1d1cccfd8b708cc2e89a3978e2c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ae810b6a2366afb352bf835dd54e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b24d295a5f9cabfe9493af4545fe9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7247ae0a07492c9ba82e1a4ea9877b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f360111c44b8351a3455bbc250ae827421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d23b8247aee2e43d3e8fc4440384e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6b03bc52eb6fcad80167eccb1bf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c2bc2264f1a5a1aebe039aaaff3ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f268eadcd0a55e656041a9c5bc5a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0b7d411deeda57c4fe3fde68266d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52fbf0e9e3a997c289ab35089b2c75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee466f73a8aba4b561dc954d5108e28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25341e07cf7bc2caa0e58bd38a547988429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38ac988ed055c85d1ba6957607d14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14b467be83db18f17c28d9e35b00c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a550c8202de7327d6bc1e7774fad062432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c55ba66b697a05eb0a3b7fc33d831b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5428e5ff8ab37e578d8c5f6fc2b90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ddac5232d414780493956b34e4e81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef4d23e8e7503ca68bc01f20581b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad61e7d0a085b3fd91e8098da770a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d0987a4fe5594e1854ba7e5f1bbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777260f54a61951a7d7cf7fc941f2e17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f3cd2a266120b8ff812d8efeeb02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565b2285ca31f6280e29c5c0bb61d2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446704a88b58b9f1eba035b7835c8c3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea21229077207b67125aade8af7544443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc20d23bb5e5c4341ac6bba336589444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc66e30ec12f7d238ab6949fe3821e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e4fab4eaf6af3293603190aa591f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793325ed42603f032ca32119a2b74a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f84242e166b029f899e88739f5e142448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b5619943f051ee34f6f20d597842449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8db3c321d9fc3861528ea1b8c406a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c856e6a5a552df9c6bc2cf5c398e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f156a0898da5eeb61826b885a2ce619452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df67c4e822e851896a2a6aa90c3fad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf36e38acea26600d4ce4f41fa2207454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76492f8e7e9f401dff7ca80d666400455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915af36ada61e2eb0b10f86fe013343456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b091ce393b392970acd32f17cabc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039ca6c63818fab8bff872a66f24fee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db532b14082d46688a4595043727bdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6cbb0d656b2f9dadf03ca92a89a6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1fa5048f7840613280bbd39ff29d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac80c43c1d570e8166c6a74f0dd0d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073507f26f36466695959a70b29f45a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ec0809c208f77e8d420b8c225609464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f006dfe6f92096e7f69c4fad269d0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f313febe049aef5de686f65cf43f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be26b258cb554c3d05d247dc783880467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44229cdeeab3e3ae264c8b075acabb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df3b9c6ca2fe62c43adc3ee870c4fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27d97746352f7d76e4e2682a3d8317470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026ef6a19ce3f2b79a87083a01cba2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bbba445280eeb2e48aa611a581621472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac28c8cfab51da88c29762e7f21a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be037a324c7d312b1c733f2541c5e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4e59093ae2c3d3659d09e4729b02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b823ce74fd9cab5886210f334828ca1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827961412085856e5c0ba69654ea9d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af860fae43478ce74c39700a2383a218478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ad6985680d72efc96f059265c2068479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fc2735d7430e6108f92ce2762a0ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcbab68964900759fcb8b073143e86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd900b0c71cdb183c34266c0e4d14a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb7ba1042118884306eb8fb712ef5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de55ffb409796e15bdc67c5589d9b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae827f63c8c03eb43a25abae87bf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416f1e5a9b63e55802ce9199f57428486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccc4d0e65627a4d79d849d96ecc252487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d8828fe2f566d421874ea41d4833e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a42237b88408f73cc20eec26eb4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b3ca0d3bc70a4d41273c44e9b43cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d8e86545ef0cba60926a36d680d42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f520235fa2d605f5900ed7db41fa295492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db71beebf7562861d1dcfe3c55823d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e672db4d9036ac55f77a01192de1fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479ab50399b1c2abfaaf197291d682d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7d1d6959642038911f29809aed6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d06c8c650aba21dcd20ffe719085b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678521fb3930ce8edbe2cc0c396ba82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336d7d836e67164451a66ae4a69ded499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9fc4d5844d2e933195c71c9675c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d3289f67676686aefa85c5d5ae0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f44f3af8c294f7eef98b33dce4df58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6980e101435267c04005bf51b60acb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90b656edd4692ee5d20e5f2f2498c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9693cd65630ab464b83f2bb478e5ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f9ca2bd82c3ebfb2c3ab122205ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd253014392fcbc834f4dfecec2cb86a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ef025730f794f9d44d4d4ed16273d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5183302a098d5609e833b4110007f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b942c653335a8fa42426875eb13294510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34418239cde98576d07a36a6ec03065511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a49917089ad9cdfb2a579fe2ca824f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc35c237089d4b8a4f03fdf5019a8fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946a439d881ecc67dacebb10393ed63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d886565e04bd6d2e6d2e9dc7f3abc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa97747bac98d965a550cf4b5e73e91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df6ab43602225dfc984ce5d93e39db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1403f59a571494b06e7b8cd2761c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fffd66882d0753b51a46fc3b8277519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9837a1fc174fa32e28f71161effa853520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee68dd57db0d2199bec641cc7cede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80cb385fb880b32a51c6af84bdd4b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387958ee8394c8b53ec5ede874614317523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30fe16bc410c10323095921a4006f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091274d740ae039fe4bf587ed99cd386525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720c96837785943c43830f2ac02a376526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421997755e7bdc596b960d034fc00529527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e461ac671bbb945b3e8ad2d508f44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b86d06329b3b5c4e104801190ea0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ddee18e27222542e738cf242d9743530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df832757eb0520928ae0a20fff01370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650611265a219fd5c5f3fee97f873ce4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f205290a03d737c3ba0949a59d65d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d991ae90af8ed90925e8b53142b9b45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551930576620af6c524820950ee102e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de72e5db8b464e8fc4ffb6ef3129f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f861df834f3ad949523fa134f615ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d44ad307d6135b61c98ca45f783f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f962b306385d8f7a0af9ce1f4556539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a2f5ca30f7f546cf304da48545199540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13374c1734ed5704dce7f8ca69a9501541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9c2aa617d464c3b40d75e7cb2d1b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff55f4d45e61533538b64be354fb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4e98115ffccfeece13a9e9cf3f13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683eba034618827a8a5d570c357b571545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd044c75771dc53fd5a5edcf89ffbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2aaec77ee46c81c27fc3dcf3e2254547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a05b69afbd81024ace026b94d64b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368194c4f351b2e5c09db5d5e1dea83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778c02484a398fd03bf000ecd56b3ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c352e5a618a59ef1bbcca8e87bf1589551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c30dadcc0ac97f6e477044481607552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c457aae751a1f6faa7eb01e7e8d695553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69696a8c43a0bb822556eeee2e84eda6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ef51c4d762e04cd8b996912660556555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcc01f2abab68b85cf25324ba0137b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b69faff9f9ef22d6a5366c55296c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f233eac42a7bcadeca22414365ebc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5445e5414f979464758b28167ecd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f82eeaac7217aab7916b48d83abf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbe4e0522ab2f511eca993660a90d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f0c360c07c2c9c56d45e1064ec5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cecc37013f979b80f084676270d41b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4560094c7065638461d47d75e47f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbaee9e5a2796d4d6addd60caa79d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bfcd2f84ef52791338354960bd1e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fad2d61d1fbbdfadd3b02d4843de1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004e55befd1bea701e3e6a95d153457568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddca7565157e05187a157254918ec4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6948d16191d2e8c0dcd5cb4de893cc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff8f3b6c333fcc4e8aba46e912ac2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5614ea6abc51b1553a918986979bef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb09aad722a15448385d8e12956aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f743ed3a8ffca87372e2b11ee74ddf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b057979fa46352493b967713cf42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a54c0487f4e3deb61ab0ffc914f9dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037fcc90e7b1b9e8eb4cf1c35266e4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b09dedf1e70053d6db4d27e7364905578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88cf71377fdf1d436e9ccbff81330579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6635db0dbac302d0273b2011552bd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50332accdfd5ee4c7895f076e165e26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0cb404edbdad43ab72edfaf71e445582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f13b0c4a4653ce502958a10b4b1e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39230dc204929af3bf521e14931cf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0b748682bcdbcfbdd7207ff3bf04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee1b4e8b0fb0f8c4605b44cdea8f4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca870f4b49e531daaaa1e998f995c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89008dd2ea3ccb078bfe8d243071fc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6990335814d53a065982286b644b03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b61c227bb79d6a39ad9eb91be17141590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdd652753f781b77d06fef7ba177fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980bcfe0004d6e9fb88de1fd82c7b78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e65076372d3b6b20cd4d09f4bbda39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d917c6865c57e820e8d476a5e48df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149434e9a171211010e5160967f5fd61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc8b477588e938d3adc07aa3e73bb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea82d14214e2132fc6e4757aeae9cb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e796707c48905ed8af52a9b05c97793598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ac31a2a33574f564e666a7a325941599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e79acf356b459dcd3e5ec0a8358353600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae79b5c7d72620ff283cd5764dab9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c20ebf3e39f9518248b76c98a2491e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e427137c870364f1fa452888986fdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c432cfbef50f3a125fd7df69a49b497604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12643830b9d27b26764522bf0adc7171605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8cb419280966606785db38ab22b2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222496a55e548d483910629a34d554e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aecf69de4cb4e1e08488ada95ace6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d526adb493222844635a11c6969ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62ed6e567496643c4c726044fc56be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea482da7ce0034425d6831f0a8ea5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41312ef2f5d54452c7d30232c8e100bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce68b634895f5b841ab42f9b8737753613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56cb8f0ebda63b5ad521b649245a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e599931ad51aa7e656d05e600172a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27847c35233d7a51cbee06c9b5186e69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f034cedbdba246979a755264131e80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e470ac8fed891070b10a7150c8ef475618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d65d35a66bb60010ae1cb947f740c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193458ca377cd9acf39493146894069f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ddc2165ee9f248a696e3cb7569342621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e2e2aea08d00e3319c339f9b396b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b343dd932c92bb60e08a82cefb6f6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff371966ceb4291050aa2c764e56c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b85c796adeea426fadb90a047bbb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a938bf6a4ff6b5c4dd76bd178911626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a591b4064f29ef956811fb23006175a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c9092fc4c2fd1df0086f6842273d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c467b6d861f99c340c1d3534fc39a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc98c74684dec295df8eb055e8595630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e624fa04da44d967c0311196ae308c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534f3da7baf704f3934f1cf62f859d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67491fca078b874a9a254f68f1ac0d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92392c5cbcb0174cbce862c0840e34be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a6f4fe96ff5228f559d45551133f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc51a194693304d001a933c68a0e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d051c95f6ef31cad641f814efe22c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a00ccc115d72029678b836ec427fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9c83df417c36a4df2305cddc38dd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b7f690fcd1c2ebd12fc3f7c0dac3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd63a6e818c63b476f3e660192a301f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207c117d3b43e80a5e05762e3a8880642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6665ccd7afbea0fe354ad82f6bba6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55584645fda2099e6b73df0d3818f1fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497091f8b0ff7c01279ed19b7202c8ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c83a712eed08bc2e3a9faae4cf513646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43b3e2484f25a2d1dc6b137f98a047647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f05d64b123c78c72f6e873ec7e912648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adca8af66c11bd410b9dd6b174826c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bfc388e35b1c9e1c0e8c2f0043981650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f1bf13c40f9e38995c8e6f48a0d7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668e64135ecc42a831dacfea2460f7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3472d1731623f6f1e3e4d12751e22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cb0e11aff65eb5da37fe838da8fb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b06b936a3547f72e642544270fac3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa58091e0dcdb2f02fc82fea0d15c50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec2d67beeed014104cd7658c11f2b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ffdf60590434835941bd432fa436658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be05d1e257718054c473b319317e54c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630857637e16f73c71c5725beaf5068660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aec7e80b5f507d7601631d8457f32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5a6c096215eab306196a0ce32918662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca19ddfb1a07b6a5e7d11a31ae6e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa604e220f37a5581491a50807c7d0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7ac80f450ffa202367bd2192584e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186770b527a0e5d569c6d002514d1d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a4b8bb013802d0ba8695cd91ab21f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d176bedd095670a4ed17df6d63c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42fd4738e3c71e72c88b8d356c94ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed0fec1d5eb0be7db3eaefa49dbdda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ed90a072d4283874605110b98280c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6a5fd7850c21f4a5cd703c31cad8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be168db0355e8c059bd5d041b53938fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27d1623125189a525bba9008fb198674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7264fce66ed30c683e0d44dc58ee3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd3f99db7c5c821f5bd90155c41004676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287d4ab5dcac6163b04d9b9476cdcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b0934be10b908179b2a32ecfad0b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d404ed7f9894e120ee48a0cf3524ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044119401091e7db44305bc12b8f433680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5f4b5fc1b39ceff460f232433065681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa7ddda23273445f854621b37bd3d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722282a0e2da4507b67cbd11f52e732f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e1563b8ff618e1cf5f5384f080896684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00560f69050d5e4e33deb4d1a8f4c7b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53be41f98d093a86cdbfa1df1b9489686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3355baa345340596cdfa5be5029e6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9117651f74833bbe80497a83f52d66e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073cb19ee0362fa6ea2a62aa35bff2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b5b100a530d946761f049fcc52b22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b042f8c8bc8ed659e1a6bd0ad89da92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc5580036f52b110eee8aaec3055b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db843c31d478ef6591038017a07da8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c8006c05af07fd8ebfe93f8278af8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d36b6a9ee7b15262bb04542d191392695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43000c412aa9d489be401ea102da21d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c067dda93c9a22ebef13c95b01a01f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8bbbe3a713c90ca5e60da28022131698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ae51a67b709f8e3fdb1e9dc120da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da11906d2507940bb81cb2fe23e2064700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3036db67b634f2de8c6c38908841d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad775d803f48ca943007e6921f01c79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1503e81c4eda1e28919038a16b93c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9743d689eca02580bb48fd001d2f8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eced414529f73f1da20ec91feb228705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad4512581e99e7762ba009d07a16f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918fbcd5d3c8191da0f4a49e5761593707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27024485544911b2c272c8c0b23996708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77adedf000f143cd26e4b1b026d2a25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb731996f3ddec04d3d3812bcbc95f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c42e1805382a99c8c91dc160af4a6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f609aa2377194f84105750cc7744ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec64dc5af384241c27aadaa06eabf5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a22b67d8b602ffcaf1964a3d88dbea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88692754241a12b6f45e57d5827a82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591c57b84381521cc53daf62e3362f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a40b7d1a6b1a2ea82a55bdc67552cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1cb25b870170c469163e2b090e90e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561488d979c1915b269e1596f128b0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae28e595b8dd3c8c440f7dded558b12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf04297a0245b476e8f3d36efa2c664721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ce016c811d40f0df1472ca86a9eb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb81a90ff85c96c020be6c2aa52d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd358180b3f197680738064f1d0c3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0a3c69c60cd2ab13aeb3e67f1e0e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99637f8afb1104f4f678847b0331fdb7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38588b0478684f109febe08a7a493c50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edddeceed068ae65cd32a540b41168728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce80d0b02fefed7ac9e59247d4d714c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ae619aa38a242c1ab26d09e8348b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f520c9ef224966831200e9062017d23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc26bd8163f9b2d44e63f27271367d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a45a0f7925a3623a177b0fd56b0b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb97a538a0452b82220f89cf6b45707734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321b5d3cbae0637f2a804e1ecb9900735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e4ba31de3376e0479ea4ecd82f60f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8257c4be6c27198134940cc4c694737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71409de7430e432f390db441e68e8bd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527b208b53b7b4a58776ffce21e6d58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e42198da02ba229e6c56c7c0cb1fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfb2daaa990edd476de62c0764c9d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbf4c0c6f470b3ec87e6f88a80276e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2761caa1f65f7a922559744f5ab4e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff672af98ef70781a99072182a17b00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768c1a609162dfd60742299c0a4540a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68426b04178e7933824da1d32c0d797746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f26fb61f903bbc69a56a3166ca28f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4248f47adbf94c83391b84adca7b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d132ee99197c659cdba01deca059749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e182f39757b828ac8daf3989fe85bf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaa9c348b34415652425ca8e0ce007751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1592e9b06594f3a67e94faaf0bd20f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407dcf97c719668c1c6ba3f6be3f31b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910f404a1824786da6f59adad52cdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b6bd58233f85046d3c81fafb1f582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49021bb1dd042694b9694d5429059463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8659bc8fe294842f368f97b140af504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884e23f4f14fe0a3fa54bbb6c90db6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c03f108d4b563c8085a23366309b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a272eba0e2da55b98aa3d446b794637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09aecc46bccb950e410c2cce1c9b528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf37dda0899e9100fe3dd892f0e92ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a7c1c48a123c3af81617ddfd3b3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0d7764c50653499a3eb5d63c8f9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954025ced646f634f36736649ffe63d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43417cfbde4eb24443430ce2143d5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5687c9c86e7c82e755203192462e4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41445455a29ae0b818ee2c6b75af0e5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c1bcd59ccffa496f04fd45852c2b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aa62e8263c9148ff82bd55ecd4d9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7259d39969ce18d4411053f812aa3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3326fa7627a0475870f5471d2e0f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc18b263db136acf60f52cadfd25020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d7151fb75eba5e7676eaa0a38fcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8029f3e9e6a4854b31676d6239ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2579846d5afc6ff034484b530162a8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d0a2cc6a3d53f7863289dc6b116cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdb361363556bcc8953959c1fb08b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7bc09c69355091bd7bff87837ac0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446c286ff591aca33fffbdaaa2d3f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c990e5ead7a9c56a5beaec09863328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a35ff06a9235dd5d6461b527f8a16929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aced149c6d5bcd7d29f5c4a13cbc8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f342eb2a2c17d7279d15e2ecd6679cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4a13822f9f2b9699463da41ab82932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce0cb8fb95f5c6bb59370c2cec28533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242d480b88ed5f908d0ca26b64b0a8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e47970a0afbd0af51f55f93d06ed5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5f5bb9fc3edbc56499029e7ca76536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030d84dbe41f7afa8c39d1c99418b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24cea8c612db8aed965c9c4776432938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a0f834c04e91ff60902bf009ef7f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2661bbe3d96fc6b103c6b7cf8bf5b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc70cd1713041a8866f84400c4d3b7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178d160b61c9b5623cfa5e3b4bb0eb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3b34d6b50d512d8bf1d8ca4ce39843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e245ec69320bf01ec2c17d2d472044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c08f66bc8722d6d207d1f4481790a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94ba942de6c0e1fe54b2d621ddd7b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865878892af30725d1b0e03691a874b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd946e688086c405b421be48aff0da548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e349d5fe6b2034ebf0e3cb015e6a19949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fb94202ff59ece5d4ebc83130020f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469daa62dc905f50db7399a8af5a2eb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529315707312a50d32a585a98c2518a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34307e204ef4f2f8afd7d6c4d143d14453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4ed16182c00b0d84ab62efd9a4f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c79880c23abba330aa101f7e86d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4b96322065d75663a6f88d38d67ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace91948ac1714b3fd9c148fd697189857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ca9714edfea382f0d3f71827dc27558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b21514da72cc0024ba929bc71d87459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb681df0da507f0bd68a4ec36242b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac5e9beabbd6031eed49c3ea1564a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb61a5559a6d81d80b37ede8c02959662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc694ba78c3dedc8ef8eedda55e95863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c046decab89f9481cbbb58643149564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1698b9f488358ea7ecc3b44a63b4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f44c27f280ffdbf6f97adece401866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48262f51e6f443910b481ae64e1a7fc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3220949d61485181f01df0260f5c9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27065e0daeb33cf30c81bec81bcbb6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3220784a4ff868dace0fccdf1466170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e419cd22a917b1fb2215aee207ef0d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19e75537beb12041068fa5d7f283b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78157a9ba4f5eefb11bf82a1dd18f7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8d42830e23d423c06483c329056ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309cc0e47b970300d3b18d82f6b7d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ce94a2d48405d85f9dd7efb5c45876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfd7bfb9d73f66a2acd361cf51c70e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6374cfbfcf6345fe9be6f5892260b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7227e23b57e0197d3e0d49e3c34e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc1343d28cb676c5b6b26b8c95aaa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474bfcdfde950f57533f8985d34604181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07557afa301af08d259b980e19fa219982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa4daf5b1aa90d974f4f3d9efacfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1763bae94a6acd9264caf357880b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c9442fc91deb88d6cacc366bc6e2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7ee277a5dec5f52550cd78144a21086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871b6833a64a8b2a64179e222b20d9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f236b65472959df70f86f63d479de0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60512967cc268cdefe2583d4027c60b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f53d6827d17ea143cc6225b6c5ea190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eb0bbdc0f4c141dcc0efe036994e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c748322d35757b13f9b38459561d92292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93a19145856c36aff3f7016bca26eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d980dd48ff6320075c615eda2704ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074333df28b96e47cbc3e161197734895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea8f50c7cebb38a41d89ae6b74f22296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6cff4681ee3c5e63ca8a504fea4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a821de70dcd4d6fde3b46b5ff58e6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0dfb2281f9666ed918163e883536199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8048abe471e283ad14386d45befe9be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8a9f06e4110e522d0643f1f9b91cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abbb9b8b201f0a7f293835b7dfeb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f64a60126db6cd5a2e269f7fa019103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b2c9ee074807f7d158e3882c2fae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922fa3727222d6ec1fe304c32272d7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94beb489a9514465875440ae4212b37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de6637d3812cfb7f5397b8d6f628bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84999faa9c132349ed792c9e10beee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645898624458607f134cc45d2ebe55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d55f2dd80cc9f2b091129232250a3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00538fba122bb9bd8679d9d866cf1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05109cd8a46e914581095290cd177af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2879734de1f0501e7f217b1da1e004113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a0cd82b30cbe2f267709f1d85582b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891784ebb2670526a75e8bd0c9be748115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5838df873f274b37f687d970e78ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3913265027c7feb7b701f925acb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b047cd0fa0b907eff07c106c16f09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58875e2207b38aa21dc6839089c8f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62e4a6289dd8d5a6fd4643d7497886120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d22eb2de4cf57992dbce5dca38a86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa83e02e7e92534cdb85d4d63485ff0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8f03c08d9cdbbeef5a398d70729f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd026e0293201d34fa63498ee16dd5d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b03c96a81ecbc08224c2518708c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467028f3514220a63185d4f6ca22738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27873dcbf66c2214588baca9138a49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130f8f8b794af1cab358eb41a31189a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e068e9be2888b7c49afe04c35bc2a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd3f44b5e2c2afe0b796f6d9e1aea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2725ac0ebf5f480a89efddc76baa2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e91b2325c5a7b313c4e18f866e68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ba95095ecc628eabd4bf17b9d296a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6ae782b7f005200a1928254bffce9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59179c65c9c2a756371b6b717e70b8be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59946a8d313c8191e3f293e1597f7662136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500bd52722d22dcfb9a3af3ff38bc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e040e296a92228645e8c4847ad29b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db403d66835e414c89c27321b3d0e3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6e544647e08c92e14a8f217250794140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f28453b80c27b9ef6bfcaa8981a1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7edd96a0ad28a17cb421a684191a87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421bf0f697517df0fee7947fda3eae9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f885a0add8c217e43b98dc7853bfc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c40ba678cffe3b4e7d34fc99473a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a965310a066a565a14ea8e8d31644b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041da17d2bd4343cee275e475799769147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920a3efb254bb4fc63a157c9d779af8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea284f5c13a87ccd0295a5642f8eedd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e749763b6d9f0ce6990fc24fa6c95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37a22b333c2bb3c502c6134b6f804b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a56e40b6eaaac5750311e3d3bda11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb7a6dca968e8de05125be400672a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e94ecc1a750e695f2d1c3ee821e6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f68c80a86cfd21bbb0af06ed9825155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba15e644a59cffb4c6a9f3c3b47dbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d61e8f936e8edb76af70cf572a28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8db85dfef9e2f4a82fea36bbda408158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4cbef867c3af6377fe5ef4a94d05a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571127da9470fc1c4e4b98642fcbb67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b2a34c978015e06c5544ea7bd1bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125f26de5d32a4674b5e603ee404bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8620f489054b0d41a67f11fd5cfd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20608c1fd78e7ffbb189fe82185e641164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d7607f981b6475bd945b7b94360ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b627b12fbf9a38a549e1a8c8b813166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc9e31f930c8694e307fa12cc60813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d50e7c1133acfd5ea0e86a748bdee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86595ba3c7fd609fc6ae0549ba353b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37447e0816e297539430ff345da065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3416c2f3672c8227460dd6ca7cdd834171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b613ef3b51a5a891e74f5fdd2f6aa6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8ebcb943e79698a8877e19a0bf117173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465183d97f04815d0aa94d8b7e8af0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a075730be38f9518cb8c40adf698b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12657704f7794f9ac54f560ba29b47c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd310130446ff25112345830062f722a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4e537e3e37a32e2a74b75b9793fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85856ad6be3e36495b81016480f8d217179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcd93e896950c1d88c2f07c00cb3e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011da06c47640a93e590f28a65785db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c73f6dfa78a28dd51885385c951e37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d81b5e2548c68ccce77c0c18531c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f1331c9a7f450e82b83c40436d28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b963cda699dd23122280b6962e81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abf1c0e4de0cf4aeb19b40e40ed4c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509651ea6b375438671cc2e162d95da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e134d34af83a4b95b9d5338d6b71cc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643946b4b1b78eb5d4c0ed81031895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde65e4b005db23409f5191cc6c458190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059b18e82b35988877c7bd95be42e25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559fa5f0c2ce710d3433967082d022a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8766232d816f1731ed3910ca6db56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb8af7ba9986acb570ce2b29564881194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8632a8755e34147da99bedfb3b298fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f3ad5ab2ff12606c939ccfea51d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542d7681257a2b7d13f276d58d21eeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bec31ebd3d73a8d0f31fb39c383e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d729efcbbf1f008f3645e9d9fc290199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d50d90caefa2bbc0a3694106f8381200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4358b392aad1025d37309892ac7cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325a54498d8f42293105f035be5e5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03826ce17d50f5a6812821ee3ad831d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7bbdf881235dec17f4378fd57ab41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3bcc87d71f255a6b34deca2905a92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b80883ab50752cc90939d5d14c11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203be6731566b95998d4748bea2f8ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15eb868ccea8d3289c8e6d09260204208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb1446438e1168552b733473f6b7e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486acb2f4eb675efe52873fc9bf9479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ba3a70a1c579c6ff58b9fe49acf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73596c8e626ed8ee92fb452a3acef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa846ca14e87eba092a8d48d4a5e2ae8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b6dc1502ff16f92ed0b1d3959db40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4980e92dc96308f8349241a073a081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a63348acc9eca1430e2b0d4c827f17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2d71e9b629137e8c40950b99468a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a38248200be34b9106b2325de8cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65acdf568e125b9314de512d20d5e02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a63b164c4efdca355314a0859b0d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf961997adbc1717e945d2f38d6524221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea1b707f3031d34cb9a7c7b191730a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978966c1e747b445c07612a32f109c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5741dd2bfcabb1ff1344c49dec8510b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1fc6886c8b87671098b6e943cd017225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee8ab7270f0423ed91d6d96b9bf3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66898717f1c3574f4fc96c5cbe955945227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a09897eced7fdd1a83e4b8035bee04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b073d31db57fac3445a137f7b830bea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d86d4c75e52edf6b80035a6a31840230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5c7607729c8f904bd54e268230013231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f90cee6884ca897ec0325d9d514f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b0c7e00c246cd138ba32a1780b3ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57288193bab0602d3429177fd7968cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5caee508c0bcba370db7b6479f93a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030943e260aa71bc74363817484cddd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a541ed0195d1b758261838466d8d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25bb3cb31cd161fa6c075be531d93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caf6b66c260dd38dec0dc839441d17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea1ed6c4d125062a12e58763a44c58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f070c0fdf37ca0d17da9de9c7e68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3e895ae67fe06a0943ec6a7af04b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af4692cf2a6ec3afd9ef45d9b8711b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a6e26474a12a4adef809cd2012423244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b130872baa2fadb0234c3fc9042be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e771f2f0b0cd6b09c1854b8b2d6514246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a2800eb728832dd8cf53d0fc8de1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b635824985faa6e129eb096c1e35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab7ceaab1ee0c381932685e23b18a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f52e38ee4ce566a6285199d9596463250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79551b61c5e1024ce9ecb2b068b43a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec76b7cd4675073334576a0aebd8fea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b85f9c8f4ba25071ddc12f1c57f83c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf590034c8c8d3b05b9df47ddf95428254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ef47d5f3a6214ce3922490a5260b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e281b95190449bbbb9f016a04399ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d2cd1693ec16b82d3e718d0048288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce60610816dfd51c09def3b2125279258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3ee15e5e2a4f139eb23bcd1c4823259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f69ffae3e686b0397ece502b36334260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fda677ec6fa6a2f1b0aaf005faa5a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14413958054d742de81c396604f48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d29069e7a0782f8ca064a1376a0e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af662c08b69b104bc2a422caad735ac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76499fcb30ef0746a81d4853deb8e20e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc005b5b2a0314d5866801c34bc2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77907e5945cb0b865b7c05fbc609016267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95821c8b47f92c4c7cdb6dfb898df2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba76802510a00a3e0550c632a92ec7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8cdb33722faca87c497a30ff2454270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c98e245b619bd6084190c02bf3feb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b49a83375bad7fc9c9cc14a62fb435272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e39a4d66f522348c21946716b8922273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33ab074bbb9d3d2504e881c8e4cd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efbd89905f9822639ea79f727af229275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb3471516b43d86d492bacaa5846cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed7c41079558242c506a2f210dbadf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367602b9ec6d0fc777e8022f1ed0c114278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec98e1c4b7ec462f72a65871e2ae12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc7c5b53ed14e5baa0297cd3172925280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7980dbe15ac87a60b1b50a457d9ddc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52a08cd9ca87f17a54339e8639586c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c2f81c5c7a7adecb42931f0953082283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fb951b610bfbdf258eefa39ae9cb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42062650e72567d73e65b4925eadf10e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9d0c3be347f85c5152f5449ec0a0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d038ee6a324e04c9a66eb8bd1a43a47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd125b5c1d4850d14fea8a4537514288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc140483d8824c7da2fa29ce6c06bac2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6591d5daae063a9e533d2d99dfe7b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb745367c04561f0e0017c4fcf487c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c841c3849ac0054f84924186b32cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008bf55e59dc89254e115939c12bcd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e08d022c19793acb88e9ece4a989294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b006adefb1d803d1af0d7c42a8e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d605c63cd447fb03635ecb4008a62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1d61ce0cf4d194e863181879bc01b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446fc3479d72580c1dfb51796bc9574298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b8be3ca97e72dbf3fb1d23705a3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8ce9f8db629eeca17f7713f90de2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b6d176abb97cd62534f972a1ef7c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db4ec0eec0bd1c506fe3f038c8a794302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7e252704d024ffdcdb858f7770429303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd78ec4427583ccd34c51a84a9066f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90051dcf4a692756f3bef73ece7ee6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ed85899094cc5afb5d47478936eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f156cfe5eebe27c75c99f64f03034307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fedcffaf5f3272702df4f3bdf10520308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658495a97cf1834490dcca3812ddba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988dd7f32ebe3b2bd36654b7308ddfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de838cdb70be3d0cc608e5cce931f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893023b6f5ad9ed29f5d7326480ed48b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca9475ab24a490c074fb54f478979313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3663178f5f3f14b2ded25bfaa5110314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe7df97a2289ec9cb4ba8e78efbce6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4cfbf6cf61e64c046bf6b49ca8fc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f08df134b96b7bea5f44ffd7d7df22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c9114aa25812261e22d6a19056f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894db0104daab19ab324ef361cb3d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30102f51e75307309705606c18b525320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852adfe68058fc583b7a8716017d46f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b70627efc99099fe68c3aacb948d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a72a62e0b8d66b56253a04e402f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578311f277e82ded12a3455b5163d9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef5b571292fbc9a2e7f1f080d0bfac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912e1c7a692b71ec478b13d1f30e15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827a97b4ad5b3161c071460c403121327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ab9ce1eafde9361c6ce574c4f1c0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec37c4086969afad2921ed7ae3d936a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f8d4dd7dd1855774c21f75c00c79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060182a4bb6ea7a40b8294726432b3f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937476ee93cf68514ec0835f6dbe688332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60ad29734b69bc42fdf5d9ea624222333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4815bdef8c2ce8fbcb038e08c830cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc900545aee565dd02383c98e7761f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f352e8b14fa401c481a255a0c2df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af1e0fd7aabdf2b8a1f55de5b5e5de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f639572bfed3b7a43d0cc5a6338bb5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b64e097deb6c12c371050c620a3f66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290dcf5a7c40c5e4b0de5930fbbdc4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356792be5e0f4c91f227abbaf815184341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6eb1c01cd602a54f65db22dc833cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66b91101323c74b7af416eb44705b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3d1fdc93fe5dd64c4723eaa11e111344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135df002906d8f9d20bf9ed3cf8e50f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5790eef4c60985cc7e7d06adfe3e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c636db12b5068cb802f41815aa26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ae32bca446d54816303e0ee44828348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92007631d43cc88a65e96f0d24d506d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff9d219d048c18256e72a2c7d921e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0041f0f839f681040e931daca4074351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07622b09d4429acba86ba7c3df3107352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a0ae246f9105039d78ae5a9094bc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77d8fda5458c7b1f6a8375fccd36b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691053b5f571e8aa47fac1d4dd0adfd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c5058db4bdb807b6a645f7b6dc2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3caa7f3bcbe4203bcef817adaf31b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3606084ed8dcc749f424f20e6339e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754e905ae9f13280040f39ddb5a8bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efbe85b9d439dfe6be9fdd56ae96b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91e1c8dfbfa0a3504816dc1f41264361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eeec5d123ceea3d24a2d4fd22aca2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef88357f65d4a555ae09acbcf02653a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faeea25f7bae1d97a867a46710cbd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da371e76386dd7fecb4d355c1f0eb9cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa2b936c691807054e074f880aaa8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e58f953c412589ebd623922774163367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1812eed20ff76d6b01a92f493f020368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a447293833db82b424aaa89dde8fac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa10de5eb9f8c75b06e6bed174879370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916dc9778350c39e120d17ce615ac2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b45ab724f79eb3bcd03f8cd1c761a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15016c8071c50139a85990c8ba9420373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39841d9f88b66e510523ce256a403513374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb250cec5192f9a5cf0fe8360143590375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2e156aa12b383c9f7f15a6ac8676c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480cd56972a2444eab9bccef3df957377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d6a29ecd2c9548ccc070ff2dc084f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69568a762394fe5afdd65ca0bef79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04ebce1b77534d00024d3e987bdd77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9288408d0970d5676b065604700c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af864bfad19d545e673a1065cef806c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a844e164e79b5baca0420e53ceb59e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512e71285792ad6dc147e8bf9d9e1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4238a4ca4b5b6225956b136a0b59e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b67ad4a2c0cc2aa5219962450d21de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f2e50a1ab9d85e1a32784353eb7be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12651a815030e31eabd23a51d924168388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170cb5921fa3844c2794bd7b3fee0dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb26d9c7e9b5b3ab58e6dcbfc1e1342390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad6b2c34b148d63542b48bd533e321391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b135bb4a66aca69c2e3f17dff4cb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e742072edc53ae977263a78afe3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c9265182d91ae2ec33bb8a18861b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79881ba5f3fd08df5cfe825479f06f4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19236f3d378faae6f2aa4c1e90d2bb9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b4ffc7d9a8aa78685fb5a21a8f56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caac6d4b279675fd7c71861ee3f48e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8267d4a557a34c6c327faead58b8a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca46fcf85095fc927ed7137c0c8abe1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0e8a8acb991701dfa4328dcfded0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac1956f36f9f0b5a676e2f3f40658402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe9c23e072bb8d3e2d84c406f799e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017393b2efccbe885116872bd5432a74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbb6e04673b54984652269fe0fc9e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274bd934bc370f7a219c22837cbe3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229132a443cda2007b9178d067a058bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42300e23fb14de1b7a74964de3a22209408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9dd15f8d6129959e582e5b9a6855e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ba3692d7716b52e09d6cb5285d1ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34e979d5c5800b01db42c460ad44f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9dca52bc96769aab2fdca53b5cf73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6293b4b665cf55dd6bd1553324d46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde27bc36976f38f70114d80c06e92b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108cb819b4454b552edf65a93806e77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8332277dc0b7d001d260dff7d19ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972473b8c3a314e318603cce4b46ce4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e778ac22d5db0e665070f783d5f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c012a7022fe76f772903c725e173419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba130f2d923e9ee433ee92901bf055420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b15cc4bc652791a7d0ab3dbdf18fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6afb40d72fd3e77326daf7d26bb5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabbafcc95b57caa0a49713d8d1012e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0b5f4a48a3f257ae7dbb033cc1bc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b072b8673201538b812da89bec61c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6023875ba5276d6576e9d577ce7c04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e8c3ff2c6644796f11da2afd0052b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693ada96790c3dab05f9f0b52735245428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e3a8ae4966cf9b068b1caebbaa9c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe969d725cb95a47a032fc86cb4f36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab1e4aae063c8d6473faa38197dc9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be481b0e36e13e641aab68ed1bd68bd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd795d7aabf868474ef876e6c2489433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812f03339a11002ca1e92cfe94ed4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9205f36b159b2fb296309acae44e6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca64043dd33f47f2ecc2e44699ab9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d277a6231fd433720165405862c75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d6b4f7827398bffe6ca3fe22502a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296884f58eda019aab5ec1ff00459060439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340891af2046818291801e004a691f69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db4924357d38e4b45d66ecf6859c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de509164d9f994cc4ed0121aff0c14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c4b659676e1b9b17df93424f15448443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ebed7ff94481a8478f6fa98897cd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8467b13f3d4962d195872781b3497c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f9efd3ac98610ef795b42b37c43e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ef4dc482d6e5eb431b9013e1e173447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf837e1e441735fe9b558e1a6031d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad226fdb9bb1911d0d4fc15df3904b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e539e76ad3227d3f4a360d6ed738f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bab5baf474251ccc2a2d0b7b6d284451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac420705108d0d0c177a24e84d252452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4334104289dfb32aa782692e0e54faf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee9e9cc2486197327e60e52ef7df0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53b2dba4eeeba47fcf559dbf398cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efc0ef237954e29ce207a749086546456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8c76619847827d28ef167bae9704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a137e9e611d0cd7c5b3c7d89191d71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ab176bf50ef2ad0a75aaaa8900edb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4164e29c3e8f0c5f246105727a14444460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d57c2987426c0eab63c12e2cd2b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b068c1ed4e4567b81bc3168a0ae2b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52837cf47335848df1a87eb3798ee1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97f671e0a72625d96650ae522c56c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf9b4365b098dc91ed8cabc4efcf85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fda788faac9f10ecbbb3db4cf5c81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee81b46f7f6ee535b39a5aff648fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebde757561eada177cbfd3cc29e355468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025909661d270a761bde01d90219785c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94365f71f7a7e9a152863f8dca1f41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445a6b1d369c65524cc3f1ea35aabb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcb3c8acb94d3f302145d8300f5ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32993fd9348b5a2cdeeb1cf83ad14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392a6fb2057541bd87717eaa122d4f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15133b852e600a3d5f60f7ee4ac1f14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdc9c4059d55bdb1dcf8c20ff219b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e57afea0bf2d95b966992439f4946477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0ad72e317c137831f4b299ca56ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7995cecff271183425df587575e4f16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab745aa166495070e4816da505c4ceae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058ab166770b8da765333353d52f643481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ee02af919a65ff3d5be221590d110482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb27b009e49db871079adece0de297d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc71cf3edfe950eb0b6f4eb8c77427a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea9fe5fc1cd7a39a8cbf197b22cd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230798d6359a55826a3114fa871f5605486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06938fbe9ac10c1634961bf5d232a07e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8414b315a1162547fab9e6dae1a4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34abef1afbaff454060392fb26bbc61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30abc2d0b12975ab410cae128614c09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0632c00950423aca329e1266af46c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b38dece53f87bab71b6c9e4783d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6800f1abf9c5c92aaaba53346230df7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb805973b991de4c4c0dee23870d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaec36dfab210a636e3f105da16984495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74a920d356edd1072978e45dff5621496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b21d03270e4cb03ab82734c02c18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd993637fa197ccc0fe4aa31bcc8f29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf66f7b8dfb6377b845cc3e8cea6fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9da7a536a521493fa5869cf6adbaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ebb5939176d740a6bb233f2310fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378d4c073d5299b45d48398d2f194ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f44400efe20bb63080070e5eaf674503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e975b5f9c9f7a246340ad318d7aa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a577bb8e65ff5abbf24806eb986079505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24da9bf530ad5d39be8a1837d06018f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae8021d1772d8f521e7855e0f30bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a83591b6c7c5a440e609d3c7743bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31c0e2909a69c15ef4ecc754b7fd32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334c318dabfb2f645fd1bc912f568f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ec92a3cb6457e603a42ea9dc63719511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c35c35a2213509973d8b582b89311512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deecbc3bff3e917e3b70b738f296a9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad0c628ffc73aa3f6c6b7622235fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b7afcf71ca1bac277440f50bbabf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef99cf7028f48d0ba051745f510b7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ba65b5a6a6df945640360f622cc97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc607d0b7351026e76182302b9afa0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405760577fd41b22c649d5fe2f28b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08a75cb56572ae7844d268ee59e063520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced48fc9da54a3bcf31d65d8a4a7f35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2817c71f424201b2cff5962ca308522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282d5b2d10e567fa4aa53ff9efe5ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86114e69359b532cd9774d6aafdaad57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafbcb183b89a0c48f0e1763dce4a88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26005fc55102b07cd223744d58999fd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8792eea64d0f78067bb9499559121527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef5e791c22f12b65c56974389e9d83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dddc3724f8eca0b083c02db5d84845529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1aedf4db4e74ac49da828a4890e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f632b9223ca02fb36777c1f8a1960531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a462ec6a3e47b547a4c71ccc5ac0fdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b81767034048e8994df6519c248402533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01b45d977b63879db9a8584f963a44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bb26a1e91391b521e03314b7d4c9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763116896a8a8920fa49922771d5c377536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb3fb9b464a0ba6143bb1d75376a12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998324c5595275e33a02b8cbd5e6ecd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac03c77432323e3997eba5de2d112c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd74d6a46e2dc4acae4796d3857589540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716e42b1b9eab44e4b284e68e6f77b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e3dd690e2954909b96f991430cf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea34f0ccee7630bbf573e3dabe787543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d6ed60d9fc75f1a53df84354eb73b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5adef3a78abcb342ca4d6debd47e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be5b437084f54b3e549f877831d41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7401aac4a101618283457cac0d4e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64ed1058a34d6a55f171674289e88c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189391e301428ff2677f611068b2900549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d121c2a3db917633a6d0ab8ccd439550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6d1a05ad94c2cb06ee559f818d72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f89fe782005d95a9d1fdddb25b4480552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11074c5eecdeab41e79725654cd9b68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c220921e998b1f0415e7df69a411211554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9041f5ec850c2ad7fbeace14a7f80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b95ccddfc0ef662f3947e9e24711e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f20a31cb3a489fc1a966617763524557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b61372eba522b83fe0f9c1ca07395558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0098e8c251334cac5e6af8994e0f47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b79c0ac3d2b82c2badde10709ba0ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917210476b974bdd7e1171a161bce99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605a48d05b6da7b0db51789cccbee4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0397bbd3c57d7a822a11dec44ead9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef76455ce1483b2583dacd838b864564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254393e44fdb5f03a405624e5001c9db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1f886ee443bfcae67e439623477ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f3e8dea70b767ab77fbf9fad5057567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bcdf24debbef162a8443900fb2682568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a791b670fe7c3476d53e75e6f6329569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd4a5f8f26fb2a900b0409f3dbbab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d55c977535f06422da032d52fe451571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598500e68143e5342ec1561d2b9d51c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cfc98c24d41afde4ff2a17843864d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1213f5bd472ae53de570485c63254574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b090c57bc414e863d4a5ad5cb6ca8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99bb33ea6e33b6043546611749e46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621b23388af4990dfb319217f31fd6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6259405ebab5d7d439ff5ac8eddf56578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdde7441b7b4b901c2d0d3973f178a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb619ba7f0faf8c0d8642ca899755aa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c383e7d8c168f132c82d55ece4bee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28e78dd02e1318bf4308d9716f508f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3deb737bb4d8fdd7205e3d4013c69c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89717a80e4e4957e4760fb652b7b78a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12076d5f264bbd89ab4e1afd7c21a91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfd2a671e14d0ff94701027fe5eea3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b0bf946fe78c5e4c543becaf4f5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af719d18949f474a2a1b7031d786d0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b44086069bdb14be0c74c63686bf0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636f62440f4590a4a792a9c3b26a13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3ae8d7692f212ba25b5da1c920f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22a3d2eb9c26fc1b9334d30bcdaf38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad520295043cc3330898c27cd0bf5d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7390df0e81af2feb10bf7f167324b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c77c31b6346ea8f34196c5abad78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88b0b405aa856261f532b37dab28a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933bef6e8c05a12fd80d868dff4da74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a5e60dfadf84d6fd095df1aeac1c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea992ece912e84a0f244efe2683ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa17f3a5c87edc6ee0195c6c317367600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf819b58182cb023ccdb5c449af4fcc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb9ebc78971bd1c482dcbd9de142a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182874eb493b6fe56c18116f4df54c86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c78c4e178e3fdf41699ada9ed25f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003e8bc23bbdc47fe16b70064447e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d0659fa21966829201564b1a29922606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe10cea1ba059f968de3ef76d51c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a70ae0a3aded9202be3cb0effa099608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c32ddae67207c5c18f635ec2cb627609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c427775b4fd8e7330558a2bc90ea62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e77443b01a2a22d19032f47c3cd06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeccc653a9fe10cb43f4d290028896612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b81afc8148480f594c9a71ae86e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7680004e29f27042acbd72af8630614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283dd9780998cbe994be8efe76747b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a20b55b7280bbbed674dd662a76c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abae962f598ca4f7a49c4107a59e9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3e4ae48f67fc22f84cd85e09a979d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f385a8da4e6f2a176b92e4027cf7ac6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f271bc5e42390fb8925c900b72491b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608436b32034e965be2445a5c7a7947621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4d58e4108a3835b6a4f23cf75c0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811beb62b35a95b6026a5062e09e66e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c704848fea06cf970000dcbeeef85c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705006fb591deeaaa84c06fde9b6636b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626be0811dd3added641e00042b20ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3e18053be4278315a282aef50ea3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df53d8573f24fb41f2fd2dfeb5306e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965d8adbf41152fa86899809d3e91b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068b4698e75f82c31dea94d7e136255630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e90ac62ead3205287a19a3b73c61f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c2cab309059baa208b3ba02355e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3a4842fc02dd526d3f19d3aabf193633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b692a4bd434c62a1967cb35455b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303852ba13a08db597e2cf526265eee3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22278ae4591529d6c4866b78683012636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f82fda6dc3c953cf202e9eb89024b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551d60983f8e43670ba2ff3bbcd8605638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f77c6892556a19d3d49a8d75c94a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a40730c2c781aec265dc3fd864eee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb9062263cf7db8fa376f2092276eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a5d668cf260a1151dbd0d2ab0ed8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a882f66103a8ec18a39f0bc9884a67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b579059cb008673a5d49cbf41dee485644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cd1decba6c74fe952686c189e6d9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2c5526a4f717a5d1677ee4b6551bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23f01d3326713114744c9aa1d108e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2bee5a2f654bd4d8d37c778bf510d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e83df58eba87cf7a1d3f702f8b57b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06b043de2e086a645e92e5d30eefe6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267dcf04303ca458b28ddb9fdbafb22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7568d972d600e9df4bb32d1b008fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959981fe13cace372160b785d7840d94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f823bbc6ee94ef13308ad0d608f5a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b909903fb56ef36da4aceda0567ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c17d94ced57d41669734d63c45875656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb401978d142dd4f739f5a541bb569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613ec2d14826c3d0cf22dc796884bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893587112bf516485b097a89d8dc4b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cc2499eea7e15f99ae5cb4be06fea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56761f0b8a3a946408431fff58c1199661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601eae78815e035eb30eb21de8d0fe4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4d6f3648c23b76f1297b22af58b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f100707fbb82b23057bdb20f78f655664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e8aa56090204d16d0a02f14cfda8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb886bdfce1fbad5af65b5324f3569e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd6d2dc14180615efb3cd7fc99c25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aad4de672fe71b5773882b9a6b32b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb284d24b1fbf51631e892b63501a094669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814358c019a4ab46a59aa9d939faf3c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeeae7f2d04b46300a3458c3327f3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5767b9d6f9ee01fd4506c8a344231672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db7c4e10b8e4a45629c5d1c4863725673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203394cdff7f4d6f7043e058f50a25e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e291fada18626ebb0b1f6462804f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb930c9346e3402849f2a83706f09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46360ab17585c6eea76452fc330738677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f036696cbaeab226b6b9f7ce83a6e22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf930f665b6763a4a032238cdcd9435679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabdb1d5c429ec42665edc789938964680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9185180ee1a77e90d9d9045ef00014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebffc94a7dabe09fc4a057e19645a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120facef70ff1e8643c5437583aeea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ed3aacfa452c08f20f6c42c963fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47fef783091b40a9fa892ca0a33e47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5864f93e5c32e83e453e1818e5b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f532f7caa1ef49b151cc7a4de11d77a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7373ab2ebd90f3a189a67168474f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2ba7893fa13e9e55f6ee7543c2826689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f75e254f793f5895d0888173b51f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b67bc8412e3d14511bb8bc0d1e461e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28b183a21e0988710e36e3c1cc9d8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2495a231e47375f4a771ea1d60f6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e6a0e81dcf316894c33b19a5db79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419afdcdacbe5931192628aaa5d4c9d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc440227314543d43bfd0586fc0ac0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2114ae1d2cf1391b2004adcd4b401b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9e8f734ef05a7cdcefd430bb27e35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a22aa26db1afc9fb62404bfd89d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d70c1e119f37d68d93d597fc0ee298700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3ae70e778cb0fa7c0c42c4c2d7608701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd371bd7b1a4eb7c7b495e17222e10fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60528f2135486ccfcde18c27aea4eded703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab37189813383b1b6c24e7813f677704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b947c5619683ef5806c0ecb0f2450a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f2e7c469c6013636c9e8d4e40875706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f1154c1278c2adea5ff0906b410e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed66b2709d0f410935a897e0e6cf1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ecb89c2b0aa8fc78e7325ca657b3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c400696587e2121fb233b8a421fcf22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04272770d1c3ffd756aa60d9775165ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca04592b45fa0809d2d52c9b95fa2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69199176b33d7be15a61ff28028c0a91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ee084128b697bb29f7653a40f462714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d0d2c8f5d4e42a5569f4135a67c9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaabf034e1fd7fcd746f75417409ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688b45c8747303819e089f9703cf53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad399ca107193c9b8a37deafe7fb27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78fde03b4bcbc395aee8846463c85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278897988e22a47a3b1c74fc9745d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee5010249cfc8afe1e356dd27a1f67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e532f9bebe3f5f4a7bda1b3d054354722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6f6e10b34d77b368f3ef0f928fc8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a1de88da03b0f5ec18f603301496724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916aa82b2ce72e18f22129320ddbbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a6e8eafca960d9854b558eb537575726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de3326c26524d30fe0de4c4d9a639727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a339eb78c5b20a4a3a074eee2c73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba487b557d78af6009365da12228ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d23c58099ec5e257d165523d84c0a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97b3a9212feac8d9f8c5c46fad87b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88877e0aa953e3c20ba9d930e9923c0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb5b58716f16628fbdf7a9a00f545733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914afefcc45d2e6615b0cb915bd26ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c150613e6e1958aa05b9b57b3bd9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b83dcf1c2efb1b94aa9f19d5efe21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8123ebc4e44b1fb42cc5d177407e1ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956c14474dd8dbaf2ff570d24b41ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6f57dc83c8d73d24febf95e379c82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f09c924c7f1315d29b4ef2e96b5ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f653d52c8530d0e68d772ca8d1b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5a4de0ab95abe494a35c10eb99acb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50937a0edca40b7243b6f6530c56df5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d627d6e4bf8155fb8d39d43f57bf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7113b19183bc573876449ac17f608745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741466b45268f2980ca3ef115c706e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac92260da72d6d236dc057bfd026b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d252d6da753b33c8398d101da467a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37431fa8f9b83d40d4c319246a9390749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1a7aec47b053a91a0cc2c223af7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82886a00f34c80aba70bb664471546b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac0c9fba81c44448786863797bce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41874a48b9e668fb55175effec2dd44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3bde357b3586b3e674c541c6074ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981e8f9d9b8d6f20bc5da56dc2a5601755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787cb1d3ecb8a7590a1ec9d8e9c6675756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe625bf5c709da663d219322f1c3ca05757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>