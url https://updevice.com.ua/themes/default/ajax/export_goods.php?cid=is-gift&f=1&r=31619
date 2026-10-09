--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc1db7b25579ed66101357d9236321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046a747c7aeca5532b05715b4bde142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d4d3553a917d58f1ed43e805797d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cdbcc622c44f753063d00feff365c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d4461e7f497c878289f31d5ac8015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d978a75054e601942fd5a6fe4f2326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b443f65dcb1ed494f9a5d569e6ebad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471a30572469344c4c136bd9f7bbe3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea02860dbfb3b46329c12669e3e21989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bd6b5e5182c1799f42a311ccafdcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17f42aa1ec16354bec059c91bce9a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577eee8648f8bf4ff8faca0be0da98c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3255dabe67d3ab275f7ed5360ddbe813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e724cbe185b063093d60299ca7fb00414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadae56553f6e212ca607c8e8303aed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b82b42cbcf2319d71b405a89d6186016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c0231bc6146f68631a4207f9080bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07c8d62c25fd8c5723aae31b605d4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e80463ce9be909dc89033d3c80d2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e690ddc231d2e8d4848818e1765f50d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09ac9be408069aaf400eb31d94805721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba374d42bc54661f79ef972b4acc6c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282104220e8d550c40c8cb33eeaaaa1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f49b5a70405e395c413b40b4dba4fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ecd5da6295ea142395c2bb4db9a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf1b237620b6af61b629e753ffc13826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12953b5180e0b08f51b7f0a7cb18d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fda1863efe05076b24e4ae700a46c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff05b8e010cbacac32c865c407fa0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa5472924c6012710eb02472c005ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda30fc25a2e1343f044425bc34718cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854111651d089f1485f217ec77c690d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4fbf3f554f6c3fa5e73e2c6dab4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acf8e7528efeb566cdd12a4fe80e3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956fc6d07510cd9afe75db617b3998f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484501c0ba35ee542468ecad032b73b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ac5eda60a52a1a6287f9bde750cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f57e7b1c001bafde1377bb49885438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c274bdb20c80dc00575c19c5d8d3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37966bca2d8e1a9bd49260863387b79440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153836fc796209d9d743ab63cde8b3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e873eb1c67f73ec90161fb753de7f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64592e4722ff3781c2c8e1f421546e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551726f35e406b1a18d46a4561e32f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcdf8119331f2990d8ad576cfae55e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea92b74374b2554351eb5f3c11921a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1e53041b07c50cdd13152c48f4e4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a1de773310d89f060e7c13f6a53e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0876439f601291907ff1f1237c2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e446909f252da4b4aeb6bec9aeab8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb0c951511b4180c91b19118f59a3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ced79afc751660a144c9aa05c17c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3921336d13e0158816ad643575ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15464c4d96c3e836dea1de32f525e0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be26a02145c873068189e99a95d70dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee22a4737f94652301b3392309a63956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d777afcba6905986992e39c7d3e52e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3c7e1aab46f9d710c6b74144e489058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d436c20bbcef6faf172a9cc030a439059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad053629603e3eb63a55a4bcfefa28e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c984c317c8e5d4be402a556ede0601461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7372ae366af3e50f44c0d080b7da4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b174e9e77b1f69b67e2e6538f92163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1d5f84724721fc53147e3f547516964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046cf9cb155173a2e1e7e4e73d1921465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a14194882ebc38ac2dbd689d5d18ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5c377291a5923a6b3cfb97a697d9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9740271a435a9abd058d3cd58384068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466493bc1241f90326c97c84a611438a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d2200448e2241f31007aa7dc84b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d46b9fd5d2fc26c1d0721ffe09ff571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4975584218a674165c0ad1d775ea7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f4987889b359c13cbb77f0a79394c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c5505db6ef5b443dfe067886a001174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d798fc47972c13ce4d69d72885ed0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8350201e9e92613d1685dbc4b7b94e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bc8636637cfab03d18d95d911884477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7365c0121934842175b3ab2a6632c2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92df3c0de0a714830a60e3d1980e2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589eecdb1ec45031b47efbe2e91b55380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c27eabd2a9532c30fde0c49b1935781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241ebbbda2981c8e0e9c7d23a9bb6dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f4e331c9367f3064e001d6bcc9f8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08386824818aa7d9185ef9eaa449cbe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0ebd4f664fe7e95d1888f635b248a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329da685e236176e9a4ac0c7cf70a5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2c112fea5646d751a26c3b414e75087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26d0c62193b14bce31ae706544a54b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2d2fcd4694a8e5eafca5ab1370f7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637b821a8a40c1074c0ccc6cccd60190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d067d982a833fb55efac106af61fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099010a7dab9f02a9005547c3ce8d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b16e724c5b0a59137b04d32fb2aa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8005410294af2c450ce23593e022194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d853fbf906ba80bacd0b6e772a0d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29257d3f0bc13589269d0997dcae85396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20663b4020bd2629461487d45db9c32f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88948fefdff7fffe27482531dfdf2ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bbc92ae50318abcf5df53cffc7ca899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f43e245f1afcfdb385b1d5fb8f111100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691a5758a46bf71d3ee4d0856841855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c2d861194917ee7ae1f3aee4a780f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c3a807352f1bfccd0b581507fae9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb05500480c7a810df7527eded1812104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e9cde54fbc80fd00566a6805b1dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927d6d47649b6159c9e434fbf4ce34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce0dc2d37ba9415dd447da01298981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3439618935b649233c5e5a9f9306108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0121e7a72e8b0328d2fdd7a065d4dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5cab62828535daa7a2dda2583bc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c3b925c4aee8640d989ece4cbf1e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1264d15db5fe47c96ff8bd555c6398112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd706328356c864e6bf968b7bc3f942a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0a9e0d85233e178331722c881d9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce57ea4788730f1a2b4f83d75a9737115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7227c9ef8045f9d2ae3f94c20b69bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524527425d126a8f4a23269daed6eb0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f327f879e5bd92f8dabf343e4912d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cd3824d4429a651d064091187997f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d7a2b4d0d015ad953981915258fe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca61815f02f5431b5fb8af147ad25dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df3eb81bc6f8b634bad9854e85044122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd7a775e69ea55103225bf3c9a7e23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd71eb4bc6fbd0faa6e5c7b34e456124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d02d999eb93c1ff765900172505033125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22bbdce2fd1d1f2d47481e29c5e71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b8d3e9893a4710cc6b9e8a64fc91d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f043e836fcee9f3565a933fdb1c4d9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd2c108e93d530bd386b33cc7ff76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7213a85d0c892ba054079b6429e388130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4250ffd0dc481e685cb6ea65f68fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273d15b758fe4871c5e044a8614252132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8e1bf6a0cc6934a3edf0785732a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e846c30f5396bbcc8b79aca42508fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b03cdf53b7a8612c6da9d1d16557135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205ae676a30c4b04294059e3ed06fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aa3d15e34524c4f7997108c7f5185137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a388d92144f43cbdbaffd494df76f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff93512427387ed214e42efcdee339139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180512a148f195bef344782b1fb05aa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f4b6d226d70e08f802e276318c62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857a47cb0f090b8862711c629c49cfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7fea15131f12338256f33571b41f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f37dedca586b5edc59e77119e55c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f9c77f324bdf8212df07be987213145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d94739df881391795371a517cf42ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533f0716edacf9bc37f820df6530aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae713f57f0210a5bd91635cbe52151148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ac9ca99a564b780c060eb8204934149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05957af1a3904e81dbcfbeb8e2293150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d82c41487d2727fae89552b94170c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23ea11fe16d89e0233a33dacbb671e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241e150124d91c5f49153b7d8692b4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c301ce6f31fcde641c60617a418c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f8a7a0ca97be4c3945a3066705b10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d88a4a41912dbb6f4989e288f3b43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2eac7e3af5c875d61b5157759e7b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf8e0c19aa3b00d160518757f88bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ab4de06a479e916dc0f94b00c872159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae142db8a0045d586fe4a2b5a607ada160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1131da1593955ed82830337cce659a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770af88302467c3a3c29b2e4bd298c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2565702c21cb994bfdd8293b8ba4d31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71b130a33f398b9a99ef130519c759164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ff962e782f9ef6625b7d54210f6fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6546a0321d8ac276976372278d9b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf58d86a91dd5ee81aa05a67d1ba69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc82286937ff2d5310b45e69ade6e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666aa2399da59e3dd01c25970bbfeae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e30a2d4a90d2727349f1d6dc312d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c3a0fabff018ed9c69d00424d265e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5043048f1e3c2c20b7c6006793661172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6db58835b74478046fe029d9b0c57f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4502ec536752d15ed0e77624ccceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4986e3613c5bac5766f86aa8595ab53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa61e6d9b0f7e029dd99d2b2635b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d55c1fdcb1e6c7386217a280f4e96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def420d81b1cf6b3fd6dd7a5b84c6122178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138e8e27f16353f22d75153cfbadd13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c66d0b8c5c78b79073e6bb61dbb9d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c3c173e89d3bd1b6f8636770e4f3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b6af74cd186a51a43193345924a27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6ee5e215acbb2852e304a1aa357b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2348c449cb3975ef8341052ce1eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b80b8a8796d7744d0b76e9c29575ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04dc5c74a39abf18d097c806c7124f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90761ebda8ea29e025bd7cf6fbe3af60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d05ea15c52cb32df10df2757baa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce603342c7f8f5de3133f51508ed3ef1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3563bcf8db051452b01fda6582c4c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b8b89d1f1a568923a090e1ee4206e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc3696bd6787329f37f0a09f3b426192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4225a67175fb95c7f3b2b016ee5f8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9abe155018405ade3af1b2c24a214194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e68e236ff3e3d2ddfc6be0a0f2fc95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a71410affda17014d00ed7e3c7cca5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6923e01b0ba925ec38a4c926fd37b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f128caf6f6ba19b9a439c8df7e71f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb83f08b9fb22a151920f1a99a6034199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2557e08442c287ba36c0ac06fa9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d829207af55b48821ff2647324257201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b109d64b9b59f8f87af1efc6e4cb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f3471b2ff6c2873a2b1788a8cbb2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f56d77e692e2969e9cdad95e2838a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dac3e4c3c37004a21025dc8e3ce0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015b21d2567af3cd3386e9e7b87962e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640cc53f0b0d99290e7c3168e104b73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ac24da1a01e4d96fad518d4010bdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d93dd8db64feda17ad930613d66c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc8e975e5bbdd387eb098d671e0f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766aeb6655d90f2e02202a1f929271b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38738d88a6568ad247383a5eaef86ff4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d7369304d34de1a4078d7f28749b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a24dcdba734cb0d45f8e51c551a626214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2eec893c0b257cdc29d8d905e66d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9311a1f5e0f582c9cac7d2f3549d83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18d123f3e4676d819d0fa3878043e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8db6b00cb22ffac86e245bc251ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47458b0167abd23e7781a1b4eac5ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7067c5f2489490b75b6ba39dd4d046220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ead03f68bd5ec27b75f533f2d8a09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c85acda18b8a679947c28e5ec748222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e72080971ce8623bb675ac17c60e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba2787dcf0344a342efefce97fa9ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd8421102c3afc5358914af634aa4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef9e25df7b2f23dfe8eaa56d256e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851e3cf53d7b242f1bc6539334d99bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658fe34e03033e9a285d5a14dfd7e79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e519b22f01b88c0ee005da53da8205229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608a35b35c6d022c583792c34f1921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac22dadac83912b50b4292daa75a3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e6136fe98bf6af62269f0155fcfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d76900465e3ed4c7fa39b02303d334233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e770bf301992b695e35c1c14a3b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327e304ec999d7596af9d50f8a1ff7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea86b2d4db7e8796c8b1375bb56d268236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc9b6891183f66a786c9d706f3e52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c88c74c3f5ca37cabec9c3d3d117238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3883e1c1390edbcc522665086fdf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906c7ee63a9d0b8ddd5ce4629fda1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f1ce0d64fc57c1f744ba10881c1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cefb7f7ff3273e6390d974450f2a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876dfbefec7673fc85c2d970cabd70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0280abbd9e2484148b7b04b48b715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22d7d21f0aee100b27f2193121467d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf7dbd07b29702c13ba1f8a1ba636246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d824dd65870d03aa202e0ebb7e17f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4ca19cf5fb5418125a8da4d434b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a85361285d3c69b8fceb6276c37c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa67e0f9ed3fabc3aa75994edcac0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc73ed97f727e0a7b736b037d7aaed2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51567215889d3e3ac16c352d464e32c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8ed589ca4b040bae0710f97cf4d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b4267eee25c3c4e7f8462e8a96269254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bd410067b81f12d2bc78144e4b1b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c2941e732f972588d0c2fb6a8a4ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fafdc040ebc0bafb2f8c904ede574257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22173c7ea64b0f470eb054fc7e6605db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8285a373f0e166566e167e80fbad5a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16348150cd164957d88fda964e871120260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e6ccd93998e33923cc52055c8441261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412f8d33f9835c1aaff746e538fc93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138aa2740c31016de8f504639925b4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891873f106cecccb68084863983689a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfe2ff44b4ccff05b9ae1e2265bdaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf32817f3a0e8b12c38e127cd3ef01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18826a1118c62b72aba3ef7cd2ac654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c31f76f3b00956bc193f507644593268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e767a5b15b3e79bc7a6c2456fdbf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10041e60f9a48aa9f14b89d9d73d02ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173e8c345044f88fb2b373704e5cad5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c37661892ab6704e7c0160696c207272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb629b87b2a63da7abfdc82af372c10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a5dbde8933ef80d7434eca58706a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927697c8b47bd99c06fcc35645dd54a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c335fdae0be141bbf346083da739b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67120917a25c3d5f3b677e23513fa47b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20892b26cc218a70666983434f9238278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a838471181dfb3c1a2e59e700b6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c467e63dea664c6b7ce7747b902e6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c54fe7129e18b50b00c843575754b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d9444fe62d3c2725e5f68b3e2226282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af250194cbad27d3541b1aa73359003283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e984fdec1e63b83220ce726d728ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16d2cc60e5ea5b3e4137c0c108ee11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e435e7db1ea14d7ad79e741ede60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219e4f966ba6b42d3b9b29c4e518d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc24a95b77b69549119282a2e39362288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47e5de401ccec61807042910b953e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9707192d6b128f7bc306910d9f030290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cdc033f7932e2374354e67dd66c04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200bfc6f4a3ea6044acd3519c53331292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c751894b5992650f6cb934d643e266293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7645c962dbaea3257ca4960950c719d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30c2b289fa6eb5c07092a7356ec16f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c8ed3a1994aa85c240e1580834e65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a034ee25969896bb98c3edf27de2ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcba622cab985eced78ded4b1a9503298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ecc0616fa2c26be64d3da279153ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff518ce2334295f989067e482a20a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580ef7f091cb727d7e0e81a9113b1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e42dbc1ae744373293f65e84e5afd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f9a2616cb278bef824b36a952bade303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c17255ff5cfc126f566f1419dc5a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fecbba6c9490f55ae83d9da498bfb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b5cb61b0b3ae86f11923f1b161cde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50a4be0d2d125e4597e5f0bf59b140307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606969db384c8b334114f7c0038795d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f5989ee3d34650e8eab3e41e446b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe4b942497b114930fe85e6ba3045c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b4f606d816b0a8db30e4219745878311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7c446c9874137eb1fd0610312aaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82720b035cfa8528ebb6a13487bcec53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5abe250f365ad889dd92398130861314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb97a6dfe8f935635c99c04dc51255315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5fa9eceb063cae67fb4e761c60ae6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a81b1174222835f609c72166937802317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4461fef9389ef0f551f26a282ec51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d905fb9afa5f70a2c2dcb4105d04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81748d0ba5b0ab8a2e0520f18a88e8d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96d5c114ea3a79825fcf144cc33da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fa481e07c0a228f65fa9a85e9d6d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1299b94b23a409ec92f6e76f0b670a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c53deb745a6a063d13e4830cdacffe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ab928143b0bf4fbeb569c8d943f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ed051b6ab3d17ea621a298c4fc1ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64454b2598ed80a81d377a20f6ce0093327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dd2e7f073e02c2ef787fde44fdb88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab6b423011ee991bd2f413297da70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4dfa09eda8b32b97b4600f85fe5df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c4d9a20dbd7096d3694a43a8cc8fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4201c8c28310d32081ebcfd740b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb23a99208c7f9922fd3c36db73d47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266d2d240c5dec7a4dce26848b485d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858b8b0d69e4d2c4fab21b6afd71039335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4ce4b9fd2a83412d7cab21efed17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3300008b8dc19a4bb255c9bd31f29f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818a4e558559c221a78b386ba7b15d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a800eb7204aac38a28822efaf1f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d553dc5cff303376ba91c24993fb1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f40d992ee7adf200aa76216cee633341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d84c205979cf5dcef5485a946456342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e94553664d051a4f0e103abd8bc782343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8329a61b35c19e2fa32650aecc35577344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9299c05d99ce81c8902c234d7e65fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007b2f4411458fe35f93b2bca897ea6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22767f692f19b92d89315aca7c43da3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e50bed4a266083036d78b20003b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73effbf05c65ad66db908c87d6ff96fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a673a4932f3c69935276b146b52451350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a7caa56c45a26e47b3d4fe0de85d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6d66ed7e98ab66fb6db229607412a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8a638e3b5e6a68cb58a1b04524d8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0dc9387163d22989472dbf3284455354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47354403bf386f2820f0f5c8e31daa19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b643173f248dd4d9d2dd818507a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1548c6f94e2809b1e026cf86c0c53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235282bb664b486c4d127678ed0a104358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566125793281bba78f2cdddead2f795e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207e3fad8f3a63186083be956419a2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914009f88ca3ffc923ba157b28a9ebc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0512af70245c519873071ebec8c0524362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326a316012655a0112a92d7e4b3c2f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56af5c9183112353b66f7b1d21694b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e6b0c56d190bb5e40e8441ff6a29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9a87947e53826a6097a24ccf2d04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bbd85d669c8f9d82c1a6d01e4fc82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503afc70d285991fb8cc674e94655df6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017448165bf42b3db0d027acf778e8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e132698de017bb72c3514426cb802370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bac14b6551998510d1dc888667c8a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1105e5a8a3b277d676816181215e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34f87b1d23e558b93fc622b0c41f9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9de69492737f1a08d7acf434d16ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198e94c9d7fed00e9674bbbefbfb21e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b48fa4ec311f77dc4ea2e4b4858da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891eae8d5fc844373f8e82c0c0410d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5a743f2b77383df2fe328b2246b18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e994a3230cbcbc04a2652c866c8df8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c480da7c63ad9756bcc21ba1a0bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a4651af8db91f52cdd89d5aade23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed17242005f5539026b379b7636788382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd5cc75126f2748529bf2be5644ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ed5f44786add45a961289f4f3209384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e663ff6e0423eaec4de8f307f45f78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f128d118d9676e96a61e39566e68156386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f90eb96de9021f3f24def41dde02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949cb0972ac5997ace8f20f8d2f189d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db512ad6bc69d368aeb8b0dca97999389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96ae692e97a4b4d33a996a11578354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386247b260878842f651b1bb992807d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff38c649f6fd5a92ca9104c9b7b851392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db70af7474ebd1a0793315756cb68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a79749c2e486929b1b5e54143c046394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1999db1192b4e4dd7b9225891369395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2192c6e4054b458d34aa67eb917149396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0ec0f9a5a2783ea1f8d3f3907042397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342928d9eebb48735045844d453ee60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fdc68302ecf953f97767e1191c03f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fca7f21ec72df5dc0a203deaf6e59a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d693bda1d761d3707136476922586401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab032683401c54a3c843772c0ff29e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c6c485408b28e729ea8420e498f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e194dbb00909fd6ef434a5967e2b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064b54369a3b818ea44413a9a985ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad375dd376f57fd2a25fe3b016cc16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6257d7434676787e96abc6359b013cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5043c974628a4dbc94a4fd03999fa7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e7c9a85bdccc4ab92af2363e4e868409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709fc5b0430ea604282cf91a003756d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74c898b8efe42cdbfb00c526e6820411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d1cfd5b3cbe560392d1ad43e6c8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6020eea455757ebd5dd72c559e6a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78217307e3717a7966c7567fa4c45c5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf55d3519977685ce33ea53f35833415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd175005dd8d86a7b4ea1bd41a0d45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbedbbf16395ebce419d17a9d5aa02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbada9de6dfa91ee155b87833324d13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d662fdfb9139a11e652c619402322c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499438769680a9d3d8821fc1b1d6ba42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f0ce35cefb5f708f6b071dc66612421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cdfe787b4d1e45feaf9ef4ffff0e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482668f1b1719766eba17ce8354eb42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c8e84192621d81d6e0589555c84be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e836de0089d1092e0fb7cc13925ed76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f51e0780942e45f8bd4d9027c80a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4dc9eaa0492288db34dbebecea34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e86898c27a9d5f6850d1ce027b82b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929b5cdeae5e944bea8adce01739a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d8243381189987ff2826b493d9a32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb9fd09f3ee1ecea8ef03226903f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c58f30025f2649146e2eda30e95a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad3de809e7874eb41d1eb8ba58818433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e777d1eac56028951110e919bc8e12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f5acfbe7cd6e462d656afcc7a8905435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb208ab0d4ac6c09a8a9af97f91cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406980e6f753cdae0982728be4f3373437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f4f0d47678435b5238505ac707bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec51713fb6675032793642bc42f3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f949725333885006431d4bc39ee7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f164deea4f6500e8c7a1d1f6f35bec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f94be161b67c29526c2787f806cf39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b538c2c38d35b65687b9c72cb776443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57674d41e220abb908ee01fb1504f3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cac8717a52327be12699f1d0be8638445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a4dfcb265b3bba64e53f2269b4836446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab634a5430952219e7b344ca370aff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f4ec63ba4cae3c14aba37ec411982448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf7e1d733b374768ae19c0b5b7bf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b56beeede55dcf2cdef33397a548ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cac457fd0c9ab20c9ccb38b28bffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301cd43d912f0e51b5fac18b3b614a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a75b22782a1958c857298e840bf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4587c88f5a338066c6420a8b5687454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28afd1e74566ad80365a6b5130602ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6828663e0cb254a582c38efdd82c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec857de6c601624be8d8a233a511d54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765b55299876465894d496852adbad0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa75565df4763c3f3a8f82d6e0e2a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f64e825c6207c722d9dc907dc36b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64432dcf34bc68030f8e05ed3ed744461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556122a60b953275b233212dcd1f11b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc090c69feadc7635fd9f45e4b2169d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ef2296833ae7330df2e968a448b06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3978fb61006f96324c7df59b85d17d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef90e509989e64964ed3b2de072b3d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782d4099c85aeb6f00194eb029c15a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe6ada2652b0a15f02c4dd7f5b6a74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69eb46bd1afe84fb8c86046a55f80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e855a985dee4170f6cc333d98871b60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391b16320fac34937519a1754617aac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006d90c1ca3b3402af4811c72901c59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff796ad4df7d88f92850a8e771d9c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ee74c732cb080de382b70cd356543474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ff82d44fa6bcd1ec416a94aa1d98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c8f946ce7603b93a4349232facd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e583f8f3d7f39e684c11cd110e5f43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930bb24ddbd10557161092a2379582478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c5ddf47b7bb41310d363316db55d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ba1fcd39acf57ee716bfcf83a3eb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fbac67237a5e44fe2597e7f670f54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc4447c5d953e0c80b25963e1b74cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70ba95f56bc2b50a0e56acafafe4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b035255997c1246adf86a05c321f2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7e6b1d57e9393827687515bbf914b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08f090b010f84c1a22482fa4b34f33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef79d075c2bd3a7aff52cff8274fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c44ac0548fb22579c3b5d53c2ed5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1df2dc0bcc6bbd868fca29f08c1213489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e4e21c5a2d8088ef193d9a0092161490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23cb064df4fa1a3c3faef05e40ad1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794ef0798c535f111d7eda338f0518c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f0930fbf3bc1660d5a44676f6087a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03625125d02f0bb718a1a005a1ce8f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f64a803951956d96f1c69952d3e1e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4319de8ea1a26976932af33a3d086c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab3d53a24c8e30150f8d2c3a42eb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7308a6bf19884fef7a9909fa8840395498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5a300b60d2871b05e5d7d56a83f30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efc38555f4220c2993a09e0903a77b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114feb212a5268a0da1df44f2ed48b05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681eee957a81303dedab6e63dc4a9b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe403fa5d257efdfcd5c8306e1ea0cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fef1efeac0b2b36a795c098b484fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7afc8f0e92e63ab1d774477fe85802505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639bcd7babc3683f9dfcfbed2ffcdb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de782f1e58d38866adff169f9530bcae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a98aa07810ed403b4f4e041041bf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd7450ea0ef9c3adf8226da915a8c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1035b74f9f372dffc61db8fd7ebc550510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ce00e9b4006a2a540cc0f19c1ab1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c82f340dbf950a375897d4739b8564512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78252f2fabc10bcd47ebab0abddba17b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd08419c26d76d4d70404f10a4bcef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeda8da1a50608f6d4e9bd522d0ebd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfff779de1d9e3fc9b035ac69a9d767516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a1473bfe5ba6a954f4d4bd3a9d72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b275db2ab9e69b7c466a890cd249f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed41a238f886f13cdf0abe51683c872519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f6e648366985afe9f8e5dcf7b34a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeff08bead03b50970884344730d2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43998cf03f76aaacd718b1e8ff40d83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d6719079a87452195af31dd766fdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2571b3574f1a9f4954efa38ffbd410524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119850ddbf6caf14b6e0b668a04a341525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31985bdf343a822c431191e0796c6c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a7ab7fae12caf055b0130664b8bf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f5b4a7f8fc4b194a932f2b8f96d48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5cafda8f137dd35844a80106d341e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50d702aac168253d37315fb560e24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4f70e66f5cf1dc581314399e418bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a16081edf999ec390da995419179be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2ceb1f8e56a41bc3470e1438c0ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bd416f0adebcbba89bf3826fc24db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7c27a54b2ea0abd2b7be12fc6397535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c864c954270b73bd828de9c0333c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f363c4bc3045f9e50dcc1d8ef8226537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63183421b330c99774892d2dbcf06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daf06d0200838fa3d19e1273901d44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99bceed767dad2a9f6c326ebb151ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed89d362e8b63762ad85bfe58c0fa0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888cdf2cbb49e3c5dda604dfadb0a1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812214ac30cabb14f2d703df5b140a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a70783714a802e61e2982147058655544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70647daa0853cb6f8e6cb5a64bddd6f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8b47e4299a9e14a4a2a7ee6a7e1fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd0282be66b0bb642d6f8fd7a677c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d2b7dbe064a94248ca356d06fbeda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d5b37002277ee0f672980d74a364549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202fa59d95a89e3f0be6129e082f47b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f4bdbcdc2dec19f1af0fc5425ebbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7646184100ab7fb8b11eb9a06354f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bdb6477dcbbd5933a573c14234aef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0e3cf03a6d76b59ee0e91874df6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40463a55b82e13b0d75d30978407d539555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e2ffaaf3f14a5af9c880bead118f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323be768e2b1163f8e0d95be634681ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c6f398450e6ec1545841bb0bc11b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc4282a4f7d8b3ff4c50df2e11bb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a1120299d99c4a7fe3d809bb443c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce84f543099e3e4773090221dcb3f5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b8e61e2110f77a6cbd2d2ae47346562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60a7f125faece77681c821dc94ea3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4005c34d4c1a4ad37acbd388ae560564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab59517c421c5483a68364eb45e5c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c2b695a0ecf3e661761afcc3c0f23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855ee7ea8b2df80cf346631aa572d09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c597c815bca38556f9531186c228d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0185aec01c54f281dacd48a1b6be61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636162fcaca510cfff799bcf51e2c883570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2dafe027c375a5813b2cd73ad30eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c077c401f760a973e2d6b25f833fafb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313ad18785451185763b579be208252573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea2912124e7bbee829cd3c9a8612c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd782a8df2f27e777917928b9d97ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de4895558bd0d18dde3813f4781683576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d38910123cf0b8dd293dc8a43f2a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca0b508b607501637de83b94103be4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac457b0e40a9cae9c9b27c5d1941006d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d4fcdb6c7c38c32a37f39b3a93ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5528c9caebd7679ee74e1f8ef4869a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fb791d6ccb260e8d4cb3009765f8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c2015bd487199ae34ce0232634920583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb426cd9fec33f5b9cfb6436c4fdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e4f1dc47c7632e1c9a2f1b4f4859585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bbb172cdb0b20a8503b01fc6fc383586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e600bdc85a10aef577eb078bd8e049587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d31a62b00d832396e9d8464be99bb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78ff7caaa5bb7d30c67452eb8aa8ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc4c57fe98a3e9daa28f6f1271581590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18904db621888d00c2347fad0e5ae4cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62398c741a42c8e5341c5799739839c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557135e3cf76d5fdd56cc17ad72c668593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c588113065e081d319996f8292c9a75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d2582e2410f24a930b02a9e6169bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2e086f0dab9cda886d643b307c0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff4a85d0b29874ccdb6b526d375f59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e857e129e8cf78e08b001f2ad9962598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f0013432586f4e8caae797b64fd8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8421ae8f35960cb61e74606471b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc7584883c33522ae9d43ee5974417601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49d4992ba8998f01dd62f9d19fee3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85389d924cd8a83331899def1754180603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4834efcb6a0338e9f1572bb08e84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed4bedce3db44b211b0bf7fc3dfd85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be2ad240fdb3268c34c9cf164f664a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6d652453e076409d44fa04904d931607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836870860776b0fe67a6bace8bce5237608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255023ce6d408996d4d9bff161fc14c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac2d9fb23ac1ab768c107f4da1ed89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0fa49f83dd84fbbf4b41a73a40fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108b35fe14b87238ef16ff628f36128612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faa5cf479bac5cdfe56decbb14b27f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282153311481b4628d46063913c5fd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433cbf38529d8926b3e34e119f2a75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e667386f82c7989078c86848aa8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026663d36cd83946d408a675d2c97fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c644d2b369031522814ede453855618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305811036f446dcf47f8116d01c1a295619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354be52b6bc0ccd0fd0544d8b1a7b4a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5551f4affbe12a046c99f1d89daf5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7213203cb61feaf0b870a4ec91ef6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f8bf1ffe38f9d676e5bf00296133623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68294c611b0b7eb9e5848a2683a9843d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0fd6daa465134c45e85dc2451d178625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf21ca0bd21a14501cfb7adb59367626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e26b7ef3288f31fe777baf36b6033627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f897ed5093cc15b3acd67c2b159cdc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d7a2fa42e9e7fbccca3de59a5b4fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e3588745074724a0bd304e226fc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748f6eaca581e1d821e624092c7e66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b3a24cdd9f782fa5d7d85f52103d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818fce239587f9d3f76fb63eec2473a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17188e36e84ee6af77cbe9d3aab6e79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1dc4ad99fddc51102866a6458ba5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acddd6536a0b72eecefce54659231e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b835e4c8050560daba53c90d3491ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582153b5312bc2633179e3d5418f7b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587c54aaaf6474d5fccefa3dd62f9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabadf9f9c117b6cce429e9781fe6cb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226124d4d512fc39b5e0cd28cdbcc49b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52346cbc695b7f8b292c8301ace88f52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee14ddb51b9da5869f6b0a3f44f038643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af853693f062523c4a60d54319983504644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da96c9d47f061e56b155e6c57e669645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252a9e69807e26aeeed678b44d3fba2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093815a4bee8e8ab18454143228751f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4698de77851b4025e9eae79e68be1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf26eb53de4db93f951afde3fcdf223649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e83a04a74e6baa295df9fdd2f181b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d64893203c2aeeacdd6df5238eb9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb48d5bee6aadca5be38da801e775e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8b774836aea4771ae955c108a6c21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534b01aafe5e032667f417281b7c52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4fd01586ab1a7d8b8334f052fc540655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e4764509fe056a4ee0d301614e47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5368479b29bfa8ee61ce3188c63e78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bc25d9bb5a0d92effc155b454dffa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b45f19f30b74b2d3f90553cffafa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f2497ad4daf511a32f1c86abf4e77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154225c1ad7895fd7f51502b61f0620661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914dc87d1c11a0081ee223e922ea973662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb6aae3e844a331e1cce5c7194440663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beff3f1750c7a5d1115fc9fd1a9e56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1524f9c0380e97066e198b2bdf5b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7dc608f4070b83ddc5c79f8d1893a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ba9df54573cc8343c5b6ce0f9e90d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080025a7709f504d89e2a65063875efa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881d8aaa035a71aed444871a4f3804669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f38670be00c29a370fb04803cfb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952e03f9262e70d41d8e746e43faef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa083d7197839dd705cb1453403c134672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293b2d61aa6aa5ccbba3cf7fc5365c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d04e96a93bbb0f350fe57b3aa8c617674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45fcce67a530507b17d20a73f89c5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec6bd30614441cdd34d3c76ada524f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486b15b464e8f142ed20b87a473f49c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a4ff69d672dfd6687e0a89c7c65d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333240d558fe05d96a1775f62b66878a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76703ed0ea6f1ef266b1e44191332680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483401b1904aee507017f8bcce0d384f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca48457dfa83dcd8baac5c1c2b3e93d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb9fe3cd10f48c67536fa78bab7b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203752856cc24a5e87df7715e8f830ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc4235bfd22ea6d5bab82a73879f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720f5c08543eb09b75a2db03459e72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cdf7d3ec736476856cbbfd84d9c27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8438aecf92f79b9f3c6c2c94c5fbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66175f45886faaa17425b96b2485ff6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33b1631a28514c503bbf86a13097b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5dd79153ae5d03aeb520cc739b37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afbfca4bc4b26cd7c9d0b377355789692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a03ed8576a72480f33717fa72ba1f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6818739b37baa5ee16971958d1a681694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c6ae4b5c9567989b3d6d54a0dbed6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b203f0b5ea4c62dc3d37bd7aa8ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efed6fb0ad0df8d0ae8f1d58ce21fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4caece0242b9730b3a96679cf4c4d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c53c0938f70e0a61a826500a22726699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c427ee102b4dad60d21bc6f206a811c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c11e67bdd7f31b2842230e94cc922701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ea8f15d8b2cb057aaa17fb3f470f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40072b3d101a7800df32d200bfa54bfe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b41b644d539b0904093a35c6430952704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae75f6d5800666dcb65cca3587c4895705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09029e75de938cc338fcc1e36bfa251706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885f5bf10d63a4b922e33f861fd0b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91accd367ab14bbd21c753a4cf47f145708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed488347cb845fdb4b6f7b624b6dbe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651be3f131636ec8c03faef311f3c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921910b7ce277dddad4610ca173fdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd19fac83bee343f7a2ba3b3938b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39cd13cd5a1494d912c27fba9ae9f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ba02e3fd9f284642ac3bdedad2c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e62151c05a376e544875afeda76c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96715834502b7005e9ccfcb856713e95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f837cddb704721d625da167e133639717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad130bd6ad29f01ebbacefdd8095ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17d716f0857ba033db417bdc4217a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d7239100968e4e670320fa0e3d7b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad4aac4f510c1d40aa7920fa9593c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaf6c38e94266619c9878072b044e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e2bcf49df5bea4c48dab4bbe31d01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1a8ad89aff0d43d02af9796737118724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f20dc7bafad162e62f14d670421b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ba44d1553ee69fbd042e9e2c7e5b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660bfb7eaa03942c7ca0848792455ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80a9683e07385f3aeb0a6160960db6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc806c0b88cc55dd8bdb1f9370153e0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce378e477a85be1b485ba262c6e9959730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0986f6509c9d979aef75746d26cf7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8cc25e7f141f84076f34b047a7165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfde21e573baf970fd5c06a1fe2072733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af79378d37d14507895d5586a3784bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba6da61408bfb935e28ac42864ea4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb185e64b854b7c614e1e17b6f0951a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2c9afdccf11d6d38dd3d45f51fa18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8200bac6401d758c7aad7f382342429738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d389c05154f7e58b1f4bead363399739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b01e47a32ddc7ff91595b19f5e5c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57bd85ef9567c10cf18ce80a241d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4ec6d1b5d6f247ffb8ede6dc2bfa1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2204e42eb3ddfae27e5daabfd99d70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022425c18f25acd6fd61928f86bce50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57c9228c6ddb11ef92bbbf6517cb37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17394e7cef7f71082521dd957b85688746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f850812cbd9caaa06b859d2a04f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ca3dcfcc420db42c471604999caa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8073b99994b41f083a8029796020749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f245933acb2e719600cf0da0ead2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab02d57c1a37529c4d5958171c1dd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b64baa23e1b79af8e3f428ff352fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53962cbbf6f2724f1b5b1f5e40b8ac6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365676a21b1a1c86ced98363361d8ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e245edbd2d77a79925f864fa905c3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a52b03a4b7481ea87d8a6bbca66b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6160fc46be1c2a9aa5be26670df383757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e7dd88fca66eecdc8a1c8c16a25b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee38a4a47a5386ec7a42561f3445e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71812923495b889b190717d6f0f517c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93337da95a2c0a5b8a0ff30296fe668c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01b8931f53eeca9aebb1a4d3ba61d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd6b4d50f8350de2d38035c9c040f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784af2fe1f20d3e9b54f824bc4ed9225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34b654869f86880aa6a1f315154f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09822281ba8f8d413b532d198896fec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd5f8e3d55059ff086d37a538e90958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364ebacbd75644a3f5d448416c11219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c521d27d75b1beac0dabd6b8ab08ddf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb8baed24c55886e4712c1a2f1744d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032b49fc0a1e70decc633c8f5cc62f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a43f3c93d5f5ff200a78ef5f1336a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3c27356e5d82e63ce6b79893769914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff840348d8767594c6d5beb6f54ad7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca00fd475987655b2f34ca736b7bba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4660d0d4fd786a314dd115ab4404817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1f3b8d1dfde195cd6f75864e246b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9afdce67ebe6cc177b9eaef00da8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b2ee6bb6b27e37c5ec006b2b2130a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e26b1e90c694b32392bcd8e39e4f6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f4edbd6a14cc55f5e0818f24e63622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374e07ee850d00fa841b26a73edf90023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4febd273c52b3efce7b0a9858b1513224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d27117a2bb8be6d39f0b2e8041c6ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd549c5ee2fd27ac995744f56e634626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c424b582d03b11354ffa2e09afb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d294dacf4d574d9ca3ff0764219528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82e790a4393afae985147ca33da6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c0c22e840cf4621ae43fca37503b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc23d750f8883499b17608a7d507c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0cbf3ab27ba540b25d4e8bae2739732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aff2889f099db0c6c3bcb9e4c80aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4737c148f3eaf39412abe46cd0c8ad334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9355dd7312b51021cc2430809cbfcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8746e2967a649602f57916c15e1167236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb0c0ca53f5222c31a9e2282f27dc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82c44dd69aa1562bb831f25f22863238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaac62a360353bba0c319b19029bc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a3d402da731a4bbad99757990876a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6841da23e4a44d108cdc9f151bfea741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc2a65492ef2af3e00ac9881f8cc6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d2d9981922ecc7bf717bdd314bb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0cc6c54348f8deb6081f6b209f88244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85858106aa05b276ec5a23b9547d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e0acecd4c9f68fad5215a4be2427646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc4bead330af3f35aaa5be6c2664947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040935ceba54c503fc495bcdeffc4a1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263ec9ad1963fc8a6951a7abb1478fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538e19acd37b2270354b3e555eb303950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd66b45d4df3c68908bd5a0f62f9bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e08309a3f5982b0c8f7c8f4b7f03d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9eac607bfc888f532f6d63886f31753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc92a580abe46c1191910996054c7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ebd8fcdfea3b4a5769872f4e3cdae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a96c1db9aa5519b09b3d4878353cbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102059b924fc6d84b75a181b5a5bbb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e08211a8455970bf7dc053d926e3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e403d3c4c2dd7b39205fcfe4ec9bc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a6aba7f8b7b317ac4683929d9b20260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982d61fa997c4a8a7d1435bea364f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e229cd273dbf6a73ca6ca0910388eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1234715ff43accc7e767636bd04b4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182cd7063060407ad3cae6401927c0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9c772ff446d59d0930c486283d35065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8379bec1ab32acc6be79662f23bad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef820d288664b232d06fe8021822867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d788a4f8ef271c4e7fc1c3666eeff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf8a7e12211c0592063f837bdcafc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a70472d9a3d437dd2577258738f27770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f670fc66627e134441ccf63b10e5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e953ed4aea4974b1325f370c16383af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a670f0b8754ed7d1024b567f8cd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2dc616fd660dc9dfc41a9db52d94d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ded81a6ba77f34c8cb9f23956be5ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34937adf58a36d0de59367a188869976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf6d4040d2eab0ae2d4149cc0891fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab92d81bc542e8d3db4fa789464f6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fff01613bb2f6180b7ed3d8d8dd2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd341aa3a8d19988fd800aa5e723708c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ebfd73a3ecec5d8bb89cc78b925cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f6d001ceee94c4a5c6f38701344e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc6330fd7013db4c7781c7f5a283af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec81f1f8b0acb83f2894a47e315d3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed27ead3022bbd1986d0119607bfa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e5732e6896948776df122d846cdb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895527654f8c6ae3893cfe10541e8a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9320f672ecd77c848c3e6890fdca3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e322ad2905ecef8e1fb96b47f02b7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5730ad752a43494888170231dff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d6c69afaa7eedb4372590e372bf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fe48e81e39e284dd73b9b9798ad0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17d6b18e974a0276406b7826b2747d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b98e90b311f727cd3927a4391ba894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3fc9c90919e4e8a46b05c0844a66c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8096f0ce8882da5399b7ea30f90eb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d5b67373e2ac2c4a0944e4f60976897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fbf30f5ff6e8f661e02ee24ce527e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a3d1a623f7ab9a64522ae347f44d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271803eb93766e5b9855d4a2ed639108100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234091b4d137ae5f3c5fa302a01d62a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dd73f7714b103cedb5bc1285c2f66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038a60cd1a6301678f3dbaf0ae5c0fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b397a21fa30e192c53d82099cc075104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f9725058b305ba744837dbfaab1f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b8032dbde2ad8773c0fe1b41c689106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b1eacc647e966f2bf8eb17df19976107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60794f95d5c2a6d7161cd51ea4106738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dd00509c657c925f29ac22d9316b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c4480aad441b151f287e5120c4fdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682568dcaf5289b9047ef84d7a2a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3789da537573bca9e1bdb2ddbafb18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead26bbdfb255c3a2a53415e8e0934a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd23a492d63ea85e3ad79e3211d77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b160665fa4d2a15f664a2cae21edc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a292b287c45236ba889e5a6415ea521116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142228f79fcba6621e58fa8e2da0c04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c58ecb66a916aa51500bf57ff4cab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d7ed5858e6c57ce8d19575bba9c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07329cf676abfc89d50167753edc8902120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b5ff0cce0e2dafd818b4eade2b71d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e4891a23b607587a2e9b121729df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045fb03388dbb09f98ea9e3e7c2170e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88b9ea767f8d4954f568e4ac446f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22c1f4b48bfed8ca8215361925a3ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50e460c67db24c339c9416b965f88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508298f009a64e16dae7d1395015cf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b2831955d05a1176538b9131f167128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42703b2cd0a33e2e3927a27e8ea3d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf522db75089d48d25fa24aaefee86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded2a4bf83e89fa5cef3c77a59dd1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1bff4abb8b67bbeebd4ad42fad64e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c61d433d2b20863ea37e81daf4f05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f575753db92e1c461120c2f0009a6f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936102c892c509aa1a2651b2ac21d12a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a3c2c10891020b8303004ed1936bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17c0b77b6c674d479433fc4fd3adc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c389bc6e2360d1f7e368f06dcafd08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a6d7a2b460a735dc1bdb234d21879139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07d167708100c3792e3fa6652ffb52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b520c51ab838aff7cc7ac339b36c22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ccd4f15ea4f0f18f6182dc9c2cedb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0399e1df674e9fe7bb656e373eea51e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e26f1676471af64abcaabcbaf5e38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5cdfc2fa756eb1e7faec18d4a75f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b93b174436ee8eb40f64100aad6e71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4600fa0232decfbed5684ac9e0afe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a0eca35bc37dc276e4710d91a95e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef64989f3497a5697937f58e5153fd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82116ab5588003e02d99a37caa593b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51dc4813d9d730634aa68ad8bb0fea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b08a534d63e9ff42a3c4e34173ad4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc659f10977b733445a312013c91c019153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb103efed03376df9eafaf37a92d3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2c6cfc67b6b89e6fb9dee077b4be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdff8e3c176932e07efd562852b2e17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653892176af53d9dfbf4b44cf039ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f010b9da4d325be17fd1c9f2374c86a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e811ee32991a8704e3bb64f5428c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ab467df610b06dcc2ee588fc0395160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52a85b2bb05b3e30cd4da0a5909748161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35230486d9e4fa4ae7bb7d0c5390a283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbface7fe4b02ed9f9acd7e7020079d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec1246bf865d99f53eda4bc193fcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330530b0383fcc00669ff332c013301c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fa11313b47302044069ba2ebaff9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d6df6a9049f3e2c4dd3acb1f2523167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dfef8163a42b8c7b50153d9cdbc78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ac3c10b8477e2726c499a70055483169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5566cb05cf584f632967ce05ac7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8782269daa53f596336636eaae30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5050b515454dc2ad5543e06a832f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd27c986094cde625c52322c0df9222173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770ac986c9295f1083b6b013401381174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e3ad1e0a95a697d6299bffb393141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c728e60f2493e1a6413a2e0e39f3fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d2a291a31ffc5e5b8fe39895e7ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb1afd1134681811596d35e1c9ac1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ada6f60cae1ca9a36649c5c38cdb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11155d9cc10232ec37a29d557d6fa9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77538d1b3e74f2c68b5dfbc937697f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6c0883b5b4480da2651fe77c4ecd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c0d96c3e477afaa3fc224d0994634183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a570ad95e990fecee7b509253df3a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717312b827ad9afa1accd7581323fb8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602172652ea5b3094e394200b998afb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd86541e1182f20dcd9a8bd6046881187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e52325e696f800f791dc58188cd0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d4fbe70cfa3ca204d9bc5704b75d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d3d0fb937b898c842f0436bf46a8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce76fdd88d8f2da9920272b051d30b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8200934c0f4eb8b23c9d549ebcf7564192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c56059176ea1694c7bbc55265d63b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e387106f99932fa247efde579fd25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7c738875d39d5a9b009783d49abda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ca801103e1309c08d10d71e8fbda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d030c490abd5b2bdee26492de998a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5b598df6353c3cb0980bb9cefc842198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5853f1fdb3b4588d1416c64fd3a64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a90dac83806b17ea4740640e87098200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dc681c787c38a1367ed0ac9160310201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643186091db865f0c876d07c2944579202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c8149d595d4e9a19fcd33473138c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bec2befbc954baee157d9c01160d6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e637b342b1eeccb2987c1e8ce2278205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aec2f51ec8e4b7e109475627957a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2cdf43d890f9ca66fd4a53ffe54ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db530dfeef7c800fe95e9c89bd4b50a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f3e06771e836a5a2ad2d7c47568d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c6c58d31978af436f9f7cf8867f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023111bbe5a785f3adbc86d1b2953a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab181094a58beac55f37018070c0a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858991335455caeb0f313a6d3d87356213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd757f37b5468589103a7542703a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85503bb9df1eb82d4821cfffb4c20a63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f267ea8f64c53be7fc3c15e2a7764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233d4f21f8593d5e3671242540c6949217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e7fa8c3ecd363a9ebf4752d9caeb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6421ee9e3a70d86e0e89db74be61af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0684e68d2ea3c6367061f6e6d8f09c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a9ed6e44e3afd67e8429298722e68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cbbeb0f5b09aba115d77698b551c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285adc4e8b82efc3a156626306131e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147f1b764b2c2bacdf5bd2d70d5654e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6cfda24639f58b4659ad248a54c77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a4d07bd2dfe09ee972942a621b73c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e86dd4c6a8606b3bb6563fc4d31bc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519182755df5df65eeda9a1b436f44e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa7aae62d3e85d508f46ca5061eb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c152d669928f5ad2edc4aec06f5ba28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84186a10f2a75119e194f4c02a70a0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a85d12cad681fd7aa826b53914af58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3815efd702d2035d9290b4ebed1c56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8f85d26658f3f5c094d9201feb758234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400c0a69697388633449599fef935d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294fef33070f6ca11f9040724528499236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75947e260db0a94ee15f851aa4ab42d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6008616242b7c69dbb3775e6884b83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bc76f31fcd96710100b2c5ad97de3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106e0970413c1cc8cbfadf7aa0da1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3f6551ab629194086bb2d56567060241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fb4642ac15434333c9bd320af78d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1877b70bf70685f777df6d88b00ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029183554d68b5d34049fb846242d8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380496244734b6504bdbebd9d865b58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e96ae3e355f87d9f8b0b1b6d151ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f96d120799d9fff2631103a9fb2dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6330918b4a04d2a2bd142149a783248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a46caab3a2adcaaf2492b7d9901d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac20ed3f6adcc8de5cacc9a2efd02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666de566c591da3e8b40080b961e0d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2b3120223ef9eb33bbec472ef8113252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48bdbc87a0ae330bf289245090815253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f4c222cf421a1a81fc8f6f2ab488c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364b5e106cfe29211d43f9cf469c14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e754972ce7c295707c0858adc9f8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6101dfdf83d85b12e3b71dff736dce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcda9e9b8472c56129642c5f4ba346258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa4a8acc4754ed72a4d4f1359635a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd92f66c6067ed27e85e0c9dab7198260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff44670e7a23ff442819e29484403e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8630d3ac23bbaaee46b1c040c6def79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d229874a56ed154411f8d24369c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a1fc3fee588809d823b55167aeae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb249f3cdedbf891bb8418decfa084265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b380bc9204b7e3e0eab06f70c352c5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c906640d2d56e551b74cd02915f21e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5deef603027ce4793aa6eb80951d61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a438bf7e828db7b6ddd22e39d2c369c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4b3a8b1859bf8932b8f5c8a14fdd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff54d582cf117c8246b61252bbdf61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f3ab3f9456742993bd0ecc0485caa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4a88a2857160c438321bd01c1071a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7532f0c90f97b84aabd2ce93ed1eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eff13c3a772520be03686ab369fe8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb2f12b98feab668c1d3de7ef7f97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a3cf15444215bfb868f901d1a1b79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ad75b3779875a52ba9c0ad3268b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a0436c1605c03b4c6fd0e3391eeaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1a8fd75d2da69d08b581e1f5dad9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a627a9488187ce57019a83583c3e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3dfbdff8edb63623e9dee37c18bff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a9bb0a684b36294ea28bcde3ab0fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e489fda39d23e963185c8164541966284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e143ff5ec4d107779a1f13d4ae724d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3a34c5def84ba291ffcba8db6075286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18aef644342d6788ebc61e61460e84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70fea334f53885c00a523562db2b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020a347599560b07ac7e578ebe1e11c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3de906fc2c8a19d157ea8f598e94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbe0eb8d9d2d51cc5a397cc3c3c046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2c07de6eed0888832cb72fbc36d9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db39e2972a31e172bb150213753e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a5fecb9368edc309d7844eddf5de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b7adeb5c9f913a747af74b3b181c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dddaebc2753753e7567b2adc79628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64136e9afcf605e1bc5f1e9749eb802297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae0404fb4168f8d929a7b2f2bcbb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c82559bcab188a07ab25d4a8ebf53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce83052eeddd4615fe61686c5bb502300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7616a3ce4b781573de258ae2683ba3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b77d4c1446124562a7e56e43ef6267302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e3f71b183fb66fe0004852713d1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a39bbfa5a0b6d3468ce1c4a5778aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e8d7b25e3a585126dae96c21e3e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63faddace241139533fd2becedd2df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a6a45c661b49eb4ca9c582c10d92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6935384f7f7889950beb42e378863a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2870dd2b4ee1fbd419a569b359a91d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc2736b820e36c2eb76f0b89c29643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5416985e929423abcb37f7cfa28b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b9f4d2aa0a294b811a54fc7e0c4de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d6addd9c891975518b6ee176effe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2b3b95c5e8fadc6720512844937ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f79b95460ee0eac89b349de37359315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9e23ad64fef60818df8b12513c5c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea22cd9d25de63073bb45456bf04c00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ee8bcf8b7087bbf0578c39dfd6973318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd202e8c637e4cc71560d5e37a7fcf7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc301fe723bf2172e24d83dfcc83fb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d569dde3731b35171b3f459ccc58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c781c22566c3b0ccc852712e4ad2316322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0f319ed5ed2fe414ad14d532ec012323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c740e1272a3f22339d7fb81403592e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422bcbafc8c783bc4028a2492cfdeed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262284a0eb7d37efb6706a60f9f64b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317b098d2e4f34054b295a905f3b754327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaeb801a18a52731c1cec09acb498b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5379dc1983301efe28adc708d0acd72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0a4c4f914af7c156ccb24a19d6d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e94407b5b39aaba5df8546239ff3de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79746aef785a5fb2e556210d63373012332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831da914d0f60c2a9704cebb7b0077e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b332fe65048a8fbfe1c11cb0527b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5ee7ad5c0be3f87dddcdf40d20f47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c9ba9fc63f673e9d054f21016d4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abb3520f3fda5a6791f00144fb8e9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705a785c6d94af463bcb1e0847debf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536321ec472f3f30c5b42ea24a6cb60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44a9127c3ffb5c011b5ddd117ac5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253a8e3301f56a56561fd33d2c284f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ec14b6ebdb86803518f24ae3a09f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228743158b9406596d49529c10a0ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424a70e083d4ed8b538d4732dfc39a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301a9ac594b2b228d28de35c1c81edb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfb88969541e5dd7146e3bcf10691346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c17ac45ac8e40dd5fee4c4b07b64c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc1bb2bcc1075e7b81d8919153d30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b92dfec61acf9a72f6d331106013e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc488ee0f427a94002d3467ad7a328b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6e91d3f39d8de07bad1b11c83dce1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea59e3b1b4eabfb6c691932be8c180352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa420e992e1c3328692d24a366e9e99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299498226bad9908cd1602d89a147eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdc74d1db91357c25a13025e43059f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35762125646ce667eef8fdbf53504cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd95be70423488a08524ebc88f338ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2089d80d3af363b2eae41a340286495358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144dcf7e3d17cdb56361203a2860f9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38d7fe25aca7879f054c17e75bf2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb819870cf7dd78c01998af239d63f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d106f7b852c82d6fbd8ff5bd7427362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babade297ae8c37dbb8e8b5cc7cea0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5992ef377a1d162fc1028f9b7b087364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee42bef1aa4e3881bb83f09330e924365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e7ba9078407afdd8eaba533042559366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b17bd3a018c5772d23fb216f42838367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663280beec9b6da3c3eeb0ac0cb7767368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb1bff40a80d759d3418a7ec0f497369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a97be73fa533317ec807c979a2a2b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e7ded5bc9bc89fae36e7a06885a30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb8c2d9b7f302728bea559f4cfcbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ebb6d62584b412f7e6c4754e4e51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604abdb6383394b71b7fb7e6ed9794e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca13694b4c864e5d50c611333fc23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705063d026726df6a83af15ef9d54b0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d06adb557ece87b3869cf350b22e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8db1202c551a7bd35b3f3e34fe647378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314154f2075c49d290526946e054f6fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b8c82e3ebfe18188d136c46a44c62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440a85303b6854efbd5ce6ee0c7ed4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fafcaa788a2b7ed155393e5cec7e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f70f6b561f110b7ed91d479a8507383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980815ea8b31fc1946db8956041040c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a24660087dd180fc636a22c3c0bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211ecb04c551dd1904924135c683f66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d0fbf4e8d2e602582cccce5ce3a1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251bd84b4aefdee8033ca3e3b2f9f0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466de24822116095dfaf8d8a700d9f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f3310aae8e8590b660def280d654390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723691c1542df2772b30b632fed0f83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ab02021680538f53db7296d44efb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08b755e622b80127118f00f5963d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650796604ba9ea7c9d67fd9b6540cb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6cdf919e7951d031127ac8258358395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b95efab5262d21bf7cad7e5590e775396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124f384f97ee4008f0b04432973ef30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6250dfd4d2e70197677349c8b32d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691b7589b04b3030a1cc8316aff7e21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc33877fdb9c7fe0c92acac7340160400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7070674ce2e2c4ed686d4ebfa0b2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd1abc489fccadc2ff69681d53b2b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612104f9bb6bab032c992f20b440b1e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd21ce516d77bf9239051e6ab4a1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d25b1691770c712189454da53eb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf58e395f6e939de28fd40141df666406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592065db15740e3e0ff114f386edaeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea6216184a09b4c833df54cf71728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa36e33e1be3271744476716f8ed615409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1297586356ab8c5ef87cfe092a8a06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf81e5bd59ad85b33ab00e66e54121411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a07f0f6b2b2608db59cad7a3f38d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532f58b33f5611ff640e062c9bdba7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498aabb92fc1451a52fefc33e6bf050414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02e549127134dd65a94f6fa4fb4f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649da81efb06e00432ba122953701f0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31203c3df405ab2840c7ab7540eec059417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaad98fcd522e71f4045ff36dd5b231418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79550b2d943ae34e94db042be6b183419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44040c3d33d9491a454c91fd00a46679420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4584f78146d36292cecd6244e02db5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8df2da531c0d5505a67c508a2331ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e458b9dc3c1b85c81c7d76f14466423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668877e815cd8f680fb6753646a0054d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd943f88f55db7a856478080e6e8096425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff141b24d804415110b25cc064b61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577c939e9dad734dc4c417b30a60088427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856405a7e0ff85ba8a5d0750269877d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07fe74747c680d4e7980369b4261bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde63f47ca86a83b4a9722bba1cc06cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978458f1bf2d39b17f9ba5cd49b3d88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756813f24e24646253eb682b2b2c273432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acc8a7c22c9c64094f807017ffedbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5aea3a151c952bf3055cccad55804434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd3e83c16cf1ab7cde31b7ecfce1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22e90e8efffe7f9d76c12122a83cf7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb48a40f0cc3e22282888c1fb44cb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f954583c6029b4439be5a46f36e0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa152e62df7da49dae445de9a6adb53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9748d31a002e009703366be0db1d5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb4c1ebee8480da3ae266394517a62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8abec58f8e901daf02edbeddfd279a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf023c3299623284a60d2eb9bb34cd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546860f762d636a1d00a9aed203f991444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ecc9d6d29cb3aac20144eec237f62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fad73d136ac7190ceb2ca2521554f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805f7d4d581fd2e32b099ee8d62a8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89650beba7359aef456a049a94e3ab54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9989bbc91758f587d160b4adac5bb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63006d08c0ea94089935f57779a11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60784aa0afddca245bbec454d7e88d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dd80ca6729571483ced61a88a23d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a7be8d9edfa3b2608934d19842f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec969b7cc25a422f794d795f13b8f18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b8b3319ea4e3c9d9e41e4788b72b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172c099239b5e2f373466811d9bcfe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffd90e422aca3327556d5f5c0ebe38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc2a7b62073c47fefce7f31ca55b96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cb88106c4cd8ae94f5a3f93bc0f8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1be4d636bd51243b6fcd346313351460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9179e13d79906b701e4bfdf10efae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef740119ffd19b5caa024c0ef42d77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c53f9179dfce99743e33d6a5477fa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06daa2155098bdc8191f25c46051da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f8a7f3d1d6772bc1ac569c41e622465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0ac5bb3a8134d8abbc71b8d8adad0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4b809ec292936eb1ba377cb16cdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409035ff5a01f9a5e9e01909e01e9c69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78f08fc651d29cf1151e3641b79a6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c888241e6d615df1698057280fc5f40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7d069b2447ca60ada17e038cab1eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae9d184f764c1a47cacb2e5c78d6d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe16bd385e65ac23bc79ae2c991da80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234df37837625e4677af79246a842118474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a66edbdab7bcfb1d96b9b31ee24e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec92cb5cd4c178f2ac28300889bd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70e631f3fd0e6ca4d7cda5de1dffd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51471e8a1748dfe2a3c7fbd02c7042478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ad1d95b72ab45aa120f4e50023347479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c17ec06e2e26a8c4591f026124b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f00e6b917e4619d980c0002db1b92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830933c895b538dd4346b1f510497958482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150612fdc3894b49aaffbacc73f07a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e3683ce1d6ee876163f84a0923dac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a950c6a6ccbbbe343b741923ab900485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c3853f6bc4a805c9dd21b135360b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f34b06a38e3787883df3b7a719f5de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9092edd692f8e7858f884439dd0c612488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87bf4a4bae51f79b46902fc43ed5cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f100b0c66e850ce4bdf4a84d03637490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f7edfe22f25a1bc441f4bdf49d2f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ea439d271385d9734404ee3990cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dc0f91109a6abddd4179c9ffa5eb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fff364413ae6a5bf18365fd3ba4fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895875bc5af45323fafc472252c436d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80e46da758455e6a024ec918024024496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5beea368ee65100e6950698a88b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c55e9bab462c08a2766b7fb930a0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d78d23fd032b3e8d207b43a374fc0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c791e508000f13ca2a2f781415741500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36251e39096b9719836e6eb39c23394501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1674a791df857caafe1a0197e1fae9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2e13f3325c21cfb03eec1c84fcf8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73994e319b84cd70e299a5822ec25c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d691a83e66398092460281115711505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c616bc623a076d4152a7773f918113506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef95489c88a124a477d846ecd16421507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85661f98f651a25bcab4d79d77c41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccf4828e4fa193561623b0de6696d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba60ed952c6ed700009c99656747620510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc8d619a53de72d8bf2d43c8cd23e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138281f93a4fd5ac7e877e3301bad14a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b6d20c1ea761b2d332989f768212513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bad7339eacbfda47311fa66c627b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb151634ee852c6f350f480f3d7367515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753b478a76b5c5ccc209311245ea13d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959bbc48008ec290ef81df45600bf17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae731109e88cd0e9206ad71af6f77618518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a262826f2c6647af76e94cd729280519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4935983de7ad3c2156765548027ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec58829a023a1b1837db7173e9fe1a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12690a880a4b41402a3b71381875ddd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ace3175241f9c80cb88f24dd200b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f44959e94ba2b93b05e4eb3aafa733524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edcbdc804cdef73fd35d715e286b0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ccb6984769ce17311fab63c9bee97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e78de0aa5976a79098d83fdd8aa99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c97e10d942b79ace0c9e4fb241d9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6dd3c6b01d475147d0a405ae7c08d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f59a20e785295705cba23400df5487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4ef47f02b2d0239a420c85bd03222531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37588f1e1db2869d580fc17fe67c655532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d755960ec6fa2eedb4a05e9f18721c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296947bf7d26c66e394ccf237270d58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989868e76e54c24d53ee603b77f2b35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dfc30ac5f1ecd6f9fdb0b63382b2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609245e96a7f227b40a63117aa6655b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381b46f2b12017a2fb1b509db3a828538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7518d7422c48692e08bbce0c63166539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660a014ea436afc9124aa2b4f761a1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18f84aa438efc812f5fc0dc061718541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa80da2444270221a16b5aca8420f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ed2aec06ea845f7d8516a4de1524543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48bc73c56a369db1280bc27953fed5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790311a33b5ac44bb8997d38caf1e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae715297fb3d4f81faded2e63db5b185546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e73666fc5ba4d60184f6f5c8cb6f8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb3af3e7025d411df6c9386099e10e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd73cf20cf57ee3304bd7aa01f9b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d07cb3f73e8e8778804f1710a437e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507930468b9585dd7befb111bdafc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d14348d89f5aefa1044f54dd5a09a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b08e160c60bfc68d5d4d351d42cd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a925a4d8bdd92406a324a20f575909c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0f66c196707701b3ecadf24fcf17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec27c290fceeeb881d9a2fcd3527a41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c4168b7968c623d63acc7a67d3bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8424b0be8a4ad0141a5d0a75fa6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c738ca0ad935b671ca9df135bb464559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634897a0dd28594d2bb1eee2349f96e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013949e1ae070a8f70ae94b3b66ca1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a347d1af59c59918baa36047a52a68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778456e37392e0f04c230b2db1f69f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fdeb460d613c790e193adfe3b1155564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbd8f49e7e96aea8e303ed099b2907565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a1d4f36b076463d996ccf08042ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d2111c44cb94570f0ec09a8583ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2dac128ed7e153daf0e3db2ee36a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1302cc4b688300a5111f96b5461b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb826c40b716513538ce0a7d1daeb03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be8e14807c7051a76888a876e4b14a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566fd3d22c61d10d070c01f325a418e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025028c46c41ae82140ccdcfea1238d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefec241ba27df3e3d89b338ac03dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da384ead940f191b45857b4f5d31dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b63e0596fbebde40f46feca75e6cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213ca810a6bc8af29917737c4afab8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e777d47cfca29ad036358036fb26fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd916d2e3121254f0eb019c4a5a48c1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e73b1b0ef75c531dad244718cd4706580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e3c44e7743441e2f4e0ef352428a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936d341d5a2fe0c0799cee54ad0a76b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2dcabe82e37244036ba1807ba5a68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa599a8f0034a94fae4d9f7574724a7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be8f2eba154a9e5b03bc899b77e3b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33898dd64cff976e8be9e9ce176303c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b504ecd8013cf294f94288cc3611587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c324b8b19e234f9cb028ed8f655d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00888df2605b79882307e23805e452b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04d3f9d0b8e0803cb1909433747382590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a0202c1257504357af260fe045ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf4663a2e4288a5c2185a2dc5424db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd824b790552c286bf247f26dc309a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d9ba85162095528a87f8e0ce29cd9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d865e84684d0c9d60c09baeb7ccd578595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc93a899988812edead9d3cfecc3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd91d8445785ceb24b017fbaac230b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c65735ccf94e3bd927159ffce9e30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837cc583f982c2699612e1fff38a04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1442cd1277022c7995dff5806fa8414600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7616ef521f8b25c0ebd9eda26314b30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc6218d0e123e5c11e92d77c7aeef7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef536198f2523ddc0bc0627097eb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9c24a17a8319fbddbb714b4cc6e77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb008d75c65cfbd57e24be1212e4e62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776286db28b1f33a978fea274a5ebe28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719aba7e53df63e0ab74c1f47cda8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3139912b34d2809dd5237e8c44ae07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0b4e6c628c24d1de69499e2347b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12a2a378b9f75c5190e353a606c72a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7bc4aa604c9608dfeaf7271cfe61c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353317a3f75c7c9a3a4964160444917a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad9db56e82a7d36d3a5b52d870015613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44a165d4e1c7baecbeb57d4f5bbfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b51fab7d7011b0a573b8dcd6cb1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b9f396b50314a4f0be52dcac95a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36291e8a94bbccbd2143d33bf839cb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c753b5e74d6176ad024b686e03fdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6316afb57a614856f8eb1966ec3b311619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222de1b94c1b91a518c92511f17a896a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4570fcd9159de6331c8181f95233f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be0800eab203a08e8f5565a5dcd925622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fda5995711809188fd7246773dbe4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0729b874ed1ae83759a81529679cdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41912412db0422181cdff73de271cfe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b62441837076da4460a8ec8fcb89dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91087351ee7073a90497a3e57444d763627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e20e65ba02ac532c4f4eea14b9c0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e55b6a50dad090645cf7896460d49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5eeeadebae3cd65743cbbd90e9e7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953b1d8405e346042c1cf2eac23914c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ce319ec5cc59b063239136bf1deec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40052f71c23ee4a393017c4e31016935633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c3f3dc961a16f489e9771b0c114f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8699138f20f7e6392e84ee1555118635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacea85f43842512d10a146744c7c373636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98c5eddf75d49792eb29f168579b55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a6a726e50e76826512efa9f4f1652638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd10626c422a3c7f25b78a03f2dd777639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d0f9c6e4d95eb93b2f11bfc3a6a06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fb238e0ef64729057105f235725c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b803c2cb073bbcb78d8d6c1f418fdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c4e37af95993e322defbdd3f0da53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9187bbbe4a99fa89129b73f7d1b8ada644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03412f95ce86e397d952b7d30d43d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b5b037f28532d8ad5bcbd66580b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d02d183107df90adef002705816bed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ee485ef8cdeb095c48095716937f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237935ba13a723b12dc23ea73c368883649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939113471155a12038b73647a972ddba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23529d15916b985e35501774697d8252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf808c52ad6e6cfb2785bbf11050a57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c361274414d6272eac8f99709be63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c255b748d23f89eda6013644ea514d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a645cb79ed3faedc32c06e40625bbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448cec0e262f65996837382639dd85d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30863f2e2ba04dd4cae05293308175c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24970b5a083e432a5de64b34863ad7e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e686faca8d7a94e752d16d6ae062da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49783d4208ec48aecc9e037aa6f28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a9a636cc6186e9dccb0993f93b3c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94cb718d8e07158ce9a2a579abd4ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ab7cc0da64e451458f57970a01b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56efc3cbeb2adb5a6231d2367e886dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e0c1a4cc7024795d94a963a0b4413665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68d6febf181935b6dd48f0aebaf614666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387152b85dd80d753260487ccca5469667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0edced1f99996e7d6c2df7644a48d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f20e21181c5958fd35cff3a49991a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeecbaa4c4f48fb8bb5a2fff9fc03c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4045b734204dd6f62c48b553198927671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b66a38651c930b23af7ca113bc8c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64f261d12d1567bae8d15d7b147f96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b432696c82204b54d334f6f5eac663674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db4494a2f7eef0587b22b2550aafe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56989b6fa886f375e797c0793e1a1de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b2fe48787882b57b7c6c1dc67ff48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470769b6c09ec398685ee9b2aacb106678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c223d3219b4c305c6cc9e599b42c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7e7464c6c8473c13b9486b3a3723e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cc60f4d101fb8f03295323c89e089681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7dddfffdb6e7612b3a8d66d784330682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b48a988681fa9675174604839747683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd63488b0baaeb79fbcf3f9624cc3b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd652eaec2b4bb3489a83f47df819461685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c95f09c172abe3413347d99c682c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd0b5478e5df56cb91874350ed3c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09687c514d4104c7f8ea84bf4a179a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be37f642d2a52cec00c2b748647b546689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b98e2fe993d2c62ddd9f05a4d3b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903872162c0e1b5924778a97c9fce0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5799957574db04077fe06f71571e2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d58811c83a77743fdb44014b61ec5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40945d4f8fb9692f8cf64257ad1890cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993c9953ebf9f3d71d5f5fb7a25403695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16eaae7b43264195b4d36e66a14132696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8d801c2c1e92e9f2c1d88fe9c04af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51336df5d0cecbb51bb499910b37ea4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0502c15956d1870dd1f1c23ffb31b66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864fb635bac5cca3d16df288f6ede8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e73d99bdf94fd56a9e3ebdb8c1ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947d1e93ae55135a17f7740499181e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f0e37ca5a14f732083604095f4510703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53e6f654f78a4cacfc29df4d09c506704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97100ac07f83c3492542d0854cdf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f248e931cc2fa20cc0710c096270546706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c3777f60ba230f4bd5b6239984794707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89cd571b4e8c10410b78a4a20e43e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59091b869f56a1baf103bf91a2c04e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa07c944237dda39589b5fc166b08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f400fa4eefe173a5bf669843cefe7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba773ec90c1e665426803e8a1e9c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaa22976b6672791ac9bade4bbc233713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01e44fce86aee8ff13b3f222af34f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f5929b1509095abc85938ea41b864715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78edf965ec3dcad464608d34f6b2f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53e032edb30d9e3b985cda2faf375717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d085459e481a25169b5b4ca6d3b02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abf9c5efebb64cf27e8a2df0861c2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4975255462ea75d45c2d8c1bd39a7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2df3139d86d48486e01e2ec74a251721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7dcfaa62e6770468c3bc9eec2f31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b4c92040d8a433a29a66ff363f7fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76484b7b06d52774c5710f1b14104724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dfd64c4a97c4bf480543d1db6ca11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6581a826d77af24e7965b8f881626f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e28223eb9f87b2bd6ee717c0884c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c87ed4fb9aea15e1fc7acccede9b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097be0d17126856b7b4b32c94c03c92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf74b31cce0c8e580119844d2c8b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd734f4571747d3e7d1cc51fcfe9483731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf588bdf9ecb5ba105fdadf0458f2b8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944246cea2fe5565b2878d9ace50e0af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa39ba7c9b4db1e70957ac2b21a741734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d48f71f19725d52ae4914fd21a5c6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca747f3948ba466e812167a37e4cec0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d829d2bb1df1fd573396d5dd8ee8fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eba727474867c959360ca4705b92e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba0c78976414b03fd21d263a443792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab303956ede3d09c1cf2bb6f40fc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b0d60af39210371ed11492a5cb070741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1eec25cbb61bc2f8c30de6bb75060742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9e2cfcc4b61e9a59ff6542a65603e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9c91ec08d897518a1f989717b6a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02e5e051869635211e721cf8c81740745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf1af26684a028637e36914530f2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35b8e92de861a2e040d7cd600a4aa5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1636c8626a64a3a48f1f0093f25665d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccc36a4cfea67f2eabc127f5d0dd1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00378db0282f8841f2a08c86b81f02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edcdae0dfd1b8629697754258ad29e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34090ba6ab6f0c29dc63f65717a7c542752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df553125ce76fbfc417ebc95e31068753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4451cf3f3de088ad07ba2f49262ca56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018536c30896fcc1e9d3e0fc3074a9b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c916a44c826fd70c48e30a058a183b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723745bd7003effdc20d4bb3599f36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606108279c8ee7fee1dc9f588663d619758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0ff164a9e8e88659990cc61607d13759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>