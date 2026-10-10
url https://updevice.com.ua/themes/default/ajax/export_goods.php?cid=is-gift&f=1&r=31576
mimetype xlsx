--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f22450e25c688959aa843eef4b1a021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c14a4a255a2545d39315ca91e4bb9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001322d949dcfe85b99d1be19c43d3253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46972c7f621da1ed93d822e96868c9d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03818db6801abe127a254b36fb27bb9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f9b4332e7c16312eef01e1c6304d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6e83587828032b1ee43acdd6b9f177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff512f0b0d96ea4f9b649028dd3668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a2eb755fc1ff827b8bed48f279819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e35db3cc310cdb9e63e244b40383510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ea660af3bd8de47574d0580dc28011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d1ca03d2c362daddda0acec37ebc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105daded7dc1347146bf5c429136684e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1de01b00a8d9dab0c9be0ed05d936d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65934045b165fe98179ffae1b39bc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9f9922ad1543235a8d30514ecedf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f7c487b02a7e1cfdf98fa318e433f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413124d30ab6806fb8e28ec6c7f63e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466a693fc7837175e826089e89cdf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2bdf7306ae1806917e4c03513e5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309caa6f352f0d6266d3f7e9a3cffe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a84cf80e2ac6607aea4f25240beb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88609cf89516e29d33459eed2d1bdff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87cb37d54a7efad73aa548740521ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d93ed96f326ed8be61617b492ca9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935432b9167f0fa8656375969e9128426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f4e8cef6cb0813f7ec645244e2c9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece2b3b95f530573d9937a6b9a1ffc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd02bf3a30979368b1e6e81dd5642a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dafab6f5ac779842f06b83491466d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada6c5d6da11b922ec605bb5c1d08c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dfc3c7133ef888c5dead914c9d5ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a2fd9f84b239ef6f17763b9dfee833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865097e478e41a1192350d9a1513403034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aef4c66031e49b26c3d9a73f7453235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e9fc76cf6dc0f3ebbd73546be152a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4be0da21d9c838aa25f000125f6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6698beedaa4852c26fe9ed5f2b544638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd7e760ce6c65d9fdfa934074d30db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2311a16743ea90dd0b0684cf17c4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4abcb1c47b181d2af0be1463324cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf506bc159c372dfc4689d50b992f7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78f4531117b7e0700903644f5423b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc32d15d62cf5507c79df674c8736de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd3b0da9ead9c790680606d6fbe6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c520ace0cb4815f91c62218b0117a1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbfd4e4d3fb53dfee34a4ccb1d596d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b2ec10182d100cd572ee3c53ebf8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a503e3071c4f4aa2eaeeec1ff6407c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b8430c1cee1b5799fc0a14c8b70b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e11408e6ebdcd7a9bc47493956f5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7b181ce728718fed7504cd076242052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302fbf7e0e69472bfd8966407d3f6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4db7e4f09c0c8a169738aeb1339054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25dc4dca99d786bf547112334eb57555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b6d690636098740d37e4d15db71a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38f6198b54fb7915542b42b08bb55757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6152b378b4d245d1c1e882840eaf6bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723038294e7334f4cff92d23cbf333159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de9a3f6f1c26a23eaa12648ebf2f9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c9d408e76f7ee2fe41719dc6f3e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5d21966130a091e0974cdd52449b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3125a1772a445e936d552323fdddc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bfcdec12dc2c6158de0d5dde4fba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c533c1a6347f5f3aacd39105808da965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfc87e32ec8d8bbb909be06c6e184d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b35418c44fe7cc97c2b854cd6931e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda225c83afd0efdae8bb94789feee8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8588abaa54b8ee6a2f08970761664169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b2965dd13292a9e3d4356be204cda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0ac43b2738f6e2c25a364e9979bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c23aa9fdcd67f5a628faddc40758c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bafe828ca07e88f6766565adebbc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8c88ab8b260f179546fbe49c9750374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc2eeb9c0fc3a12ba3f83ccd4b108575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97492d5f5b31347102e6bd2828e561f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca504364f84091e2a7c562857660ee777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5a3a0db3308af4deaced48f54a88978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc863213354a4f1ca8851591ad48a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943ae1c97f451084b2cc25617ffba5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0729bfa06b46c5a515213adbd337d1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12178590f38c410089041c0d9d6ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39901475e268dd91eebda2ff81ca783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9a615d38ecc08580dfd111dce1c6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9bbd2fc12b6398bcfecf344351d8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1ec99139dca4939d07916240556b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6370cacef5064e70ed76fc672d3374887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa4072d0b741b54034151377788ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2360e37c53cff473dbb02bee7c8f4e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a506103ef8088b2735f5f9efcfd1fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea0f72c3ea8d580e2ec4a1d792dbf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83035d1cee61ce905466da2ac04a40dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86981114d7378f965b7bf7b46091993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300253972c645833c8d1d9c03728d4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f13123061c280ba615812355b1a4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13049e4a3807080566f95066404429996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b83cea92249cf7a6235f77720e9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e99ed66a05ecf40f2d95cf692837798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c800bd6a57dea61e36bf53cccdeb4fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca8ad58a84a5ae5367af2828337fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8034ccffde3cbc4800acc93240f2e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad24ffc819492777002dc8b8185fd8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed84eb1536bd806659979a8c2bb3c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb72b3be2de82937ee1b9106c664ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fb413fe69ba87939699e5dab8f074105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a556b073fa3ee397ce5cf1d8ffd8ff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614ec0b0026bd4569f153aefd315ff7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e4d8a677f414ef3bd3909fad83de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47191fec73c9bbc2a8ced2c96d133f2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769561812d29657aaddbc467f27c2d2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b010ccacb775325765943b2a70112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34d47f1d34f3133a06a937af770481112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bda43e751726ea57a52c9c33ad0252113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13155234beb303a5d7192b1e36997aa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b558354a31384e250715f5d5f37902115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583282774c54deea31d1b867f81c15f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed930e2844bb863f4ccc80a9109be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505004a3c1192f6cfde06c7ce7f709118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0893b7fe637da2e54e3edc600a802119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f89385ef2b0b9f711a9235a842591d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec9efd51f44f22ff7be2cb150458a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e733d0185339c81ea234373b2a00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c0aad0b7e382de9da1b7e521a49f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e0f19b1b36ce5f708cfe1183e113124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330f0ddc8d3e54c46802b2c077aa20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1f45b570cba78c8fd8c95bd76dc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c1979c3f2a784b449c15810e3c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e59f665d6faf6771110bb4bb5322a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e5720240556fc5fec29882f7b0f27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc953879634f6e42763d71bff23bb424130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07356625fd3c817de9b951199adac1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b58ea986e27766bf942e26fd931c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1b721ffa96d90818142389e0d127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a47a5ade16188bff6c6bc18ff0019134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a5a538b85348f8279c49910eace54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb489caf167b6791d9cbbadeb064b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb3235ea9d0ca70d0350c5db6722d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d461da832ee5a5baefe42a15d64600138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c244ff880653ad4127733d7ef80a84b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b5445273f364c2c28f2210fcdcf63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd55aea130a6797e9aea1fa3ea9a7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8bd796a5962f6a38cf6e3cc14277b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e255601ceee1cd2471fdea34cfdf22c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dae4c763d2111b518440f0954409b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a6d303e115b585523b3cb6d12bc06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ccabe2a84c47038a6e718c4026d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a325b171023b5baebf25f7814aa82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de04f20d2c0721510aedd32250a753148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab335a0b1f9b046de663ea1eff13b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86da2a03734b474da0a310f2fa692c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e45786ea523525e72b15011931da7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd06aeb4e01b30e6abb41dc08c8cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7fd439b949ed9c02803cb22e39ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e25241aeb6a3fb7cdce5dc520107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e311c46a9f5f04a38eaadc846e4f674155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331286c476ddad078982cb3c6bf07b32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b7af517dfe2f9e409772a34742e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e462c601832bf714a92602f8129d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cfa895f18ca9075cdcae6f940a6fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2300a5050c3e6cfb32dbde8488d27f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce34fb99e18ea7b2897114f9ee384161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb20e0b4f6533950c87baa4a1963bf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575214b1e85577f23ff9b188ee7fa43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a955314c1e79ac8bdfa7fa5099b751164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a16ff797e4abe579ec6b99348dfd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fdff990807913b01b96afcce54812166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2b63a21714829db62111ef03cdec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47629b3847874935084463a3c4ca0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a309deac748a039c970da470dcab67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aed993d25b5aa23ac7423bfc1a8694170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069816ea6943d0ca8362729e8c0f98b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e72cfb3ab89a9a8d1559478e778ae7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e75bdf3ed7af849f8ac9f9b6aaa87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b8d768ea8f328f6bc7e99ae13fbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b16bbb459c18b0d1b77592d1c3146175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072da30d257cc9a6580533123b7ced34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca221b086cb7abf3eabaa84a271fb68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e70a6031478cad9826915ebdbea2af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1334a03f3eabfce68d6335567a9a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d973ce1b34d32d3daf7e2e6d18ebca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816fe5052500ef3ce4e83b685b7a47e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77109f0616c0b692c0deb248c74cb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3bb6de5d78f6f3aee74791a9c48a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4207ed13571973b543ec0547618cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20da91eb07e3a139ac25324f815610185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfab9a0b7dee142087f9b396158ea2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460ed782f6c82da66e123e9241c0ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967e2e631c7f1fb2ef67960b4d0128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaec1644e6e4ebf077bcb7a23512e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435674e0a46c544cd4b78ebdf74df27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743f04181e032e43bab9818d8d4f735191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803761e290f7bc0231fbe64d5d54637192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e5d2b0c1cffa5b962d26668b2c52d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e84c7603e4f5c5ae1c7765728c7e46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34831b789e4d3a1f8914f0f903abe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a2386bcf29e1a6c3d4d8818e19b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb2c30a3c37dd01209d4af5e1d969197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150763b6d43832f5ee9f0806bbd151e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b380ca132c0defd146c80b2b5a85609199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f93319c9465b13284b967ddc92bc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4720df963bbc72211946d09aebe3d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14cfecbbc05ffdd75e9a1b713668ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa6109c7c9e4983b004537029ccbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953aee969370bcbb5113d2d969cdf14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8208755979b42d062d9369fb213c2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81c290382a3309f5c75567ca1bd1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359d4261e80494e56aecbc9eee80e28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa83d2bb5dca8160cd9fb10d51d88c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ee8045ccc96aa26b3192203c4b2bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91834f0e59dec36d76875eaa25cde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92919080a9a7adce74fe610fe47bd36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1203e96751e2a36150f67be429c9cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0db44e1dfdb64bd8890cb6463553f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a4b1f538cc89adbe61943480a4fa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358e75f2bfdce624b95e2bc5cba475a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b22a4adcf1feae464eadaad63781216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea6a97b932ee1f72b6614864c22dd6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fdc9ecdff004264252428494f6c16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629e1032dd9d5ca924f4b2640486aa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac0dccb9ae1ce8b24e88b115b504b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ab2da91d48f976208151be4acc9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd5f02757740fb301c9bbc860cac4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3113ea32f5cc1e2cd28c14a5ef325223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f3c16e899be6eea4035c8e28c28cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d11735fcc0d4fc54173c90e1b6520e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f8255a63b97a1c59055ceb451344226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47df0861ad282fdb623f20c6ceffab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d46863fb16c44bf64919242c306354228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53211f67cc76b24d589f0f18cf55c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0625fbca5219327ee81bf10d0a7955230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260536c9b417c7eb17e6b125263381231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8fc46ecd2801642c310e1e0f8c62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324d1a105e00ef1eca654482f513975233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ffbbd9de0a18a4a4c488687f6129234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d3b68b387d954411bac61a350e70a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696075c149d82b281aeb9a99ed1781c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162bd2162cdb8cfcec5e05f19ebc6d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1ab88208a9fb910ed5fb9b122c43d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20546c35256519e1df3591ed2a72ecb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e82295028e65862834f66fd9b7af8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10486b962b09f13c29edfba0c4907241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b37b998db23be73da879c09541a6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f0fc2ecabfc363f0f970b364d2a3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1ec75012d9197e3165de1088c69ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeee59067e27713cab85e8544450ae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573163dbad019ff6246d1ba89d497ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090848a73c2e164cce491747e5e72ab4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673ffdefb78f9b94cfde2a98ccb7555248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10087b3e94688af2ad5ce2394e79c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce851b8dfb92c831b9e3339fa135a5ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f18df4056589e669eb86b83d5b855251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fa49f7c6fd0c962124844da01f0ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252fcee613c83c079c7023cb8140b9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3483e4269b0dae643c562b0f51dd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18d1d555dfe50ebb9f3aed5fdfe749255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4fb6cca132534d95e64a159719f65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628b961217de58d2780e4525150264b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed7bea6598b085029d784496a16b4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5fd94e0e0e9629a3d43dc727c468c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249bd12818c292dd2687381970ac194260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0267125660cf2bf592dd0687519768261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02520f026f05c4a7d77edf7dcd5de5cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12ced29b03c52570f0e839d07e5c7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56486c6c2e95e74f5e842e420ff1e2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881409aba51772042bbfb24e0ef3211265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883591d3448620d1e90c2482eedf9b2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaf0831fd18a5c59d2d6fc52846cb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af4a558c0604d862633cf9d1f3f6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa82058dc6493ace2910cbb42067f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa7e6aef82768694fddb846447b58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55e930c22d2fe80311fbcf33578c79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff972c1a9823e8ca89d384befa79395f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19967d4500ffa8ebe73f93de90e558ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179163d94a1a4065cfc3586c9e09a7b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22641e00f0d0980bb7769d3ac632b8c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfb7e08f1adb22411c190fd10d3f72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9570a956bce1131ea58d54026bffe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c674f863a83184b90c454d423a34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6331be6b58b1d6a03983f8aee32c71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f41bd86944cf2d0e2773b7e0d82fd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317c251779ffe066a6e82744cb70dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7227b1898cd80c9179febdfc4571a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee2b80c45b07150c1f098945f538f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61174da7b4d36230c6dff72416ec321c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c6496fc6fbe13f68efcf65cdab1dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01332a3628fcaaf80ae4731200fe2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf111789db695ad0f6ba94bf20d64c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a865fe314d477f0ec75f0665033f70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a102b119b9c2cc66cc667bebc566c30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba26d053f760d628821c7fa916f2839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f6dbccec2ffb2fecbbbe11ebafe76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c937096daad407944e3682381db711f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984194677a8755b6103589e30ab5d3d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e041413ea18af4a081464b51b3af0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bbf8f65f17fa80bb265e8606165b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc1cd272ed0911d97cd84efa280d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d0e167b21d3b43805c8019edd80f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e1c7138d0d40364b26b59f9fdc30e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94402a72023b9728ea6adfbfd657fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae4a5b669f48a4a83ea2fe4be2cb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03ef64f9761c06eb7b63a26723ed8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02170296f250fa00bae631f5393f8c5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5c89d10f48b40b66cc7f41f730880303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1496f58fcdcc4fd61234fafc3bce1c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058b9bb4542ad66debfea72ad9479b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725f10e0a6945633e434a9b3e6c5c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e9f830160674034488822945648d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b85f1b17a499ccffb1ec2509923f2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927c8fa0c79f70be73af7f890f2892309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0dadfb98e4cfc83deb83c669b32f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d79f4dfaf969e1404f9941c34ddde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f344dffe0a4615c4ebf521d6cf52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5be8b71109eee6cb714b211e343036313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db57e63017ee2a739c4a8763d3cf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e06673ae648ab5abf9a1f8ae9c4dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f031bc585e1669143bcb54328d758316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335efb75b85ee3e283a26f2ee85489317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f994b8fb26a1ffa5fd8cfd60440bd91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be91d927cb4ba244582a432ec0c605319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45598c793548d761b9c05ef957d4c2af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bfd14052c327193075b9974a11e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ea672f0231674287435b68d25104322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de62af1ae326db5c2b10e83c426433323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc5f236f2afb6d1d848ef1db538d81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb749419e5e55c55911820bb242c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e39a6bd2be9187f9d76bbaf23fea84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131209eab44b973c67f7835c3abf42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333395e0c597d60e09546b99730dd15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269faba303686f63002a8781a2f6456329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca725f4c31a1317eeac4cd556b283ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aeec9d32629fa17efe7349aa88d99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a592ce8e682db3da52e2d792c6e926332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219235e0e0d7697fec7c2414693462333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb032ce5a12e3bfbb21c86f849564586334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07199a6e4bf661797cd9af7f5d6bc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cc4c99c47cb44447b9984a77e3231336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf677e78faecef1dc1f8be3c5514fba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d36e6d3c30eee272bac71d69b1bcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06495b57e835a531c01044252cbe7cb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb05c1e4024c65746e27485630d09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c9f7c70b6c4ccde4c9b666369918c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded4133b244ea8a72894a09bce3066e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14f9ecf84e2beec80e93f6c80b3c5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e360056ea0ceaf5baf20778d4cb5d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e72c2eb00ffd4535984a2bdf6218e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098489c10d0233aa31ce01dcee373cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c414693b16269a4999b77c2e72902347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ada6dce6cdf82e91318df2ecbe32a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f40f7358c08efd65459d5f88e2ae5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dd0ba1caec1aaeba4683d8aef203a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dbadc234d4df9514c8a880f18eb72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70319a016bb1cf6b5a576448f9df7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b190c6221c12f2ca3185038dd68af8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c294f0fe3b09d2092957055c09a20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b1f683ff7d703ac34db1d1f0b581c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2640c154e95d4366af230aae4961c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6980584771c53d6d0262c0016172b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124ae3ee538d3b3f41ad28a9892ae31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be495ecb8cb30c0d4d37ef2537bf885b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32276546b8cccee306b34df6f706c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0d01db62e22b982e7d1aa1daa7534361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b97b688b6022d8af2d1ed767af15a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc4be4eaa83c57c3f50731776829d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed453dfebbbbe54437c2aecbcca40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b039779bad9dd54c64fd210ff9733365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ca115bf6f2c1d6130ee32578fecc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105bc256a8a1546cd4a9a3a5732a629367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ab3d9d12f81bb11dbfa7ee8848f99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38eb4cb742815b53ebca885b0eadca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87934e1beb866f8087e48ef34590fd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49b2cf822d18ae93c70d5645d96eff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d938c8a25d822630f0802e8633b1ec0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402f5b7b975188778e279a3b9425d56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ab968fe3312fb4912b251fb09068374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e564e15c0baf4d55c74b0ab5026c65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3fe124fdbc61ee0790e1009db539d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b5d691fd831bffec6da1fbbee9a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b10e77675c38803f582b3a9974876378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1654532a6f05221cb942852d28bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089956576aea474aa4f7b47d4094e10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495553e142665fa70d69936f6f7fa23f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f884ae30bda64a6c540f38d67695382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799cf5c46de4fc1d7e790e2c4a6805b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134034c7515611a57da6359fa15fcc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a2fb7d0d90aa85038f1808c7f430e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67334895007c4079d12ad6eca99f97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5092609a0c42eeb7ff6b8a6aaadc800387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a95217bff220195bfffb0f8a986c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d1a31afb5dc3cc4361bde0509aab1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144b412ca19b9e886c9bc467a84b47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a9ccd1e8cad5478d752c17d277c9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1c0f33ed6d06f10baeac559b4c81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aac978886bd1096cc621782f197c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965b2e5873ef748dbff077231c7e09e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098734371f22a25d4812670ac61c5866395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad099e29385717ec5ede4ac5e59df3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509009903bcad055ba41b918a2204203397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ca43945ba675b849a26ac000af29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ef8959028fcb168e3861469e34a84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf49911a7c552a44956c270bd02e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e59dd6e73fb77bca507ff20a4bb610401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fdaee34ee244413c5006f27f76634402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda621141d07f8cc2608c365934acbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60634a29906d6b026d9624793c5fff4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc24e25c042039cfdb75ea7e276b4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f95f04f3ff2508df123370f5ef4cce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d6bf385042a6984328c002e9bdbed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77fad69987c9c68508e3201c2f6f16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ffba5d36023fd9afc93dca532d500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928868145f464c246734911282a0947c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60198b8566363c5290ea56445e2a13e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c10a6318be6d92384c80b0eac4dea0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf7c3c4e1e40f0fd3171681cedc85b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c7bba96f90dcd0a9eddc6a4392ae9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b8a77602ec1321a7ebd383f28a7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb2b2d6534db21607e25ef189f1df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4104b364f14bc9964ae8716c6e0e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235c0e5b8caa8d6865f5cb1eea10d87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34454571e257fc1d0773181671410419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24768e5d29879709fc805f38a01e4dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf1728cb9ed5ba29651bef24a257d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050681ac261ce878b236c43f8c64f82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5830a296eea8fc9fc26b872a1f852423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483127697b7ba34f91205dce3dc611b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350028ae7e05a67923fa3980310ceeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34feba1510de721d325f379085e91a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d09c159a0ecacc0449ab4f76a13837427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeead1d66556a38faf72148276055e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6f5075e9b9fbe9484c6418f106f9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c365944bca298363a3d65157917d99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87b60891fbfc1ae47ba8176b3d2a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687b65f0f50243088f0a4f92ed28a3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299f6b7cf234e4c37e3b20f6948d9dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e898b7ad1603c2567260a5870ba69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26844095ea5aabefad4519ffbad484435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73f8b738ed1b2f2689661499901310436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecc362a8590c269c5e7824d6ff0a0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc12e61b6a9d7720d849a24372ba5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a73dacee8f9da3ed9414bd359dbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf544cc3acca069c953bd4d8ab4745440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3aa40120f7c914aa3558073c14394441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e571d450dd1dc14f042b00e3f83e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3669237d9044ff4cca295a813033443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effa4e6b0374c2662e07287f48d7f76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98802e6eecf6249f6936f8ac2537d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b20b15bddc175724731f7c77d1577446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d1e2f4944e9cefb468a9451687b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978b405dd246e2336e450d51a15378448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bdc1e3a87552d35979f8d4286f86d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2fdacc223bb7b854cb7556ff3431450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b956d95a84f7c182232880b4895a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b114661e906f4b63f7b4f4a243246452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3cf3c4dd1f19f4fd1c9877e24f5ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce152f59e9077b36f4e9c10ffdfc5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2479d97a478b98c40880cbb9d5d7681455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a97e592b2acb4d75dada35e31b9a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3073af75d9afe3de0a3263b95430ac3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f9ca0b46fb4153a66b771f563c54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a81ef96247aaf0a67c4ecbc268104459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c888a2ca0fef3bc431d2bec5434e65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a868b18aac65955ab56bd7baa243b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a602bd0ace136b476fbec1b64e21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aeb85672877f13f075b6778184695463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad6711d7ba3e5f98221438886c896464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36736fad4b0c3cbe23afd117ca826465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21cabaf21413a1f6d4846a8fb349da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1bd67534cb685b5abd14b007761e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf6f7352d8446a8fab3e8d47c465c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a8983f5c49c4d2a1d6e15342bc27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8eea9bcc13dfcd37c7018d60f4ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d48e664f5a509751d598d054602ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28482310b013d4456af9fb3d0b46bade472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe057de96ca09f3536dd1efd83239473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbf4da523690c145297bb36fa81232474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105520e1c503961544eca1b1302c7a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148afd3025a92a1747d85720681059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8668464cb5034dd99a4455b3e434c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0393d0ce07f07ec8d920d24b337a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd94e7ac49dfc4d4ab9afeddd3874b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f228df09136f07c0cbdbd1bd6d265480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6197dcbd11043208b27e6da4f6aa5a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d590ee0a71bfccee2d14fc8fd5ac7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99674708c521fb7cc96a717c9b129483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677abef785e2841126032121a229604d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042fb28fe9137ba469b465fa17fbffa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756544606f8f27801f3f8ea4f297f1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9b2732e11047888597217a00d1df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff46a50b71c4bdd9ad8a8fc5ca1d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202395dd6fe9a6b044d19cad1109835f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8581766c0d7403eb3407d0b28acf31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46a2d221d477f364a84c96de30214491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90409c5715570a4f2b9c8285cdbf7a11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e3af808ca9d64c0b91b754dc22350493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd660382a2befe495fc6678cc38f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4645471159340452bd93a1d1f07d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e140720dd692de05a984212bcd0511496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365054c3b96f31b7a1354278ff5581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0aa8b27672a0e8ebff6ea77d791a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2e01c4f190b8a1d916a62e4c2b406499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910fd9a5f769790f8f923675bacb2f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e808a2b2fd243ec14462b1d9e8ae3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0e8ed625c5559fc190c94a496ae0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed11566e3482581fcd0f21c727de0a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4cc0c227dffedb48b2b63eb55ff91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f203cadf6b24adb97b7a51f444124505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3e59ac602af255dfb223a0270fec0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3054627af57074326d16274b10d6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d441c334c95ad27c62bc1689d4b90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306c1a62540cc251cacbf81cc7593e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab81488c22fd7e9ebc0601cfc829c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf167746b2bbe9c8b9e06e6b17f64ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1617d6efeb80e120b157d70ae31e15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9df191e6f7f2bbefe85499e6621684513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067c7ff10c0695466653e2a15b38eb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a08ea0d81776d8526eeb0653b728b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b66cbc0dfc5cd26201df8ff860a39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900c12f5ce2b79ac6ddd35a377bd86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a5fced025df2899d923215c31bdb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c653c105b1afb6998d0d3a7c237234519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788de73d1f119c6646cb5944b023769520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a79a5b5b9b029c60cfdc10d6eba221521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4d16bbb28681f6dbaf7b7d59c3341522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142546cd4966bd473d59f8063647d309523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3225ee837aa07a45eb143f3230f6e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c182173785c78192fe04c407ee2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef725824593048ab61c37178b04695526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d021f9e10efbda8601724c434384383527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81bb1b5c85b09f9f3f2df2e403558528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3d3fe7b510def069625557eb437e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae698da01bc83e43bb05d4becd3c04b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ef6e5a6578523739fee73f3d68f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d91ce9053b5bc5c37cc060988171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358434571904032b30a016927d7be01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf18d5681201eebe09660681ead71a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd5b73efecda73e303eca0b3991c66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198885682078caf5022fa364f7c93c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1725d5c61d919dcc5dc3a4d9dc7abb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535526bd4cc6d0ad045dd1234e3c6d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aacbe15e5ed0a401d3ed67b7770a9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be51a4ac13f456d6147fe3f6f2831540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f811345791411f6a7dc21e9d8a3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af119337bacc47df8bcbd99405920dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee76ea1da0b6335662b3c70c54bbce2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eb5c8c21fd835c82716bbec16c091544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daafe04dd9a10552c7e23535fbca899545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac81a4d60fc1aaebf6e677c6ec280f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83836756b0f7549ecc25220853a04b84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544efaa69ec1ef651a55fb8fcdae52a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9c599fe6795adb8db8d2c0b2f333549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56495ee913565690b6de2ab207b1d32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653a598cd1dda9e85715ad5da3ca31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c4afc25c8e4d7d58f2091e47d7bd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484032d81dd3f73bd39b10b6d7a2b32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebf8a832058f3ecce65182d7729c9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f20ce02b3e5e6bb277af3a21e54ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225be8ea711dc6c8ac5105377ca950556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf816dbfce537f7a9838abe6c58b8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bcfb6af7ab2802ee8db07f8e4eead558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a589cac98bf695772bec9c4b994df9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1f9f6fdb0edfce653cd631560292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23338f64733c0cf6c4fa42a3ff8469561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3178f17a04166d5735fb27a824c68c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9939f7fc869a9295076c7cc1dd9b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1fd5d680e4915b9484c2a00ec95d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f4b84d7536d19a204fc37a7f637f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b38c6eefeb67b83b0395d4e4bbc20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab3b2cf71bb3319bedde99243732d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d44d622b0423b3675c8c4b65c3314568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d5073f573fe356e8174d30f7d49b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd000909be7a7099a62346537c22a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de796817930e1b1bd4fca5742de31e6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83229880f6529d22cdde6a8f1cb509f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9843c3193e22a66a8d648359e802573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d26c12f6f9f7d2c5efac598d25595574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f823de29874619d817876316b343ffa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789c452cbdd0234bfe43bae7967f942576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b411cc46931b9946baecab42b4241e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec0075d047be9f6c1d6cab3392d9a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be69018729bfdb88350254750462bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e899e8170e800b63b448c49bbdecc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c692afdda673c9fe2b114c0fcb9888581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8bc673514048b843a69057c1d7ac1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11f8e15df6d1a0a047a72bf250711f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bd7b586dd0903e633a0b37e766507584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09191152709609a9111bc30f85e3275585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd4050d6341f29636ec8105885766586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5c7625dbc6c8396ceb8b23410443e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252c91ecf9a03816dea12ecb556db9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43648825f99caae902228f1f755a49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a325a5d13a94f733280ee159873f19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8aba05f8ac83071dabad4f8b70cfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca87845316f447ff26233c097a974c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6f8cf9e23fbff38711ba52efc24b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ce23e6a71ad1d3ffa3a012185057b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f440310417f472714910fa8e359d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b434b31bcb74ab67c8b067d07dea1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95476c8d5d79ed3f61ae881df2dbcd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97445d634b502b9c894b8101d3de537598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f396b921477e07f8bd0443097da6dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4e36a2fd4368c3b962dd4c693339600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343c720793fe86797a74a7ddeb4c89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a8ef32d16e46b15851a0cc6b479de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b890e591cfdaf440925e4c20d926fdd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae9d43e647785ac78e988b44197fbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e8195d78381b8248aeab39d4f386605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186548153b3afdf2e981a024a1fdaae7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6f754d8a2e37bee3272d0f3224126607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80a69f130303ac5988a7f396841497608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4300e5329cfd9a47d7ac7ff63d097609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b972f4f871c9556940a6ebd47e1a7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293f49d024cb235883127a45fe113dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1045609e6a1f262008ebfba395f80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094581676a5e07f8a72d8093fa65846613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dfafae6b4e18f669e7ece5849f811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0088872c60fc7f0c07ddb35865b1b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d935bdb1cceedb3333658f7f686b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f8a912c4dd4c93abf30bd732fd14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a7a746ac8a9ce84abb8fb4bb2fa0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20143cb2e33423713e05f8d85b337d50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f660d30d032143b8a55a440ca67acb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a06f584742ae23c1bb6f73c36f54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64466e856594e7552421e88749a2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c981f1bd7adf7029e74df2254fd8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf2bc9fac7bfe5167be066327cd7c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cebfd1f09311ca6240bc3ec7f3e6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5bdb7aa3a042274ae3fd41405b910626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93e57ce7a98cc77932392db5ecd6c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b04f1cb1f95d236d1e3e005587488628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4500793c0c5f6a9c390ea54edc139629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17637e5823f8316580358759a2461630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad66cb2643a61b6838de6c57f6e6bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c9a66b8c9a747f921fdfb0304d1a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e975ce51c1798720ca17ba6dadb863633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6794577f3d61462ed2d3fbf670ab6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81697745ac2cccaab06c1a5cdc721623635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4689d14cf9a355c3fce358649cfb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545970aae0dd3f3fd457cf4386d87e61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c6632ba7090a5d394ca6268ddbf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac7471aa33d039d76f6d188946e39a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92584cd1568d57699a945a7c72508bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fcb9871f866826bd7865efe0b4935641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26bee9fa97723418b979a59eae16d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c83718e43b915570ca4091b4f5679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202051a0005ac6af7ef458150a64d20b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18191fb2d456bb089b6784ae3f3cc569645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04877aaa70207ba012481434f5dfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27ee1707d0e12b1a3adde80082111b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046dfff213970b6d76604eb34f2529648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7c14ff91ff06951f350dba40341a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e942812b2a4a778f1eb81b18617c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18afb1fadd6ffff20f7814524cdbc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc3cae44d015f493441125eb7c4c69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c18e0cd93d69852ff57c390c4c214653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa1020264f8a2526f40f76b313eac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc9ebc08147d40ceb7f7e598df855e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f1d027e2d355e9dc961a3b5d4b67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327811dac431b5e0a813e394e61019f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79b9a9c143b2079ef932bc3263bf1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98aef7ebb536cedd137f63b203081659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055514ebc28cef71339c3d633532485660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace7fcc9f60ec5041de67570da5f68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd705ac82a747e9d0350be31de33ca85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba29061aca2cb39b9b9a2f4323c2b3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b85a978cb6dc7869491973604c34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8949efbb6dfe0d4844b3fe849e299665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a5668ffabd01041cfd28e55125ae1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82211ad6e39aad4c4d3c7bd23fe0a0eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6edd445f0a853b822e93a86d65b47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18363134236cce0490c8a73c97862204669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0272919a1252708daf3479f44fafa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757fe091bceb1c75f33a747c2c2ecf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e464c6483ce07e5c94e4cfd8f83b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3a583578da502da94108850d1ced673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db84e243cd37ba59e1f75241be57ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd841888aada8ad5e0ee6f3e71a26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffab6d60ec96b150db75989093f10a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968d4296e4f0f466f22fdb655557620677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6efb7b5faca2068644640e492e02f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e5fcf82e578be6d60954e1b7c784679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3d5b87cbc0f2db724ec7f566335c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af61bc7025d9e3bd1580b668c0a623681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a5afa2bd6e9b83a63f398cec3121e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fae1656edbbba241296a7b39c3d6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ff1f728b5974ed9af862ba6be2f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b188948d0ec68b1f757b728a453315685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ba14af506c1bfe6c1ebb185eb63dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257026ef9a1fc1fc5f4009a1567343ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d9a50dd5065e851ffb5d5e9b102c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1237c51dbc9f81c22c1cbe20ca064d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b5ba2c53caf52a443b249670af83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83e3a188ff963d14f97cade0c425e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c713af4e82ce20ad69e9b5bb7fc3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d80e1a1d9843a26d15b7ae548b96cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416d1e67d92cb5a60ca6c1cbbe3be4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946d72df74e06dfe64aff33f05a72a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d8be4217c684479baf815e796a77c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5563967ee689e8dd771784d4855938f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd61451f7ea274832f9517ca22061f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207a9540d8865b934c9276e7b06a2db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96217bc4474049f1f231df896a7943f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fbad49a8de94e7bb798ceabf80c24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ed3a3fe599089f7b9d4814678710702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd341265225230494c8261834c81e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2b7efcb60e7c3c1c9192a4a7016e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899e25540ffecbb60e74f3de1aa569705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dafd0fd75340aae22f7c039fff5071706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e15041db002772e6c25812c0b2d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a552ecbcc6c4bc00b055148e142f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8692427bfa10b9e5c37c4a6f9d27c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0eb5672b09f5ea846baf176c9c83c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13cbeef899147e4f9079a0a027dfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cef0fdfbf2179e2b6e1a5dcb242c08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd039263db2b07283c0d1cfd8d99a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529b3bb08553af3ef3844862b7e0070714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b820db43b83f24bf01370fa196d73fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30aeb43f9f444a6663315601dbb69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9a656e7fec9209969a13c55fc05bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41b29e08b2c04545436b43e182b003718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad691924bb1af1bf58da45e21bd5a19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dd2a9a86624912b886d33e72ff002720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e8f6012c5fae63d5742d233064563721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b11c2ce290457146e5325ceb2d9b69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fa71cae802e4d70575e144ceba14a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9f16589b4b200081238ae5599f77f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6778ece5893358f7def6ffb46cea36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4deb051c9b219a70cbf98d9c5915f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f01d1c29dbd44e72d779e3046494727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7a2665e3ea04b7acfd455d48618a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee7065ecf6bc91a85e3458069093e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3931418f5ce2e39824df08ef91ac0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c8da5e219d64960f3675b94f9f64c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb64c56e6839b1b680524519633c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40225f2496d3a4984d8fd9190e3b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc40c3e7a7b42e2ceb9dcddc2095111734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f7e72fabf76ae356a73c7f8a0cfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c3ece0b69e90d989bf65f0b020d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74eec7df34e00adafe19fa00c1b0b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927529efd8232749f57f7ac8f5b030f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a344f24d0fb072db0e8d181e7f9aed1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1f504da292a16d9cfc50e0c2a08e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33628867d37a47d749601f8b0c565930741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa12ac4abedd16076b207a4408eb428742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc34db6da15e5263a0ca326fd9ca1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e66f5625d6a512f9e7d946eecbf876744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb93a6876cc09e99f693623e3432e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffaab1051d7af531218474837bce16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a8cba642ee0d0227edd62b0817b9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274dbf37028bee6fe972746a7c3c5ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad98581fdb573ad7b0f905a5c6c5053749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64e6a7210cea6834fb7937c5ed34c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c1d77b251f7febb69dda3d0a54b08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad60fcc2677404d8cd4559889b6c722752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e41cd4ed8c35eed0c004ede9e29b2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6dc7eb7dc5bb4d357610ac6727bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba42c4e6eae50255626e49b0d2873755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38248a182da927ee5c99aac661a222ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac45ade05940c890cd1c3346bbdbe5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd2bfcb02cc019ee3239579f3c7c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0bd58c7ed610222c1d40bae5b66fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab105ea175001a67692910e5e5102e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae00117b5037997633fbebc63665d2761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5927a370c22bd9841732d2de932a3d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a33175963740fbed349987cafb94d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1623afb6a1ec04cef2c4fbf9e3206f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af283796bf82bb70364cac1d9f0f9694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f628464d6ca3a74bde6cdaf9761b715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ecba2a9764988d8d0d319a7a20aae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f4e744e040847d10d4998593f47f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f1edfab67dfd0a944bc46a1d6e668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eff51d2887b5ff8c448585f1eab939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbcb3bf1cd726856e268d3af4be29810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e2a0c42109737ab3b24899bbee7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae7072e684a494a6c075e62452ba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa606c1f02b1ac6b73223676f93fba8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e798607e189d199350f665832ae8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eef2379261b66a90588e1b45a366415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc976353f24f7097fe30eaa931162a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f6c2be67cc0bd1db089cbbaac04217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21541d2507288bebebc360200e757818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b14ebd170b49cf53f3cdb9c9f1fed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2efbc8949c2ae2f8f553cea523a1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265faeb111e0d3a7faab28a96ae0be321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e227592f4d985451f03832070cdc4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d610f4716c9393785612fd9805815b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b347aaf0a6eee94e7d7f97a457f1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec435777a5c225cc52ea2a443f60a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417a856cdd5f512a3bdab967775b1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60150d345d10bc286d24921b9c2cef4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0075c3aea06aa4e823c965e76eecd7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b24944bef8d57f598eb3adf213023929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5757d2333db76cde1b1d2e12b50e8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53463337ac0d21d66876986f5be77a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89377a515282bc973989f8bb46a4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab83914a703039b7b3d8dba7120ed8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840679d7433e78e9390d61ff59ce78f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708782a169e865f2b90c660b91ee1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30ea6e6fed816339497888ec4f674336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ee6c47916627207f6111cff25bcea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bb1c49aa8069095e62b02dd51725d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6990292cdb24dd2bd94fa9b6cf59339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494762fb83846a933d33681acc51ca4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f6646f9db6b64d9b3219ce96f61141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c7545f712a5aa5c32ffa2a82e834f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321becd6dbeaa96a7f13301f211eaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d1eb46ca7eb9aca80f5388a4c93ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd649a471f1aea3885e0c84a3b1c9c6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3cb7b1ad1b1a1cedb914fddaff86c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de200a3d8a85dded67572c1f28c8d7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649122058d488ddf9721dd35b328f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84b0e140ee8044d15c6215ce57b33549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b2b8f9b2b246ca1a781843701e0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb77111505bcae80533ef399dda9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bbdcc50ed7567226ff5d302f86e8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ef268f1afe8cf036d32a8faf46ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17fa564ee6515a501397d1e2e7eeb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689770e703e53d03814ec76393030f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09bb8cba4809e47fa361223624b25956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266baa407cfcae66a8ccc6cd5df6a3b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91397d87f2b65adbe5e4020cf2db8da258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a88a02498b240eb1672a297ab62e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea506a69527c2c6e5018849c2f73c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b2725ea0b987900b03ecbd71556d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78978fd74328e0dc5ec5bc28737c59562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b3353b36352e0b884b1f9df082a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcfaed5c5f64093148fe52974156364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175d8fd184825e8ef4d71f155cd73165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092fc48db905c5370f8a6e1acc32bf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731b8fcb45aea42c0393d118224295067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b073215a26a8efc06a6d403000311c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080e85ca3c7ffa87a72e801bc56da6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88bd8a04a6e6643de65ecf08d371470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fefc3d4a2a4aaaa91d96238e5543ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d3e7dbef3e503791b786724c50b2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11e482f530f6d6f750e6a6adc602473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53554e50c91d4b09ac8b6670b667de3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18de3b7869957ceee6b6dff44ce94e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c1e5c4a9708f5cb44228885f065576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1455b6fe439b052fdb21562a202e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a586b6212518b24d70e7fb6e9f30dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc790dc587d72b8baf906adeaaac0df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c00be655c634eac3ca3cdb27e3f1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f58be844f8687418d8319fb45f87e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9398a375bc7174741ac5793b173c99882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b839fbdb64a49bf4a733575c8330d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dfbe005829f80d8f7c4f669dc13fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746988cf002ac3896b5d620188df406385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63d51e83c6992c8e74b105c54cab2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc7840803830ebf0257719805d138887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64439ad0963dd4f18b2f36fcb286630488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b1dafc6ebda0fa310bdb76a78cba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f51d794a94e05add5a2ec1466094c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a01921fb0570f3e160449c60376791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f65b64120d986df3c0f69c5ace6da892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed82ade98a0007f0eacd9476ef07cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38704d98a755da055d7a372f86c5dd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb529c35c23b776548b39bd9fc2966795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b798254b5919303550ec77ccd843796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad860c44f305c67373e61831bf94297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a365ff5e1e06fd1b86762b4251e1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6e953308ccb2c453054b6adb9604b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250c63218f3d8c59e8c42c50cd9341100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0c51339a98487b4194579b3ee2fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb5cdb53d4d36700769be1e2cd8e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e812879cc896069d18ae8faa70400a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260943dc9ea602c068f558cec542add104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fd4fb81f4b234f0f7aabc20af325b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ee5cd869414852e2ca6a2fd11e93e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93261d605f5fe93725f5985213a0122107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5267deba90fb235c0ee82c65e6100e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367885b018872fdbe4582f6c5a939f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3222646fd39d113e5cdff02481eb652110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1113bb66380da264a770fa202cc3bb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f3fc95d7ca137c4b1d61e51347bf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8982880dfa7bb401f901083bb87132113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d0f020cd22b524f01a51fd79a3995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b851cdd6ec64fdea1c6a31f3208a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728eb3ee19d2c392d552bb9c69b121e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef05984d6e7746e8b2bac0c64baef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59728dbb711c9c6cb1779b22659bcd42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db1e054d5d28abefd94f8b0ea9c88a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58712ca89bcdc9d293b6c5d9a0a9ad17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1f34f6e1734f27e50f53fe6f648a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23075c4878f187d54d8444ead5f5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e664bba8c829d8de0df0b23964a8030123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7dac908755a92bd3b7190d39625ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ba040604782648c1e1caa73836f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d4634452b7df4d56ff0fce0ee5de4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac419d1282d8e03440a50cb5c5dd28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3e53771883f1f89b6799b6d1025c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb476a9207172becbf2bd3b03e5c946129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b854b067752bdacbfdc0cd1db6dd2a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13176b69742ec5eb64cf7b8788b718a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29102e0ca5e4e65e9339f1cba3f402132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156d5315442ece5f7dd1c63109120d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04d99d619f95623ff77dee8561cf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa143522fa09f3b58e753947da1c158135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61004e2cef031d1d6c6694298f7c18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f04177285cc50fc8350f60533168137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9ae957d5fcfb7d7afc459c71b3bcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb15ac277bcbcf5c94868b7af15a8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63928d03dce21ff73d5b574e3607cc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb065e46e4c42e27852e010241009318141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dbb02abcef1783c6699fe913fd8a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd5ab556a994c2224798be9bee1cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc12926199bccbd5fdff6788489dee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b2c6bdb08bc98331b3d2eab93abf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5dc07c376c4e0d575903d38351672146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84059cafe43454c78ede371a672dd782147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7359008f394be215bad85183af8f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f3bfcb4bb5b0a665f51cff53a45ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb86a4e381dcfe4b0f19d8c7a47cf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f70079347ce6fb191f352427919ec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34acf7b91177769c20024543a8ea124152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcb07259bc15529926f33be450aad4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948fa3ce84fd5d7c672a70b6d5fae21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce3603596933716fa72611ff5d5285155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51caa0daa0f0378b13c65b64c9e6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea332b328fbe5e54435e613854abeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94af37ff15aea7e87f2df8fb0bcf0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561a9bfeb86dedecc58c8ca3ef60a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6dde254b1b57a549ad1fd8061b94e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cdd14e5454f5adaf9fb25cdf80f7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f9b780af1ca995704fcacfe69e45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a03cb98d67711d501efb7ce18e30b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94911a93317369f8f79bb75acf633f0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509c23024bb6f626db22c3a190f4b4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab937a8b7ec94736b8011a424c1743b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1aaa1c31a05479523dac60d9a32c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fa64ddb5028c8dd36de12064bbaaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87328d2e5d7f89fc61b317a8d9394d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738902158a843ea234868f82f61fa7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2008da118700b3ee673c83ba1410171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6338a6218a202d134cc3ded67c7f325172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a063e11158ec656013d4e47323ffe5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a5cba390b05f8a55e94375874594e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac85bb1d599c725c2821f0deaa2c25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f050bef722da1ef7e343bd03d5e33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01ce81fdf9e252567b4ec8016b88d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72275fb81440c375d01a0dacbc6a05a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ae59e61f7415c1c135a59547f927e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a58505fce349cf7e72e33379b1cff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9878230d2f477624ec7bf472746093181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3f40e84b05e6ee4a8c68ee3bb1c85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e094ed729fc8ad58d0d99ba9a9ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf31da2ce618feba3ee8ece4389ba6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e429e67fa4d48a3aa34c9ede2d8b852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ccef24f36a7276bd71b21c45f4a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03466ba10d0b1693c282d3c03edbda8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac605d5674507d111536311e6050afe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd22657c3be40bdc6a8890c309f15bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37d122b907c4153c9765ef7e2433ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f7d5744bdb86c5e2912457ed67d0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3843cf50d03f4e8d01775272bbb98d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fe3c918938c868c48854ef9cdc106193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6770b5387dcdf75df5238866109b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c03af5ec1076648a3b66784f38485195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45d41de8eb740c3770539050e60c26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d59760402eb9985624f5d2adfb61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49af9ef62dba0da9b5d6a14a0a5f16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb2617374b26714062509d7454e264199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e8daa7459c856e5fb0c6815c16d63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57246b8e6dcfd712dbfd3d93f29a0a8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e196493f18c166d7d8f2a61e517ca15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2850852f11b71c64356a6baf61124e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3776cfa9bf0ec809644bf70cfd428204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851afe442fb993efa3cc2ff14339569205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d13ef7f2bed1c93acc8251e54d792206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ce9ef794a8779808f5d5ac6ed488207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fce6777720c991421614d604f2ddcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970612b286d64b4f4fabe04380fe2ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5065c81e42d99596f092046e89641210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ab0930c571e066e8510a9238dbff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eb75232fa62171b10d2fddb952253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9d95cedbc5cba1d3495d8312f128213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd2983e3daaaab7654fe7f77d1b0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cd1a8888f4601ac4f4861cd418b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd22444baec2bc90510c64fe86d3409216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d8ac2dc5492cef43f3a16faae3c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f887c97d70d0a2e8f5d7a726760516f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c4e80f8dbf815099d7e8cc49c3bbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1096fe99cadd2937a40d3088cd8c8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba62085f0420a138fdc982ac78d6ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142cce81c38f2a669b3dbac0ef11da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb21dab985e543fc757a0a45afc3c67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ea9deb26b8a776d75c1bd9836c46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9ac8457975cc5d0277492e9104736225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc1ad38952fd5004c914aac45d1aae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce430edebf242519567d636fdf0d4ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38118cce02383c9eb7e727a0d0d36d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8441fa551816384e676f4da575b9ed2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d2491c69fe1e352d3c89027366182230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5b4f14c7fc064a8fea4205d1aeaa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc857a595d0283aab6fa156af490fed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b373d810d19b13dc363e4f6474654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c4a769b1cdfb10dc620fd85a33ad8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceadf5fea107c3b0c3b47e6a06a403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383064c5e0c7116c9bb3cf8e07a46f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064e7d79942d9a1cf4f7e6430765fb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38872a08c65ad73e487bdbd85ffde2a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41306f8c683130a8b5e04e811a05241239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcefd69eae1c4f0f26fe0b2330b0ca5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bacb514a1b8569ef50fb96b1c8da6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186066759e64cba13804440d77aa6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2e1b155889c9864cbfb542b7aa81c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fc4ac4796f280dba8674d574cbb24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8da485c8a646c1ec3dd58a295a28c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ad75df45650ec7d1a316581a9b7bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7839d62b8e4fd5c82b6bf1f871842247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68724a240f75969d12e83e389c9af5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715dc1267d20d09feaaa7e7a43b54a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa288ef5246761e82af525cdc367ef5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3952dbb5c04d132d7056e0ff49f82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f2b2e1ff4af60cd64f3ba2ced0315252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477da718b09bdedf5c0af81c11f0054253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5c47db17d6d3ddb012af7c43dab1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d11e50edfa16effbf07b3f61c5827d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cd5ee25c14f747ab64a1082295ab9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5995d6ddd9f63889bd97382c5296257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123eb3af924c0841b01777fada5dce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf931a1448780ec59b70493711b454259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973ebbe21386f7bdc015004589028cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7190b4dfeaf5f541b690a2063aca73a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a897a11ce5d1c7bcc937314b58d3a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9405bbf16e3cfe520d767ee341522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d46f7e01757564399726d6fc0c0c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807d5fe14a25c0cd4d25a8bae43122e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820ce8c04e07ea52070b721e97cc659266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770441d34de9f3ee0bd2866f6185822c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6964e38bf722888cf93697d1da5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab58238fe9d61cd484d7b1d16d273269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d71f55025de615bf0f5eed905ff617270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6463b2a8453dc5e25d1aa3f1238e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cad0e27566cba9ecb656d536041bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1658b0dcb3beee6f7d625262b8c08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7baa4eb8d370fc159693a3e7eb5bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec87d9ef76592200bc3cfa076c6168275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eddeda2db85b78c71f227214b00800276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b92ea08cd8eb53a05cc4b6090fb9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f386efb696ec2a986b0628cad242278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58c38df8b196884d38f636c2126174279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3392594151ca40a6af1612038a1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fe8d064d992cafba6e5d6480cd4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855249e0aaa08bcabb5dae30ea2ccb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815856d21a140be16ae985e7aaacd20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a489bc788441ea2712027a25beb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ad6fa62b38e730151440f060a0964285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875ead81cf8d92d8e11a62daa77484f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238458125e88a15e17f310454f512a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa98dfaa68e49b5c3531897d431d40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543336d72d4735c9583eaecf79c3923289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6ee2cea32a698c29eb1c9e70a8066290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00acd5b45a5e2140d6b5fb1dde2861291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57733c8414ef466edbd701c13e21e16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b4d3105a73d410446200614ecac1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677ffdbf943b160479664539147ed49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab566746c4b10185b517e20b18d770295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614d621633e069c5e3afcd25e2eec0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065afe03e4036006befd940a87884e44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d202f00a493e8de759544f46e110298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae8a698654712f08794d96dbe1461d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b692bfb9a4db0dae890f82c50f33cb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513a471cc7ff8438f411d64548042ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247899297e3cbe6ac702e1622d25adb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3ac48b7013998f03c542dceb36cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e66a625f7bc4e7b38e2dfd5c50bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ecef7bd8c222953c529edfa8e809f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb32406cb90d1d2c60d8ca15bab9ec5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8047d02249f9b38eb7eb731e6c3466307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3447570d497131ac1f83e526c97a6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24653e4158a6d61ecf19625811a4c477309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68c0b4eda593f9227019697f6fdf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04021a5ef5123e1f69af6e26edce85e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc3180931349712aac0b367546737f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cabbb955743ee2aa74e033991a3a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e182a02fc25649972cace019c2b495314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9316fb6505290665e98d2b3dc15ae11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a831bbbec6c67bf0c84204bc37f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f77fdc52289644b1852c8e11b4d45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d7787c04664701fa65199ebba4d95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fcad713121e4dc8fe91e3331fd4cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba532ad978bb90717c4f0ecda405a5df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae697810a162947a840205ffaa37bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb06de5dd0455d778d16be9054b736322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64516e728d7c77a544080acbdbe08c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940721bc47c90d4239e2ad3c6ea8942324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a4d674c78ad7e4c57e97326e7861325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d34b9ae538bd2e79f876428f97ba2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6111a97f46bd8021007386daeca48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163fc244394a5cf15122da3203563ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a3367bb665a7103bde4eacec45da7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1d364057d8e84ab5043b7230560d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ea16ce0c3bbcc2be731cd886fb2dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222903d8c5676223e8aca9d7d5c4b4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e65896068b0cb8be4c18fbae0cf1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204a18e5b4271f2660958461b6da2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e008f7441f246b91fb404019c72baf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2d8b19109be4a5f263f93db5fac9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6abce3bc99dc3cf67b2942e28467ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94deb74735b795c8f23e3539d203e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0bb449dc4bb5bc048ad45f005504a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78101a209954bb5ac7b4e2188651212340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddbe0cb8abe69dab43db64c8226a74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe729897f69fca056099de9fdf5d87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3a9beba488f964515ce1f11e72b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b5b1cab1b6304dcc75b24ee8944e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db170f8447e76cb32fe278c0f1a8bc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ce9a28e75c48f2f686e2aa83fe06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d17d30c9fe0c55df00c197711d184347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a88b84af1f8e31bc24399afbac2fb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae04e162650931a9cb89799ef19070e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ddc94bdbe06b7bcd73041ee75ca4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9410d297add7b30cdad5b8970bf69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9914676f77bf22298322496fafa6121352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77577eb3686f0b8abe5ed1155675196353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27db4f418bc1f4244e3a413f2af437a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784db332711ddbf25c03e8f26fc6381355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3145d828e07d3bf79061582aedbdb15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c0a65277c3b251ef28e863359d0b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd6ccd6fbce2ea852252647742a9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7482c0a0360c7db108889081c416af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afadf29c204f212a804d8f95be963a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e660bd1d1094e10ed531f8500adfa47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501e0d662d2ef27a6154ebb600a10f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6063b0fd246a38dc123dd1020221df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb015773c28c023c9430838be2765097364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127add8e79cf194e8cc46489d47dce83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbef871ff562063ae9362467ce47055366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719c10728d10550a741c6699e17e7fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4cf33247186871839450953620545368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee118233a677f9e61bc4eca33f4be4f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f6f039b9ef2a391cd1f63e24f583370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae2de373aef80e9855b421648dc07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17610035ead2f323ab6fb902f0e6b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044b8eb00770f12a006e3dd069f40c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7303237146529d3e5994c3a068996374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b22e848eda3211026d2e73ebb39ced375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb17a4a73988931d19604c5f629ae0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb7bd52d7e4c74f87726de82011dac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b822b042b354d4ba7b7b99ae6f489378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa4cda3caa44fa3da97b750bd031e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b6fc16449cd028e21f1e0702d6f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25211720d1da6fea2f4f6954b8c6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d067ebc18445c0935929da6052ee332382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abbf5a72aae900dc59310b01e1b8d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1485f2d337d3643dcf14c80df6e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e253d4926dc21d3dc4b8863de5c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95883e6f5659d1734fb5abe2af1cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d770b866e2400820f5af6ca9805369387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6b2385f50f3628c7b52b72b7ef08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d6ef28710c80c2947129f71604f9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea894ad44301c86fd9a933c6525ec22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96893bfb7b23e6e88646d4b7b0df7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa0e8278b3aefadd8d7fe08ed6c5e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159871c0c18afc31aa035282f8d6f85a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632328060be1db44517053ef89f3f39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f4379856dbbf37e1ffd2dfb25c7a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3acb5eec7c881b9535628c4a012706396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a7d60380bfbd3c77fdeaf33ea5b9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e466c4c22d0f5aa5f8d87c3e33319398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d60fd2dfbf8994b527b99d8b54e15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9bd56c7f78fdec7760b21b21aceae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cecf62cf39189a7c5276d292b3c58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cccb32a1d2a5fd72dcbdf67a3721b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b053107100f3b37a82d97cf78c9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0d591dd11d25a2637e6871b383404404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222917a6d0949771c4ae0f7404c854405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18557760d6d428cfc9175805ac1fbc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2c3f923f7f5acf552b768a99f7e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb830f3f334996ddfbb377cb43c8c16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b47f928d79970e4fbe4704a806b1b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88bbd54c65d44fb025966a293b80f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347f09a2cc88d9cb5d65b01dbaf263411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006fdadcd3a61c18bf46d7d477be5ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae237cb66125a56ca653fdbbe617e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321fdbca9dcb85d8e22636ffba13be3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afbde06d83f6ba29752d7cf08679e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5ceda8931eae2dbff2bea8edafe7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde980370fa9a715299828ae39221f6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b0153a22d80ba72f2ae9ee7c1f610418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a241f68fbcfbe80b8ac42cc39bddd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacb93e958adcdd404fce1fba164e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f6a8378b0e4528e3d57868cab42f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cb4f74c1bfbc434c8bd7d8f40f580422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c44f96d9338a130cc192ac8d384f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac3cb31ba9d727e5dc9d1293b786d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d6cb2112cbcc4943d190b74056424425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d812beb7f1ee0f118ec93934cf1fb5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b36ea160b2c4e44d95b5a8671dfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5adc59471bad1f55bde1e6223256b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad620453151f209e498a1d76023825dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff558a39f7f78eecc0f07182183cf88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8725095eafc4e00de4bc2a70cfb1eec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d620f8ddb45f0e792eb96ff92daa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45426f69b3b8b6c074a0a8db2c6a87c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465d7149f62e8acc5ac38dcde3339f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560bc5d3d74bd5162f52fda8e88b119435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676397578269953b64e2f330959fd48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b9c1a219135f1852972f9cf16595437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73bc1ebb2cfde9d4ab0d37df97f7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889976ddb31653c3cdd5f74df7f1759439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b374b3afd0dd2afc85a51eb7ac5a24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e297a30651c8acc02866e27d03b55b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173d4b11df267e3e7a747a934f65716442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc92ca14ab583c693773baa617d4ded443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e62e03fa356e81120256f0f627183444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd94f5203e9949bbf0cfe3ae0ebd25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc44330c331964dbd7879740357c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef5727c0b5850d9b251080a2b5a0ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bec3f4eb3661f1d8d34aa720fe3df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815d159d0176aa783dccd6f35dec9e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e4bd676bd9af664ab497eb6357914450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6fcecef734b413a90e4abb5dc220451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce23d0b2f7dd9e2bfacaa8a2e5037452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b9df834534e5b9487e42cb41a2fdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb8dd10cf8f0db9c80a69b7d270b15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fe919c72a16c088716c042b9dc6f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285370042f587091b7a7facbb939e1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a11939111fd95f31dc5fd55816ab6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802679b1daac91fe917877a87bba85ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd92e946a1180ad0662b3aa254850459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad28f1ca3c090db061648265ea9fb35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c513b4f03f113d25bbfe8021a51a395461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8764269f26b1b8b12556a5f49bebd9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b384432ef8c5fb8dd18e25ef44a668463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2655ce0ae338ad6e1294bf144631a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652661c245240a4b948d43ae5630d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8c00571ff3dc95084d618667f0a33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f818ea37a37eda2a724626c8c656c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54d2fe7608353c8ff65bac5b014fa5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d14400bb23bfa4e8aba2a41526412469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aadcfb967f651283c659afdd2d5c08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66ea025c0d99655930086df28ab1c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae362908c5970def85422b00c630b10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c76e450ae056d9548dffdb287dc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b7fa008016fd0288979093170626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf690636d99418f912e2776724c487b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff8aba2acd5e6cb9508ac75ade2e0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b612ba3fa1a54f7e3cfda46bbf458f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d2eb035798f214f13761d9dbacd61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea9fbac2c04a74ba0bd9beacf2934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13132c67910c8b3658ce9dc3f1615480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ba0914117eb11eb9661578388569481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4464f5a89467c1b03cdcd2288e52b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6749de88c2ed6ec7ec2984a2dfa28b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ecff9a950af6ac2068009bb4efeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1cc673b412216dd68ca40bf932bf9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9dfd80b203a2ed311aba2699419b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5af250b33dd8afebc17f2c190d56ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2440cb6898eccc40fe0e88034164f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3bc09fcc34e558bff93b826cfbbd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c2efe99e079f76ddee92ef45001b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e482aff94f05649330cb6a6c25272491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fa4f9b94e030f2d1ab45e5d3141e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc106729efb0f821170522f5389101493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d71435c2982bf91cd151bba7b5e7c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628318630a763c615d536300a2616540495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fca1fe2af8708d5eddba5ce22f2cf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cabdaee34f8169d853e5e7206c0e20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef32a866df3b48333410179a4a50403498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473090986befcc34231078aece0444a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e823fbc0168048827b6f0a3e2eb5eea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8b98bcf1b97fd3dcc036d7607e6c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9f897626def9b9c9131c3f6db9212502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72efd566fe9b5a983d2c0df216e4d4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4b66f5df10f0eecab0770c1843cf1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bedc08a238176bd45716598b53cac5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94159acd521538b81a707b0c9bd96d82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f33cea043489c90881253f250be44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0789cf71b85fba66a143fad016f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16272bff8f2166021c6d3d1992dfb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d20f816d06d93a51e0a667d73493510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3a1b97447f41238076b405876d5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27ac46fc4c48e953dfab5c9d2db882512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5499bdfd9c3f5839b8f7f49968e1175513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3ace0eb53d3a8431c94d32238c02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a94022ae50da28aa243c14c310ff5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d36da954e46d3fd77ed85b27fe732d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220148bca6940f11ebff181bf6d6d84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9beb91cb8b807c485955624647131518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d965ae43fc5f5b8da9e3bb120cb8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58936dbe4bf74861d01e4c9be0819d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94732711e7dabf8f7d56ffc8ea220521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02ad0e018a78c3139dc64bcce6ec2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e5717ca2d9d5c730e592fbcf7983523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c8d970638177d50564986033a61c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528e03a49763d7d4136a22638e1f5c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e9a77e132fb523777eb71236118d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5448482f5401f58e6b5099ca181a57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fcba62742b0ce4565c30060515868528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b387e48ee65227db54b00af4f2a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb8f762e8badaf78cd27b71314655d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971beec9b49f5d2eed9bc9aa8c4e3881531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658a0043705d1d0f7ce5a3848851b38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f172727a9dc0e4d6b19272bd5e4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86625b2add2feb45cdfbc66bece524534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3160ab26c9529b17eada3af4ac8a9c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a464f6f4ee99f214e5c2f8610580e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999b82bbbc88ae7b4b5035e179e9aaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d0e890fc304184e1f3374e6217818538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b7c7cd338e0ccfcdaccbde661bac9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c6115b62470c9136900f7e1889fe9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58542059848a6a71cc8232a2facd206541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43240ce4e8a529c3e6646cd42c46cb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec8ba4f4eaa0a7005d75cba45367f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97dd233aef1c219f8ac8dab3a9be06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257977baf9420673f113816f5104cb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe241c389bb5c45ea921086dfaf6a16c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a76c32058b6badbf784f34f916739547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05996afe93669e70a70541097a0c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32717bf8b34a56bfb3d13c2b2935faa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b785fa73bb1952c2a32c4ac8103034550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84154a2cdaba93a38aa9363d43341261551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61181b78e64cafed5651b3dfcf914d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc0e399d1dbecbf3f7ca574ea58b20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980a122079628d4cc64e7329a110e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c39512dc0a1edfa1ca5ed0670ead8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8a2d2a0146b5aeba09afd325ced51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc21606a90b80dc41a1787d298b2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dad808b962fc8a2f2cb30701bcd0f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea408624eb6351fc6cc99d08c229d38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90f030a7658b49e2a0034be8fbfbea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160598b08d6d34e6a957f6733208e34e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be509c1b97e4f212031a484e2980c2e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d04929996d88f6ccc92c7d7fa75e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f06ec596f362ae674b6a0df789102564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0a6c3e4c182eb1cbc47d4f021aeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5846dc29efd6f97f0ca4e7db4b1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db302c1c9c4a9be47d1dadb3a8163c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f5c6467875d8dedda734d807c9577568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fa2ff3901ba21ef94a69462d4f3bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca2f6c4d2f4a5a31dc75cc1c308a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610abe33e9531a7b0ed07d4809557ea9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0e688a42c5d008705c88961452beb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dcab75fab63fd54cce26d54f98fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeafc2d5b831878472911118b62e8e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721531ad8b9b6d1ede1709691e3625ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a6ca9898419f076130f0747c3597f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de8652df38e0aa23c03e84dbd8182d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c884bd7142a73b6262af66579ba23e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531ea4af9c47409fcdd3ca79395207579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab967361e7c2cf4f61dfdb3e49a63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770e607169d21942862f528680715f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669194630b03285f427bfbe42728cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e08feca4873c3bd7847a0a226d9d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cdac3b865eb094318703542187213584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebaf5f35a0601b56827f5b913f27e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7abdcaacd5db7251a7051b6c5c398586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b90fa193394185f30ccdbcd6a9e7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7504ea12d7f0a56d659352cf9ec011a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05950e6bd1baaadab2f412d3a3796589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6a345df33236e343a794c55d411e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfa721cb58225c84b610a784cbce05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477806fa71c252062ac80620504310592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a560bb07331d73b80c69dcfef706a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd0445ef35e5fef5130be8be7d6b34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee763d79daf01ddc00ff49e6ee68861595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3b9a086916b77292bb6eb692c4452596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66569032f4a1bcce2078759ca9d0fc2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f61d49e34c3bc77a77b784f3612265598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d95167c0bbee65dacd147b18160a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddebd6c095710d6f4a40eddbda0b56c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc110e36fa34906dc3e8cb73b76b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78fb2c1c0795643dc1579aca5fd6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53065d2f02d93b9f0dbdb020832e373603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6908f6c36e2423d58ec635e426c946f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fe624ddb2446a0202472ff747e81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c310a43583fcc7ec29028c2687eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747e5b7219f866ee5b9bdfc73387bac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd483598a02fce9a7b811d90092221608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655a190b3540a192ae52b33a679becc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605db6259a3c1c240264f7bd55f7a97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33517e6dd430a72217d4b8c5235f8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910402420c5fbd3655603677184bf242612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d6994c013b4b144f88076ae3a47ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455603fe2faedc6bb46e3b5012784e88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256bed4699c6ce49b3f41c90604f170615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d6c8d41aaf20ab2d8a384e1a7e31b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78766888c092643abecbd19295f0b34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1580c2ba6e91f17833595fb6d59bd17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd90ffa2d49099248af1024d289661c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4807c0f764d0ba6585707fd9efa5f4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b52542a49945d6d5f2cb8e66d8158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22db1236593f35bf212cf8ed39f2936622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b19d9fce8bc2ef01003ceec664ffb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c6c5ba7d5204a38237995b906edc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe3ea1847a920447235d2df86014d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affafee54aa2ef18b5a54b6b245fc78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f27669c342ebf7e54374ed66f2c33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3f7104381edab69a6c90d6fd1c70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a340cfe8f01c85596ff328c35dbbd6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e65d18f88c4d0ff049ea614af84b93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b0e6e3f479ed051db0bbd4e462f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a409cb571ce07bcc687c13bdee4c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f76445e5b3cd9e347603184a3c3a10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203802395761c86d1dc40941bfc8513634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23480bd11ec5379677e60b478c2c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26df8398669dd9536f82390c20f53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce532500822e748d0ded00db5f49bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60298901cd6519fd3e3d2e0ae36834e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e8effa1acfd56f9e6a4b7f474c5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea26aa9c1edc662887a60ee2964e0d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb29966790775ab30ac75b502c8955f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a607e57fd4065651ab93518476b5d98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141749c2010c22a59dce6f87aa73387643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063683ff628be258168e5dffecbdf76a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec91b92855dcc6d58d8697500c213645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473eaaabaf0d67fab1f914581cb5df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67740c1bda16cec30fb77b45c3628647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01bf4fc921a2db11f36f8578a307e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a198d8ba47cbd70e705c1c721a905649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdc37cb03efb58598e4d0e61525563650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ce4075499ed97ccbe66cdf73f6daa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fb488054066660dc0eead4ed9e725652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0581bf67609162b1b3db7556f2af6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afd9bdf7832c3e943fd528e69ed99b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037c95cbd01a31f7eb3caa5602ef21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6410d3bea4dbd543ce2295c22042bc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b3c7c653106f887c33f92f02d295657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5bcd37a6a1ef8bc573e582c3789a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91464a481121e04b81d161552a0d05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a263210b3a7a6803e3c6494a6342660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79373ff770bb97f16c576ccf5018e4e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba0d8325d5427b37106c9944594fb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd003f19f84ccb16a3f0daab4cacb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282b053d0f0eddec9a0a94b4ff72f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc6f3b311be7198f2f3caf658219bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19feb757346c01439925b9dad0c14e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6611e58fdd7fe3f876ef2f9819ad0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87fc039ab00c4d89ace311adb88070668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f4844a82613d3b2c85ad91ddda96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649806d7267569084ef555a21ca7dde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a83b209854d053937a6f5190f1f2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c7c642ce004ad7b7f504a537853c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b63ee0a647e800b126a40546e9e76d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93326f74f5a6f973109e784eb0fe30b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5ec66099e14027ec17b6bf0097f6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56af65477e5bd62d2c56b6a250a51a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed71d4ce82e72cd8058948f9a22b1e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba983856096830e63916295020a71a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7dba0405da028b9815241d517192679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4cbf5bb645d2a669e6e759f5b3471680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37c1478c4361eee2a7375f5b298cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6801e288c343e3c1c009dcda3c15a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980adee745e3288c0f9253db8e9866dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817adbaf543debad6c2e3e39ceefee2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25dc79cda6f8498a3eb483333df414685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371bec9362737fb7be2656fd4ca729d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e5d1bdb50d4e2556875c89a5d1c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e543c04502c80d6f0208f223a72f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33914f714e414a573b8c5ee58d3df4b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f78bde5719fb5b704a3960d7790501690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0081b4f4b030c0ca42eecd1304e8b4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d253a3ad490bb4e86d8e30a13e803e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8aa7eb0a419a1cda51324995e960b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08868596af5a834f283b3a47b20bb78c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137561e551518a092ee161e0a5d0ee4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2127afd57be665bfe9ee297f8a156d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbaa81f8c3fbee1aac11f6e1d42a29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5806abf0b8e78a49828826f2e4843dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eac88ec608a18d5bc7eae995dbd2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b938974f322bb3df6f83e4a130151f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3261b8b1ef1b836ab3ff304d763e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07173cd0f42e39824cd89602e0489fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280a004d24ee71d68a19b4af127cd8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5348b6420182ca6904524794d5fdaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30538486ab863d6b22a095ce040765705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d174da6b1f12fce7b5cc9eb0f8e2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe08fe57c2c0f53ee1079a745c7a4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb20d841fbcd99e7b0653043b9375708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05f27b9ce1f394874ed6f0e4282c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0fce025fa5227d467d450cd0cc19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076fd95461646b6c174954adb5a21e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c6e1dcb5f2ec34a452f59bf361fb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdbbec1c60c8ee13edbd1f4278cd6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4821958a757a41b1ee53785006cb9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9eb901dd577a9dbd4f62eae91a45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6a1bd2b2361529b3c59752c530cb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9431aa0583bcebb625810ebc119ada717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43c041a2aa249e6ddc9bd364c5ce31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990a351834753dcc2e843f0c5e73be4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d075c7e0adaed4c5b9b428a6b76213f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26748d0a2ea5f66cd790c804ec256e49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8a4560984a28c9d9adcfdfe5a8215722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17f6b71a808b75c3ce36926b74e451723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf48e267549bd4a0fe6c76680b9364724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8bb359b33566477ebdaa57e70d14a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250677eb3415cda3cdb0e52df99db4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface38647c7b8b7c4c06f8fe6e83559727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658b549f2f4477db0b97944d54ecc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5e84f2371dff8b3fc29d49ac5765729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7566378d01a918d605f597232017a90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55fc7d0d872a1ee84b25adf66018c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d7b0bad317aedeb0e26c2fd410db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065887a32811ee7c7a62fb7cbbd8e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e173638d1ad8aaad17a5bd5544081734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24563b084f3997f1664237b0cb41e69f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10c26b23a06d424773a540922a8e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe11dadfc626de225f58324432756737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3fd706b2e913b3ee526da27b81989738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e6601c964e91cf25149b28bb11e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d376ca87e5c17e3498fd3fd6c44c3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2438f2ee6ba8396b55df7a6aeed95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eca1e19b0e2532b28717b31f3c446742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040fe87a3095c61084cfa5344e59153743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b10018209f32ed23707e9f897a6a83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fed32f818556fe50f535963001ae6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc49b57ab43b56ae169ec913fa8de1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a88612fdf5a8f2fd862744f56754747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebe63e4b27f77a3de6ecca096c6a18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adeebbe4dd20d64d456a804c0463fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34af95f7d26da04b1419cd4c849b30f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a566c5de31893c7b9480aefe83b2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea279b4216ef950c907c4936824b0046752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41189c0e6581011a7dac47b1c1300f20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5161f483b5c9747b184a66e4fc2401754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae453db61880b8fd4246de38458b39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364c427f5ac52c02fd41c57e5a3e251756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b4c51ba7d078e8fe875206e4af38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5bd5cf8b5aa34ede7261a0385dcce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4014abab5f07418914739b554226103759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>