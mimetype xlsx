--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62345d054aafb72cf6a272b90244cf0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc2e4b96dca1b6cd7313fc4ddc3812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc0494c932323b71f8c02c5e6e9cf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf4bdb58870871d2eba333a1e855c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3364dcda3b690fa9d70d1dac277185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5263c911a3cf16f7055508453d694f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf6b438e7569b88630cee33f1b5c367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a14ec7596789e90855771283d8ab458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033f9239f73e9269fcc66a34fa81ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360d4a44c15c0696f33172f46c1f2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ef1590f75d7278df8feef6589a8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3cda49b6692b285c971cec597cd5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4aba9a8a00d86072806cda8de586c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2f0b3b638021fa7a0c55ed2d08d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19b78627d8689dfeb9b1f9f9ab0cb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ade66f3dcd49c05f1c18aed6cfcbea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5d40f219d08090ea131543215a5ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1793f97a00826b376f729a490b0fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006260139cfdc79661cda032790a03919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb02545a6313611c01d2ad939d1c6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7244e31599ecbe38bca49238f756321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ffddec9ec4b91ef8dec45a0aea72f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a226dede3115f0e0f9fd14e9df77e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f302dfdc67967e16b81f7f861739524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d05d30d7f7dcf8a62468cd98864ff025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39657f75f7e363757e0b125aee343e0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d7ecfc7c9d4d993d6edeac29eca827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10cb2b7db7a9fcb92e9dc833e4ad7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714bcebcd0ab231dbbb4fca58adf5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d0fed1a54662223591e66bc64e2c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95431dfcb7ac55973a483706e62aa39131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc795d81a48619929f11a90607bc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5422fd669cce182b0b0b475133da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272607ce1615381fcb1736482c1df80234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68a322b6aa420ecf0c684f5fe49f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f261458c0d1f7dc4868c05dc2d2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356d9369acee023d5cb975a7c63dd9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4f549fdb64ca9abb59191823e2b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d952f5b9c406653914136ea1e871939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b537748b9f8cefb8f90108eef66cad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd0dac3d5e9de64464291c515247d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85100443d22063316acb73cde2d663ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd53969f06531220cd32ac722710d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9b1403b9ba0a1bd7aff3d04b513b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de04f68553e9666d78ab97e200601bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445dc37d133f50e25da3e153253a61346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b6a11aa66b1117f51d1190d7f1e3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce93392fe325a8afea04e40f874058548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d50d2ce1bcb2c27086772e24e39bf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b387e79a1bee4918fa82e59a66342a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81fc471bec2daf4af1adc3b50caa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76040fcc567d49da840e7438e7719052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f9dc2b1600f2ed769ba3fa4947f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b218023565a4fb7132921f339d4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161849b08ab17cbb950b1fd542d7e40155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1982f5835cbfb1d4385bd0701dea3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072675f81e4e4a90e5962cd26c71a95457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4bc7c5e83a4532690ee965f0ac04458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a248412b08af8dcee827a18d1681559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad35adda760baaaa17712dddaf39cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902061493ba0bb82b20e584c252eeb0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a4121cbda2b770d3653e8a3f22d5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592542f6849545bd2ee175a37be29da363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cbbc7eb25659b978041f976d242a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba4d0c5274e2fed98ab18cd12ce35c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab79eafc89782821adac32778ca6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a5e5b5a717cf1486991b1fd1873767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19e754c021a428ea3fad0e367da1e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee6e1254036b85371b3a24f16bcfa969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f408460b6a9405bbffe95582e2aec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f3271d92924f3ca5ee54f6159ba2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a6419ccdb3b5d944fdcf9b30769d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d2f0ecc5b8a79d0cd7a46ee3a934f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87474c1057a4fb74eeb1dcbab8f868a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db00dceb6c7c971d21f1a22895c61975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612413894c8626ed85faf601f21e28276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcec67066f794f31b363f1340b538c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19224efa3500b464c279f2d2329f8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13e3352a9f2d8d65b013984b150db679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76108d82460f218b7cdf31e96d61f36580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781371f612fc22f24de24d2e091ea7b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403aa301467c62fd5eb5444117473c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e19c3f9bfd28c8e2311b08440ff6ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173938e115c4664dd9c6eb570aec80a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfe6c50dabe7de8466df470ccc7c7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eeb9fb5936d1e6677a4ecd914512986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec5cbf7622c1a3484e13aaf652d6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0f107ad71a2b387c04c5947d8f70188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345da7225b579a0fe6c10775cd02b0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bbd9a852272a49f4f011b86edbb5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3beda5d1375470192b553b860270b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a14ef1989ae28a7ccdd31207b392892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac63dc572f414aecc6bd6bf5fc0aa593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59fec17e481c3952122d34056036e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbec632ab6e21615ce90fbfcc236f6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbf71a0cbb948bbd5cd7acaf9826a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a90e30db765178ebee9d9d499ea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed29d6e640b87c72eef074c6685f5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5dd26980c6f1b2e4f7bbcd74e875799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a718f7c288305665bc3db09bda66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded39dd8ff319cefe815ac45c9299694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269be7de05fd6bc9a6c013a14fcaa7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd2b05482da405045dd21bbfc8494103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f523973047424c2ccf3df1005f23e8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3fcab23c9677a1d661711848eed11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b329868e321d41c694f8f63aca6b1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4287f93c4cec0f56f2dc71632b60997107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f7d2c64e1672c2c6c455b2eb3026a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe10ccaab63e9d35b3f5a957608b16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc9d43b96ddf582a1eabf468b1e4e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df76a664792a6d85b6abd09d889a61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8583201dd691f90da83ac412e7fe26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1819cbcb836e9cadfedfeacdbc6ba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d7cf7f012a5206429058fe3a6eab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a881f15e4ddced5253ec93e38c21c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec511a3a62beb17d057cb6fc62e88333116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d25e4ce7da67bb3a24f76a2528c17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9647243a4bc8cc05725f5319a43f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc31383b8108628d339d22bbd07da33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c2bb0e73d1b73608d67d4a9dbdbdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e3182e59d46bbac4f18e24478ddd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ec8a2d97efacc6a41bd497ad01ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8a0198f7693346ebf319ab6a56c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc40e83993b50fc4a66394a146d1946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f6d266fbc98dc730c192eff7dd8a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64a1ac8317e2b61befe617c9ef0ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc98bb2ab3ef38c4ef429cf7075f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65e6c590d7ed23f57f0115c2aa6244128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd9f55591323bc3be8cbbbcae81d3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b186f2ae1e1c1a693de7472ff754c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be604448cc93ad3ef60ec2f99448d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9cb38cd09e1c2023deb94a055cfa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3f43f95eb52be07b940239ff6744a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be17519764a83126c44f682ef9fcc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ea2906f2a673e6b51e7fe95a17fde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf2bd96ec1cf0f6ee5311a4099eb8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8239d7c50969668ea6dca4f9de6ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc623ed2732e4ca8691f735067f64a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d2607d44554222424f0f0b7baeedc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d015a1fc9d0e7f90051d0a46432c7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5f1ae3d2535c6a070305d941040d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9de4a3b55445ce6e4657773d2caeaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae3c98cf2d9f55399f149c2f2da458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c0c9a7290978428fea8c299708664144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd550733f523974b7157f8a5455b8ad4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63261b6b6818bfc3b504628ab3e87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d948b32548381373ed88b33e9a154d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589553ba64239e11b9f0241909d4239148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58561ce57bec4cc5903942e68602ddb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c66cc9569f93e4bf632b7e09653955150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada32ab5bd4c5ba1d78e27755546a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc5746b19df3fe2e1cb80cb35690c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760288ccff527bc3d90e3f099e08e7d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f35bee12b6ebaeff78e338bda97c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552d3cebd9bed83ec2e730aaae4e69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671487e5346704491745f3a03296b0b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae321a49e5f749f1ac96ad405780deb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b9ba260062b16e9531fe4a1b73df2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81170bfa256b4ccfba7a6665a1fe9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164e17c2ed1989e1db57ef05a83e1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa1d109574625a73d7994c4b6ada3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbde77af1b0cdde7bf2e13f7156ff9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6925a1db0d607d2b31b2106b20a2c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de441f14456ca37cd9dbdb5146df0aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcc3f18913332adb572e200b3d65f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac495c669cf28e27215f3da8d07fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58d471bffe5446a54caa97e9ba8de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a205d1a13f169e9a76cae4036833aa8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f21dbe607ba307306cb0d92063097d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69045004f6104ee5f45e9a8a0d806dcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32757bfcc01a4c1b836e166253736626171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410546cd5684354d9450a7639e80828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de54f5c4eeb2f5c0493cc6a6ffd0a64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672826c376e507d1112dc6516092410174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b638b0c0972892e3c44c04dcaaae8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d72fee88947d8cbde797603980fd48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f24dc9347598425e2246b9629902177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f073d4dd9c2eb340f723a95f8a6e09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c59b86f00724d5e1db1267e867ad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6697c4a815685e9de1012d9cd79d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da171f0de68eb01ae9ddbd80a72f90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e6ee089248f70e546cf5aeae55f1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb33b5fcb55bbabf2fe3b8c061dbef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1d260c8dd4f504caf6a5317fed168184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905b78e7015506538b1fcd43a35de5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3accc32a7918f70bd9caac09e162e49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cdea3358cc3133453a3c202370a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d947124a69db6adf0e45c12ec0fcd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc40bb36bff50dbd392510b0c06a45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dd42a0637a0f51f7222e2c2d46a83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ace36b8f7f190033a41219e5a5c38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a45e84933a2df75ce2855ea134077192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d98d64331528e9ea79a6320458013193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc502eabac49d837817ff36777a37a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e39b3fcdf10ef210a3fc2dc3ced4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a55ae6b0ec1c880d15e595f75d630f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b7a22e31b0077e910aa1d16346ef2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db40e90f4e8bd5f1267a955d31c392a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6be798818c5e15bfd61c5b60c24781199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb2acd4ac7a3a7f14b706d4cc0bc2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae33a6a5ffff72e465e41b84a43d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09213447ef8c842cfb544e825196218c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2cb9820310de95181e18c6c2081cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8c599cde0b0beaa9826a558cbaaf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0445c91c567b84b4adfaf7d298b3dd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500e8b6e4287f2c55bfe2590a0a923e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da076199e2b1c1913966a414e14d754207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a0423988b3a6a299f8f1c7eb4efc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357185761e1cd97e5acd00f01e68912209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a65767b055bdd7d3bae85f5878cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba629cecdce55011fda15cc50265940211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4292a633d26c18f8006adad773b963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cad72052f4cca5e6854d4e42855e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1873903ad738640e11fe125e2d31d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef97104e4a848aceeb124d5326b76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126c2a6b111d3041f4bf0e31684efd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdfd3dc549e891fd412123469ac839217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e19d1f16a99539d15b386d2f48702b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba449e4ac616c64e0df611ccb20961219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77b93b0cde8bb38792de5a3fab2f24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11467c335ad6d8b886423797a7af93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43081357bf5e79e82e9000b398911df0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be1151aa03f2944ba635bd278fa055223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e322a7275cbb6927d8fde9d60096c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4e5c7b442e64f0e87ca8067f8ea1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e31a56b5514b2547f112ff0925064226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a75f710b5369fd3f2a5c121c2446227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a81eab8fcc4dcc2898a49893434c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e478e7f006aa621b6cbde6f4e8a67b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1579e0e1a1bfa710faa770e2e60d452230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb35d1d1482c4cfb4bcaeda8eecf97f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf8c85718c51282f2ce22a0d1526f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13939bc108107b9a4a1b4717d8469a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9533e87617311f136df1f93f37e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eea69e4c6995aef91613f2691c082235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a516f284dfbbb48d0a8bdf6ac32a878236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f4ecfb06611367a88c271fdb4c49e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469aae4c5b86636c69d6f4a2361fc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ba257cedaa12a626ebc88c89fed4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef40d3761e5d0d6ad4d09652aec0ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42929f8152fca5ad966054201071c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f0e9f5869bed44d14022c737b5ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986729b34cad8459c2ec77efcb73124243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb2caf421898dc98018eebb086692c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3780865b16fd74b7f4152d03acf9b15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f62b39275ee88033a57eaa26727afb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f655d5f6627077edd19316adafbf053247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d684c4f457e806483f703a30c7862b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99b4eb8a229aaa299c5494a21e562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2d64c2a286353d6ca1dbe3a32340e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e47eaaa8821957b449bc83e386329e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7435d873f108bb80aab20c7d885f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b004d72ffcf2b73748acb60701339253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef64359c2f611a5edeb9a62e23805254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45db4373c7961c28fbba5e1fbabc9eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5335e4fce84270aa0e43ee3c1a06da9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616752e34dda25e98c757fca677c1df4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27529dabf12ae55c6280ecea4e29cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f2a7afc088445d06643997b289b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cbb9c0f296b611584807facf2cbf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90650e03dfb889e5c19bc93968d07da5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc6b2a6d9444b4617e16d8b318f5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37296a161a7e0147c84c6d921e02696d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3944258b09974b14cc6d62ea6a75884264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56152158738be1a0c0222d4d97cad4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6e50c36603fed15cc72e8727dc28c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca713e7b8650cd08cf312889a41cce90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73bcd5a9469665925263254de2cd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb42a76b7dc35f8c670b4dd2c0fa3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eafe1818fbbbccc4d4df3e73c0855270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111f36294a54ee3385e301d3212102271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601307ab7124f7be096c54a3e40531d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7a9ad8d5dfdb32b36b940b7cb8f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec737e16e3e6c98c8f8826e32f65232274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4f53378c1cc75dbabbb6df8f4122275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e7ecfb942989b1292a497d1c4bd54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8699dc704370515d2e2866e4097a13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9dab89f2030a3df7a065e1e5a50df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b35c766b5dc2268db8bebc4be536d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36d3cc987ca4bde896b60ca5ba16ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2cf664da92b0a709676d46e417323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374dc0b9b4aa16becbda77df7f1774b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e08da3909a8e5b452d2e2c99b21552283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8ccb0d36632379698c56d99f9975284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4af8bb75f60945b6c063849967eac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807f8b65afdf92934628b2ebbb3416286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb3bae77c9956a11e3032974b5f8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c6104d9d758f0e866e24a71af164288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef7b98ed3bba20548fae4a5c04d69c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5903b2107f2e7aed0550028cd8bf076290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f2d4ef938f7a260d8abe20b6fc31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae355526b40d57cb00fdd7d5fdaa6c21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13937cf61a65973f3aeffe22c55d45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f15a764a3ffbd266c5cd1f93476bfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afa91f0554ae6b1775a138f39bc50f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547dd3f2b3aabbb7da26c7d12d9f85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572155e38c6f5aaeb4baff1436bb56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37538b8c996353e6ce687a304eb18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b4a6204ec23e6d5980b44d5c195c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87243169eecb81fec8633b7c2aa79e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb3b22d7bb943a87a624f8b84473d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed3127c3f3961f24122663ee128054302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fba50c83c73f3472181e131cd9e3ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ce74b4e1a6a9f5ec348ba00fa510b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6dd62b5f8a9367632c0045f049786305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e06e2927d55c87bd7a6962509553cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b0098b42472a5ab1a6fe4ff3e1e03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0719db02f288088d416aaa14d5bd5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d09005c9956db2ea319867418b58da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90967ccbc9dbadf9eecab5b3fce50b1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2a12923adf7feca4bc910af0035a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a030b5aa86c023e0b06849d0794eeb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b5c1bb8f59fad5b7860390e158fed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea1f74a4191057b8286c1ee6085b51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b8db0f4f5d9b15747740c167a762315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b41fbb31379d660190e05d2813291316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd647a255f4b492ade80e1f358aa912317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc968ab3eb9235f12ad9b051be23d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372830cc52e1f3aa7caac7be7c3b072319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378441366bc5f0a636d757dbba1687e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81f9b0462694c6caf920796e6e616321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2334b25b188843365d41ab1e251057322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee6d54d622a81b3a6ebf0a80e9961323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6394d99058d98563771c886c93ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff74e7a3d1bf59a1ce2235699ef625a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c1f65599750af6f522e7870d9dbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc05cd8de5117907ddafba0f22fc1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc23a634273e3f010a56704fbb99f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b510eef24b29dbdac8bcd1e66227e77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9407dff4cef16ac630a96e9caaaef7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92657001bf3f7fee165cf13bc0e85c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cbfb2174073354a99591b6e2fffa2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa1bbc2fdc6f7f9798817cc0603d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4af6c5950fd16f89c79a7b407c862334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b3b5ea1e6c04c00b12b1eda517fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c04c4e0d16fe10472fc38292ef637336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c388ed558fef1b28eeb00eaa23ff1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9beb245818554b28dbb5d40f1a8731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c207edd314921dcd4177e1de7ab56e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a4c7afd1df29c058d87b940755362340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308a9822a69bca3cd2e7675119273b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b01a22ab487801aafe2876e8a35e29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff62751f3dc53f4940f4e3def586ef7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42b915ad94ffa99b4d0b176f55399f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b9d6e7e644404e6806d06f2bed548345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4579c13f3fd9edd72af44443288221346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9ed5bc693628bb9c8e158f87e6657347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b5543a644af5e47bf5ca8b108b86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a0b43641924983b0ea1355a1717f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0d09a0a14d53ad0226d682bad567350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa7cbe6a4ea65b6efb81cfe7238692351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01362a348a42322728fa0a586724df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ea9fd57aa505f725d321cee47a8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7ff9a2ae393c6cf952636975fe87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942016e57cf5b12891df34cee6eccbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c852677f8c2c199474fad6c427fa51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab288e964a3690e6a0cc0e6f79f365a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09509da0cfb9ab6fbe129465d75a29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a18c2e2e61a79643e38af8034fc2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baea0703d014b3ffbfc05b0a65fbe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c2c10fc80181ea4bb06b01026238361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bdabfc19792b0f2fd18df935df208362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e797c0ccde1b3c84bc515838c40db78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fd17fec74acc6867f8dd7d7603ab6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0e5b32b5a955604691e85cb5a1f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a136519e98c38b68e966292b4c5cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de9208f57aa959b00c990ff1f042e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221daf0a495876758b27d15bd34e2fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accce5a8384ebe6696ae71b69d9f8a38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26c735517645516e2694c15a9f823a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3dbf7ba2a56ea5a84deaa4275eb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14951387f2a6bfaa4c74d4f7fbbe502d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985226d3a4476fe6dc5163535bc2eec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb797ebd52e07017963423a907570228374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec20855c7798b694bca07bf3273ce6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9492d1c1444f02d1f323ee4e9e987376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48290daa83bbc758f3002275c432d441377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346ec5b8757a667a3ec017081623b32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996941e1455d6e23618be1ab73413c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f31b3e9aca4a80a6a04c9b67d800380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce478fac240fee8f920eb1773b99d4e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479efb71cdf8627a3cb83192a62b491382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb811753d590eb0f2bca976c5d055383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1893d93c94f812123427d50d0545e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da494090cd8bf9a535421bf315036af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861470821170cff828aaecd4ef11d434386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6913953e58b1535713910805fc004ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbccc403c356423f89fc8beb39ad5df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db38706569b68eeed19b58f86a97e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f412cff4160d7e1d569d39db91c15f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ee605ff69713b0e50940322f13ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea32f3101fc0634f09a498efa27e48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff75aa3f7b258ef4393622842b562393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67931b293ab5ccad8022f0cd93772d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9b9f535ad0d0c0fe5eb6230e9e810395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3efa51fce62948ab146787f35ec86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3b6e86bab12c11abecd5a22d1ecd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc86b75eb69a80158aa65c55ecd7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8640993cc94c5c6d18c841755bfa1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc3e72b69099f7a18ee7e47a8167b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3326d15d75a8904440608b209c963401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcce4adfaa8b31be5c2f099ae71fd03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376cfbe008e2bbee10eebda832983e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b3004681ea19f08baea71e02c20b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff3c6d277ff5d4e3a96273c0377dd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af62ed9088603ac1e5433f1949e0d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c643a7ee9a96e2a4c295afe5fc3cb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1cba4309689be9d045cd28be689a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d6daff9d35198c111c5da24af502409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385d2d1e96240b7ae2ce60dbdd515c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb76e7b8b02f0b3cca7475cf0d36e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374a043286db1d0f226ef041eb0587412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf411a7d8390715377a91e96b692d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94e0202771f55eb1fb199fc375178414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c332ecb6722a6ae94a89d322951d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955faddfa375103e139d3616bebf043b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f46496443208cfe3bb9160529d9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534f6755306f3477b721896c7823f97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2055b9531f64e5a46e49f1259070d85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c803fbc373e16781e88123191a5297420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36152754776d6218a7579f3ddedd57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0722d295523711c1a9f3abaf60402c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ad3bce38d0f3a91df3fcd4ba6982d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4078ac0646798f2f6e8c03e1b2df89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ce417a21177c679b24210e522943425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d1748a4ac0b22e7e06387ecf37eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61edf6d6b29da93cc378107ddb6c43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92830cab9323b8a4efe5fcfceff910428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b24e815552962f4aa25d6cc832862429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aafe378f56aad048e90cbcc1cb5a58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1715f1b4efed6d78fca8583823c10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f3b2ea1ce1b35497ba04a743f2f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d72f36f4527c6905c8e05d9a3e2a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cedb69ac7f6a5914c160628e5fe33d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a036e45737b02dd3222d4140bc2ac80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e50287c6d9d6a9b419e1bc439ea2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cd342ed26edc3dd3c7b3a3a90658a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10d4cfc8e333a5ead9a30629178121438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1157fe2d66da621ecd8814d1f2b315439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588b4a175b078cac449eb7aed11f17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f00531ee544fcb0fcca3d9b335d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0910b8758bc71cbbd0c635f45b83b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed358b7b06ab4dac407c1fdddb79d43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c217107e70c0151ea5edb3fd53d1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5b40888d10f5a403d45c204aaae53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed64b02d88c9d16bc4e1d7f351e2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c5a847ad68523f7722a72c9d6f791447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804fe8415bb20090969ab75bd2c6d62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9169912a25019823d6e47bebd3c764a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662f3e5890ca8c8d2441031eae6acf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0904c0ab93f72a16c0cffef6abd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0e3f2e8a17707d757761c578047a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1b2313194416f20adf388ecb5b682453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e62d3f6158ab8c9775f1b4a8b8eb50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c07a3d0a001e10637c1a7c71456671455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aeead2d6aa97bb2a3aa5e73469973456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86d923d571869b94d1b6107e80daa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9278d68940c1c2e22868bd42a1a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb031a436773c211b94da2dd4b0b209459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d9fbc31676db4563f6bbd5200a05f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8abb1ebdd62136c46c5a6c038686ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749da7e2ac0d78201beb901aca1a6af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb528abd370fcfbb5d5fb8de4c41c89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb056d9220bafe4c4a77c9151deb565464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a75dc2bd97775f92560d4efe83124465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1c3c6fedf02eb578c28d4a70ed762466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6af233d7be57dda27621ee57b9a830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5a180a6c77948cd6edf2bad4ac65d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eb69eb7cefdfe5d0c27b9d16a3995469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa223f815dbc703934bd1e2fcec44b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98a19b7ffbf9eb204c68aa1e1dfbab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3b0de33b341daee90816ac0f9a37c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51d39f69dc3030bb22254895a7060473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18e31733b7b86234b22565f3cae809474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8521af3bfa3428b876344386d9541475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8210eb0314262dc794afb778ad1ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ce3676cf301b43fc5e5d6454b498477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cc222655cd446e524aae83aa8bfc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d4c7a7b310f9e906442a47c91d48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597b24cdec0982a5c472d328d4ee60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f49f4d869bd803b3958476dc5c6930481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5fbd3dfdad5515ddcb85dbd61540c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ee5dd71894ea41b810160e03dbbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec12540fdaf237813975bbbf0755df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7cc447040aaa1d618c1642f8f64fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210588febe95a8e9ee1513a9c63a069486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2413088b520c5d5816e562c273f3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b8f2b4a2d90ca1500d152cd3d6694488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bffbed80d82537f0fac7ff57bea14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042ebd7a63ed66cea4960404b25f433490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aaa0488bd4ad929becd1383377f26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41df5d02ad6cd4c73106e160cb81c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff66b098ac7ff9d4467444f476b5b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266c7c6d275a1fc13e435244d03f345494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f57c20bd7cf8933173f4cf6f23dd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0c15040979597e78b9beae00aaa26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373bb8b2102b1da4c67215e6b10ac32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c2716005ac41183acd66eaf121883498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852028c780ea86a9e38d21cf37b9c5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80c242857aa5fa5fcef08c775030da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc5f94fc6fbb18745106f628f5a6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e762fadbb4be64021cf8659d6a6289502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689558148469c88e4577647511b1725503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a545b103aee519d2d64ba993cf12a4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81fbfdd6fb5985c5570d1394f18837505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0417c262f281957350ddef4a88445506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127beef43813a33c13b7aeb0823c21ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e47997b6fffa9464f2d9829c0f19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b1d615b5e8c5bfb3ae1321e3cf7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9126958c3e9be879ad8958e25e418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de0e8df35bcbc0d77cbd5c8abc755511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09fab2083cc7c4dec4408c3c2f4a33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a2dab3ea7753e38bb5d19137a481513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dcfe5b9d1ca8515592537bff9b6d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635356699fc77dc736c2146bfc5f72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90108edb836ff42aa03f406864b69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857654750b887ca2a794f3de56747804517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ceca7e1f992ec416a51b970eb665518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ceadf3a29d5cc507dda00ceeaedf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8997a3b2a78ffd958650982eae81fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a0a9dd3edbdc2f7cbc26b6cba16d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e21855bbcf764066be8197c07e8b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b762101f799c59af9240dd9b2af21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5119ed05197f70600f87f788411f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f794d8c35837de69c047fb619a6f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff26ac0dbb08fb8739afa824be3a5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24720a20e80c321c08ecf0d3c86cc90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de851ed8cf03a9177a30aebb8503f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8a76aa305eddd38f16feb8cec6135529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1798f4922165a319e082a9e1a7eaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41835f3479914e7c5115950d135e6a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3a943f6172e5b507b845e6c9dee4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079d378bad08c000b11a5779996c99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9438731d5756974dbc7675be7b6862a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a09dcf4151b0e83ae7b9d6d8d54dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816493bd4488bf3558c26fa0bafd36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe79b8aad089533ab6d8e9412beb7b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d10fb7bf2a1482f35e908baabab356538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4466fdb8a86ab640eff6a3f55bf7f49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a97ad83b6a463a001cae375de7f4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286ac2e0fc590914f76161c4e328e7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e67af0e45737a992aa9c76dd92ee53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93669734dd8a87568eebd3de3c444fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928577e0126f55e00a3fd5649cac3107544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f079bc4eb9a5be20a403d900bea8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36f25271a884d9611df47b19acd98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee361d0585419c7865eb72c5973943547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0001797d841b41c21d223dedfce44a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f18cceb333b029f5c536e9a0c0f52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9cc908127363a2413d2a6371c21cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141cbbb736196c933e219c449a01103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2982a1f9482180d7aeeaf924df386552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe10fe40be6a10cd7a243b8ec81e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384458123d48bdade8ca12cb49a93ec4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d9feaeb10326addad0b4149785926555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e50a56e96f162928421dab749a61ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd484b9052b7f9b20fd6123029c1ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060e0f2cdd5670244d12104d35868d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91582f33e0fad501ba2721fa882be247559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59443b3ae33bd02fd5135bc20bdcc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9a93556a2708b7f36cc78f1c5ded561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5612297249413be2c80e90b6981ae3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43a966cc63faf66c9d5b2469067d9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1a22bbeb2e00306ab79ebe74ce71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a3bc83a6fe5ca0a2f8e7c902577f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dc444fb99cae469f3cd0acbd2affe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a982580cdf0853eac3add44ec927054567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c97b57ceb8c3785aa49291c599ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a8cd1e9f46253aa221beb07177e04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b80611ac9dc5d6c65a5fd539e94424570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88071c7e9c3dc5f1ba956520690bf24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b3147aeac36662c1e820a4583834572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d82048d4c14f221df924bdcef7c007573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3b8a924f76f761384f00079729ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe399abb7b1a41ab34d4ebc4ed6af7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988850ac9d813d8e1c977807dd080ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f6a2f168c81d638e95e0f4b60e7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83c4c87b1767e3dcfe5c6a4e66dfc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa1e48f210f426795a8b144ef5d224579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6294577383da670d369c25b0e6e7356580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756ecc1b0354778968e8cb1c40dfb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683348505e833acd34602f95175351582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82131e877e7cca465f31863f49e9de7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e82561676d01a71ecb7020b793156584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d2e62f0fb8ca4292ed5ad187c1f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1937614cd7257eccd10ce60cc9ac02b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082cc0d76daa557f15580720c42d00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a513884e810f8965ab52b2a79125588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db809a38bd4d02914d8ed65bd91aad9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4f771beb259726370c175081035e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610105e21e70a1a3a1150523c59f86f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c147cf70a5ce917f02777c6c93c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761203c4a4713f7a72f27564c9ddeed1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e09384781d7027c701d6e052e8d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15123b52c2a7541fc79b1f7ea31a5541595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972408f4044bde7dd20dfd11fadf5a69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338e977efb40d49f6f5be203e1a8439597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ee3788cf54df75830f8bbf7b63dc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c811500e87b314e2a1cb13bb3cc77e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdefc596d7603da159f2a5456da07d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ef9509f3e01125d20abe6215e8e02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dc194d3991632fcd5f389d251207e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89515a661b332fb69098a51720e0bd87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6613917d9c2717934b4a887fbccb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a7a690c77f23837f272523855822605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df8c865c7c1a7e054611d1d05e196606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645466aada96f99c1d555897be906c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8278229a3612e1fe065bc6309be535608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b8da3fedce3ccd6e8d47d25617ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c01d0bdee8e535b8cb690657d96659610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673694a461bd4ecbb7e042cd3a55ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802d2006f917370fdbc6a0f50be6461612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24729d855975831e1cd474bc548ab986613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f7ebc58ea1d560845b95cb8732bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471744edb479fe58593d214a8c05cf49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef7ce6b605c2b015096bd6ff94b85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4c263295fb77fbe10c2f649bf810617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606fba630e2c222e7996baa8cc65df2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20debe5e9660f2a3f3840a280e57a6a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73351eb8be91abb371b3b12389c1564620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48ddc6b63de8d1ccd07684d525fcd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c264399006d47eafcd3572bae92a41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee644d19c64f123013dfcd4e42b3ac3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada199557f8ba1a8887ee310698b509b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e60110b1b95bd959aa1d07d9091783625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589f2ea34a5c647fe1d151af5b17b20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d9fd5c1fc2b3f2ef75a5ac81a28f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6becf7fbf7d75822f119869d202c14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee4223281d43f384d32ce627b3ea7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b0ca1350efb6546db6024d7f7296630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917db792d74821df2e48f189f16af52b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca242cefbb0d0b9a684bed5508bfb31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ccc5a819ef24ef40242f36eb0769633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c46f88da9f49ec02322f76f36a57b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ad34f2577665a0730129c2087f1fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de372263516a71a69e0e71b6cb4af1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266024ad093cf44487d7dfd58d2e1f42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e49304494ee0eb0eb725ea91ce472638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc49e452c1c86f6b7ccf540970d21a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918561052d0261ab84b42f29129323af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035fea4bb59ec80f6c813837dd69009641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ff9fd7b8e7e550a4e465980357dd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ed0c759ba0f63e9d63215d8616682643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0d8910480a697ad743ae91d0db291644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc50bc8821998e14fa029f1467d80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac797ef0b4febde2d21712113eb6bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844882a947836c6ebf295d2d59fb7d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe40e0e9426c0d48d9c65131051d4b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96702b347eb3a8827aa9fa06dfbb0d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f474416b8002dd614e8f6b0f34f681650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d24e6340410a09bc2e2b0bd97dc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f0c0ee059a0e3dc47a1a5dd482cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a58506e9898495b44afc4545161b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594057c8d96d71b92e695b043ae249f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4f629a08a9ec205220caf038f672e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bdde5ee4eed89f9c940b8070b35cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9c7ad547a679115ff2f30387e118657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cb0af61234021c3645a46c9bde5a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea42d4c4c5bc166280a8634996371c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899814a1f89a0ca11b24d4e4298d3e2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d02c75e2704febffd8a8f15e08c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86643f52225ee053f7ed7fe6f4e8146f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f16afb8bf6515f03d04637f4adee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c777bbe3b3d18174d505e4d2e611b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c68c58d363aeac3a5c6b0e28f93a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853b2c61090548b91529f00d47b5f6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfed98743d399be72f9ac4a1a157c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1c7c21e5360b9fdf1b780baa5a3af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870838e7b15e44d4c1a9ee4fe3e7c1ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6212f3000e9970eb306441baae609b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea3ce7294aa8ba9d4c0881c7b03663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f74e8fe5ba5d140c855ebed2bbc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12fa3e10664e9bf0e7fcabf02c1cb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733a9ca3e69741b64a2255a18b2a93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0cbcccead5650fbf21689a4da07f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755a1761119a31ea6e2f267aa6a2f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd62073b6f945de794efef2c8799d3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931032e57574dabf59ee1365d34dc2b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be815ad7cde143e1730519d65ca190c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6bda15119c0f6def736ee6533a3f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf40bb24927f6a9ef22f98032dd05b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa47e70f301cb4c1f5c2453e1fbd0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e137253f6cb3966893e594c58e0d8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fabcdedc8e05711ca6205e9c10ffe5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8d883ed0f35b20507b2c9456ddefd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cbba1fd7a9e8e185d6b43a3c833db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74be3052c9857af7847d615533b9028687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83c55a82dcdf3aa65d3e8faeefa2c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6464a7a55569224226a8e8acc9f46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4374835998eff1fa46bfc1c0c4f030d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed68aa92154dc5e8f971ed27b4b76ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62d0187b42be9bb42b5c13f9cea404692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369287a5e37f79432dec125def414db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bbd85ec4bb134323464b30e6a08b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9010c8d4b4595b2ca579c3d8c22109695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cbc47c513ecc60b8e73f257277ce2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4439f7393fe0ac60db84f36909581697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60f1e431a08df0ea2e05bacdf6941e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f05bf926c1f9cc6bdcfc811d9be1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe62d050ce934a5d1eae420819ff75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6751098042484494d033bb752b81a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104020efb54e6e6482b9ada62dd529e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5675ea0acab1fe1d0173e16f3fbdf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d844bd12efb81b9904a2402095e2203704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3e9bea578904de6955c1a978af49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c530f53d80ca183c2f87b2d69b780b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390cd35c7ba4e3ca36bd4ea90e3d744707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdb6521d4226a509b50e95978a2369708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a640df76e28a0d554c56848501ee449709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6266546964df2cf853fd4d4aca328710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be6eb0e7d579f8199163c67efddbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193bb07548abb9a87b4c7cd951162c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518c5f0e8a6e14716018bb11d088bcf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eaf871f748f757d618676ee1d6ee6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0cbdfdc66f662af19e22f9d6d2e40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26033027bff597a4b15d6da2b046524716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9da7055986cf7a167ac9210bb886b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a497fb06091c3ab1d28484a0939e5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7d3804fca8ee66fcc0301281d8ddf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f737783d4032db8aac1eee287e8737720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcec2fb46060c110b84e5addcae8745721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1cd4facf686f4b4faee65f017a112722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f8f68a31ddf67629505101866d1b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938457f322c28846f46a8ed19e61d62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62d9eb66113e5e6279f90a2774ff75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d15f1d6e12fd9a8c36a7a87954370726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea46cf0b11fbe00a254685e23d539727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e6109cb005e298d3eebef7f28b51d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d545cd662abc92532ab5f2306bcc45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13692134c8487450da5a7cb5f49384ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501809a958a8c413c95bdad77410b6bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6924dd2b8a3d7afa01dd54d4ec03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264091dd382575deebbd71111d09fb71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a79e36fa8ece05c73c94720fe9f006734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb4adbade0bb186c0161d70dd4c51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b3658957fdcf5575bd283b72dca5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e95af32ba1fed64a8536c36b59abdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b440baf66f6321be59385d382b81e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7391434e6a0c581b0668f30795a27e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281be4902abe0812d0cc1017de64c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e3047a49eed056ba3d2944a3c9c08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6568932eeacd768aef42432dc042742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27ff30f247875c5eac3a2f84996ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228770ca058edb69194ab9386d4b719744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43583a41080801a5d0e68a196ae7c46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e4c8aeffbf939963ebeb863c7f0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be5dd6dd156c9b5072f42c2df2af2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67208be150d0c76142b6056386eda6f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f1059b82a2a3003cf1e935a306f3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2780112441b175c6646f79cd0bed86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221547ee91a7421dcbbc49f4745547b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797551cb13c946c9c948798cc15a248752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4abe874f9ee35107abfba50a21acfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d042e83dc4c95eb0dc61a7bedb3d5ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255c1cfdc9e117dcdf2b11a7d377884755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6c40a1bbbb17a44b7ffd7aa8acb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2345866c6c7725d94631b88d69584757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333864911b602beb4095fb450986d201758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd9c55d08701081d427e08ceb44a2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc5fb0f7145fa7ec3f608f763f3c751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d452beadcaec114ad3bbf7786dc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a57b084cccb7882d84117ab17e2293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b81888101088dacf69e8b922e1a424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e81910d98bb0e4bbc1eaacad93cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd787c6c807686653e7de4139f70a08b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a277780afec2fef81339955dc0ad687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffeae45bc6c5caead8ace5487c6db78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff8cfe5a83b02c660b786a58ad473a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576805679ed8245edba3c63fb9fbc1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d96afb57b08036e08b55d3b36edab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded4bf5132223bb7abaa8f878ccf58c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9643885426c97851324fe643afe1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35668155632a6add3857459db5d53d5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755d3469a9137169e58a62bf2ebc7e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e46396ee57bd056523703702b0f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746cc8fa21684ca398f7b47434188aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ca539643c61bf36564fd6477cfb6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee04b52deab047fc279cf7de86d45219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc17e47840b7dba25ead99fc5fe0b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee355e9c3587a6417f76b7cd7673c3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321485d6be9bdf084ae0c75f9752fa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871432573ef249405a99c658dca618b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870f0e85d9489fca1bc7c49dd0a7fa624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45220df25abd3d43f84846492067476d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dbc2f0f0012b1c9567e05882af42826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f6962ba3ecc590714d3ae42f528327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d959813181d4693ae7788152481b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40299d5b4e9b23dbe630ee4b2b6401b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82389f8b6bb7f8b5b190da615d8bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d80b3bcf02142a6c4e1d17e80147f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e029be13d716cdf7f9789bfca53128932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f872bb4b1681d95be7cb60c3a8fb6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d096185834beb4a2989f22c413cb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c048b10a1ee85de5595e0a33c4a72fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b8e49ca5c355fd0f4abe6c9628fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48073e636e4ff5f7d23f82886ef01f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce380c1a0c934b4a6f2e424de20a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02734d9545f4da1e6f36b066d297a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aca0f3cb7af7023f91c362acd73d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01576698d88bc6208e15fd74090341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc317367184b500b512b1b81ca45242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e763814caa6a2e22d0ee646ca33f4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5df67bc813e5e3480df8309648d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b062a9c12ea824165be8eb896ae42c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95232a87e9c056606f3f415410af9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce4c7c8fe4c2fbdc39f247b5261b1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5918458e34b808d9fe7c65c367f7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef35ea0367b164aff2d5a2dba262ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec621725faed0594915bce5580602bb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3348a785c4da76bbada7fc9b4ba0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c61cb4948b2fc3717a21afab22db052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f3f89f32984b57825094a260f76b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61be56ba2750d6c00dc0f8d61a152054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1de7d22efb406e52329ed6bcfe66855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14303329bb4411d8d1b820b2c554368056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fc9c8c9b759c4d97f34572c18bda257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb50061ab2c32745befe6291cba1bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c983388e629c42b5a49e9a5ac99452259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b733f1dc8859c256a817e8f6014d6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f357f6afbd3d41fda2aa40896638861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f16466132bc65c57815b421cb805d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6754aa30dd15cfd255882e1c40551d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354ccedb4238cdf2e9279d8f6d5e56e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c27146e6c2512d74f8d1452eac4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab33fe23a5b873ed411c0e2e29de166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a779dd88fede886394bc3c63caf6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c980f01f2e25c9e2b1e1195dc4111a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd5fa5bc8f643f26b4cd12d63d65169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7c941c6a3723d2f57302f1cdbe3f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e82c2d1eb7c23b017052dbdb9a819871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e732125f1441c1a7645d53d38ae4ab472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc12ae3bb57458cc5d65f551d95a7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c268e38ca42ee20e4deb8ea120783f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0738f14bf1176f02e47ceb2d5d713a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5e1bc17eb88a79d1f486aaae24cfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ee22458d427ba4147f68fb4f141f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ebd05022bd1572151ffe793bad80278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0388a4a9936eb37f68b87da278e24479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e458664ba725980724cd22446ba9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efd882a5a62f294416e990622d4cb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a2d9d0207b7baebf366fd0c80d6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f33bc18f566b5b787b0da766572a5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3542e6848928b68fabbecc6324b1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b4104a5a64ff4d0545cac8d9f67185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbe51f3888ed5b44f75dd5c83afb8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a9298ca64752ed51607190fa7fcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5916eff50e86b4c48cfa25b130ab04788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae332a571e44b97539461e95dae3bd5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8a17b151131eeb0c5919275e0c63890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295625887f0639e0a45c71ea5a872bf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e1ee16a9b378c9bfc334abaa44a3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ab4188c8baab67832161af512f3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ddf4057c4899b1b887a33c458e61a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdfc52f5249fc561b7e27eafa83c6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57061d053cd7af52487b3a295be339d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18302cc1eb4715ba52a33045795cc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2721e79349254e31e67f9fcab9b69398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fddca373e397d24fde48cc59c0c8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae422063f46bcc318d3f953937f74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492b19e2d45d6ed9dea5ed51f76386c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584dc353bb384ed9cd8c918ffe5934102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d792c28b12390bafd7206c96b655be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd132807e4d24d844f0ab599dfaef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907628eb6fd64e0ebd12c513f4b494bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dbfd1b7f746d2ab79838864f73f48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a90b00605ddb05959876ddd4efe424107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8c6f85fcd071d05b4c315357af43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6425affa0df22b8bf9b76929c36889109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aeea11b9e04514e794c8b68af3614110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba34ab167f7dc2d3dffa1b6cabec41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c716dbab17c9923575ff57d2bd640c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dbbf1546a3fc16679713ddd6aff84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53fbbc5244193b4cd4bb8706792fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e398ca71040980d4dda51489a6f7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd90dde4a27982bd17a61bd4ea7f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9443b4a469651a8108e3fdb8ed8b6a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206a94d9a9ff31d277112ce176162ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f10d96ec496c30c240efe8b749e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e691fa9ede8ec2c50268fb74fbf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07121bd00f55fa6203123438afbc0de0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953a203a137759200faff34844a0a4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b733d322848edc1369c173535f48b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c433e0cdd0a5771103cb26f09b4a6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2a8668efceb0b2341f09a6f60ccb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555113cebc6f7843179549a16b64c13f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68df9bb4e5968e2669d258bea9c8ce0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5818354f20e63d362e5db008625819128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c3f07693deb81b935da4c057d300a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb393012c07379b511d99cc10aea83c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b63efab474902421fd628fd92a3374131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675990237c0eb1bfef6ff2f1c3b9b6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8baa6f9f2d6850a341a0a3e0023c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36012aa012c7cb3b82db4a47751296134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff210e6e84a9cf51dc029ec723768fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450dd8dd7aa333bb1ce3e6c31914516136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2b0f2bdde3408fd3b0fe9f81e104b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490c8c7329c363bc4301d029db78cea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b1ecd3005400ffbd6ab4552c3d905139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615ef8229f866cd139876ad833aecf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d71654b2533fbacc4f3eb8b90eab23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30523734661cca339f7f2fe3653de5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293aba66b07aa6c66127b50995b09b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3a4a976059f5edbefb5e6ca787e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1b84f4a1a5fc3fa703f2840d9047145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a532d436bc237fed686a11975d949146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73e41fdd36aa8f20db7b5475054f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432048aa3307352d2a9fea139dadfdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1406474ede871fbc4228f068fffe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca8e6e11af0d589f9b2fb25a59503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748da9ea5676bff1a90f868e9e5b88f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcbbf3d7c274b4fe87a5648e995808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d1be44b3ba4e484f90e46ce783f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f91c5fc5778701a490a811f20e150154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ff23624da1e89390187e69dca34fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683253ffaa355f7ba4e6ca70c3ae68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776682d5114eb649f0c3b20ade06a2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a502882cc3af6fdeb1eb18e95589158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe3faed99d57e9d00d13c73dfcb5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb3f65d8ee58e419b984b8bf30bf6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825abd9004cdae96a1dfed4e7a415d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8bcd6ff50bfeb95f425092c4b4b01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633896c635948e266448f519935c53f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fdd8abe824edd295a13264baceb44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eeec887e9793070a46976b46a6520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e11904915f6c75359810ed1a73816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4712c810b74c9f705c2ee21c9edc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e0901d893a7a8508805bef3e0fec2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3064ef03afb694fb00a81d3ee3a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ed4a899309a340c76a1a30c49cd85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb4bfc81e8bd7d7930ec2426ed2be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b5f986605cf3ec1ba127d426d1371172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b8e83dbd9245833065e52c1d6bca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d83a08e7b4e6f1e205c34cf1b10c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958e2cb98a94918caffeab63d9b724f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380df7be3805273b3458bf2cb4c76df8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933c03381d1f07c5e89c0a190bdebd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a24693c795d2177893d021fd7e6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4e3b27d497846795fe1875eb6c64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30595de0897d6aade5d75a6f193b45b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f741f98ea4d598dd78188d519b2870181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093894e7554887ea97cce47322f64f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df77428d4a775b4d561e8d597d28846183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d803cac86a914ba224d7ad6729f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445e027ffc0fbc50444572d0e8e0b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f726e09bd7e9f6da3ad19e10c3c356186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa579a803e7a37acbd4fe3f3a69d3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc7800c3b13ff4ea616bf297d19be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80130be26371eb5eb19f75a649a372189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223f550ed86e41d7acaa14b4286e610190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e966fd1afeacf5b09fa689b528fa36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481520661f7e7945b1d3d7009cf882f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cf866ad5fe148886bc8439a802b18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dea8be7526b3b2f8fd995383ea0ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7b39167493af7e1ff0684fbff4b61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bee943ee295431c54eb4215ce5a773196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9e90fe0e9c72e5478eafc0389b32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836aef6fcf13cc16a52ade932017820198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e351e4dcfed0a886f38880b574dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fa9dd0f82945ce9a4d5f7c80e1c9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e20b3c8102f1172ec1f5162d78a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e808a9005281d10267148d5d26de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3874bcbb555238347e8f6195bcec3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f12cd21df3074858c7ab81d5825f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc907ee5c80d3944b05682780b059e63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe2478173c8cf7d83c5639cdf6390206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee6411237baf3cc81342af0514c637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bfd3a1178360bcb814abca7db0c59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0ec6dd76309571ecad10799e2bce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88385a15b2bacd6f67c14aafdd4c0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567808025dcdb7b5db0ee6da87af806c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d83ca61082c5df16c268f3fdc3d38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b4169fa28310111335f40de61334213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84631b8d34029353ba61b40f0fffae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a906271574540328fbfc49e275f893215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf808a3d5afa4342c49501578f46028d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f443c79993026ef3a29df87445ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f722369299fdfa5932251db6a61eb86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b629cb0939120d93f6ce628e5c56998219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ee229832d1058d90dca27bfc96bea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0bc0a0111833144fd30e6a9dd93e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61da4d60081115dd8de2819ea273a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36d7ee98f74813e3cd248b45f01185223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dc6b0348e97fa645fd3f7ade2efa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5962c29804c3e1b578d260a755ed31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49123d79ff01b65188427517f8ca75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7d040773b0e014bd5d4c3454e43e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96206945097affa12dcf1f427650a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dba1ebbe1ce153ca92ba71aa7254f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc01da67191b6d829f2c3bc00992e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79246ea349173d83e6db5a483e4f73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a4f1d5f11f37fb8640858ba74920c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e6cd16fd76396a771be330f48c03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ed44dc5dc1397c14596896742fd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab946f914977108aaa8e9f308104c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950242bc86af121ed49599b18b664558236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2834436c99e1dda3b58f1a5e923d932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543ac95b8e1b9563cc3202adf819801238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e843c480a04c6df4aaf36a8acd04a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaeee229909849bf9f22851df104c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5122a437ca6d22319e2295b8e3aaf1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7777d8d1d6913c7fbcc927b84cfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34fcbe3bdade940498031db50071d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e3821f7305c1595d59d2ac112952f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2fc1d6ffedb9ecbaf8b3c5cd61eaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c2e59300a052cd750b45d11cc7f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828f1969ff678e7bca6d039a7cfe4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ffe241fb738942351555280a9786248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496de8799379c53bc1d8ebfce949e6d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd901543e3bd3b9cfb7f348069abc0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579768784199cb45cb818c77d0ed2bd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedadd038d5fb0986080f6df00a12c5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a4d0d7d476dfcacbfee3ef0ae244253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d58c093268282b0007af71e59c0627254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620281d4f36bb08a7eb2af2d678bccc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cd4eeeb68bc8b35ac2518ac42d318256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6cdd41167fddec013a5e6efe88974257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b7ac9a4b430fbd28e7af2d534a8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f78633ac1607a8a324278bb3f4e75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d58c9864853ecf8206f90dc3e722260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6815d1c67d402d45c94d0e02c7a09e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c768d998b52d980c14baf2baeccd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c58aa3344d7118094cc69f16c2c82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ae65601171137977d2707d844672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78373f82d06f375993a5c4df08cf59e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4004e372456d7f29aa0035ed4fd2e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71be0c72c7ca412de98e39b75dc4c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f010800dfaeb2bc58ba58cd7b468048268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e95c33ba55f9c1fca1665a76d765a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e070431cf07c4d9e8b71af677e1222270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14494410bd11ce7a1d1e599486725bf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d32b06d3cccf92c90de93770259d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3dba2afca504833325e6f9d4134f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc515cad908196adee0ed31f023d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c71d0b33956901490b29534993fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893853b986a7fe5770ad9c390d0a41b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78493e9adab3357d7fbf1c4998d255277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a19e32fd64d06022f9dd12818137e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce0e8b1fa65b7568393545ef081da2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee26d926b63a81982e395dc1c1da18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa79bb7932f663b0096451c41b0467281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c7b12830c3aef827a9686111dd78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6169786f88a93f27d085b6a0710abd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc64183ed9166ab6fb884e4bcdd8a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b4e423f0745ed2d194bd9e1747e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96db35d377a8a00c8b79f9ca5fca3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5613f2d9f79e89cc6e5209cde7c3e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecfd9ef59042013ba58df0a2ae5b22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe31e88a6fdc2306d337c679c9603a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b2b9ad5ed023f41f5f19ae72303c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd09df4d05a4bec9746efaabd1f321a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bf8f1162daec2a613b13b99a995b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa496ab614ddf302819a116d7b3fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230746ac012948c3ae3f7b1c4915df0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2463d768bbbfc334d5d8c5b7e188295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e7ae67d14aecb684432a7039d5bdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242001d3f1650090fa539ecf8556c221297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5dfee7642696eabbc77582cfb8abd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726092eb837a627e9afbcea12cf7dbbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75f48f1d4659a53a6aac27409c785300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c52f4095d338150223b94ad8d60d36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34272c013ba381b1024389e657d50c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba307d3d97788dba422f2cbbd4259303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ecee4dec7949f993ee6303f4c3797304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60da481a9551a04686d14e1209b657305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bfe8839fe6691bf215dc6de341142306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb6714744a2d994c1fd089d783d645307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dd706876c829fc518859db1abe944308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306c2474de2b6764ee064101279ebd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae0a5b8d11966ce66662418436ea8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617c8fc2a633009dc38af2e6690b05c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaeb8ee88273ec0eb16509deec031e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee088a7e8f21411222b6e91fa5e310f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41cb6da4753456f973030bc462b657314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506bf7aa473187ea0ad543ba33de877315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42f4bdfd40ed136403ca8b6d6ea0f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cdc80c24711035cd7bc31f2c4beb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642de1ee16ea69516a615d9da511869318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650c85e367f8aa3f3fe2e6e5675d30f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bbec55533b9e6d8332a7f3e6a4c8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa72db627983d7676ed42fb78b7fa6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655243e5513cef586c0cb236c1f42a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f8d23dfee9c083855777a20fb0ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db622a86a62316a1c9da15a52976c734324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a6b1a09a1e68651a3504397d5d94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae3b885203f140e96654bac288ce9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2838c791fd29a8c5df44aac09901dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757744b78e6eb67798fba94c1a2b5e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5cf349eb872cb8955de3f319741f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba140bce486dfad1be9a7f033efa0ff4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e8ae8638fa5c21f1e814612fc16de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d249109e0cdad3ca43273858dcc138332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedb438f5ccb659cde95cbc929e6656333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533399cabb3a253c6eb42f990d1045334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd34084a525d21f81443badc5b7b443335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a20e964b1b5063d9e0fa787a7917e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d5331b091019347ae0d1902b512f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33853202e2f963e4b3d7074cb4dbd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854d2eb466a548a27c9cb356e2d047a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10e79896bbec5464338e56382460e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfa2b19526e7e4ff783e202bc7f972341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6a96eab5a91a9a610716f4c1b78bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921531b86361858c7ebee88db384811f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41265cc5382e0f4a208320f17ed961344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5a1f40137e16173831b3ed1c8d867345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53757548bf2c682931d43bc20193234346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c170ae00494e024bbdfa0fc432f61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741954d34b789f19c5e997f3918039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288471cf8d677f6a674eb6413b6a5a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c00215baf960c72fa0b09c20e04b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7918afaa83805eb953770661df459d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f6620f1d4c4a4d4ee866cd8e42a97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c85772c0dd1f4039a96a452e2552b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbade69195e6ac4450e95e0f67d602e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9c81ec20593c8bb0041c258ab3255355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b806990853947cac1ad9afad8a10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e248581eed9c969b54b09c5e30cfd8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9734d2af115a7ad186d1f0f489c9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b1b0a2ae07848c371d76c2696585359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c345a7a0714ae2c4cebbeedd9b9b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6251a48ab32c14e47c2073d0067b21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb6026f860570b3dd257db1fb8209c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4243381b825ca787d1f9f77d5a2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b468e680a704f0f0fbbe96690bf6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6bc0deab1f6a0a2ef88cce5eded42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9863dd97fe523283bccddecda59e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ced4c3a684c58fede336dd5d01fb81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054045308c97faf3ee39fced37aff35c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafffccf0fa2c60be3463ea3375dde05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835362f4569d04e908f91da1cdd146370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c04ad58435ba92d45b6f2a1730b5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d957f2140abfe6b39011560a1d1f691372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30755059f88d878fa95a1cb5c653644b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274120639514423e3cd79016e9fee0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde24d4f0161c77b13386382fd34960375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93413a120d11da59263e7f12b00fa3ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703db8a77953d483b36ae9f0615e3d5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1226214febc10c4e1ec4e83e495edf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915f7113722ea44b64ce88fe3c0ebe6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26d36568df6b802d6e7d852743e21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60462f90139a138f392454681ded37b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757107d1d149b53b968c3a6525e5abfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb0732c2b66101bece17d896f1986383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9de2b671a69b427c44b1753636068384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35706687707d555f2e583df50f925485385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848acb534e1831d986909fcf258ab12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcb948f36dfce84fe8ef1e5d9e5cbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3af3d8e090f0289d8e8e7bdd7f5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb590eebd37512994f4142b12fc03ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e2e2f9712096a548e2a0e4671d9e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f8e53222b7f09a22323d031aac1b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886663e8a552b7336bef65e6e66cad39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180262f9cd3a113a904e5a85e6f8d59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcab80fa7a6cd0110eec20337b22d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727af8c4c2024bd43c45d2872cf4c3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a49d40a15706ad49b41f57f269fa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfffc90d07e869dc55764c42f29db6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7d753800f78a06a5a80c953196c83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fbac59a011008b16c9200a775c3f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4826cf362b9ec9288f31a4b26115e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5cf1fd3f2222b31947de39bf5dc04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e16c6a7d992f1a903c96f784d6f583402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1465eeea9732ef84b7a69e3db560e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a9ebb2dee938f7660c74d43e5d25f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5f1379fb08ad3aa99cf75ae5cea7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0cd04073ca260ad269f153a42f27c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b1018578d52a83a2c6562397a1e95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33a8d856c88a5af8a5d41ec607ae17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f2f71458c34a072e7b8c771cd4d4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22378f60bfd03c4ccddf4436d4c53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f10755d3563cd6b14333b7f9fd595b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a347c32a22fad367d7a0137fa366f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef329e09c1fefc77832ca0410db87df5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540d235de108225c31e20c77c6dfa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775bf3e134ab1948a95cae540c0c1e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358880abe33b89dddc3b7754000a8c81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad846297eadef52b39f6a02634b3f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a49e39c02f9c2f8e558a8a1e71f1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef72e326069ce2e99376f818e35848419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401105bc0a995f1fae0940b6d54326e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14323a38d0bd5ea9ce3acc753d1c02a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005dc2383d21cf03e9b194da9d68427422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1241c7c4fac67d88fd246fea725ceca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8b701483cb349cb472043ab4ab5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047c9eb39bb736380d2424f44958d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff59c6b713f934e242fe2a1da53234e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6941e6cda979d8f01c27f5e53f07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86fe8e753ecea2aac96ce54fabc5ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845c4d374e635c799beba73e02e8088429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5edf4bfa7749d9211307502158be3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b6ba7f7f4ea2b742bb53d550134b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38daece34e9c1f46cd28d1bcb6bffa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9521f054997824b7b6d7ff4613814d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf7d49b6ade257c93c689a93c1b9c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f36ac9a02e7b9e4235e3376e34d6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e553f03c2f2bc5b0091f5d2e30dc27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622690b091b3820d7bfdb27e697ad8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474b9cfc2d3553119150830c55c34c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe26f8410f300d7f5ffae140cf250439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f841ae98b06503364de534a24143ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca1827b184f471d0868aeea986fdb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3fded7fbd72ad436e113f44d5a55a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8688519646f52c3c327519a6bf3e5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10271ef58e77f484e6ffddd0c832cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d353385f07dc22da567d5ad4584c61d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90497b1a5ede04eae785627f8e700f64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ae3f4da48d8668cdcf96c44fe62b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a1cda9b708278eccfec968c216beb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176307c126cce2e30d0729be227f45c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901c856ffe5995e54761424bcf1e10b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8bbe1d4529c2c60412c1c9fc66b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e3625086d221da1a62c31a5b2b015452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97d2a75a6c0df81cf292cae6e2500b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdde723ff77955b9bc3d7857214196f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5262e54665b01b1249480546c1fc35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ba6a398f9ef1e8fc38e31c5af1e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f8ce375834877ac2008e4ad40c827457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4e5e5fe5553a1bd8877b7b060086458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe15288a015935e5c711a55b3ccf9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa17f98f2705ec09575742015d6078460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace85fa27d8180cdb9cd4617315b7ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d78ed28181ef7a0aad69643130a02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f895f59bb95ec8e10f9bf791eb602d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b74807c2e0d46f6752f3e5c2be4f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cbea4825d29cf71b7b7981c1d0ba7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856592339fa2ef4dffc0cf0c73de4c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd678922961d59ffabf19d43bc7529e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46355325d3ff61c18b6e6d1049182a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d31925e5973cbf37b074fac762842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219113f1494db1255250d637c241148470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd150ec7eea0d8c33eabacd21b3a76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d7fe9aea875788b424e2bdf185767472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d40fbf3fcb0875e1227a5fc7a142a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701ae3636b71b282d8245c4ef4ba251474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354ea5a122c9b185d618ab1e3dc4b42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c624ab9e527a88fd1a87ea98bcf578476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e63ca547e6dd9aa4614cfa45f8399477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c8c7400ef4f706f6410743b12d82c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed86017b9d41dd141ba7f040733b90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10bde4d303ca102766f715ecd2da50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ee7dd3cbb6e91120188790c45966481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b683d283f6bf97ff1b1f382956dec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf20e6c011f2171c41e26684a1865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92392d971de89ef6a14daab9a181479d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ffc0127c9eebd1c0d4d9563503fda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b046797d6527e2dc5362ce26e1cb0e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65409a1a8de6c8b9aa4d3769ce0fa4fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ec1e5e73baad90921bac4f477d324488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc7336c2629f0d7830da54729d3fca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d93de1299869fa59d56d1db72dc6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a589fd750ebabec1d55d2df677dff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5da265e31c383095203d95038358b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7248669e51f2b0c26ffb9cf965106b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1142f02db4df266f3fc49bba650b5cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8fcac4d653badb613bed6de31a78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190053fb86f2f7628e5bee705c660688496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c226219f43f6af11146c1395954d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab69d39b87d781a228f4d0a3bc1882498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523f5053c2c64cfcdb78ec42b8c3d8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee56271673bf4e458adeac2baca0eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445080b2488b947333bfdda2d3c5d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94188c84d1e9d6ed9181a6e5bb7177b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00da7ad81deac3a5603726d88e6d8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606fbd71fcfee10c7c18c116820297504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe6afb116c555cfd547758079e3db0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04803bdde75b448a00cbed36d4f61c58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752234a5defb61341d3a699ca3d8a29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba4d17384b84f9b80b91f2c514c2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa332f282b5761835509d3eb6f3ed901509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1621803785cef066a757affc31839510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492a8d2c3e24ee69db666907eff4baf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b2aa91a3e41070a25af71c97f3e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff309f472c86840ccf3d2097ddfc1039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205176f39a3692b21957bfbe219911e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839ce7dd37f3bf869bb4c611dbbbcba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125b7a2dd5614f95d4a3f33c77dfeff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706366c453c975e6311ed2c1834a1ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58e4098e823f3535c6054d967a3b77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1da210876c80a13d9f7aa366a9bbb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e86ac27f090fb95b88725d6e52d1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32dc2f2019784e53a12d6e928be8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b4a74f4478ee4d407c045650f6229522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bff9c50c48249ee09f1ae7dff4a1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54088006dd8bdf3af3ef63a9f26a723524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2e4a5b561031ad75fd678e886be77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53aa436071a70385a4556cc1bae2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3b291f5ef69fb006e1b0e56aa9248527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4d51403c48d0ff2d524d9ae2a9400528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4f84c688982699a45cdd84536e536529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd8deaaba7d158a321a3f2c68c4b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d98ee9649b19bcd6cf8d8456a683531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c36b406614af9c777c8d9049d9dc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb26727e4e5ca750e1240412d342c79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987c02d66fedf2a94ae3dcdc813bdd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8aa84d1ff10116158cfd8c62d96ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daae28074225f2ef72595873d95848536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf43bd09d9b693eb669e742d129282537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e570a15cdf8161861c91e1b20963e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80eb926eddda91c3a2f7215e7fbc7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e54a31b046ff182f06ca7df97d0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c140359a8cc72dfbc5c96d922b1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23468c733fd1ea765dbf73932681e8ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6145b7e315ca1702e08c4542f17c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5940936c13081a220dfe1c5ab92ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086e21c84d3b6a74a005edc6e6d4df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c947088664efde695dc97e8d292b0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423a8901873488dd2f88e42c3fdb71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990123c6f111970f4ebc681c762ede548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809239b0d9cd8bc668f6ef8b850b1174549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad093d130c93c24b9db31852f724f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e131685fd014d6bcdc413d13d03fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33e943903545d443d6f38f23e5d279552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab8430f7629cefc2f458487e00d9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179b17553fe10686a434eb68f3bef57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c22a4b49dee833faff527106ba2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701e3c5bb7b065d9062ef60ffec497556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcef39e6460fab93f9bd6d4a009946557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f91ac07582c28377fcd0de2da9271558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cb2a1c5d578d9e5ce7556fdbac774559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0254a60df44f2f7a2eb175c304ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d881a4aef1b3f7804d17601dfc98da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e2a3f98925c3fcf7ba7267fd190e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404c15c95945a953f010e8bae8ba3f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b035f2ae47852a5e9278fd20a4cbd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a4c0bd956833e8f4645116a898ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01374e1af1b5f85b77b8b1225dbc9823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de45ca3e06551f19ceb849481412e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d6e294ee4818b548cb684a2520b7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b6f6ce4d9dcdd448c8d3d2787d1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb790a4d9ab6ce3749bf6fae97949b7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712853aa0d27835a9661b3a8b1be777c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e80d7fae6c56f181385f58e5d3702b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddc0f99c9de6f314c51bcf375162d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4ead5d132f313ca869cca0d7f2482574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b342349c3a1c3c42846b367fd0e180f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8caaa2717acc7b809f302d9b44cb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17221f3f89a18ab4bbfb4ed6a351d497577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce42c2622e15e984c167bddab1a8e4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c331eb1c576bb418f6c616ce9836579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690d7e524c35155fb567f08e5b0c8e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c829aa941a1f108b189e2920e45be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db59e5aa7c7fec4c4ab04d978d2d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f287cc7b78e9817c93ebe0cdd3e10c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6894c3b89134799aed69937ae3267584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e35b6960e41b875431e87705dd1c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0d8f6a03edbe70542ccf297dc6d3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acebf3a23734a74c7179c11315d530587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2ea436606782ff798e650fef704c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd4d590685902cce330648d96f458589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f592392987049cd1433aea645cbe7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a37b98b14874193f2a01785e6f565591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2108564e14d8701a1456045ce4ed79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809b2d04493d536d9d1ee27a11c3bf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e32281c778f9b9c8b41eabab4aa7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433936a6f1c823f994b4eeb8c3c88d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead2342f7ee8f05aba93d981db3aed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e2893d3e40504b19966a264518933597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d87132216e391c238e75eb1da938e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784f008f4488b8143fe5b9597bf6b36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f59e3b272197e123ca4160f0308034600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcbb89c3bc5ce40884d2265ae9a6c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b4b82f35f46643e4184eba41925b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd5d11de1b71c1211b2eb30af1625603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50d0dd7049e92102f3b66e563100f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c6c9dfb5323ebc6681e414595a82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b927428d0f6190acb295b87670242606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad5312fd740294ecc6e7506107d4e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bfb34e1b80f11a4924edd2c8f13d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d061d7f94fbb250d921f6189aa44c62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f26efa93c3f44c92ee6aebd24b807610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680e5b3fb281ece23f36378e6cfe98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0bc4805e165ad0440b5477bf54173612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f1ddae055f044caac83c0a0418b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f05d228b28e6802cc063ef3f6a5e86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79fe3f4554d537dc99820785146975615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef88289f19d9b5479ad69ddb7d925616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621c6fafbe5ab980dc1778e963a70d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ac5e506bcfd67beb69440aa6d57d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bdef864f41b06b2d64747f934cd17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85ffad159f3e0ae2e280d667d05fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f1c48b65eb560c6e001fa3fad964621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe2f369245e8f56770c4079ac5dea7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f145979197d39ea1777259df37524623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c17abf5fb3a9454e19c21e4298757c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092c70d091a9bbbb8fc4150f2462c96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89195bfb3e7ccb3990237e6d1ab0510626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46381287229efb338df66c8495adf5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007fb932b4de18872b0f75bb8abca32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d307cbe65fa248550485dcd62d4e993629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b534f3f99794100d7f2715bf95f5bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c77aa43c9001cd216e01e20b5aba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacae99a26fd97f5722cd17cda8e064632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fe5dc5c91b42ba232716b9f4bcdef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9718aec282cb3ab6486ffbe6ffda5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd840714441121ae1fa44a9031711a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d4ab6a49807edb8fdf00e821aa1ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1f15313dde94cc4098ec93abcd67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed4da6dd0eb3ec9d214eedd960b01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba196419d2f95f7535b97a45d19ffb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cfbdb5e53841786f0821104d43ad8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537664f9a8020d539d08e9a9fce3977641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2fd96742ffba5d694a7279165ce30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d532d663e8e427e8485115f7e89d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d55f563711296e9c85efe64590d61a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f24cf352ea74d9328ff13437096328645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a28ab977a7573f113a7fda761c4c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af95289c6639ee2175b4d4e1ad439647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598535f32a6b27d83a96ac63402c5ccc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4666d7496378524dee6dbb05c1836649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3ac6cd04551fbf54e2b2f746b187650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50480d40dbfa6eefa2daba215583e743651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd26af8e30372bb27f57bffb487856652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656577d7aa04afd116a463f5f925b15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb4ba4099934704cf9c7910a7faf69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff793f2288c82b4db9aced86c558d5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27919764e7a76c51b929e9e61bc1f130656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471219e71deed129465b4efc0382a74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d284a9d046f99582c80e44069ad780f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0cf7c488a56f459936c1257844639659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7372d5fce2e58ad18435cc8845a6bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa509ee73a4dbd94a39846ee4c77d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8004794e06d724924b9ba1ee4dffab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59d88177b4897059666c6d71c27eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06876416a3c0e86ed85d99dadf53e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe118c222271dd0b399e83a07f7f4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2869f76ba7836b943a873131798658666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86079d023655129512aca017f152ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb948fcf93911c3e7658542c4c6bc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f443ebdf434d1cd84a21b213f1d177669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9620acff6831957ca69fa66463923d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1b0da69bb1d9ce89f5a56732f665671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60611900d8468adfdf02680d408148672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf505da32cb1847b30bad5a9c770740673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f765b4ee7aeea1702cbc8655a3249674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7484857bce11c96d7140298e3969643675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7d5816ddce6bcc113385a5fbef43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5f9cb62b9b1bc1eb2f07d0297f51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108c7e0e3bbc05f94a935a301151d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc91afa8268aa6512b484d97214aeca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92ae1aeb2eb8ff8f9a486dacc844e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812bc3bb1f34dd5fe72e612b4d35fb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b1a725c147a6d3d8f0a9bd90cea5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1fb91835b02bc09faef1b1523fb1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81b288192c15f939b567d700c5fbde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0c158260597b4c43d39948cf917df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9899994305f85f74fdbd6e6ba4d1f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5396a972770c326233693895fdbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d5c1ab3081940f6e9ea29ed9cf7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d2b2ca971ef1762dc316f0d54090689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c62bb61c32d7dbf65031db53cc2b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5982dc2404b67c4cba39677298236691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d69ba814a09743161c72be77af94c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ad0f53b14f5ecb14ec3734c3d15a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29d67d3c6b5c11bf82d52724ef85f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e94a79f5be8b05181376687459472695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd150c063a9cb1b5e3a4e430fb4472696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc5adda1a2e237c911840e9d52d04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a42d975935b9749d20b20616fe85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09134b3a80d6d9c94e53458c382b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38db6bff364e9b7a8cd3f293d8f15e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458356490de59a14772296739cf8a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff5ca76347f6b3aac0ad326a6edb74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b8e91221609993821d0a750e26f95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761db6e6937200d980fa87ccda9fb20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567e42aa33f0472ad46f50cb2fdb69e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31451bb605cbde182757e6cce8ee5ed4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df368be1496d4dfb79a1d5d7f49818b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3014b9829769c968cfa78a07b4aa1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afe35fba3d0c5b0277cb8703a74713709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92a4353a26a7a20a34fb96a75cbb21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57292f92c2e6ada7ce3eea929c3a004711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df12eb1666ce604db87297ca827323a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060339e834d354fc9c68afa6a81fce0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc693ec8ee7c626afa996030a052005714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1454f75bb61efc89877e0b07cd88d38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac50f04de9b0823c5a3a5808e33ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775b46eff32e9ee52e1ec005e56a9f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36a4a4ca58422fd8bcd675139ade9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b05c4b65946433188d628c3e8ae167719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b31970820a2d4781b24d75336e341720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd4299d838d4e85fbd4bd7e2fb6b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b085c39dc2b2471156c6050e168a1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2b748f021f275c83588447f3af5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c432913e8e9f176c0b2dd17871c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23564e17339e7eeb5ab698cb4a8e1eca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd610452976653e36cedb93e50cf8b94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a20a6da65c05baec3ede7847762e00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c23830ccd7ed94bd377f425d84404728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96c151b0238fe9091f9d420df9fb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e443d52888fb9581a5bbfcec084a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61785982b120a96a4d2ab8f1b98117a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c12b0718a7d42e82c5814dbeaddb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4724f071167f67232616c306a8ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afba2c8b7fafbdc1ae720b8d65fdb28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f009a482a71e737515fcc9085bc8b8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714759645945c66aac63eade9ee88e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9691dc7d42326176c46745291900737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1cb1108616209a84dc49dbd51139738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa4f2dc2119d394cc89da54f0fe5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca514bed5ccc6703de668017dfa4c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428aadbea6ffeb28c02ed6536658b49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301758f6453b69812049964320c7e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025837b1e3010cb8b2ac2ff34a72d02b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc9b592915aa98e7039efc38fec0e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048192eed0a705e250d772d208d4f39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ead333aee29d47ac0c9b6819fdd0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523ef92e5fe1bdbc5d97284070812f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce09b30096175977ddde311937817f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb223a318db7a4176faadd84bd075749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203bcae7d329c11c4b80ac2f2c0c51c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6407eacc1925303bf2ac0e7a99e210751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3035e6e67f61ba4a263b417caf090752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a17490b3bf2e2fe3e9d85c32e6ab8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac78ec1321711145b8ed0e73d722576754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb27b4af8bb9907ef562793f1dd22a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe6b59b73aa89776cb3f2adc5823b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cecd74b913b9f3e03259c8c5b4ed34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed67be8acbe7c99b5b22a2e9c55e61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e71a0594ef3466f509d198cbff0996759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>