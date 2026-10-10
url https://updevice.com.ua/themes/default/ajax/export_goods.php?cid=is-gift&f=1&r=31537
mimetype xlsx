--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f0d1f354275864ef21868cff808ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ea2d799576f47874899237bb33002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b30420359fba8c70c377342b67323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c13aaba284db68c97c4c7fd89553f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43db3cb4655dc6e06f37ad5730b905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d19f8b7a925ac88769278ae4ae8b2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b97b10b9b843b3b25c6153584489817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072c183c2deb753ed6d874dd109b49a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8169e02906fdfe046bb9072b370b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc54e744ab478a5585312e669e42b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6e51dd8e10e39d17f3841d5f0666211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edf0472c01879de97b81643ee519b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe5fc8a0faa569a62dfc12160de8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea32da2c54b1e47b74ee55304e9c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321ceb22a685088c218d9885569e23a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86beaa4d26f67f29aaacefbb4ae82416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878c8b81d204c22c5305eab4e47dc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afc7e75274195401f25bf996f770518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c20447c6fb6d99a19245ea298f38d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8e07bb5f22fcf2c1a5b38654b76420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8daa27500402f91b3f9a1968b783b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb885212decde236862491fd030ed0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c317e7ad666f5a8ead83752764f88a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c22a4ac968d98d710a2581c3053a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c4cce8f5f1d81d89ab9efe4fd999725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152e81731c115e286c051c8387c24c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ebd6c446d61039adb978a6a4c16bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ee90e9045cb58b1a94604463deb8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310c2786414950a722c26d7f889483b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8762698f2f9bb2438985fa71fe6e3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45b2073b8a5dc8c11aae75d3a5a5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5ec2a57afd12c38b827be2bea06832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d560622f3f615d45ea942c25e5acbb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f1e8afb28171d24cbc972e6a5c3a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a20778ee50804e2990216a889f9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d79ecc748a87e4bb0d410bd66703836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b607cc524bbe09840412b257839f3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3e72bad74b1aba04ec6e20b9221138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6f26e8cef24de2dbc0b31637dc32939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce8b544ea9159fc77968b700104abd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ba2b8822a42f68fb97fa415b57a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630f3ccb077c4628c41f1f0690e597842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b90cb7b84e6e23f1124bba974e61f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fee58f66c4d6159061eeda2ded869044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ee67506068f538eedc1c7502f11b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16660781a1fbd7f60b9cc16e6996858a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b925f98099628ca7e241a03b916847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d64a588baf28182b80ac5efb7052048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2daf94f9e348dded8c089956a16edc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba5fa0dd02bba999acf5ba7631abf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60418ac9814081776f0ad801c7e75ef651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e599d6e3a5f5ba106495928a076aa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3876b00ff7bf9d33466a4cae0d5b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34bb3817dda4aabfa9a0fd8029c0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823358af731a77d3089cc80b4cd94455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729cc46cae9bf530797555e044a4fec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896506529c9a91986eadb7610996c6a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1a2f4ba0743b6658a397e0a5161058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe4ed8281510e48993da249a5f432659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852b42df3cd5e5c163b426440442cba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694809feee0f90e269fba3c443684961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062d5e165808605e4debf990dcb6fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facca81c524ec24e3ba98d3962149fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fbd5622fae91045d2b71ba0d09bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10942a6afb9d413200ee5fca2b230365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d8e50ab8453873be845961a3f5f1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e3e0708b04ab006afa6dab0f927b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba61447f6986a385bcadc8897268668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30610948e4ac9e7dc1730a22a75a2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb019fc758bc1a856b181e5b4beb1dfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c84dc16b1eac8ab353bba7c2c3ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d16589d0e83a7ea12e7764c6db2c1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b018748711bd5c3b9ea01d9df93810c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e710aba073a038df709ad9d84b68f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd58fa2306abd43914648799255f2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49268012dabf3df2ae0263ce3c56cee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b28b85a91ee193c13699de4a7a3da777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c51dd755a1e16c0efc8c231db556378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485a3d13deb2ebea223752442c923af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e445bacec41a6f045c199db569d969580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac40a71c5e00c039a7d6a692a907bcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c65b2d08506494ff8740314b3a0bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bb55cd434d24a6e3526b8a934706283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c3e9089ecabb7d3a95ef2dffb67f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf578371d8109e1c90ef6d7d6c807a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b97d91883985bb5ceb3cbf519780d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ed4fa4ee3a5ce21f61692253b423a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358167215e3404cf609f917f71337b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0fe71aaace57645d76e49eb28c8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02e88360846dec835319773ddb8ad390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d7dfa75ba25c76d3e9c7f4ec8a9d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deff9c3116ee8556f1d1db4e3966bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f5c541e5f0c6b3c9c9659ca9256693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97eda3d92997d1c6b15d57a7e1fc7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2eb076a4b9dcd9f134ee846dcbf0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb47cce8d9837e13f5b90ca5894e9d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831bb3c845bf2f047a3e9bac98b557b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be914f4507df17e196eea10cf93a66498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea8492056fac8d62350ef4a16f700e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4feb542f762438f22e2d6f88a8b1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf250cf88cd6551d258efc028435cda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720a29ca9a4e403c1bdac2dbf410582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e7cb78cf88d0753105c66997e61e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ebe3481ca7bfa139961396b8ae849104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82bd062df7a2f84f6d7d15d2711f77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7adaa8f704ea758f9e4f749edc1dd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9af7f4d21410c2700f2fb51ed3c26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb857294b4c1e088e8c0f7ffcc147108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc458a708b6b469f8d8e148d23982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ca13191778e8e371e79ba2ed16397110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fabb379c45eebb35dac233192a067f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f08230fa1c3f7e64a8cb353c0ce332112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213d3f6cbc7444fe47213e8c2a791e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfecb2819575bbe23d852f0c3b2678114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf36f4dcdccdef5edebf9ddae1cf8bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e957d4dc7ecc23d66bd39e666b5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845d06fe48e4eda94e9e4e1d660930c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d3333cef1d708837751bf51948a95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc069dc716899e11e6c505b85b73c0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340bddc684603ea86c5eeaf688051dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e95ed8a06057d5767980451fb128f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728bfc1ce1289eca1dd60792c408dfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfb8f2724b0bb4ad0c0de1a1ff41fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9e4dab121b72833d8a558b9a35e46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60268d6df68f54f1a333f14438ef6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab00d796ec2d5fce37b119ae259f90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dd3dac2ad380797ceb1eb7997418b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e1d33f2e13a27eb6b35f5aa801926128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1d02ea91743f15288252601e650ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614764e29829790afcbabf03fd4ebc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f177593d8124121891ab5a2c9712131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72a306ca65b94a2c0afc183fcbbeae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee566dd924a27e2539c6e049b87b46e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c08ca3a642cf428449e7de4bb911b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925396b3be64c4b51df69ca10fe3f24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e6ef1d4d60ee9365d9a0034fafbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c729aa55bd489eb6ace4f9102db6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386427806f5c8b59d84706c71cf9f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d78828f06c0c6569b449a1fe98e9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf471a3ab495384456d9eed4221347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bc1f16258fd46db9fde8cc3d3e29e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf794ba45e561d938a03a6ff09ecf66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce33325861cf4d634fd1cb6d78cff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d65becfb6dc3473aeddeff860243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883255a468a295d56fe46ab15f5a2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac836a5bfb4ad4e9917a3ba1c911e38e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b51dae42d6fa172bc366c3cd9be18c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e3f67239472b473d81ac7860c346148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5cf97265a1b2497eaf5bd184c70b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065c824450246e6e6681fe5a31a3e97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae6a8110c95aa052cfb3edd3e7606a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d21976cfa3564b4b72ec67520ab4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609642a960954b5d182182a2ab3b50e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0e80012897bf66723e873eabb16a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0705a4c2823c05997f1a3072e558e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb31c0e103ea6d389109d4800c7b57f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280f6ce63ba28492c64a35d1a59c5d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542dfb677e9d0a58995ddc610f58ede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fc264176aa9ed948be6f682010687159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b244581976428cfdb11db5e60fd846160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2278bba4ebbc68d44be3fd9ec7df1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e622cef4922720f9c9b4551d4729b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757595e9b50ac8e2456dc60ba958fb12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e46f96a3e4dbec82f4359c6d29bed2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0a034957eeff2eb0301f4dca12a65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff3e6591fc00505837fde09df34cc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab2301158cdbdb738311a316b4f62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02335922f37ed1b7583beec0a0b4230d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495bf371ba3b6f235f2c63621f3bd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777594be8aad5d2d9522e1c315747c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d383d014c6f9b104afb7779ace7a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a857d2e192bd2349ec84d17a26dbd2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdcfea0afeae5f7030c4ed2609ac2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a522785dd7e5067104b3eb68dabb51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd1b214b1baae130c7e9f9e5fdb60b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c17c358aab29ea8e9abaad7562cd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188391601eb20382dd9d56e6b47dc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69d1c5940fcdd5144232578fd527c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad19af9a3f349e3525c49ee863dc63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc14c7dc940c6a376403646211a903180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37cb041596a5976b16d7679763f91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1915729100f1705c2af4bc0a71263a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad3c9cf15359785de56f672a1920f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eccb43428c59ccd0a09c15abfcfedc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e596c166029ad7f7ec492149f20ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41426f8c35a6b424729b326df5ea6b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fdfa8962519fdb3bb11e7f20f8de5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1076f883c079933645bb9544373979f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217b5fc9e3c5af9b60dc6e6a5c5abd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e82aad07673d0ea43c79bb56bac9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777c305d3babd6e7ac0bd7a962981e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d286e97613d73870d2266c9f563d07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a4479ea02d5e9829ec911ed66ce7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baadcbe0377085fe9f0dda780acaf62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788183e356f521787c9cab2d09b79b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c15f5c469137bf31a1a26f7b89ca6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5379d94134b8d755a178feb9d1420197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45800f32650c4f8f8310ad221d04d45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df18cc07a97ce83d5081f73e64785199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364059db60f6d9dfd66a7890891c6f2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42072f24590de8da28a0b3f0afd47987201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efc7d467e9a4f39027bb58d3e390e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b639868986544f313c0bc7de01fc2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86c1ced1ec424ddaa892512011267204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5147f35b40f3c7a4dc26b5ca38b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667665c5e012829b4d808508d2162d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf2bc3b221c8eb552d22db1f382b0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754fc1baf68876a53a4ac92fe0daa57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061569af5a34631b2bd008774262f2e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8842c451a42257f9604fa6fe6f4c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577ff879650693cf87d7eb4870689e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa03a232828d99a19bab4f08341b1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fcc74c807181b855c98c1a858d4c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba019a538ac5493d864c2be1844a736f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d828248b7e155c41404c90154a22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11a00e3b66f5a5f3dffd5fbc58571216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf514079179c09d7a46a5d6d70388d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690ae1b03f5323dda967a8afcebc8f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b9b8de50a318ac9f0eb8c2b4c28a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d14e9091688784c732e061e01ddb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5fa29776bf78ed504ad71507a9c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce66b8c92aa940176a5b233abdf5ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f7dfa736c879a5a01bf1ba02cfa5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d24395ed52b3d44b9d6dae43250f44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3bb930a44579c2b43e9c9865d5731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82d5a3bcaf2f633aaf168588a3cbe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb6fe878e6802f00cdca0e623ab813227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa674345160f6d0733b91beeb81ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb3947d6961fa055f511e5d328546f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed813c18ba960589ede3652d9f8da96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cddeb481404f79c226d316b3c2da1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d8e5878982f0bbd2063db7c5c8420232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e879ec2f8c7b062293bc094ffa7f4f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6d8d198d6b973ff30615cb9ca7f61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450304752867c09f1661cb7ac7e077bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98139737036ce54a20573dd874ff2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd9fc83f3ca3233ca4ccb795895f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3173f2f91ff86a7707c80888886f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e83058b0bc846270f1e2ee21b03c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71e713806426cf526063984dfe87f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac36c7a8f9b6784a047f811c67031d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e62e7fde2ca69265e29f25be1cdce3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ef9a3fc9325def4d2ecc9ac27639e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd240786c5b6cc7ebf51cdf8cac55599244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4863e148a93043a61cb0a62277ac3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394fc584927085ca32efae15305329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278c753339fa2eb70c61d92669a4dae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d521f31b559bb40b4b98169ad98399248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc2c190a770a944474e9f9fb47382a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ff0d615edf7051114e5e6ceb1a46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c92fdf7d90b33f80bcf05cd344b57f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aea611ca3dfd3519f43aca64e63f2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0af0c87fb5176064fe9dc1b2e67ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1a77a4814ac0d766d3d8e59f1f791254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acebdfc59c77e7c694e569b70daea57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1ef720e6d265e695957863a40d0d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef9eac37562f01dec28d5fbc5a18fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d6ae9a30a3ee2b992e4355658beb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6ffaf2e53e9ab065d6821b0e5f6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091263c9f9c3ef0cf2ee7a1dbd415a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caf4c0178089bfa02f12d6594f817d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425604a3228c3f5cccbaefa72a25fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb840954f6f21479f9b38cf516a7255f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0995fbed65aca143ccb8d8b75dfe58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0e69ad15bbbf0e52b3ca866ac1087265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdddd85be24143fbca26cbd94db963e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ceb7debdf50999ed7cf8194e7dd5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059ad0bfc0f327783a9ace8b599f405268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1621ba7ef2b6503e42571d5701a1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394d30fe839fec6c772005f6786ac73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d2ea23bc3bfa51545f079fab8f40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a367d60138277903ae1954ad7b6d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46763d0c3c9e36d6474e05d1a0b364d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8cb65743558bd75fc1e1b4e6600b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750000c71bf42a95b170909657d782a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a710da10eda64a2843edc76cf8feda0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683963c6908ebe731af0221657720e38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63269769daa797351f6dbdc6eccb4a29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102bbe988b6877870e17007ced6105279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f97ab4988547883519b8f37b4f59a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02fe04ac068c698f289911d64dbd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae979eab856bc36a969ec8629f9b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec15cd12ebae7a303fa29e243130c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc087b1e4381324374dc0577cf6def284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afcb352e3468306a4794e05afacf0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ac3ef9368097970644e5d688dbbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a2ada087111bc0b15cccd290b8074287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fcaa9fcfb28e216c7c1e590b17c85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49435a0910beea22d7ef494dc073462289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3a1e8f674cff73173541fd962f4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb5813adf9ab2d755c1e0bc4b5a3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd46ea58105d36cda55a365722c91a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b20494f964699da6b066fca1d532e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f92298e17f6fd399098eff1d9858f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f320c7a953df0d5b8a81819a6a964295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7a2302adf2379a34ed6d0fd281ec5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040805ca057db62c1681d9aa6d3d8f1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d312b950db52bccde357d3dddbb81d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a584c85f3209a79c5c57e6b4af52a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf39e04578ccb1a09f1c98925e2766300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f5b4132e0e8facff9317d002a937301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad149046e9011ce10435190a4cb183da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6826b649bd23bee4af8f670bb43da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f80f35563787bc94c79d294eb0c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2253b52bf6fdf8871bae50bbabcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed1f2439038994e81e9f7ec0d79f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545181db20925b327bd3231e859648307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2216da59ddb45229362b98531a3a2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ab0c90d7ea9f5e28f83e3c84e590309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649f6eccfafb3242975343833885fd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ffc39d42a9395e15bf1f947ad0e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe1a2eef4f6157a41e4c69540c8203312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8b253217127ecf97b3e7c3183e76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d12ecc7c72eb7bda372e51ba919d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf06ed6a4d18484b97cfb4a6d199a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caf4c246cbfc3c2fbb00a05105e361316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7507d7da036badc1881ecaf0f6b3c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5591303e94d714f586bf594102fbf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c52e1b0bf833f5d1a4d3bdd2dbb87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9490d726261f7d673adb1b90c1828e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade82d9d13e5dd7a5040ab9153b5567321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b5e36fc790a5a79e60046d4fedb1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4330d94519ae6c1eec66e6678d302323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78674fe17b6e99508206e5d2ccf914324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cfe6a9ceba0baaa2e680bbf74e6e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17650dd734e431360818bd1b5e60cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af22d7bf41d5b41ee79d3140940e78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03750121a81aa76c2d792b83f402bdc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ee7e073dd0ace188392e36920dec7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e63effe2e3c606fc91fd850564e056330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1695e60d99a056c6d2ce15547ec5eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de260089c84d2f5c851a0c4b70de5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3596a2807c34d944346aecc2c0d221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fb95c0b296d26c235c35251a14507334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c9232ec1404bc55b7873d8d5d137335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e261b7e0a6b54843db52007176d29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351a0b31c2874ebc24c135d826dfba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c792fb80e37d29653af11a463bcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd863350a8bbdd616c4637ceb5dd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6daca7e89f50e6919ea70d7879ae1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4047dd8f460ebe74f43240c90946fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6f61ea082c25874547a295d843d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9f2c804f4067cb7d0a98c81f484d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50847ea6f01eab52b7c2e5788a843bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8929b07ccfa4c055fe57f4f3deb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa761f27dc381299510b9a44f5230346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271053ea90460d2b9927d1a2f656972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd237dfc71101583788b7e66f2b5e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f02f7aa653bed63b43a96b46df4e8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dfb27b5232ca4871400d5acb6becd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de37ebe718e553764a6f32e5300d95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8969a246b926ec70008babf07c00a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753138029aae05b0fa048abf9772f4d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000720436b231810dbc5a5bfd5a346b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b5be7a62a152150e287639805d9e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906a9306360bb7bef7fecaed13758f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356c2b1fb71ef193775331a9656be8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b90e4ca320dd8b7f3c470d041e7e41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45280ad1a7818c685f25e5d57e9fb90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b81a2f212fcf3de109bafc631714360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18bc9718d6be8083609a03410feef1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd63df029de56d98989aae904f6de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9004b1a903688fb8aec38400131566363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b99965303eddae797c1847185b82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94724604fa9c061105ac51cf0e894a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b27a57ac2575417bfd13e528d07ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8011796fc85d417b0a10841c8d53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02d4575454abb89e565d77cd1cf09c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44e9b68e948d48cd23e1a538df6508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f020960d1f37f10a1e357143f626e16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f9ecb53082e4b45ff949f0d6ae0e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54bd0717b2542656d36d1cecbdc30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072a00e422c906090be00896dc15d98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef60cee927b1d602fcc2f2a9cf1842374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488bceba4f465f52361bc801e8f622375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5920e8e832dc43cc539c9d94cc6bf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263f471cce9ce5586f37b1e20f67748377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58e0822c44b04b642cbe0d71d296d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c3a0eebc0fd9f001b1f2fc7cb0d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce8f3aa03cd55dd6794c9170c2568380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5647256f60716c6c0a12ae593d1dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c6544b31c14cc821f7fe50c795e7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161ae6cb2c019bfdc4d316327900b04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69035f33d93e9950adf5e1e964bb601f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a27053b7fc866e1ec8d255f345d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aded9f6a52d51b9874acafaa46c5e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189c4be75cfc419081f3e759e0fd4fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ded377fab0e1f8f69a0a7e0538880388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1e703dc8f025d8ce36d99e8eef7bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddac8220ff0f8d93e4310a691738c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb1dd0039ad7a0890f165502aa56d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8216bf15e34055e1f769a0b76c8a28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ccccdaa226bb01daefa0e3da9b3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba167f6b1cff9a5f8cf366e918771b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d402d22fcccef552e8b3e0df06e83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a71682e7e3058d8c07cf6b943cf56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f35dee280220dea1ee4590360d6d90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b08a547f6d70d02ad9ce702b8d29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84adb2c1a3bc5ca091ebbbc177e909399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a95d02d4c5d9efd13b970c0a737443400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094af3807eabefbf9c3a68dc0e1c3931401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e67c0ec17ef38019899106a16505402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b1f31245fc1345ae925ff4a55534e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db41e2e16a81fdd2b44221993cd1645404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d85257d6dc265bbda8090bbe42d38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d38a75b58d1b53c3c411156ed1c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295dcebd6a2652c22434af3a2431c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba674b5975b76665d619aa328210b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080080e2955b0de52ece3a875dbd19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef17fe7b573337af93b35ed470869410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fdfa63d923fce7bca887254f94cd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194e7d5d8541752f72c4e371322421412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527010e5cb0c3734df32dd2094da56e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd611f2efae7826a93af8bb454c79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56364c7aedd1b4637c5cc52b8ea9f081415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d5c8bb49b18da4fe2f86bdc25a567416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7e5b0e9892fea40b2aa5a3f09690d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158b9fac02d7afed63941be804009dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1c3f587f1398755733398b269071419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90f6703733f6297ecce11410609db0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa58b9b997dc2cdcf7165b82b15c016421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefbbeb22ac4472f45b48b91aab3e96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea33083b8dceafc6100b5eeb5c85de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8e3c767aef16a52bacd3affe3fae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab3752d0b8c85e9b9e69a8113f1c5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9f964e4caec31afb6119b7a557835426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96826bf8e9b9b0ad62ee9b94c69cad6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac359a79e28d53cffa948c6e2357a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7152ba653b22ea1e0d18f899f0b17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4e98b9268103964ec2750f26c637f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265497db159ec22677f9dd21419ae1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e5c67bf4a27ae7d373ff7b9e826c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178d6ace9f7ec0ed36d4b4309ca82cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a695b5511c83029c9376852631d16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55bb4808ea88cfed4325e383b47703435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf76abad32accd51d8b5ddc9326eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee467bc98b14e430e0083cb23a2b7a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890aa5edcc7c5d1caee4435344a6f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71165c7ee14b2cf112bc582a46e01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317a2469510c3708f5314d7f591be7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ec34a71897573d1bb29970fdb47d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e128198d10022a6ac9be7de3cb0c71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece842cd22216a53e9f771299babcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01578ccffd5a47bc0fd7925bd68f5d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81744d2ea112b8fa1494207ba63b6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a18885b21b6a9fc2329f8a492268446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36651d3ae03f275a906e633f2221539a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bfafaab3d3da692749f7180a023fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f8077bb04672de3fb93da0d506851449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb07f27b009c35e9f74f4e87865ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89696d4668969775b948d34f3ce968a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fede63e081ec7990e162605c4facf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820caef4ab2d9b91ae68d9a00b5aa7aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea071863f048b4f00bd0adf932343454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da24f34915ca060f7ec58ce4c5f22ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837682dab37040b15607d9d5995bcf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3b43b30debaabb4282267a1ebef88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3a9668c0d626cb44085f3609fdc88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5c8791076aaf80b149ceb8e92865459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504701b0c374633afc6cf52f09ef9420460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e34f899db575e258fedfacccecd56d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7c2984b5c743f7a16d14f7be6941462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d72f18371be5eec59fcce05109b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e484567bb1d07b0926c57b47469f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b8a7c397aeb539c67ee8315ec0d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657fe388c24ac1f3798a1d5b4af9177466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303e2d748f699781c7eb2c827507db7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7cf9ee7ba32a160363114fb106411468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25972aa56ec424c96a1c13edbd2317c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729b039cc994ff2a6382b598e303c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba0d2cff9a97a162f4472b240d6008471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493324d31b1806a9feb53dc25497cf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f36dacc9f5f28bed49e1216826dc9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e8417d9967c4e3ba96b769cef2ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38415b399ff41cc1bbcb9f651a6cfdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9493ebf8e7f35c6cefc6514a3323e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2612204b01fe96ad1714ac002ffd9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e51b66214d9b2d0a056ce2399416f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c460ae85f72a195e613ce17eadf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005fd420ed8c588092e4da66bd4fdbc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325443519d03a4173019ba7baf3b5e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a3b424cfb230a5e6e89490316bf96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e925fefe37c8a4a417a7e8724f18213483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ed8e2c4f7412ddfb18524d9c42638484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6d38155028475cc7e68ebc2608f90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32840719537640177974038ad4d159d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf9721bb14336c81a74e79388709a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce8b18c84a102542b11be32ec6b37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e302830b06f8d9f4d8e59c7a052786489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223adb01044d8a5fc8583f9572f24a72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8282dce2b33174a8639ccb5102de44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d068746d17bbb2e841acc7944260666492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4858f1f1dff2b1efa5bb2c2a6db20d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dca81cd0507828a2511f8c0b8d1e77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d7bbca4ab643cf8b35ce5d110dc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae37e1c7eaec4383f2ca20fea66d38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586795ffd1f837d2f1a0ad91910a451a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1d96ca72f8a6836b885da5f9b4a8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f2d61e4e1424ecf784eeebe2b8683499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d8120101e6d334846f325a02f7243500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af25377e4c44f925afb8a4259ca99f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d98a5d8a080300a3f7fb3e59e340502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae8d7bd5490643d43cebc9bf7a417d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934eefc5ffcedf8755a86d37aa58f55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e596e4b9ce186927f1ef90685d315505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db0a206b39bdb0d5e46c89d24d5b36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f509607596304de97932c991b3cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa5e8e31faad1314935f504d41616508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e7b0ffc3c7d691fe633b1e88ca9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271012cf4c3827d2fa4b6c31d631b439510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a13a23ed5b7a5d613e9515d4b8ca10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae23128e2c183793f9f9b794a3bc42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0c5bd07187b0aaad6c9a50cb0a026513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57813f9bf73da6882520e3c2f56941a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b04bdfd3dbd86c778f57652723f06d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47491ce07dfc45c9625bf7eac5ecee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6957dd2ba3ccebd1fab0024028b5a0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c88cc1d0026bffdba7637ad9a715e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe6d503e46c9efc9bd00fa796de1e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e407530e192c4cbe9ac10aeec3d44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010087ee13a991c5ca2c068be75fdc7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d6a5f02c945545b5d98adcad6b4e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29475bfc0adc5a9fe755cdc4dab72431523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a2767d724b83773e6db68e9a6ebed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24faa63d693141851fa422374c91abf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b5276a0f33551b32694058ef5dc02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead399613ecfe4c77a074a62327d4e09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d58f5d7398c59d8c8acd6c3500b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7b8c7a8505e3f7b9424e059ac0d0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce047c62aafc317f225676dba15c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03d98196d5140df12c06e4b97d4e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d281a86ad58f5229b93a2c151424d83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6153386f2c558e2a83b0764534a34d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9876a8cb3974c0b7b01469e55bb8a1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8d41829e89f0659fa61ba531bd841535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cdf738d7a015d38bed0437bee6497536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fa3c74c84fc2829303d3ebc8a6791537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa1f504c04c8cb6c8273e7e1da6b09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f206e8871eac3f3299ce6f244ae4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec5343470a62c5f4027db85cadbb40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a99fc19dccbbce3c01a7660b770aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57168396c8560faa5d5a53eda4d1b312542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b19854547d24d3485baf051edd948d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188dfe3ce8a0ec1441579ebd7789c49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696b87cb07e398fcab449abf05d323545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc03f174e1d3f6ad7ea1f553a06767546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4f424b05c875978183c53a5d25234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5d87148b3b99944657bc0101811be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be2fe528e2a792bf1e9e9ea27266da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d2a8c940947329d8dc5604bb7dc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd5330fe2ed1c37e96f84c2003e05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5243b1aa2f4c54076eb44d0e700e21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956462e1c24c48e34fdd81ca84490ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676d21043748c89196616b6147fa4f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fee5133ac8ed3dfbaa5e131b00620555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff8a9d2f566a16323355278e18068556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81413a8bc9d4d2864ee4e60056c626557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99833d4635dcf8ea303941db90fc2783558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c147c73674d1ad0b048df9f4ccfca0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29acdb532110aec861ad5e4fbe1185560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05072d0151ca74adbbbc51040b4ccc2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa6e7a5ba08c8875484a2e83c651eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72bb5dff35eb0590e6147eaa3e641563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df03f2ebed749bacb7669a94464d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb3db0d0e91715ff59daddb1045c53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c2ed72fb023decdec5b5491cfda57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67081e84e0c3066a50ef1345e9e4d64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084224aac1d7947224f28bb6df79f435568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2639a85618c1d97711fbe577da6ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85566e116a6bda783a4c1c73620867570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d3a5d8345312b840a3803df05e2cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0677b1d78502f07e850e6ab5035b8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c247e44e8e0afcb153c7ed68a8ecc8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47b0f663de0ba1e4522514d1ccf8c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c47d0b4cc7daf17a63e6873bd9bd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb343997ecec104dad41df5ec51bd5ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e94f593e3b5977de32dc8b0f575564577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1c0ba844ace118f7115b1959dc049578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238fc767ea3d3449154404f578bedf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca267b5a560d706046f46a25e6abc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a996acb43c187da037baadd5df95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f134868588fa72c323b1e40afefca0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4df4eb431907a8750baa5b724b0272583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaf0456365bc14f4f037a173959c10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf5c9d59b8a78641364039be97d68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc757971e1cf93780cecb8758ce8e86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962e2085c62c480dd4740b2dd6ba23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b687c4f38ae0d519488201a4693e409588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447fbbc90f46fa29d66e61566a766f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010799d1cfafda738ea1e4fe3285d7f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c47708e5ea3d54660a7170b160f6d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6924b1fffefc0ee12c5ae2c24637c7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2689f1c2abbd685d95b8d4237740c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7adbed1960c8d3038634964daa1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a544979fd19ac30d05e2ed121a1b51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e218501b62eef1a1021d0aa76761c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a2a2000f0ed2cdc95af4fc198bd25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc3062b77a2d929c3e3b6e127c708598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39df49f8b2b954a5cf9541b95cd265e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049b7d9256e1de9ab63bb397db89832600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca65bafb4b1fca758220b44f8196f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d1a93872a4d59f769fd93d8effe3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532252f68048bf77821f9cdabd2dd2e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e643fb857fd959348a548f3d5bb50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb253fc3fab4dee0e34b248d855414f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f468c05560884c44a2453841ea7ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74520d4e9876f5feb0835ffa09088c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ee7b4bd25ee016a0d1b8f05210c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca43e3def9916e5ce91f6de8b4e52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c09e2232bc0313f63a69e32799a045610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5670e420c84a6427221c658dabb8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58173b38128c062ab07a4a47d5435ff6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d6ac6708868a381e5666842f08194613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a182f698b37d51527ae4dee62d155a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c992945c15db8e1aabfa4885014f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c73cfbb6da04f42e9253d6c5139a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ea5f8e7ffb5c182b302543999e3e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1ee97a984d48770b628014ede5063618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f21e7cd85aa4724571f0bafb446ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1791eeadd0fd08fd53c8f4c6e5c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0826b45c6325a3dc856678376a5e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ffca702c6f7a7886c3031b8f1bff1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad7eb5a608f79adbaae303b292f3f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4add5eb81b6c477a3d26c3d74dce89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f44b9f34fe8fe198ce038a3eedf3fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2582d7aff2d99fc1650bcf757192626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dcc6d59cf546655558cea0e4a927a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc769eda4b808804497defe22c0ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829d73fc40a31c3b9fd2d55736213f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f613faeeef782c518dffde74949f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eacc156558c04018d9357b8fbd652631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d6b2da00d51a894043af4322377c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27755467957e8b64e0c3fa09d7b6108633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f00a0ac6bf2f1349f739a638eb29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714055551a273192efac345a70ee847635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763caa10415072164e9de47341ec1c0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa5b9eca35b40a2c3ac89be20417fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f14e636329dd90a7fc1fd20fbbb8e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc21a63cb12e954b3b098dcca926dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efad98fdf30589cb1806a8aa23c666640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578a707d5dd38e0083f95acf87430c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d9363008f3009de59edaf167d25e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96654c24665988516155db0165dcc34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e46412576186bbbe8a8976ea0ab72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86da0ba86f5067a404fc77beecf0b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd183b40506f914eefb0fb37815a60e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e541c6450891b0db894f694faf22f30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932539c007c8b3a448192d05e0143833648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707d40138e133fcd4f28180668b006649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ecf039c0755365492819ade5d2854650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b854948ba04aa3d58ff3c68fbaf3ae7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e5af105bdf90047d2ecf812c3f3fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301764e2fc17ae22b2e05cd1c544e907653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147b70e9d0b22ebe5505932c199259654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afe6890a20c439a3ba01b9b52343f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8744325e5af2e8c7dd29e21044fab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69365f853b44f427d1c1adf3946a0e7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185fc0ae06efd9b5d2361a7402a8e5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a2e95d248b00fa94b324d8cb319d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f2821594776f5bf9bf3075aafb78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181658544c18ba585d3cc60bc82d4d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3bb0303784a56122aebccad7f15d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3eb4cac36213e35c5dfdb1a1f52e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad37b2687310b939b97b4e272017132664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14499199de748e3e297c89db8cd9e15a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631838c5dbde7c7fe4946c6a07bc5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017fffec8e8fcc09d1b3849b03356d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaaffe94cb9d2c6c2ab690440c45ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aad277db4b4f98e4f83be63b08279c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c3211234db2cd649ce262b61ce27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4102c97baf8ecff97393deec8e50165671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59034007bf2b56a25ece9d88153071a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad0945244d864ed8ebe344f036fe4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56b1f31b60d5fffb6e4f8dd03ae911674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6712f14095bdee499f7e078edbd692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b55079d20bf4835b31e931f2842e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2be2db11f9b833b323bc55ad9a59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a8e9cd7d27dcc8579949eba6c3820678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed894e72f7a9725761d9f3196f754c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f51b1ec51b53752a6038e7d33019b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670c584e573bc54ed8969eaa1e1ead681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2828086912761081677cfae27b619682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d7649cc873c4b5f03c3f1b65ddcc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0939ff47b4e940089768689d434d009684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d49a40c26e71d0e100109c3c86d2b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed7a72196a47b53ef94046882522f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f6a2320593f8f6dce9afac55a1f66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac93d55ea5da61816c433fbd176dab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe24e0571dfcdbd5c44ec91b41223dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d9340cf88e1e4de6093e77d076b54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea3235c2dd8da386d1648f998a51ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe70b7eb9e79120dc6cf52d013d39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8c5368e977e71c7a0a67213697c2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61eaf84a66fd2e315157136786f0eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0628984d46cfe3729fb5809146fedd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4ff18b56e10dc5224e303015b42b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618ba12cde7f654dd7ee617113289b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092940e4f44248a7e832aa5ed2140c6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb4f923274d3fa7b2dca033007d4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f3d6402397302171bd5a75ac9c85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54fea571d92875ae4e61d21f42b74d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ff3627dcf3f94edfdabc1ef3c9af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6367806413b6eecc93132cd79b47e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d948eb73b33284e06af523d0e95b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b814e67aa7c844901777b5e1ab3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8589143bf28cf878a682c93ec07df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f9dbbf137858255754677d8539733707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cacc5c4d8d94ecb40fec5b45b67fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f1d24290460fe173c37ac8c906d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2437919ee282d06cc8ca20d9de98d84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a68b9a50844ff0a30b87daf1d0d032711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb28e64d6bcd055f3342bd04bf253c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1235679e009a2f5a29912a11a37b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133bdc5d5f47863954107aab1589af3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b0b7a1c35c5caa8de37d223644405715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b673d38ecde7922e17fb037531b70d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ddc8faab5f018b78f1c78dacfc8c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba7a3d57e89d45d16e24d877641f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f5870fba150f47f4769e7f9ccac6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe78e9596f99823103b0bc178aa220b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157c266dffadc63330f5052b8ef4e90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013577842984ffb76e8eb23c6ecc85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff431f702daaf9cdc9afbcc78d574a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e280a240a22d99f12aa77d1e8d2b164724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac102ff82354c27aa6cdd8665b555a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87223184ea40bd80ef969773babf3ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ea29b6b76952d4920b7c9832feef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea677573b1448ac655c1e21bf48a04f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7e749d66484919d48249e1a6286bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a739a236b3a8901d01053f639b93cff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa568eab8718b5e664b586b7998baf8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2e229a3d1ffba33cca4d98ced4fb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8298d09a6e273fb6d5824c761492fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9149fbf6622481a3b781bf0c9798ba2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961df2d7ae93bd8560a9c33479a62b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e0244e666b2cb656095b698f6d25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a0e4ccdbe9dd471b34c387584ecee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92596916ccf02e71e6143bd3672b6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d481874650136937224367c5fe01b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fbcfb90a3005780ad7be348ab0a70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9395f73997515bb9eca53ff00d2462741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5130bd55bef785b8a9bc2673b15c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e3135feb04ea4cd9896d0ca1ab9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2071a22e0c0dbc3c6cd240137089c24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42e23ffc8272e9a659e2b89eb175b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674ca04a06f9c9eada09f6b9c550db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374e017f817f31860ed6ce2bd2caf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19d80434b05d7a53ab2ed51c0b481748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1a25259bdb4d4303deced577a064749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f3b433ad37adb94ff72b5b561e2ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615326efdcb63b3346289989b8b6595751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506a22fb63c5ff62c6211d06ea7805752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d26ce39ba38d8a822a4b5437d34b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6805f9c7e681ecc12eb66c07bc297754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c521fa842ff1cbf339f5872f61f614755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebfbf83cef0f69adb4aae87cd5cc54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d1ad78aef89974a320c56ab07b6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b04ba52ef4be945f9f618db1d34bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c67801631422591a102226c95a610759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee26e8d1ef92039fc6939124c516a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ddc25250abf1864a61c9633feb1382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aec12d07a4d4feb6c3fda07b7e5283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8b54cbcc0dab4226046c7d4c29ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7feb5a805fa307f0051404d1a9ab4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c63410b6df1abd7d7ee32be4570346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d35cf754483b665265e4345f622927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01833b154ecc1fac0407805cee5cee9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee60a0586d0de86af4f2294b44ccb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98783d4f71394f80e09022cc13c7909810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51490af09750236a498b8e2802ee9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a74ca7db89905a1a8bcfa019036ca712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb492a52851078ef1057fe5c121ec1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35d4f47fb42e498a85c3681961027f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba911eb00326ebc1a7a51c84c9648315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcaf2edbba5e87efc6b7305c01701916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2eecab3cc0f61fbba95aa60427b7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1333c815e01e196906d6fe7b64203018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d2df401df32afc2bcf7368f6238219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52eb7aafa77312c62326c18e1b4b6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc2e630aa5d5a18e61d7de41335fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595bc656aa94af462dc667e3639e62022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07e8e2d7b75265663564f28698ec423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab0b59cc3cf4786cb472fa5a78a75e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a8ebd0e9ba5265ebc1db6a388626125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e208148f8d7732cc330824f958dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b059358055adb575c241fbf03dab127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199eed41efb424790e623172506abd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf1ddb4c2046b90db261f1240d9ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d4e5803ea46433a1e4e0ebbfa8ff430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180d47551a23bb909e5be076a14b7b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a1e1bd45ff80e0d953a474d75b85a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421f3123613a1f5fb23e372fa8b63e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8213cd1ce580b9ba225504c7791a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c956e560315c570c5a7ef345aeb4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42deb4550d5ada67ef97d761791b9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b446dbfbf6cef5b7d7504bafb6796537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4b1f8828d66f59a014c7e9e15a8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6df4737d5486d3fda3ee9a5ff82fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757fcbfe1635dd70189e06f4a6bf4d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9bc858e8bd72045f51a082dfe3e8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5f49617df2907483548ae8d680fef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61371f404dc36f236389568610f4a2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc828656cdbb5e54842968bbb1a7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7886a4bb2c5908ba752e9afaf82df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86554a82a5fe0c5eba53e3c36556de3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58981a43a00cd150b2d35cb4b7c83547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecff7d9c08e71e62e5d9d9c818a42848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86060bb6472f7758235b6dc5ea98f4dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c53b5fdd9fa38314f45c35ca610b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f21e1308407a2f43d59bc8a2b7327c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546bd4e84feb4e82db2c658580fa64c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c6e39e9d50280d87aa90d3944d2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a34c9496c9a1e39bf87411fc32d5a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec31fa6d4cbfe26acfc52e6ffb74b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601849a7701e1a1e938c83473dbfeb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9a0bdf280c7bf0b9c247d0edf51857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465278fa5b8588115bf0e084962da158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1477bf6f8dc028650343e43c86f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde85d97a6bcee3cfe6107dc713037b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b66cf7384fb546fe339c547eed13061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc2f673b9a836e8960741bf25b89a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235a25f278bcd149177d34932e5e12463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913516115a0d2c9f760f65ddadb3e4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14034ebd2d71e44e5318453b38e24b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d309f0094f3e022742d5a2a2b85566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c95d39d420813aa1c680a3b0942867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400430669f238d22de223ee92312359a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5635c7700fce106a1d8359ed7c6c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a72aaabf690e842989df61100847870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712a00b017a010f29a4919dee73c1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c4a343bdbd0eda41f2d806bbdb3be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534690ee26b5ffc411b8aa79cbab7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12400075b5aa80ecbec727dbddda49b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d175b66b5e257cc46ef52e5b208b2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd47215cd0ff1d77819bec1fd0b30376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b556fd990ede4a92212fb7a544bd4b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf65d502ee9bfa98d3c45d622e36add78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99b2c8b565878eadf4a727a72ac0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44c9c66a730e5e872710c9adcded0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db32ee837aec18ecd7e9a7e56c0e2d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0a87403d5b6d3fa8238aeae5552c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d138318dfef6d62f2deb73c1cdab3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09deec9f35c7990639a1f9b9d42909384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa41e2b6b18ea4ce5ebe095d7367c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d17412919dda73e375ea1f2a89a79686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3e6baf0a6e0906f31baa98852103587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e34081f889358b1555c5ebc3e045e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e654dd4536bccde82fec23594615689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eec4f40529e0909951927c5e5842090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ba38f267c24941ecd66ba889c38491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6803d674468f9c44a2bed1346269692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35486dda61ba56dfd8ef723903f9d3e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c505c727009d6ab81e8342b0f79fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc13283ec2f27ce4c9a9fb1f8a8764295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895ce274dd616a90ba9688f311f24296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40859efac9e16fffd5175be12dc7a0d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cad86d01f5cb869738eaa2391631e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424171c4f73114c4491c8e67b92dbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05693f72ee36673f8ca1907e32c95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd1eb4cb434e07923e83ceab02693101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48810b3ffb0465b37cfef1035deb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e71f5ebf1d2793bf1a89d93895d17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76161f28c6a7236e8576468d36922dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf14ab22932c2360a58c7183f2e66ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb03c45f47ed1c077fa6529ed71ffb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf20492e854136dff5538ab80fe6cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fa8638a1ba81baa42c644a57454dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f241ba3c129325111329601c83489109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d55f9d642f679b307122847aa1951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd454ae5ddde170104cfcdd9cfb89f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974389eae3784f025ac8825391ed932112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115cb77ea938c6a82471901c278f317113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b0c3e1db71dd41c18ae2112296ce5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34284f443c960dc5cadbff177c5823f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f992ce152278728aa2f39d7c715b4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733b101f6cf4aab38f27a051abf8dd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772df22caf3a8b79145f149b619192a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4049130ec2236adeeaf703219724a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a029b7f3673c051ea6f3c43c874f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d10ee4944bc75d988d84354a632f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99ac4be7a0ba994687abdff7315a72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1d066c3ca06a6e63be2e8e69e999b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e4b978ad03c7bef5d786e79833870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c06bf636b7b7b1e81e2b6ca9be558d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f031118e5c917f990ad48569a695126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046e7c7b26a0db14ccad6849d4c2ebe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2359674cf9a3af360a316265592c37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459488e01d32b72157644dc293d06608129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5c3b3a63a1c3c3ccc481113bb0cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82a437c21a4232bfa2c1d7db30035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf30d770a44380e7f3f550e5f67f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67718a2bc498e4e3ed2f18ef460ff930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b9f805e74e022abb76d468cb3121134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c38288044ace660c7c3d4d0340aa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118fb89f128177baa1648415838f20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764a4ee10d3594aa18e27e97c7809e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0130b1fa2de910f7b3a7b574c92b29f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa522a407b332a719e5c13b01c7f202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefa6b5f964e16280b0c1107307adff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812854ef462f122ab1bb94ff571a39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbe6cf713da31d8fc5a8205d017d64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aa3149c7dc56e85414a65f26f9d66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff66947c6c0b7106725460f22d26621144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee7c4fef0702e5f02b527363953d1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9acb5778aab8d1de4c2a5d604067146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494842a0363fad1d2a0e2374cff3145c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3bf639798d4283308697099e8b8d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475674bf3a8edcba4e7c43ceb7d3d231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8684e827f3d2d19fe7905e580c78f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685cd68316ed245b61e28f0c6c93bb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0469f5c4a194a223ce0be91a92b1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64164cd3e64ecc8169047595a3c58d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb562a995dc915cfc5b683efb19ef1ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330449a829959a99cce4626d8257dc6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b13f68d5f4eaef188826ba96d860e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d158fe3cff7fddd50905a18a9da34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca11ed699836f51b0b7502b56a1653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b377ef5bb7167e7dc294b7bb9ef63c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d26b494354d25a232ad5ef3ad2e463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4dc33c50d5a272d806eae51130b7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29c136830aa6d1453c66d696875e97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b111d377d64e63414b7e0fb823ae35e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faaf7065f54ab39618d794b57e85a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d1998b6382181fc6ca1b57cba5f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f32fc4176708a36de1f27a55cedad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc13362246c031a5999fd5e554d32f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce3a707f2b0b93fd8eefd885b8d171168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a10f45f51baf13ba38d07a84426a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c4fbc8c0f767cec7333aa3d0b9c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3b5e490053d516c4a0edc6aba150171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a09eeed5fba37b26cf84914d3f0cce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0687ab9af89dbeb9e810ccf6d29d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17de9d397a5a11b14c8c39cdd723c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9e331777bd05d34a288df65a0ac3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5aa9969ab529181323d0dad5d924b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd15aae46176c0294e8cc529f50dd8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b403c5adf832a9f094b231f247777178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf134be59aca21ea1c4f398120acab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293c18c0be2e7c3a35098f3d26a5109180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a796afd3dad25fc4e02a45ea2dfc293181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf616906594b96b10a360847baab5a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1be44d2bf7148efb79f8acf2de6fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9963e13f06d2f64db94d0824fc065184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67858c69e6015867d988bf96ef36c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55730e1a7f8df3c29ddcd0ead9ffbde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df069a5806bd6da03ba21610be1451f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b910006bce3562919429790908b5a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6af3d73a1881b351c4356c8bb33a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e34d05dffe8379810c3909573cdd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69404f7446b398af90ba1b6959d88b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea1f0b75c84db78e4dfda66918804b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb782dee466098cf404fa9b0a1da71e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008029bd14207997c48195b6791b936d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2115ccb9e26a689986e716457524f28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f764333dc3768f0d73e5cba744e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603fbfc816a44b6ba569458eb3c8dd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0d38265323103a6f734c042902bf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fe0698485fa61be3217c5e645723b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed1950a6f0a7aa356c66dcfdaa0dd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73cab9e0c227663b3406be6ade42c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45132594ab26bacf5fce7586634107f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07490091f52bf40376478e6a6358725e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bcf2d6d64916487b84ac1fe1b54c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f83faf5a71f1c816a1cdbf47ce70d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd88af286c8f9a991ba071852da392e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7669054e14fc9b1969c3444cf8ddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4e1550d616e080bb7dd3023835004208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497343b9ef5d57931c404b73de30fecd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b71f74258b129ab143816ba8480e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f209141f255299c454d7e24e2e657c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e2808faeebd67aef8d3b2aabbe27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886acd92ad72444960e3f0edbeb10e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929efe60db4e132859797e303db7f9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a10d1d3a2d1a3aa4566d0296078ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a2fe96311ef23a2ced4af9840768e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5159baaed6c76fe8464d1f80613b203217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168b3b735c6c3936bc479773c1b48ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec941b7fa8454832f862197802463387219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b034f6f92c56ab8430f023554eb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c62d110507ef5cbe2aa9af9ac98d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45340bdce00d0a58cddc979545a3ae47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee1ccd680a0a5076ca55de8bf9d610223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ed5e127d54f70193bc791474b398224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde9915860dd4dc5eb461a2af1e9ef3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0463abd7c778800b47d69d331a8fa52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172f6a052113a8e3ba919bf3a20c739227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7df7ec7ecb25c8bdbff43268fcfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a0d7b13645fb81deb000602db2632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f7d4eeab967db7e46e3acb6dc3f63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152abb2f892efebf200bd7d48066dc0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f679e76045bcfffcc698e6b8399cc95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50062ff649e17f5b6572375c279837fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70823058afb177fcb9a04c38b80d52c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c029b212ff5f8f2241c5917462d57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95896519a4f788bad7acf0b1fc17c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5aa3a677ea1e1e8d9fa80803c20ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb03b41ce23ba1f85867109c0e32264238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e56e04265e5e41c2842b47a12e46a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2dfcfa4961f292ca2d8b1cdc377c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213943b070224c58c961815dc776fa4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e417073ced677fc8a44e364d1991242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e2781bbb65aa33a4e66b3b616eccb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69376e59ee93654ba6e50a7378c6f832244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8febcfd931bedb9afb8d707893e107245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47398b78623f19b2cbfd342a47e84d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b9c2fef2fc2249a961ce523225cfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0183d6994f93949f6a152276e55ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e234989a2e0dff7c4f20805698139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaa15e0d365cf609c1151dcdf87821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d6ead4e79aa523d9e2886d4b4c8ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fcbc02daf3d3d4660c0accf20fe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb4db46a29a18db2df290680b28731253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5730eca1fb0387ade3c2e872c01e550254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9fd986b7e8ee5534558455d57a9c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce55490c3360605efa5d9c28944df8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c856beab396a406d2371f914dda085257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d15ef9ec10327090070d47ed0c26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a014c470a57db79834fa3c1d643d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dbb635a6a6fe0fa493d52e247c6cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5543b70cc2d4fdc00e6ae1b2685a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35d5300a848a72876053f668fe6a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776677146e45c9996aacc11764c5741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da299fac79c2f74b690fe2336cc0ac84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458af006b8d3581607d3e6172ee99e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90febb4d0441144dd8fc602c5e531648266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463de9bd91500115224bc5c1f10b5bab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb9f9e546e8bcb972ac331fbe0e79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b863cddc13388f8b858d05fc2b6fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac590450ff17d38ffd0131a2f9de99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089c142e099066e0eb1f4fdbde3037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1004ffc87554ea003f93515eb353272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df6e673b64d45167c78b4d93e668e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d965e451e360482be57ed90291e635274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f37e752d262f036a42a5eed0d40c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d733395a58f2623417fa5ebad5c083276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d5aa128117efd57a986e3d6761cf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511927e15e63ddf0a16166d45373c70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b3ffb1e43b1163245c87cd0e3675279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5a3b1f7a72bb4da60de9b10b5cc01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600a322340c17440543e1e407f0e19e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab0afa5c1c61ff349d91218f4de56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cebc45b3938c49a59175460c895686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7042ea0bfe42791073b7cc4316f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d556ca5f8049be5eee761a7137e40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd547becf46d4957e63514fd6eb02c3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96719b88b13d3d477955a733c4f62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033da76ec303e5fd8c8c119d8429f9a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09782d9279612a346b214790506406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb291660bef7cdb4f1f282b7682549290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44d09a7b5969d5488321a7657b584291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bd7713d904d3447ebc9a01d5f5935292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff063bb25f840664c6c37d71dcbd50a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa456c1bf226b1d2e76e621702d4580294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e830ea18a16f94ebe14cba08f23837295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba0fd098815cb603d2c958834758b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b0ad868a57f6c4370e52faf278376297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197000fe7fdc712714b8e476e6e98cf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a638a97ff8b83bb34cddbb1b3706d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ccd93776699878cdbdea98cb4abf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef8172d3a647a951e36c68448c7eee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba70dcb93420b824d66c34bdec2194a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa7a128a87534a7b27aa4343d8c313303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b3197e30477db2065d0975b0702b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd33c147d0e3d8a282d9d2fe29f4aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070e8a872db2eb7577c7cb6c224e6e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17032aaee253fffe1af2540a86e8a21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1cdb467bc1e6639a99a451eef0e70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0741bf6dd66869853adde9b88b0cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68de0a5abaaf83379a01dcc08b9fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21cd746fb4c4e805d8965b6ab48113311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f379d0846217e96534a4923770a75b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e137076844d074b80cffd4bb2f404b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442789e1fa7362f2f99cd9587e5eff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90753d91dae3ff3d0dda1aaa81fce362315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd2877118299a9e7672f80b2475902316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe52380b8497fe47f5e8284cf6f629317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453976584110eb926f38d92f71745de8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02a8e768a030ba19510bc3143576f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50079915d2728f8ac713d2435040b74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210a1ea7e3874e9a548729f00725bab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133114d1957202c98b2356388bf8371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fbff745a2538efedf351badd5d04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a383006743d5af9e5b42beb04bd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ffda918a3faf1c245bf1767233eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d3c32d42b26eedbd3779ef204b2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35161e56dc4c46c406f9d0ed6bdcb14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3393769884d44def21eeb9bfb6ca8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00ae4490b450369054021a923229f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3424f7c82872015c4c6300ae4dc9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a0335c74b8583d07251183dd43f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a4009ee6c7ece7dd8d5835a5822d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088c6eb3db0e31815edcb5a2e23440333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f53dd618e1a03836dc9c4e7609f84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a952f93c3fefdf7963bead052d721335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8f44723ebc4d6fe82fbfa4ba512a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c83980bb6dfecea7e2654b817bddb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68706d20813820bc3a3a4d4b95cda168338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1fdc546588e29f8230865b4cf3480339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9ce75e0a34d0d1e32cd41dad0dab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf381f3695193e3b8bf0c8d477f40cff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dbcfa16f57983eaec48ede5011dc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a56b74b4749a4e6f4b1cad6bf0a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a422d98c63c70913849ba037eb4acc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b0d51dee05238bcf9c97ae5d1497345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58f1229163972212b894680dbe828d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e956cd99b4ef1b078c7ca12ee492a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dbb6984875ff322cc9691706a843b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30062aca42db550d8256a477474950349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ee2d05ca2529430263c88dc2217d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed31f09dad0d6a4124c32f7308666a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c0b3f0a629bafa838a721beff46c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b17624ecaabd26735674b71e93bc2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82446f19c7a3c40b3be95471a37fb33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156ad1d2f0122716b8f39f3e0083054355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c56146fda17b2120e76173afc6062356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f456adc1cf947fbf1af568a003eddc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d00b361fd43864173a9f171fff786358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa1b8ab2286d9a491ba7f74f6496e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32f76623f2aa3432c17f919bbd327b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39b8afe74a08fa4c865d5f486b194361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88844e7c3a94dba71fdaf4d3578738362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e1416da91e2449ac5adfd9d22fde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e838bc6831ff2b4aa46cc9a96f20e9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c14f2094b89437de4e6ca0ddeaf072365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20527b455beb427ce9552cdaf2ce05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b62b0490c4311aeb4a47dbde639f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be03ed1756768215a6f94cb6b43eba4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe6a3a28f03355186e10d3ceebdac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cccb1650cfb7f80e27dace9386b326370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ba4747f3f3a593cd2eb4d13a8cdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb95a95b97334b4d866bcb3097ef182372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c6c730db6d9b3f8a7808bfddb960373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af366cb03c3ee0e57c615bd53672604e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23f9dfd61273b9e364b04a80683157375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b86c9e25b73d65fbd6bfb078baf60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ccb3360aa99f800e8efc1ee9d4615377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f694ce6dc67e31a420fc3a796ec29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda0f592e96088ba8c0fbbeee64d78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac25864245c709d23c18ff1fa43cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05248245cf1248f98fd42f1870a77a00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47ae48e58dc8fabc6315ef88c1f9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb1f6419deaf6c4cbcebef73af351383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed4eb193f1f8ef293d6385cd075b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72170f76feb84f773e29269f801af938385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a72b445249511343a4aeb65a2f8516386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91174dabbd929bca95922e382ed22fb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba7c0ada17840049f3651a5fbf4ed3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68d481013a4e2ac41c8db61b3d9ab7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcaba668fbac2f3ac358bd8487a135390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6b46eb0677e350a14d01ff1397cd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d681a62a8d7a6027ff49c705cb6d90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa99452a0368e56e6c0fcde899e82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220098bea28ce7f935df5a9650e9b1a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fba9d9896204031e7e518538a77d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a831d072aaad7a468ea5c1a832fcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991783653a4e4e7f5b34ea1a3e5c2066397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6338cb044ebf6073364d38bd36dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573dfd6e88dc40da169a684373f9737399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef65a26eee07d7184166e1015b7f3d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda858079c54e2f5e4c0bc5495f748401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff6ec78641c2b10c2968754587c7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7da87d2929a944384059f94675dda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961e6e53df5129ad65c5d6530127d4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa48edca144cf91ce940e8817c9a65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50893c8d1e91fd11ef32ec755b31a5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7bdc1930eb64c871f10114666adb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0860a3538ce0444c2b4c95b8ba7ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d09f3023b84a7cbed0c7113c483a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62836c2a1c4c308898df1c324f58bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9382c5521a8b358459c5ec9148e79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd78546c91d12eca0fa32fd133ca3f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f7e3ccf4a722267d04196a367ffd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb007a8e855796f318bff5433f175b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268764441fe5ef2e0bdd129dbee36a1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26162ca35c4ff1648c31ad08a618169c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2aa63a602752932772d2883c6ca3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabff196c3416ef173ac78b78fd70cea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030de68e08c8b7505e711170c03635419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a243918ad5f60e1e9ee64e3fbe1e4b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd0a4a82096b89f0780cb75c1be8fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c3e79f5f1e47ea294126e7355fa54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c140ca3f9748c06d390b409f565a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e7d678d40ffb299611d92c21186da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261e3eda306c66e543a39204321b5ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95acfb247afa9fabf679d1eeff8a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfe669a2704c46622e74996921edc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19430f094303b098ee35a727fdb2853428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a17d19b297f042fca389441a3b580429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c059b55d7fe339fdf1a4076d4f5c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf271eadc04f4f59365ca70a8c06d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07681cc6b68bb45ad86605a0ec664bf4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021f474a726a786e99424087baff92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e401375b0305b6de4deffbe8d481395434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd737da1839280d94058ab4427d549fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450dd61e8448b54aa46f0de2288a3de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d42dab60716f14bc9355364c37b3cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a24c435cb256e32a34f06b239e22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec99394707e25e71bbbc074b27bdf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0e231dddbad1579b0fe4303278a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb0b13e780cdbfde778719df7d25a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde4509f943f17968926b44c150266442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f86432981b7bb3d300cba22ed1929443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d9f016fb82e45f43117646ee90df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875096a1011003e9b936d60f299977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2244d84a00c1b2710c78ac9db4482b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9aa50bcc4a2fd0cbcc2c5d432a495447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c7a847179bb1b6b1a4daaa1c34db4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53115fc3fe984e0260ced577457d878e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee82c148c1d73b46e49adba0a5a44a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ded72c771f2d95e19b2ce76675c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294568df0c00597dfa9d00c9460c1fa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36bda23a293fc8c50feedd5ae2072f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92665398546aedb44ea3cf1d3633620e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ba0f12ea1b9d1ca7016297dc2a055455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadbb4c3ea0531d98926fc68eda2ad7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461252f63caf2db30075631d66c875457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd0e2db08e038dfeb93e2b6e6dbd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518502401ff2f9580a502ca92b1b5836459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d4d02a7cbb810f78ac11e8555f753460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f5fe06ac911db2a0cbe48a2eda3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461beb40430ac8da0cac3dc642841449462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1eeb357d77520353eef871a7507c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf80fc7c3893e9bb8903e112c354b83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d2837dad46e11497cafc6a1c1a69c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137dd25579fbee4e4164bb3cca5c1ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cf5868e057a083f3532076bb853fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822273714e2e53d75c9a1b416b36bb0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac65e99e1b580972cb6232e0aaeccdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6446bc6cea4cab727cd85fe89450e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc679606b6208bb86c4c963391a51a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffb9de377bd4a45ab6a7de40efa833472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453b0dd675dceb433924bbe5bc3ae40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5beca8e3a7a59555f5eab57a96ddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371c6ffa208e290375f5b5a9857f551475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23529fc02c9b4144d100b71703d672c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3c6fa7cb033a95063a44dfea80f46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62307c358ed6421e8d2d58bc7b99a37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dede269ea5d78a42860a0805d51996479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801271530df5350d4e4627c129f52b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102ccaed9447beb8a174557d6e23f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682bd781492e58f2c85f70e4b5abd0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6619384931a7b3a3bf6a0a4122c8a71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83a477815b0db07eef49f27a505045484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a88d4003566164d5dee58db2e124bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0720b778b7f653a9988274733b8b53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a361f3ec55dc81435f13b4129b08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f0d6fbbb0244a8518883cf92fea22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de282e7026b3c19135b05e73a5fb1ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c029ebd24392b01483b2be1b1c93e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade17b8ca1c8baf57df28a6417d9094491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00ad78c28023e2ab5064b537c6a4fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9518ac088b9631c1f550f7d616ea97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c22cdcc42b77300cdab7697f4773f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586277d50e0b21305a8fc1466e21609a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c5421ed542be67e5179d89129788b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630b15221ecfc64b16f9054bddc9bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173c80e0e577138d3f4d1980d6ce5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62722d4628679079b2c52169b8341d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec7cf006c3b4a0bfc9c6add92052a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e57acf85f723238ddebc3e2b2de2ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340746b4a5fad14aff8b7aabc6f8140e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d694de33b4ccad251df0e45525564503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3ba1947ce2e3ad680fb3fc9539bb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09347765c71f0e02fa8a86b397b53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146cafbd24eadecc303e242b756329e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215958391f8bdf6c5743a7ea0dd884507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da7ccf75502371d17ad42c670b1613508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc0269a7109f8dd7aa6e776eb4212509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262696fcfeeb97516f898b7a33e25c4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151d3616f206be5b61f381627e50770511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3de4e45483b73f21db7d7302562d06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70429aeecfc6f839b4d657a86ae01d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae589902d94746599473bd08ae0cd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff8d3857c7409b54a3ff6fa8af861515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e81a41e219d7ae52ac558c9549c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9af155e3eb3b5c1a79b42857acf7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801767c76874a1f9d36ae0cfe6ddf370518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d8981845aebed15328bbf27be545519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ac704a04536656ae242a68e663682520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178a70d01ff1ea64d9c830abbbaaaea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55913e852b6bdbec58ca495f6f0ccec3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbb733dbc7bf56229543d971911d57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9242468c1274ce281129e4e1b956a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5883c7ee8500f40dbb5757514c2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbea9a449ff3ec56c134ac012fa322526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc7c9c32f031c2716a0ec1157eb440527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1a84c1bcc048d9934a259b0a88c5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da2a0792338274150c9713d2cefa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a49922b2fab2761986d4625a9431aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195558279a125855d019267b3aab663531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fdc1bebb9fe617fd1a33637c3b9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa2911b379b76c2659a95093f2395533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34393708c1711515581d3f8f457d4463534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ef7bf758df288c4659e1aad8d84b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf5ecbf9e771e3170f23dfd2a8120536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe705540e33dca696be4085827a1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d319b2681a2144cf7c2d525301e706538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf7870e3e0ba009b8a70f1b3b31e51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076783a17d20196845f25d6d8ebd0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476d4e97f6ef1fbd772286900ca37d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4d683b51839a86ec72ea861b7f66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dff47f4ebb55116b94dfbc838c1c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269929a7b390c950914bedca021b8ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10a5e30bfe09ff3ce494129e2b4e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832808b9b963ad5fccae622b0e5576e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4ef8c8f2e79ecfaa4ce4da850db4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeb0b75f2bd3a2698c2558c2e66e45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549fc8032a387a8b82c364242dc30a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403246d3b9040d9bfb99246aaba54c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d2c0815ceb8273f70315ff3613f14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba7e4086897d25d00f99e92011d9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc266953d00d4f497f842521f521f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1332d4c6240937726f68c506ff2525554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbb925e16571c6b1797aca193e8584555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1644385b61f9fd8cfa9a541de6d2153556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e003e2fcdcc142ce4733abad268e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0362a24eb229d42e38f7c9acd70ab92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e089ff46f1ff969c4d58460b748501559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae6ba652777e0f3356a41a2325cd9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b056e996f1b14d64ed67cd4676b60f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2314ea4b2074f5645f2c89021dbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336839ea0b9f2c447b15960dfdddd32c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42133b8c89f1d12e2294cfcca5fb7307564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de055116bb33ac2e258d101cd9f5b130565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e6132252de6c79f9f3bad8879060d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ce3db4e2f77b4c0ee7ebd57135001567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7c742b2aba39e73acaede32f04c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a156eafd7d0f5e2c1d1782d2ed832569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e7499746a78228ba258c2591def3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c32a4ee6e6a880881457a5042f3697571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb496b6cffeb798056bb7ca5053da967572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a890ddb7ee11ed9fc283602b0251a22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db43d6218327bdc958487db1866ee7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62e2c4a522ccd998a2c9b4e55bce9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0368b578ba9fdc494d82134cd22a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839376286e8d852e2fd1b0bb406adbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39c3e72f3d29250e30f3640f83430d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d417718467248e469f8ea33b43aad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6915f1a64f8cf9b69658ed6df46aa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0270cc6159794569943da9e14ccc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6e7e00ce670c0ef93f9ab5b76acf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2465e88b874bd504721aaff6c9d49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0141ebc66ae964521725ea782ff22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016de0efe605c4837c0b94ff0b01b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ae842aad332fc48bf85bed519bdaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbc5c6a7bbc6a3a0cc3b4f2db74aa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6988728f084e9c1376fee9326a138588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0b5c541f18e2d450d80572c096d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c32f2d441d4c320dcfbae87c2efe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243da44bdcce4cebe2f94c0d6e657da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b7c2ab4fdb2dbeabe1750773cadda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17acb2d87469882211a651c8e9092593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a5ceeeaff834c8121197d70337d4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a8d41f3c6846529727cf2f11eccf4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed119d89ecc879e52a7e89d137538cea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380b54c35b64fd232ed43108dc34e6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c8ead414ceec2d8195ea1f3d3b7ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74d0e7993924c7e7e9fa382c8a5a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a44e2f950dab4df725db5bc96fe780600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a709859b31042616094499a20f1be3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345698c5c2b1ea22b090e50b2f349d9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc73dc74b5800f27beaa0080be51f8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dabacdcd938143a7f8a7597e51ce6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a74a6769dee45d004b0e157f47e76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcec28763d172182ca9ba9d60a5e11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f782508d4fea459e87f4a94f609d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b7f82d4614f38921bc10bb2f12ee7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b36d1397e3544e2a6000cfcf89d37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d4abe5c6c8bbeb8ee89d5a48be672610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a957b6428f277a5100626e8c5a06eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a22088777f330c62a06b1ee5fe130612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e817be620ca47c8451e598947ff17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187372fb9e560db94c3c152a40a3a667614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7a3963929b9ff82b4ec3d67594f32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340b53e952d82118b09fbff216b39a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7283bfb388e23b900b5a893cc28a5af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7ed4408ab30133fcfc6f4bd3510b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab180195eec5e6580a4db3b9658b7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3737591f87da8eb791286102e0a31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f322017aadf86619a995ca595f392621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f567643a2e7d2badcc4db67f5441cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dfa0156185ecd2c3a2650a2c82632623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef8a70865fe08c7c3d9dbdb47e17f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90834b88ac59b4fccadcfefa9821eab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b48c7da2180c8cab69f963c0f9ffb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb3a3ba1a4c2541d2ba7b2cc45ad08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49635567dbdd41752cbe034eb89d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee1f4a9943b1d78d769605afbbc10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020073338eb87d0d89b7af8436a28185630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16003cbef8bcfa70b29ac5d35818ca0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d4ef4eaf3590d4162c2b5acf136da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ce3ac387eca29c32d0804e65cc947633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ac440846e3df20b26b56d976ac40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de207ef83ab79a96775e54036e715e49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ca8cb6e66fff20999ba5eaa6ab891636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b287754544a6676edb899734b3008637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c172a2392fa812fc75d6c1814de0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deb2720f26bcde98f956fd03501f79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a098a44f586a1f2b424645e40cf7a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238c61c049880657168003c3aee34b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece50e75b72186a1fdf53fb87679b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110625db0d06776ba8c879b0f7b05950643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db605400fdb9f50e0b5177740d31965644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3c7ae286c4b9d7c4cff1d154f915645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a49955219b8a889cde898a30fbd62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6945246e2a43a4b41c1dc7575365dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21300d839782d563eded8a2dd07061e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d61234e0286f8c2c158ec068f55a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad088cb8ffcb7a2a109db154275a61b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cbaf0f8ca8485c8165d812ec8a773651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8106f64fd82105012d46f5e8d5fbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31129d4c911096f8e3570be0540dfc71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0dde7814f0deb0d0c9864fd30f48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b0a703b6c542e496dffbd0afd0303655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1e3b5b2cc058817d380275b22c707656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb5f5790dd78c33c58bb23c3595d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f963dd2e401ff5a860c334c7e3c85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245492e7e3a71daca3d2152bb9da31fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffdd78c35a8abb80df041c9884a3f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fafa367162ac38febc4145ef5fc90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d60d060ad8a775ebbf7ce8b374ddb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bff3d3b9ffc07d37694f90acf8f4fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a902a8406f20148c51288dbbd491664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e396f352a05ec9eaa29655f342ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5dd1fac687543df94087883cfbcd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860110bb21b8df28e4aec39ad95ab43e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57754279677db3ea38f0918e98ba64bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd95823b26e2c0385870f8fd2be76a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c64825b7ddfcee147becf5f06aa5ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c89c591d8bf4e2a75c4c6adf9ad9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c384ed0564bc05c67a562bd9b2696672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c6d6cded9bf3f17999432f6a578ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c41513cce6f980e785fae2aca06006674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34442042070ec9a33406bd96202b00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb2eb3fd9f63c4c854f4c4560851b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0bf8a0f72f3c1eeb3f0b070113e22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c8533d94c7a1d5cadb7c23f4d8bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655d252d18d5ffd031a8792bff33854679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062768c7fc12eebc91ccca417f7b914680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb81634d2110bc7eba3e34ed4ac580681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c19c61a6bc4ce80a26e63c94a9e08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435336af0c8abb0eadd432b05c8b37e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf71a35ee21a405cef323c32401cf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64c737abba1925f870147de58bb9c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09309075f0012cbc8c9fd94d5f9515686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294f32e90d08fe41586887ebbf4ebf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf88ac83bcadb39a8db33e4a8088f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f141da20c64f028c6e9af7515f57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132ca88499cd88a8cf7b877cb49e068690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5d43554450e8b2b8ce7edf5dcab90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836ee4a7b76478869121eed691c5d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59481e9998a85c25d21e03fce54d67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71c7a585f03a153f1c8a4186ce1ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a866518f5d2dc2c443ee10f824980695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dbb27d0a258b85d85fb4b998e6de3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6bada1991bfc8d3dc057a0611c592697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06de4adda59e19c93be924b88f2fc60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711634aac98c14ca4794792e782298c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261260801db68754df212a9ca5517e74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c410c743cb39ee2f3edda1621369701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889707f2044c972b2ee926af63cee6e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e234a86a38da29bd019b976289202c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fae1bed52da9910c2748b01eaafb4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ed7fb8677d2a6d23bd1e95e65b837705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e626188029d88ae3367b4d9803949706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f942f29c0e1fdd92ace360cc8c163707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2740e449f6533ca5b5b1479db4b2ced708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3905b257a22f4f34618796ee568e82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54113e95b62977b537aba3d788e9e0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbcde209cd1d319885c2a2392d9d99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e668fa0ede339090d8a5b4a35d49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f562b5309da592f985517a8b32a5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763fa60226a6d3bd338e468909e869b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50c72a118a5296350eecc7cc9395e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab816a2f68f8a812381f8474fb0b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4b7e01b56b8d56d1c7b59923a8d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd36883ffce0bb7214abd7db26cbc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc52c43fab1a344bbe78fb7533880f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6ae5100e127e15802379039b24ea8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f031ccd972ab9baaeb9ba5084e7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f06aad8ad454b56f8107624cfecb60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ce9509b4ed13e11bd46b5ba05a893723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07bd27ddcf1945592067397faa3d4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26ea8394e1bdd88ed3469e285838a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41837af5768908ab05137f070e4bbbd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b347ea206c8c3314aca28042ec564d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b392833bbf0507d6791fa0a2b3c28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33edbd3abf078d5b7ddb6c38874eb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a39890580230e9eeba7fb8b2a78d6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03563b9554b8af51a399309b11db138731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1592b3ba26b332d47a3c03dad31ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e64ee3df71f2a1852dedd9cfad2f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77793807073626d52bd3378ed09e48d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f5f5dde567f73e81fab6e76ad7610735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f53fe320f5bf2e9e8f2ef3205b864736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc527527ae91e49be3eaea9ec63d1269737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eecb17876710115ae712dfc75f20af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d5b6d3c65ab0b6bc6a74942babf7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb05457657a6a33312121c660c0ec01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545136b077b4b8db8a71e96cda6c4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2acdc5e3a63d3359b49c98f54c463742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5175a59f9d5d7123c8094afefcc22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638015c219db14548cea2eac6f1caf3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82532e184ff4ed1c60474357aee7bea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb48f43b6e59e597882bad243a412746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d09af9259728aee57f1c71d2e3a94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f19e10d3ba07f9a48cfabd3c399b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f3c03ab4d99f77217df60ee058526749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432fca596a1458a230b0af778a809c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8627b3bb1c2d4f48dae423b073715e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b62d67cf41ffefd628d53ea8711ad1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439b56919ec54de74049052a9dc9124753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>