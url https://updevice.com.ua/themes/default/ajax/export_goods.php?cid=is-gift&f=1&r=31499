--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a597a194ca93529a02ad8135a40f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6950b6b118c1f8bad0adcebf6654eb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2300b8aef47e2879b1ebe459113fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2e5d725f6e05551868a967bed10814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca7f8896fbfb67e6780434468c3d9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb3334b48db9c678886412567c8456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01ecef2c93adb13cae126c58f337787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5de283acaf72edecc624826aa77368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9989c62d9c4f0d047ee97d44631e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651573ba99be218eb6b0e865f8f4b77810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2315536d6b8dbe10c63387ecc758cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a746ea05db37e7b6891f7b3eab32212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88d216fc66735e6f63704628854fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd919286a7261d5ff60a24db18271514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e825a3d3bbbdebacc14a41f4cd4dc5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01d0b75aa19294f4fb69483263e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede74be29f56465fdb52d66041b9d5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24da76274790f3b6bcab4a9f4d621718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b205a1a8a39368a3332a40536cc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3131283d59292863b380d2c5ead15f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1fcac92fe155ec378183a98f69f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30d44c8f66e5ef17689940a40fc2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca80f51857b04017a61401d0e992a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5aec20e9cb939678c91039fca639924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366be7a959f0b8f9416464ee1a2d84625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84e4906dde22726e1253dd17adcbf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8379ba2c0360730fbda692f741d3baf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf1adcaf3465b2783e911c7a1cf2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb063b9a993c6a57b890396b77042f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ba8022f99e025928427d72930cb0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d284b58da2e84a138135eb40abfd52f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfafe74a10de1b040b6d9db1a84286c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a48c5778b1ab4efd56e105ef37dacd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd765bf44e92919819df9869ac63334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9910a8fb8421e2ad298c8c4c52668735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4538331305ccdad9904fc147424a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc6ebbe154b26da2308ce09ddb8cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634bcc0095696138eb2bcae0fcf005538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e0417859a77d7cbe790a5f61c8f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf33eaa0d148af881b742aec630b9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764fc7367099fb2edaf8f207109524e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be755582d1a6b07403484121d48c272642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84610aeca122de382ca90f9aa09711e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ebf05e682bde953677e49ec4b0cfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb7b23176b74b5b1f0e402572385745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cab724b44657d4ae6748a8afdbbdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8e932703ed2a26a4ce0fc861041f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1c2cf6008b29ed453eafe292a23d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7e5df567db65a17eb1b840255ee2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8973345eae003ef6a852d5eb5f1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998062daf06577a5bb090aff150e743051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70894d7156ed0d517fc8a59db91891052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea7802e4d54769bb50f871c320611d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ded56c7c3d043fadfd18b564131e1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e7ae3e19ba0c5b074c96e177370955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e025b58cb3237f9497de86464d4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12238a403699512d28d48b0de94a93757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8616ff8ed586f6782060b846a86258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41265452e757f8c1cb81952910b065059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b59ac3a645466b3a1a65a379b56860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c56c0f363b4233b42a4c60ef72b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b2de3e2c7a542c5f68f21791de0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacce202727ab022cf25fe8eed8c79db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ebbf65e03be1cd864722ce738a26164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30775d2e2b3d8eb08de4d8a2a1a96365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cdc00defc025e1717a44ecce70f2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3969b49f69178ef22f2b2fb233b23e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bc26109619e95d83d8530d2e3ab1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77a8999b0842afebfda592df3a77bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751985d6160e6e440d7b5e2c46cfac370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414a9f2ee7518c3ffbe3af82a62c9fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc09d8aa84dd151fa7e29e1006a7b3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b558b7814d02e01baab64b69d1d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d883a097c5394592ec76994d8e2882974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29521a7155862fb5efa8f13fd47c1f8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989d93a3c4d90939f319aa162d746176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf4800c97b5daf2fb298dc622e802577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db6709c97db0d705d4c18a97fd2b1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f952d66c117ee0fdb5d7547774cd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c6c37fb0018ff234fea294c25122480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0415aeaa10c72232d05cbb5a42bab9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5a243bca590597201858df7371a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60380c430f2317f33e179ba171b445883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bcd5692d5738f4461f691a90ec59684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbea69bd6d354105d9cbc06cac7db185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799111bc06c6c5e598abe1896f5892a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041d0c3ca6576090993f8d82e82945687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627c30bb3812de6f808f936c564e5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2234ffb07b387de097a31e05742a0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1caedebff92b97e925ab40e5449d1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c906d27f50147b1781f94fc81cf989291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a2b7016ae6144026003cb572e3c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e55ac0d535e8e3b6d8f7e1e5bdc6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b1815558219bd3d2b75252881641494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25aa68b3954f0b982653a6b0b5613c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c6aa5489e1f21b47134d1ca213a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ce1fab0537973929413f9a8f18b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f553e92e3d597fa4a78d5c2c21b0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba33e1bf58fecb1b8307ed16d2de47d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bff7633840b4bbeda7a8962fc621100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc057ec545999bf9c32d2fa3425f87e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd3bd7efd23d631198371322234f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da22723740bdc7903dfd06f7eb531103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a3bb93b3d23fc681a7d481a78f5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d2a430d8e2f3bc20c4c359f70b37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002375eaa4cdf97530b52b43e2cf285a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c26bbe486832706823750c08387b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa075c638a074d3c989939d26c91cfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7cd920ea450f468c41e3e668709a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa092b6d0e06f3fc17bee0a7eb0a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef204a92421d241c1379d8fb8e2295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf2b6295b509b26ec7618dd67a9240112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158cac86d3575771cc9bf534a9a4e35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934546c5886045a65fbd7fb47e4e3d0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f90c317beb08aec60b737dfa45497115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b52c1369d6abda2a66fe0b0b28c7ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a538d0ff045ac096e9f44be605996117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14dcb2da01461234961d2e928e1695118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d248112770e80e767aabbf681f626119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f73564dbfcc1b20003bb0b5247f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a486bec0deed45317d74b6073b7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83360ef571177b295aa3b4e3cf25b629122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e6225647c4ba412fa887a361b1e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018722f84faddc6a492ad6627dc66c9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aaeb237b779bb0239764607a00c24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b252f81701f58118c57974f6703c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca59df2d1f0131a9adb35f46198b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175ef4acef9c9dc4906174da0990532128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7ed764012a38654a6407e281afd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb030c2433f587d880fe5d22214929a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c43b7db777dcf22b44b058bf6431a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076341581000ce2bcbe9534ef514e9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4446d7b6029d3bd2039ef045e3cff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cfcaae4fbb2c32931e13f6126dcfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba30b9faf0ec150363948d287e53cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2494dcf29242a77a9c5383a0819786136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f7f0a67cc929e6f568fef08aff48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb6013d940e458ece8214164faf20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f1ba81e9d947b40902ea8ac7724a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596d5ff2140f7d8a21a4042b18b2d75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c86b40371ead26e18e9e93f497261141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fd30b6387b25d8139d4344b28e34e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1786cc1bb5a5e2bc40f54021b3978143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbb518162b860c66b7dc03fd42e8e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a67e6a1b4af1a811913f22aee0ab9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1743f5ce57c540cc8c04534ad8ff29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3700940983962df8cf036990cbdb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2176c3f217e3252fa88f3a99131e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b29dd06ee97036bf9deb6fd107e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda9f86337d760601eda2d26dfd9f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0d8f7161abba10fcc6ff3c4ba979151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2e2fbbed739ac9ef1bb09a1167222152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a16bc5dadecec398b6e9f6cdbf01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2089494ca07ad9ff593a553c81d695154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4563b483303990476acfbd2c9072e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6395049150166fd2d37bd36fc3c717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c1b6294ce9443e4ff2785a10afd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a44b61d32f62644b5169e5bfedc6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b530a1dad96c0b7e0223a41f6001b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd132f08aaf3ca90456950894ffed1ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f1fe0b11bee96369f01508861844a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01030e1095a09c885a43479de7b4bec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d86d96def69c6c10e7639a4ff826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552402040f5540de940473e47df3ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c449eb9daf0a4cc3d35635f3d05be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620c083c546b58b8d0d99a919e06227166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb75391bab1ec926064b6688e1128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d816be7f56f9acc77ce4b6ab5c1d44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c342d604432f018b856bba40b2ff73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a04a06eb4ab68be2a5489b2b834e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee3001778a33ca5cea373ff9ebe49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e63e61e8adf737f5752233b4c29b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd43db0b8096148d2c294ba79b0d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7c56710777a3fc9a94ad94ac7b0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e919f474dec4ecf7ccfeea99a7696175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f4746271b113fe3f0ec4f6191f323176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42bd3fd304ce12f8a89d979ef3159c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac630b904c404c4f6af4b785379882bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea475d3d7022493207e2c3204549a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab59134bb237b2e1bde8a7982db119180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910da66adff31c003442b8f623a400181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a61562858a9063bc0fa9c0049582c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d108957f37cc46cb638530a27a145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d209bf88b06cf372336249e659b9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5738361d68a891513fb0a73e0b079185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133276f40d87224eba810cae5142a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6949609c86943a5eb366666691301f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafee190da40763b479ad086d4d1e337188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a6a32222d026ea8ae512459028f47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09513e1ffa26ff4b76a99c0b4b625f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9985250dc9ab6b58fed905d0c890b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8b7d3bd89a26b02cbb2580981442192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756af7c0b79866c46d0e025dcc531a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc11b1110155f82934a81ccbe3cf20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134693b438cf1d3ebecbdbef484d61d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6edd9e15a8fa5d7b94b571fbd1b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00727ceca33671692883120bb3172197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c5952e72adce08fda831f3300aaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343c63bea1a3a718cf4f95315d58c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7195d5920fd65630395e25e6aeca92f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e365aa6ef1777d5fc956dd50faad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130a14000e1e00f89a75edee4f646a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84ab23215a499a7cd53b3d188a84df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a5bbfdc91f381a8ecdaca1e0f1806204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f0a335230aa2f4af4afc81d06879205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf04c936f56e59faa9c7755c11d65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d13c51ab45c1465ec587f00775240207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeda7ae94a4201bb6a436bcbcccd24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0550d15254432bae28dab32756c3393209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecfb5cc6f30cf442696cacc3ee6608210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad8e6669d7baea1b16e9f4d9d4597b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012744470d27aeaedb27b592673e87bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bab099987ca7793ffae91e86b3e49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010eede81af770c10affd403db0eb9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e88054cd03ac84589056346730ce0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17bcfa7cb3530227a8409ef65f5b99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aef22a3864044a2e9d4fbfa695c8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a920d3cf698cd7e999c250cc88d866218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1065b6ca94b39bb0582b7cc442d8021219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece01634fd63b45b11d1b7e6698559220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62956e5f21531aa364aedeeb89a9d03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d198f0bf9ae2906e99531c5639352e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750163e1d154f6ba4dc3300afffe98ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033d2c046725ed55c897cb6c903956224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db4f792ac267b1db167cfa029eac44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f211e3ff2a84ffba9a1f48a37ab62ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1772d71bd7fe33eba4314a6f3bb5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7ae91ecc356e064c24a2f868cff8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed0256331bfaf4eda48507d629632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f836c0423b98d758304b146370f333230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421692b86d9f807fca798b49bf79f5c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec3fb7b8d916758153b68d02686c65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc3c2be1b1d7e786f47f8bb985c7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eba916de8f3fc29467e07d7205f43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678b2e1a5601be8a8d5fc55bf2a27ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4eae155c6eade76e5a6c6ea22a8d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff8cbddd544d957fe6f2f2b5a561f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b205e26f0f1b45447ad29621b766aaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c5778c3ca64422ef7cf4651c68f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5fa39ef3cc6948a3866f3ddcd1a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8461bfe7f5a7a71781cba2602aa976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dfd2a3f14757368478819fc310a46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36226356e25ac010a6c02eface226aee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a6ad6daf48443731efc8deb55ea4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52567b020cb02c7ab60bd31f6470dc35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31b41ee29362dc3c8a8beb320ab334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e512092abdb665c0083ce3621c95a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f31e5ede8671323501754817005472248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670b737bc0a25efe5c2b9fac4435184249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d072b030221cf4fb1c6bf372b50851250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d1fdedab36786e250c3d52ef8a468251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639998959f7c4f7afb93def820091b6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ca9ce7c168a24ff11b68787850ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f475b4061c5d9b5f003beae99b54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f7210d519f99acdaf7e2aad58ccf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04185038116536431c45daad39684200256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff296d0eb67efa981fb060e768ee5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1087fb49d69bf35f9726b255f137258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f42b2d4b7d981d26cea4687d83ab2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe3d73ee4d1fce2a1cd90576c24621260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f482ee018d45b9f2af445ef398f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065750eec69eac5c6936d24fa7469e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024543130f4d61cc8afa6b9e7c65fe46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f314c759605ed0d5d48a07b774263264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbcc32d2cda59b89856642b4cf9fdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8d331ef890721d9e91848cab6f3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e65cdb13755fbe8cac9a7558984f0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d1c169227f140b3043ba24df11435268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950f3a9fb6578308800d647a7fb0ab5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016874c0cff02996eea1abd6e62c031270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd87b66ccaec47daa722d499b5fa92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4360e8e4d79cb44dc2b34ad7bd1162272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a658954272452636c4f288e6003d96e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a3f31b97ad1aa9a501637ea2af2b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097b5e8602b6cd814b0602fe773fc18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79cc6184a9babd5be3ca0973fba40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9cd2e3ad9b8cd491ae9a64cc48995277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1bab5b4edd5c098207fb50ff7e91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf4fcdf25bf5bb155c7b08cdd7cdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ad6629e34b3f337c30c9ccfdcd13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda6c7c7739f2dc673f2113355efd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbaf4b27ab503d60f8e2d4c7f1610e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72640b3c268a6e5e6d9f5a8f7fde28c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df97e9f9b853d3e2501e404183e8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d921e85d95ac25c18cfe6c8889c0fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690b7bb62052c300c546c94dde94168286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dd85fb98b1428fc179269b4175aeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb92c6dd2af69ff39fd9c91a22aa39a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7edc8da5f3918e40c0be90b4ea2ef2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8e6337bc177ad6a2086a5184ba64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a79d92194bf7d262fe0d43c9df576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e682b2ab1ad79eb1ff9cc62f6603292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5aa343b20b561d62959cee984b9bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b2828eda5ced0913b0bdca214b00a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687283a618ccd911e53d8bcbb4610a5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657d9b6dea7657a7e33bea27127ec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be305c8683f3bea61af570ea86cbfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021a95191a8e8975cc885d2836d8418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf40a5c05416fffe661c0e1b6c0df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c9b7ee2a9fbdef4ed39e6c8bbbf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e895185f82f8e273570be6ee63873301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1dd078fe0123d9bfd3fdec8e282a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d54635be872f1cca170058f98036f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01454d7ed18a35bd08671c6a3d8bdbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19aa17b23f1af5eb0cfc935386d7c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a13806d1e192124ce2d6d3b97cbe1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ce571349c64ab6f6a7687add0154b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a11c311d46de1728ec49754b60d28f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16a61859b935e7b3f3e986c06bffdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862a049fb13412ee16c96a742ed961c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59a87c60e8d2dc12fbc7946b1e75de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b693b72cbdc9d346dca72a3a083c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda386821ee6fb5860063d22235b8b78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95cd8edf19829beef33e8e02406fa0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a62715d5c3e83298d17717b981a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369257ec0b297874b4eaf2933f93619316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129fadc4726504d9c33a08a69e86fa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef813a3c0370163f93497312a878d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c1e0339276cbca394d9d8af22d87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b0b4205d08f5bf3a28d937093ec8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387313f9ed8f27d838a0f1844483536321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f9e9d59101caef6b8af8c469596b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e44d9be16adabd59a5a5824fae67d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50de9875c5b48a20a8c7b353fa83ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998361ce72524649ce6a2aa4ad26ff9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03690cab66fffc28e5cd35e1a54dcb4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87417646315c7ee4e09fe5bd5a54ed6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd54e839520f06786df351d7eede4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff78fd9d1a7dd058adbb0f8d3a8a936329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc04281e81eb029cdda3f7435de0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c21438d5cce3e2ec14e6113b4415a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b14e4c75f6b9e0249ac7b8787825c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61d2d3b6ee0f994c92e1c878ca3fbc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97114a4d5c6a351533678032ab149d01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb798438adb410737f8fbe200083d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b850ee18b438fe1c58d5b2c701a75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57547cca6353345ba98ac0cddc73f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fa4079ab089edccffdef9943a7972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1e5e7a374e265d030f7b36fd90b18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ddb56db97ecc64d11cac7a35460e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e51e38f209d9cf7396ee70dea3fbcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35281e1c558a711afa1dc3c4a7943d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f965bcfef7e81dd96b2fd4090405d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392232a33d414357bec0f9d52d71db4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f75fdfdd87b1a7c1ca663f24a78064345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7eda0de1745018669c4def17485b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8441d20838bd5f38355cd6c41c83af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9a42333bcabacb649a2c7310bd79b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5607f39c06c29e7ef7397792e196349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043966e7e31c8527bcaf42064e48669350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fde6548fd4625dd63724dec1596ff4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab0aac5a521eb2362332cf1e081c02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36843d8f58f713fba43b7910c612071353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b32bbd797148038bef4cb765d2b6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d81e06a7a9471b279998c1bec6c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70e57d2a4c732027061185b3b1629356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ef70d0b1340c8a52df3e12dfe96ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f484a841edd50daeb9b6b8c63a371e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f33cf351872f1ad49c5e969a8cffdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca558cf11879e7445e686dec47388b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ce83b64a0ca03058fd72aa32553f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6692a5d4db214768043f3666e133362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f9e7f67032ba9ea2553eaa44d18e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132868d14e64194e843db40785c0cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1edb9d1f045ae221ca2c933cd18c22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd710c9e4123de2a9ddccca2fa9700f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bea60a6da1277562dc836f13827ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4f74c37da32fed92ef64d5adfbb6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c48ad27c83a8f2fb780654c60e37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba167c8eabfd7aba52e20b8e64004a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf09cc2ccbd2329a15fb61a942d70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705daba3e56a0984da692f56be63801372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4633ac2934577da2830938893f88fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589913d4e3c318ebbec76767ea9e51a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6d2beadb438bce3d608b098ddd98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb1ba3028e72a4dc0c212cd250c153376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81aac3c60fda8f5232e9ac80ad96a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94845d1b5abe8c523f1c9c57823042378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747aec8d0ebd9fbc35355e835745fca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197d8a6deb9d0d1a1a0eaf3648c795f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658883a9fd24a774047582ea1972b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e50c674f21808c1444b29eb7db7ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3655c9e3d9373be3224567fd960c56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df704a7399236f3b84d0d5e5cd787f20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccffc49ac66d1dc4585f7fb378a06bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83a491e70c60964c79a2339b8d6e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15632d0856fe5c8d2ec868bc353245b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d6c7202be2509ffe9ad9006c22bb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524d04df8245a2f2a10e1e272753cd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dacc2ecdee89c24c8400d514480ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12247f8913400533b34e95c548311ce7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e908fb6fb737467d6e6243db652c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb86271b493165a8cfb4d11edc74615393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325ca8010660723a16c9019bb1b95b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2314108c5d7a17ac258c2df55ead7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ba12d152583b038610284302c1bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c097f16857c5be4b4f369344c3072c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa30ec77493baaa31fb709b9c6a2dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c3fbba2555bcde76f28a90518761c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b518235c58d4dd190e7eafebaaa0727400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e154c8a55c36e19c86027f7886f091401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee949bf0b79d5dfe0f2a1a31b7489b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb6374df0bf273208be0c35cba1d5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e0fe44497909126bc6704b93e350404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70153f41edce43cf6fe5cb87e3fa11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291ee921e215e66384c1e7c564cebc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cb3b30f5f744d9f0ca0df3a088d65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d5889bdb674b8ef38feb7062822d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb01d176b5e10e93200c2e5530ffef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246c23c2b0aaa7f0b632e6522ad6e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115d251e3b9a80962cb9cc377ae913d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d55023216f66d8e425697357c04be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f58c3fbedd9d6756be3b47ea900186413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee692a40fa20cd408c957c311cc2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64057657893dc42b85fa9cf6bf6d6616415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf6ee06928dd475cba79296d53e23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb06571f51745698203e42df799cf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd12fb13b58aee70d186450c427ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012897f9ca85983f940e38d3d79ca22d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230920322174a44b56fed000ce67b90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a39725ea551ba0e7de95242b837ee9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c0e85c3df373475a74c6eaed5736422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11046241a43f6dfec829b41d10a293423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe11154f1c7796de2fc72d5df9958424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc85076d4a538f47396fa650e63d6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405b03d665626d2809c1354a5fedfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729850ac38a198c881ac32f43bfd140427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654927ffb12a458c2d61d54538e75218428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3280fcd8747cc3f7813799ee827d6f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb346e6ba633a43be49d1b3c59011b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96cf6e1308f3aaa608c166fef1e1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26117ac59f32f1db1cdcbe07d171bdff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099958550b970d1fa64bc16bd34e46eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf836cc974fd7ba6d83856faa9a8ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28bb336f93f296299eb342b256b1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad786497fcc2ac1c5925eb2c57aa18c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a251c4fd9186b5e917d2048920020437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f459e15c58ae5cfc15c92dc30b21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb8ef49ad9c49f5bdc5133bb464d99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8131056d8d8b4c9e1fb63163aff8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1b2a9b7ea9e8a819f81963f6ce1a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1e5026e3053acbf4d91f03eb620b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c0ab36739d5f621de963ed2004e18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add75c0a2652c9c49aad3d42cf6dcb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda4a0861a80503e180aab3f1d88f0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6568e0e3edd0e1ef55f25090f03baab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24531d7c2856f9eb21b927773c5d4722447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8ce644ec82693b84d6217d335da9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe416c10f9c1091927ff7b4610febb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ed6d4af789193d2c6efc041b0914450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed3767a6c02c4f4dfb94e70eb740b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab2d298cd756610ae70b9375e31d68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff285efbd13aa021440028dfe6b8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dddb08b323b70892a02cf7cd2647ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa15b27fb9b688ad7d4af9fe043260455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b5201247a87e60fe331c28f849ef5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ae08a4583969d7f472708518f359457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919efaa451ea7c3133a1905e26f0ae4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ca1a3a9fdffd77ed3277592057fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccb9243c8b2139919ee5f6ca078bf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46388957bb615dc3739da59c90a310461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4639b8415c3160001536857e62602462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989477d072ee23192793e34cb112f64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169da018e2fcd673fbf369beb7a53a61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac578a96d8f8f8e3dc3ed2b1e97d812d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892279259ca5f64ca02a77a3a60e5ba1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1904e9f4c61f4402245ebb6a9af4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae1981c6ac4b5c785ba5401eae93fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6711c98dfa62aab68f34b51177671c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2c7504da8d9d220d7337e5fd04d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b4e7648dd2ee1251ee0a240fd2ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd546e6dd8438fbb5d17de458dbf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63d1750c0cc44277d9dbd0f5bfa66f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94fd6493a717434bd62eb646ddd1d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c766ec387347ab5179e116000581313475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2d7647f00c3827b374660c5f0ef8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156c3ef4a42d85980b6ef3fbb4c3b78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4dbea5f7480f08d631cc4f61e6c36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc313d3b1cd51918e86f352ab842f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd57088bba6fba68e3c1780a8bad0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af29d8f334fc3648cb57336af8df609481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be59dea820321195250ed816ecb53a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c6a6c26ccccd4c0b754954e6171cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce080333673cc85ef74a642159486484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bb565bfe7f966c0c3864bfddec36b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b390181ee21a2b75b47b20a91179486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c98a2c69d00a1908a5a5281076852487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354712133763e62ab012e8a5f362ce81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c8c0d47f64758c20609a4a8907084489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e8c84254e7cafcd49d714e1792fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed4d30e86404237e202164ec410e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b951ebd38792ce937030590b8305492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec8d70b1a8f06a30d744d874c956f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b290e2aa54ee699d7c994993f8d9af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129045d950ed6179fee8182e390a541495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923f0c4fae058e313c1df018aa1a09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3acfa99b36482e7303381e170975497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8460cc1873a35233e5bf06839f7938498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4521dda5d265124143b950650d17e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87fdc9014b4041272b14c72d5ff1d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aea7349d1ec58fa39e20996997d80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffcd6ef5ff0d76ad1cc19ceb92d16e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b585715468726f04074f8e5b2db90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc1d2f7635e4c763cd0ac8fc0cc9ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd862b30b29a1206287e996f32358c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661d27cfc884ec3403b49284ae70228506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec8f209b9b8e4d8c6ead30b8de701507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b08a73fa5fec4b2d52787d8f6dc88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436efc2cc159c12207170b13584ed96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e84276676feb8045edc1291146c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ff18a63db578dea843644da8eb2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cfe3eaa5fd5eb5a48f45b2d07952a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed876daeae7d42474b71c6c415eab024513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdae7547cab8043ce579b8a7b6379a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e32e6fbd006ab7b74bbe5bc42e4bc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c8aa1728229c4c938725443770427516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1e99e83f556ae11f56acd80a5142517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0cda5d5a0d013d5bc27c8789e894b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903325f1452be7fd2c63a86f6d863057519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5614514e6efd53963d24de67368b4f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc3bc3cba1a917e88cb30f605edb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a052f018d487ae0d69a9f41c4ea5094522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4441f51808966dd8953dfe771962772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650efc892d43187f443f61749001bd08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83322653c026e3478f2a1f82ad709dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f737951480a8513b526fd6900838526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2aaff54d519f0d5a5acc3d613b97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79eb67a1073ef1e8e0e398f6af6883528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea8a476c2241986955fa4931b372b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2138ab2dfae70a8c55b7825a412ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20102356e8fde93c04af6098aefd4b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232118ee54e95e33d550565403e57e69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873492149c7201d5c36aaf986e6f6739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa222647c54a110c40b52ab3378d7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aabbbdf9b49a8c5fc9f54bf03c6b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744580566f301b0f267fd92e69c2153536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4507dfa2438eceb645419d0ee82d150537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c611c5839efb72e8846856fde48a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fb560dfbfabb6c7f9ccb9922a6765539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd403e0709e8b5c5ddce7b38d8e19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970d68cf03a32ede67c9f451afa49f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1574ed5d440b98cff167c3071dfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24e1cf76a85d84b49f785ed253ce0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dc640212a19c2d5bafce210dcbfa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48da6ff1a3084af69b0d36798ba24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9833c258bbfc042a0b40607d990c62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef7718ff314a8937839afa6e1d650547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced79fe83cad03228b768e342174e23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d790e2a30d9f3720aa5a75e923ed248549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd7049d6d6a4c2d3c63999cac07d52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9d50c2e94bff584480b1730a0fec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d3e05ccbf0a29fed01494d37a3b53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff5abef83983d87a3567c0cb474e7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05c6a8cd1b73a06ee768936d352365554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb67039c1865b571beda54745d091fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5f3d57e7d213cefc671cf0bffee6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e047409e0629b3d0d0fb34bba4e7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183d72ee561447ab6fd8865370a3b83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59452496d48106de9b42508778905a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d728346d163ee0ef551d51527258560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e45700bbc23a8e81fe1496e4c7a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9291bcdcaa886f63e95e7b6eb2c5910562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158c0ac2058be281c4f3cc49f901424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde21eacc2c4031a4cec8d3043f90ada564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a564f5a2c0ba652555d79e51b75a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f047c98b5313f00359cfa2c34f0b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12439f36e24e0c4129a137ae7bd5aa0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e8560d46827453643c95ae93b59f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c981e2bbdee040f5d55f39ef85947569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bba5d1c0c29e5818e29fa7622f0ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf754a15726b22bf1daa2b11da39a4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bfb3bf9de67496d874a64bd3cab7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f1ed86c7e1cf9e93261d9ee07d05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ab225402720ef50f06fd062600903574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e7c3d7323e96eee0540492d8925f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9e6b14d448ebc3032b1ff289b56ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ffe0c326426a301b8959eab502a42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e406fd0917d02e53aa083fd833ea63d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f885f0884275f73d7afa934cb687fdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d67d8ac01f5f2d8896a5343aac51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae65989f1a28fa4f1df5ce381b2be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67a2622b2d3de7329c99871e762f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd85d0dc87ac05ad4c54740217370583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7febdca2e581439ba8cc576978bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba2f6a869c52b223dfff7191d0280585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f60ef64db69434b93696b20316f7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e6908b2af48b376a4a6ac00680902587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd783de7fda833dbfb34b1cfc0268053588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ecfbe5cdccd285df42741a50b7149589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a919bf287baf3e466f196dd92ffb41a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b7ca9f88bdfae2927c6bf6190d64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1602964bd63cf0548e0f1e46e36eac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede28c7a2e0f541eceaea17dbf09b8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d02134a4e8ea41c9b6ae35366bc982594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458bda6562663b488c9ff54e02256a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b981682352a65e24178f9875b87727596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5991958004f6ad39377629c17ad1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2302b6083f48d6ce7883500d2f53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140e2d9dd06e17183a8f46fb2478ee4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab265eae00504cd38fe685b2a1a3f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1bce0e353585825bd13b77ef874fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3eda2741131fe4d30241a4efa4ae5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fbc124cd12781587f3099d1be435a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf716a1f029b750bfbdba25c72f31c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf1d58c4461968692ceae94b61aae2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c0c6123270b5eeecf01037b3fd30f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e75c006adaa5045873e1bbe003ef30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e941432b3e80207c5b164c11f1de3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f313462251eb3e2dc50a9e207363b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b98403867bce175295592639a5c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6f3fd1879efd4c8e973ab0d28c69d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ebd85786b154d5ee6ed403c3e3274612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55c3ccf51f7a0666c56bfa656a806613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b62f8a685ba5ceb2e07514a39b6dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88cb1d0538e9b2cd10e808863df1f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff440fee569e617053626c4b847df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878ee1df230ddf115bc467ce842a941617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd3090cfc5129463b9e2fddd50042618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024064e02b8e0689642ed4edc219233619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab050fad382d49003bb64e89ca6555620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1d26617e3608210d2db0a4d93085a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833e7b54861b3dae9cd72cdd4484542622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b76f544e00d66d7f8c38d9235d81d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de143245cbc9b36063b625616c1626e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb491306466812af1bb2f302329d3999625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35852ca7937f4c496221dafa144c26e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f85db54cdbaf2c84fa7e89af5d743627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec79047291a81229a5ece9149b03ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d6d55e555fd3410713566088a71da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af95e10a4d458626ea39bcb5eaee6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf5b203144e3c4e35654b525cabf6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3646a5f8bff6f467e20d99f6b99a3ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e0143ff7e4800e8fc2f196a6f744633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bb8787bb0e6168abc29f787f6ddf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b785ed00e2cc15bc96f1c97b41887c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a8c004ae4106e3f521150b92f921636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c512a5ce2613445ad6550317efbf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7410a7abffa09dada0b744405824d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6cf431049162050293d4f51dd36a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1c217889443739327e6b5aa9e5fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da13d69a5f211f6a2688bd89cde27b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99803347e32a57e1bb507ebf3c539f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a8c58457e1b1be17561c5c160e671643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d731f4748d19691f2f31b2f56ea414644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa0537e5342e4698ac129609c95ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c58a82292be4361e131011cfab6f7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c39e85165b4198668bfb931bb521d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bcfd366d00c7ad07cc016406fd881648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe203e225f7e91b25fe9ffb8e46ac3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd3ed42743be9dfd4c360874b25df2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea0de52d8af5c1af0507474389b9a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8f42bda306cd8e8e8aeae228b883652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4cfdb807915ea5a366b893456ec81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59fbd79d5891fcd92da19ecafe78f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e99581edd47d18dbd6e3f9f330f8f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9921b887579c0905ce3ac0b98e68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b3850a791691c24090a7506bc75fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336a68864a52f14b31653d94c39562658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95814d5aa5412e8457424fcdff3433d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b968257c1bd3ed2913f69c88f1d10b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb061a1d101b27e0604f84e86164ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13096a2615da53029f9dd7676aea45d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6953d06075b41f7cb857387884b2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9c6532b860568bc435fae0e7ed451664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46055258e85035f9d01c51fc4fa0d606665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc594e1a29564a6df68e0d5b7700c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a9614eb5f91c3a263888fd95ed65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf665f6388ac0056f307021542dcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae0906371aa30a76ffaa21e2974e62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2944707d0aece4aba6cea538ee589a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd2529a364688cf1e9e92f0bd3e697671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c712b953fed228c3d9f5ee34d434672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ef7da2fe8e3330d07054f01458d87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c043cf009ea54e7ea444e04869a878674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb0817ba67d9ae0675e06a46272a55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e54bbbc3549ebf15d38153ba38ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945f2624569d0e00f30e1776d4925bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719746376b23dae04cecf0b05a3aa99d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6480f041c29b77714f0828fc4b558bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc40d8c6106e87d5cad80529527fa1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e30e6bc9381804e9d13a798baf46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef8abae291194d4348e3cfd056710682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868b97a1e12f4b332b7e20cdac1bcc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf604882ad749d07fa8a0b524fbb50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c17f1b90f390d6d452ebdb1ab04d62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a7dc84dd0a13201cc668a9f80d3ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab17c2d48c0aab485c97391b72ed012687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f9a94d42bd2a877a71f43d8f17b33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e53eadeed1a141df7e8251571b2b09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62045a8751b346af1dc08d6459a1ef17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892e1a374eab139b89f4122ea1ebc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065a9d1b82ef2b9ce967d66c76c45f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367ea1e217f5805dd0f70f87a73208e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2c68a0a544a559bfe35f3d9582d04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff31b11e024153a538b48bc7d901e69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d898703d7b30bc4706e975439db33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0f61f68e032faef60135abcc9b16f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f74db80f23914cb17f28c126ad8198698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137979dbb9a2cdc10611b05ad7f4885f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e93cf9cc83ff87f278adbded3aa5e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f447b941e2c03235ad8c63ce4872a4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2518f6c7973f8fd524a060091995d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a812e93f896e089891a3bd0523af53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e71d781cc964178a1ba63fd80fdc92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c3944e755a1addf248f6e9cb5d3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c16d5f978f6fb68e599f6e558ec21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c97537b50a76d1df7e54897e4c7f49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc119982c194eef7303bfbb03ced286708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321957c4118f94c70ea33381c7b43a37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa84252bd92abab9c906e9987823905710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e4f0a42eae588153a5f600b11cae9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96f4f858df138e34dd8061c5154eba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc38942be083303b37ed7f6182352a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a93a43eb49091f4e1afd91bacf714714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669373d95660030b38d7543b3eddc14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e4aaf5e05786c2eae7d9c8d1899a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ef96d10c220c3c4880f824cf6a22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a590b3c80c527f65c96848a7fdcc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0c423fedaa23fb0f9d2bfd1497573719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a473cb0e6abb6fabe6fb7b9df2a7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7b48bb5dfb352d6e57e9773acfe3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31178afc65721bd55e093b514eccf1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7643bf8c8e4fbf953ef7a3b19d26b46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e302fd0280f14840ce816bb8e827724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c031ab9169e7e240513fdab1ee2aba6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd1f5e7da21554be8d5bad7467d99d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ebc7e98cb988e54a580b218c12a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8133dadb2a51cfb2da4da429eb080b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948952f5033411057ce17c1a5cad5903729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436086488370114d4f3fcfeca0a3642730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b907709b17757d12c0eb5d8eb6ca2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ccd116f088d650c26ddfeec2b711732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1c1ffc3424c10f122a76cd20d5fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8498b579115215372123df86ed0512734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4e94dc561d15a60d84cbc4b34b80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580230d9772dc89d7bd32a31e9899ac5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832ca994d95ca42291fe045184f273737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad488b220d504557abd0a5db9a54a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622312f07e06cc8eb96cf9209f4b8bf5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57205440e2cbc5eef4c8adc2e04468740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2317e77bff6f46298ddf01d978033741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceb6d50c9527578c20ef200d6ade7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f691bc7f83b4026a7ceb86e1980f0b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044dd9bc3cef4f3befe79db36a83edb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b1500af2d772c8fda8d138f04570745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da65177e6c60a04ea14f3eb0dbf8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d974e9365aa46a6a5b0d6af734080e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ec6382c4689873e0796a9c47f795748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9c3ef69b9c3090a1c76a371721b52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcfa0519260b1b9c23dba5913051b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b885150c71cd80b47c22876f8921751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d30e3e92f07ad8563e521a076ddb7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718bd27dcef648ff615cd3e649f79e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a503344cbfe11190238d1f1355457f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d575eb95724aa4ce5e0208bbd345941755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02894188d7af2e9bec6cf020673376756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88061e99efe3e9985b784eabaa8f8689757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab65f1fe2ea3c2a8db7795a40005e7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea42c6720699405cd5771c4579952759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8430ce6ab8dfa57011f1d48bc121921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ef6de1c74702ffa9a3e30f40a6de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4953fc23d1e7a5faa20715b3b2d9be43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101203ba0db3c5aca136d6c8b3d97cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9244d1e87b89c55b7ab1c9af33c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33381ab3a8e93f6e89321251f142006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebcf4751361ac438ed6fbdb398e7b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a941ca63c141f786cc0dbcfc15c8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bc1107a7d8c108571abbfac0bbb959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e06564e980437f347797a4607b7fc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb9f8c3c88fd09262b1829a64d04bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46107ba04649fd3a8caede3ba88679ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26efe83f10f4930201d59611a0cc8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733680c4f08e469f4bf3cf0a7d2608914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64516fc826cee6453a74d56de16a5b6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3aaba2cc37c9e9c959bddaa36fd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37eed22bcd64bfb96d6eaa9dd3ef817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a415fb6c274bb74d7403e0af62c8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a2549e338eefa932b761a8af05f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272161f999f04c1fb96ac38b95b776ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62125e53733f89a2240a8e826aec6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba82c9ffc48b01ff6beff86bf7f076f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec4f90a09d13cb981a28589558f8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb72933089a97247d70fa91aec69624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffab6ee62d9236c325eb499bb3d79525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721120b3459dd7ae94c93669354953d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1824a1a52aba44de818934c3176fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78df08937d1eec18210d2b428de71228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24f6479fed0011a2b9c2abf6466b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080eff583e094d731ff9f2e54c3b11530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16b3936c86fbf50830dd3c1062dff131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59074407d1a1e7fba69a64c45905ab5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8f7e31b9dc4b4c9b7b3198e204cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44f01cfa91b8b8730cd08fbbc1b5f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed3a2af02743b46d7e7578f46fdcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6dfc0811718bb8310beb3daffe0c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb995aaefe8e3e2175723000360b21737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbe3a3cd97b0b4c609ff109540456b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce12e55765a66b03b8b8b4ec78a75c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760d3156df2fac3e57a672a9fb2333c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b11aacf7aeb630438700495eec79941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c64c634cc17730e87738f249dd209642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a6eafa6731173da5a0d05fa28cc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56837f83b181722041cf258d92f7273644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f04b5e3db4b1c413eee8a3d190e4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a1115857071b66a42c51183ad77246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5fd5963074afd1284af631af6ea947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1ba2ada60f6f8e263889d828b381048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a22394b9670bef3c5c0f131a1c85f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69084ab8ccac94abf4529e46d837cc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f2a40bcd0164edcb87572f7647d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3f0fedb4049a35860a67d00d651152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795e7c810abab24834888c3399fa64353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8922d9918cf5b66ccc3f41a115e844a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac233e86b27c6d44a49069861f71555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a57cbe9097eca11ae121adfbdd6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523d7996665ee16ce799996cdf8741757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b643a7d4133f2ac3b5778c3875f050558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda50485d65c2d666c5edee40d9dec1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653aee31ee22e6adf265cba987ad4af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de354fbeb0d0b72f26e58c54cc978ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c74331b6024d24f88d64f6a52495b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b53a617b66aae0697cf58c0c335ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db8d1aceefcee8641573fb1bf7f5a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94bbb34b46514be3a325559d85ecc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2845bcc18c3aeff52ec782a0a3bd25c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855580eec26a3fe42d1ffbf7b62d09267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c61627209bbd1e13106c3888c46bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204410589229c461355e2cd67e3be6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ba3c0d54d374b889297cdcfb7ee670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4050174fc65f49f6b314aa2b60f50171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a4a6425f975d24632f285f94c6a0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a96bb04e39e385dd320e529502a2bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717aef3eb44f64605889650f811275e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b144d425bc0228a19acd4cf24e7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ea87ad7b19549cf4d4e07ac5ea6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646f38abb14078a9041a6f3f1ec2c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f42cf277ed3e2e36b6f61869d20c2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e1b3ddafab8a1dd5d22ae286b6de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0085085fb8357dce5f7256509678480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d69d3a4af6972764972b8e048b4b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9971347935ac571350654d7808e183282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a685055744a13bd5617d40b3c15ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04107030b185b44cb3c56c73820d5af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01204d07c1f800bc4b62f0dead3df05885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377accdf7af7c2ecac67c9321808eaf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5fd61184c1ee97d211679de4baa5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2321e859cf195a20d6ba45a4666729988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c6a65549a45af2fe21083f1ac391389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11304bc5006c2e9e7b1bcffff85ccff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f804cb0e30d40141a4e91ff80e9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2053efa3772c4db2a6ccccafeafb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416744b11b157d08291c5c61836547793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a149ce5e3a2cd2157f4b52eb1066794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98dda350132b16b8fbe9608789df3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a5c2a24c9807562770e23ca21a3c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e8e6eca15e9952f31861cc256a8f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987bbb23423e0947cf644d828d2a12698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39231e513d04e17000b25cce9e6d75c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac9a5c30c05577247cb90cef707b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eb0b6249a648ec7644feb9e4f10ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e137078f73cd5282220da573ccb5bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5481fb8d29aaf99c286641237f9eed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63301cc0d24c91389e0721b953e2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c2afe158d4147b4aad1356d0edb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014038e91b488c73729313597e6a26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6688dc3fc79786ee8c7374b6256c7cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595cd5347480a5624eb3ee799f72453108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7bc3de52006aed54d0d07f84ccb94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d56d6ce615d060d86d3d8aa9beb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153b23dc15e8e8678d90330eef8f6a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3220dce3bf8b7d8c640874aa4f0fc07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64dd1898c07a1f949d955f3581a0df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7ddf53b0723d315ac5baf4b254505114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeba6d67201f81bd23291228dbed87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b84d851abb342b5a43fb1bf0e1df2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2303c07f76ee21d15272c2ccef90c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b7a55388328bc5e45969f419da75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559e86e06a4b6410d7814a900906d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e3babf9bd0701dbfa75a016409f95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a47f682e91f9506dee8c4df5089ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9c3ea04c1c0c4554b958017b11a0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538803f36a659fa4c8793ec4467055123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004e579dbc42cc851dbd09da13a8c88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c2010c45eaec0a299da92740bfcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb175d7e60e8a446327b8fe80e885097126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ff3434df283d71b3de6fc8ea07fb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee14aa561449357a4cbe766f4b887b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb031139ef35a24163cfe151f6e9178d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e23302ad85828fe8c7a3ada06cef3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c336d6efa5b77a7eb424129a5e80942131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd75125277ed98d0446c580b8839c3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f447ddcb6ab54a66270ae546c20a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dd1bb5492b612dee931ffd3be8611134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6b8f2071d60796c7e4be6a6c09951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708f0a0b501dea14fb7aa0b2773f94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a426dd62287920ca5739042b1f87e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8ab53d9a9f580492f6de5dbb8dddd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c51e0f7d4c7cda0b7315c9eb654b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35641729ad96af3fea5c9fcdf34f4c12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d34524b3dfd708b8dec9dbd4bb5d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024d87f3bff2609b9cefa8fbaa0c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a48497ed7dd9a02e8f0d55154ad46a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57510bcd866a556cf633758b953b74c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eb92311d78e23b91e24a4b0b0bbdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff891566062884dfe3ae41fd2abbac58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95e88eddff11776a1a664b0be923d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b47a52483d6733a6453604e57b44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0056fe5091499009c769727fd2d865149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433220f9f140152e3ad193f40dc9c60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b635ad89ba10718062a96dbc2bc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925a906c63384594e2707494b84cc75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b84785b3a14ee400c897648201200f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba59db742e3c42c3f24dc42769d1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3441b71851ff5321e4d976b0c1385155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d72d6a6c4778995dd72d1722de6f8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0eae06769ba6f472a351f90ec1ecc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104ba60247b551aa6a37ff9e620d5d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbebad092f594b6597b8c98ba668bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885999b4b39fc0c4ba0f1ac44e6915c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060cc4d87a305aebaefa5432cdd6f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c689d90b668164ca3378bb0003c10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ad07cec7bd62cf69967f9b957c139163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb165c6b75ab165c2433b095249106d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd24948b829a8ea125c9b6ab382fb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e1fdd45ed1f5b4dc7864da25f238d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c5b3f61e3fe2baa515ef884337e2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249304e0906f8323fa686fc2d8f32d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cc6a1213cb4ee9402ddebe4b6e302169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdacb178552c432b5de0f2700f76d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c9bcfe1fd816c90268c536647da67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fca4fdb833275741dae0ffa83851d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3493352591f4a4c35abb60b9f39cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725904cc14d509f47c7f5c5e2eaa414a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5cd82e69e4b86a228099aaf2b23d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e6e77752c7857df66f57041128f85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e3ae45245005112fe5e1d63fce4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c80da55be14e5d261f738a96516778178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c267c4a9ffaca552243a9a082da70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3ba3d1da6b22d7fdbba81ee3c5790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507213203f0ac04814494efbb653b767181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ab577b364b43b528c2d131e7608d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa685b0789e0fec1d7f221e45515d61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86d337fc0ea35ba5e3ccc426cca70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9530909432ff0926f2b907a6c3f908b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90f0d91febf5462fa394e54d535311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa9193a96539d1ac9150978ac4020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4b94e3bebed91c4be9f53a03ad839188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95edd8db51d707425d5242a51baf8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403de583c44d1c0a1fa9d7c691a84b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d346b28b66474e47cb7b74d77a3c392191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce03b9df6fcb544c07ef7d4360224e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545db679530c511f2b44fdfb74abb80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578956ac8d0109d5d6c957a17c1767c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60165ab8d654c847357b8e6515d42b01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de82f5851c24e5f5d798b6eaf676a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2489f8f7c5d3c772454d80129f5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7f621feabae57fec973aa67c0c068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b2f8a44a609f8619ef5089265438199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65773a0820a8f48eb6b1bfd7f212aafd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc943aca3c89375f539618810f5c82a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80099146bf3e001af23a7e29cbe71a16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603cdf3e4f78c026a0379ef44b125e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a5900176e023a5c15da12e5043666204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c4f2782a18dd845b6b3a9123b2cd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b09174df8c261ee6b214182b13bcbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da98f4d8962d534eec836ec821ec91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd5c2b958d82a0c75b699b691ec0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b750047311acae96cfc5aa0448eb8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849d2a5225751fb803b980243dd0b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ae5c90bb9c427a6aa2838ccb976c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6a742f12c98a7183cc1f5a01ff7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ca5b4ff60621c3a29b50083ddf680213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052448b3b61c16eb5b483d8a59568aa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766860c6da8dfe19eb893fa400b5d2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f8d3be2769b83abb5ac164b0567a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02178acdc41c3f7f9833e8aca00550217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad659ed70f791e2ea89f595fcbea48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce010dff18ba7bf5faf908a90060e00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62592b8c61cd54354556d2c6e0c851ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d3203cc8c765473de4bf34fbb8033221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e56f442b1b7fe6241e784dc1c56b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272a184c39ac26ca251b80a1b49c88b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e5adc31b73f8e40533866c3e28dcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101accbc15a471000f419a974c8dd78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c407c215ea2c9d34f99b4e5ba476226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071e4e0bdcfa020edaf2e33b22a64d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873886092156e515fc3135fc9444274b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71189d4b89c4a69c754ba185cf5d002229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502acd612b255fdfe20012ea6576ee5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b12cd927fce64e4a02edc0317ccd10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aaa0f8ceacfced36d132d87a95f59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350287be3078c4989bbb0de8ea9dc80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ef6047bdde1d662bdad7ebf4a5182234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc14697e368e26028d69cb6869e9965235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8df7bbcdc5a472b0b1197ccf130a8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d49cafa4f84270ab210ec28440f1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d8a559af1d3181ed6d37e3ae0b540238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d881f328a89954eb46e101bb37cb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3174c13e3a9c6ecefa5e11d6118f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889311c99127bfddf646708a0d3334e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac6ef56d21140e03c6a13400db570d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eca0479904e0c83703dbd695be079243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77a091c69369977d3a3792068fd015244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ff416eff260f481c75da1b03b2b76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37af0b5a817b278c9521d1772bd4db6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f113a267bd6a5c6e2f26545f8717af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d712867c140f00103a561727e573b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0e590c95ff1d58c44f02e9965fcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a92091bd7616eac8c74443a7d2b2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43389bbb9234664b58f5df1737f362251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda7a755819d85fb12e4bd62cef59c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8076a169ddc07e9c6e3c3121bea040253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f59a4bcd441b33a6abfddb06727a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2238f3dd06511f8fbb8cf83f12ae15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666f2093d14b5ba6516392f9cd1d05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fc5f338372415b1a8b8d2c9faec9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d814fed5b564d77e2e95e13f44effaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9403532201b68c65de7f33abfaecb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a35448a886c5a0009b232ca3041ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60824175b0a0f89cbe03c652167a0f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb733398586e5a85575b2db619ef4bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b6a63b34b8752ab8bd2dc83035489263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d5c39db68b493cdf1f774e9f9c95f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb1089f24355cbc2792936107106e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda2eee147dbd0fd287c065e2b51df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc39d0b652f32049cc9f0524a3d2ed7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66463fc392bcb30f21967b61ddd901d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f0ca65abf124cd2628d5e73b46005269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2cf8e056f3cb33807dc63d2882715270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a99909fc931ff9b7cef87a88c098271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877693c158d0d607a58781b19878092a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14887d00775c26dc8ed7d46ef938df03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed443eee545b631e79d5505e9daaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0182256d2f3322c22f87d9c5a92b5a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d63d3f0d9352a6ba0a9bdced09a40d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716675660bc063ea2b37cbe524865cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce40f6d8df3251d1f43ff2531365187278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee630e6aa0a9106ba750b531ec2674279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed185042b60cabd81840825e32c20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b3c69cee469effc1743d237054a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95bd4f033307f07647403afc5658d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fefcd952faa7b1c810873ca4965d88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858d0f7ee5c8174ca8a059688ede30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffec847200ba85b437d52663cf59f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e0247405ab06f2a8d76455e1dc5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713df8e451169388dc7a07de002e0c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77d7dccd1a34cafb277c2e8591f6f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfcdd23fb287b751ab6fbad395a41c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74d81d451162afc16dd4c47025a3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f0f6003c2208b1d772f94dbda3cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059084b262c00efcfd3e44fcf923e230292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f4028a097c42c4e3c769599a2a05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c7a3152ffd1166f8bb3b2d9ce048294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5635347f3c247dfd8ee3ed1b846d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448017f89102e148a337bb11ac2a0141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed6695070ceb2200f31131a81f3d51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134c8c041a2d6fc7f7428e8e12327a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ff050c31c2f3474560e56ea1acbca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c5e1c6ba848a20d4ca504096f008300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d36fd88cb1cef9bcbb7dad4bc1669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc955f9ab5f55a708fa372524a8da39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcd8153cb88817fdbe945e3f56b043303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c58a1557939050898085a0acb896ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d7bf6be530aa1675f2a2998d29276305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895e6c69425e084368697295f6396f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1dffa13d39e4ab6a1457e40bd60e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ad74465de7897b4bf5efc3b25c8ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856520d34e0f0410fe8ffee1babf23cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf4bdb2d89d669749e332fb2e851e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511c4178029319ccccd58a92a6b3bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2689f040d6330f2636ab90025a2e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5730d5ece6cfe5df827e0d383938c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df564192ca69ad60697d7b6446a14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f801a233c9eb25dd24bb4604ad8f54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f1918331886bfac1c0bb6df65db6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b3b4c74e66aecf8798f4d0aef4094317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac0b8a9ce235b022c9fc9f612b330f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a28b2440fecdda8a831d77f39363319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9b415fc0fe67d7ac84d21a913a8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba2940640d4937a5a02e57da97ad49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57032b7e89f0a7c7f4113f7d5930814c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c291c8fd51417ee442c8f0d617d4fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe392d82ad33cb3616daa08f3be700324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d1df4e71aec4c9f06c73200c4bbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca72ab1b0e580e13e7b75b01f53d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d99ac856c7c3e0c4acdc1a2daaff30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f7c89890147a893adabb2ddb665c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ee568ab31c8372a62abe3356b567329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975184aacb72778b941e9088095a70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3f2d23ed3aec88094ad0938d2d725331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade8fecc2e8ba3fd4b984f52a778534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f0617d57909f93590994c07bd385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f10c3e62a0acebdf92252e194230334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb181b92454c2e411dba1e2a1d61263335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3709e1d1e5e0cc699a5aaabfe90535336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9af648a799096276f23dc051e73a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8163df817bce7ea5f92ebed917224338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906734660e29b164a7d48d701fac4b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54f5eb72e42de13b160f0ccafc39b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abef8ca34c10f495fb4d563ca87c03b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994725fee8da911fdf9a2d5252a09e23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d966482af5a7276b4fc56ce499aec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca700876b1b20636ecb9b29c96b1e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78159078f3fc845f6cfe5d95144f68f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7407711d9706ca1a7201c9cac6f99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f67fc85c8b4faa527cce112a9d6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c47d2eca5fa0565efa27373c5b7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cedbedace8d51bac83e2bc6bb241aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc66e4d8628b721a3e56e7032965bbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a25ad5d8ac12244c21b0f06d8be03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ded7d853d9bc3bfa5efb6d3a36fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16fe896d70a4096079f57e1e900c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842770dd9f5d55a71284ecf3cd375c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61db690a53550562b8218ef54bb39d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df2f04735c9764c74cad21448f44a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe72e1c1b79d6e8f3befb3f24a0fad2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d5d4de91beb152b968a7a3cc2ae7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6804acf8c2373cf369ac59fd18f63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910fc637c6f0f81c15e36dc36198be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7792001fc6bc667bc59fa6de650613361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154791a72f4ed5cf926d652586a603c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5150dd727402b5f207a1e3534081b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaae0821b815ad62a46448aa25859f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ee1866f922df831b308f281f0ba3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1739e7a0891636366ccfbd7721a018366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd634629da47f9f88ec240d55348e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2631e591f94e5b9d10120c7c30f5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854d3949610acb98986ed0c4dc84608369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf300c7fd6cf60f32bce42985cf9649f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63a38b9badfe070e997c827fd6834371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b9b0a9580dd8e22e9b1c55ba5cd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c09de35743af5ed7fca7e854f6e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba12b2c4de453f2e3c4ffb5e2923b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884af5f7d60a92afd679f560212b68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edced1612b55f13c9f3824bb43c0c0c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bcafcea6d03d9ef1ec0a5784435d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2719e8b9ef07875526e17a3c645f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71ce93759437ab3b561226e2017c04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e25b9c2c19251513f20ce7ccaec5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b86736ac0ff55f42e02eaafbf374381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ef3730f8fbca2a08dc83551134959382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b6a57a2a8ceb14cab1777524f74d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e1766a7e9294553400e0178e5c6cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e2bf06eaea101c6efbd88711aa96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301539bb48e5be30e2adcab6a06b2303386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26292dadd316171869dcf2094b99b4d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d276fc5c5813abbb0169ecd30a77c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9c2806ee3c1b03a1de1442f09068389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22663d810fc564420bbc16a7cc5f73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c39b5f87e43c81887e05fe788a2515391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a660fb5a04fb6552a5dbc12c03845392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4da16a443cd3a611f0f30cd455875393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e882e4eaa54d692a18d60b228d34b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7609a9c4cfc11ca07273d29b541347395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efd17ae2ba5999b43be2e6ebc0debf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903ce5aac2cd161bb28f8187ebecb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff784eb661ebaf2c1244bd6ba0bd28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d00ba48d61ddac1fc97c0ed8c9bbb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b032bebc1174114fa22edfb1ded6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e4eabd00ee9c9d75495cfe965369a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f8739cd24539edb7d5b4aadc3c461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f90bbd20927c7f7e82f0725b733e7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2722e8450f43b33539aa6e7be15b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e0434f4fca3ab2760b4ce51c43b26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbced3b9bd169490a0b87322b63d0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ecd20b71a96d62e41c55f7b168a32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31e020928d752fec8a86d6783d8e18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccfc49fa841e14ae8171eb333e0d2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dc50c075c6ae4793e4eae5c01371a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfe0dd36134c951e0e02905b21eee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5522f2fb463027914919185007a185412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473bc2e40b2eb25a6743005795fae5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b6c7e0545275ea91b80ec83bb402414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eb8f67de108575a0273b000689cd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4922a92028422ef50a090a8af2d6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adda71658b6b78a0c2a523710cfdc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8e0e643b166b447335a09596a8a6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b50b02bd84ac79ff67e19b017c63b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55ff0f0c2cd07f7181a24c978f6ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3e786ed80b3a35959636ab0721160421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d43c9f6e0c73f0afaf1ead098adc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f6dee395bd93e91898b112f9ebc3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16b9d964912a8c6ee21261703b38e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56246193129ecc11de69bd7238af430425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663bbf8af3ce3a6b31cfb3c3738438b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7997ee517e31e981bf1995fa71d2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6c27f49ac90ff21b1b173f60d0f99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7f39ccb5a4fd944ad62482c9c6ebd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c216b8689a14f338de5bcaee1e20ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd1629eeef43b1ee832732019fe3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a91260ea92f327ef14af9400f740432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a25e514eae9a15481284e3afe840ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3935ca60c9fa64aaac01ddc6728de6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d78d30d93d17abe955cf04e7cd16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a1b9be278b427a356a0a8945e2bf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e4e3550e0f48f7e996e6b54bc268437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b1c62508afb260e89d62697a54f6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851843c0259e63ae5894df01f3c1b14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fbd264cd8e73d8669a4410ad80892440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a6e7a33585327b3f336ee893fd2d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5a4bb8ec25f8ed01b1929f236cbcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814954243bbc7a98f636d488d42d7bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57893d14ce61e8e86e52c977400f018444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff047b5515c5cdd2c67aacfdc9b18c08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626b5a8990f471f5f143ccb2e5b905446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf58ecc6e223f2351eaaeac30aac0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae620b954ff663b4f2f3fa662852b40e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1b4fbada87e274da891e8a1df60a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddd6f73ff82450167cb8029a123e36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7424da3d39c8e528e316c924a028f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8372a921427a9a6281af13b82e45a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b8db3b7268c0ce0786f79c2923b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a039149ede9017101d9333f651e95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ba4f743848ae36371404c371c39de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52e1f20a6737031c8aaee643857c89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cfee04f5dbaf0b848f5722cefb4e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3080614b987b9496bdd3e6faf233458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4e47c095403ab8212c4684af902d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c86beb43d37f6e11debb000ec52a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683066015bbaddfed5117d8b20a440f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f7997e6815bfced0c62ff57e580b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983289a00fabd1c8170767967fe7406b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cc5e75ebe9a4bcbf27c758d49e9ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f80cdb4a34419b04ec9889c68781465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1aba77a3356827c04384f34a0ec7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e44f8ffe15be638a9c086fac23953467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40a9c712806f966041e673d576b19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffff63c0a67daa51d0c3be8e5bb284469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a62f15a0a526f089595bf92a59a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d8f92069afab2ce4a8aacce16a2d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72f22c35953cd6ff06b2285a6318bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd93a3d0e78004398cc35ec88ccdd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b6a25498573e03f7136b27cc94bd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d9eddaa6fb2ef020b93d426fb945475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c63f0ec99b15de7e1280318783dda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d9b1f7d72cf3045f38b57a443b343477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067b0ae5c72ce0df8a990084efd873478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf771189a4e2a1548c6ad1233b6e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d02e63279dd787d9378e16f4c72a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb9324387468514186f2cac4b7990481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f63a47d603edad4378950c105f2c94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd928cecf1f94f79316bf465409b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e77b7930ac57bc544d444b7c35def484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b21dd742f37caf368ae502cbffb32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220faed4ee4809ab66349ab412b0c8f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166bb5b5c2bd8f5a860122dc8649ae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a05fc31a8656208cca66d43edb773488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b14542a5a4cffdc487aae04f75d060489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6cdfe5461cdd99c45e0c7ce796271490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c9f0429c0c8875ab3dbc16d7877dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cf2f788100bf5e847d615f4fcab2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dcffbc3c9be4ee07f65de2e2c6bee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997eee552ebe9d46bdd8173517a024494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ce34655c5a3c37e727e1bcf94f7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245fccd544ce6172f0217d5352f77bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcee024ba020627acc41a22986b0ec6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908a2f9fa122dac768c53924a622a75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd00fbb2175135970c0df138bd21d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061610cc0e1b2a2e56a18d3b4a0830b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a8bf106bd4efad3ce1ccceae39da3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f555fbed960d318bbd04933b804d04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b3dde7981afe97af737dceb9a52e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f5b5292b0e6445fca553e274195b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516099bd8e7ce237d426cab25c56e08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d8256fb96e68179bd772a94cb5aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46faa2752114873b8e7d41b07af3d4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bcc072cc824dcae517b727ddb4248508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad25fca8fe27db5d00938767229be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68065c468683c48b23c4a69d1d40567510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06219c156eed9c056fb13b059cac9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a8f0836b695062a61a35b3b6622e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008672a8ca06cc42c801944da3f910b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5de46a644b6d9e02ea20e59e5c606514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4b5a599acf573287dddcafff64ab8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f9e465e8f879d05d227d4e6b7118516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3be694e917936f36795cbeae70aed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11286f23368b44d7fdea1bae3b5e0f9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dac98932479310e23d2f98a85d0e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108133d094bfbc12c216ef98c7d6e6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab9efa6db62977f5ef955132b8463521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4487757713d10401a85b452b65ede522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c46ffa40371e475d59e69820c0ee36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2901845431969bd931035cc36e779d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fdc962ae55891d3a2a1402d587121525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57108ca7a5814c9bd54263c8264f6e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9020a790388e28e68522b058fa7fda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1051255c6a2b70c2c5a68258b3291528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6484617c9aea6f441175c0feeebfe9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bc2cda6e14d07070b9a3ffa6d0f7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b895d19e1065a7885865353070319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e521fc787e500da2785b3928a9ea82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c62522eef64ae76d261c425fd3af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1cd6e70923998fa549e03a23bb7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09c5402e04cb960ab04f33040754de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca8005fd7af03912a85ed1bf7db48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5478a968bf04f9ffd411a613eb876537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1507ffbd62964122836a585f0e14a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3bc7038440448ae087afedc82a746539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad45f543a1850ef87794d7e6393f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b082977649e8c55523984d755f01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a806bf591f2247d549a2543ef0d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4de07e929721ae5142fcfbccb48a33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ff378b6d23e6a217ca1772e884f7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9019d3920f8d9d8936cb9a0e05a980545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95778638a3cc3f6217f2e63688192f3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a0c7ff755ebcf9b5e20d23770e627547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce56804c87995d9e3512a39e08f5cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03559ab11aba74bbabe87f1e2b5a5e54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0254c86d4478aca272bef15f0e35e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492a75bf59aa81285456319071fae2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bfbfc3252e1e93e5dafd83e7dad32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fd257e9ec1feddae8d641162ce12e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2be6549d50f59b9f0bd490e593285554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7203e8c64b7e9cccbff2b69743455555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d49bc79a66b6c09a37f5458099954556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee2eaaa3a6cc383fa811065f2f8aec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f576953a809dfba4faf31ef2ec1655558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d857bc24a1b30f88133a1417c2a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e5ef7f9a66b6ec366a719df58ca9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31d4cb5fb1cbbd538612734af55d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628da14e6e2612a34ebd09dfe2a1575562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103da89ff0a217c4017ed0ef3953547563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97e9fcf7a58a97d79d21cd7553613564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3926805069b8ff5ee7933e0bb0f8b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c14b7f9128bd5ba3fc93b7d851e06f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf48500c5ea73c152dfbd775e096a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacaf68d65a710dab0250eb42bc4e67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d422773ddf0c7b59d4cdc1c23dac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0503990f4b6f03d2607c8c73cc2fad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af2b4bfb942f47c39318b2e652381571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1eb0c4498593cff1ae96945b10f11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e60bdb0c3d7d58fa9b96965504a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c85d0be1d210cb2d8a8a0296fa4fc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642df7aad658234f6001d53c0e50d41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1656148746ff9558b4fc4d709efb04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa4f93decceabe9adb2df4d21170a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f342819abb6ad7b347d1c16296d6378578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38013eda2d8b64afbaadb17fdf741a26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d34bea8daa69fcfeb787f2cf509d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff237f387e9de52b04f9d9e3411224581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aad73708dda020289da38acc2b143a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0856284983b28274c37287df3ef5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f5e5f9f3b2f7cba3b3811865b730584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec04d348e73ad7d083cf76d2e44fa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9d62e77e718782b44e3ea09bad91f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf3872585fb660746834d3acd08665587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd50a938f5612cfa82ea3e8bc6a43a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ad01c65e41f57c152e642e9f86667589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d912333affaff369ad43b2cfcc81c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c86833c2fb6371a14959bb549962f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d56e33f9cd2f36934ad2cc986fbcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac5808e3c983df9e19425afe4a6ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f491401a4510d33b084d1a2ce9d75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac0cf313a09e12dfeccf164a5e53ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe6cfa1e08805bee975cdca57b452596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9536bc8172dedabeaec717857eeb54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8638fe1e8fba603d20aa1b8fe233c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac428488e56f2422c55f0928c6b9e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f59c5d3e1a6c3fac17d44db38cc1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e470d0439175e4bced4f5461c82d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a08cea710c74fd7df71e72f2fe2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed619707cc4ae472549387a57669aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1f40cb963f83a680d18ca9f649d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d89950a7d76466a799fdcf54e4ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d85896f7a404c2d3716b06417eae0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747d26c6053eb604be4be05682a14be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff4b3ef4ed85dfc90e27ee761deab3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe5c6f51d41fbfb04c28bee1e14ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd3f041987ad2c516d0cf768cf922d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032b81db49953bb19e19138f6147aa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d49ae71ef1be680f0e89ffe68a7f1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50cca6000a80471780bd39139b6e45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761530bef250abc4950782bbf2c5a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43587b6264b2e9a0495c478ef76608615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469a217cfd1fb73891449ec52253908616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e60f4fac7554e4a0bbd0eea079fa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e3a637ee243112f95d73800d50ad8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb3b27325e7bab2807049a8440d84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777754d7db24e86f8bdb3fabaf98aef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca9c2fd2a7efb47ea7803e826a2f67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76355add5d31b3171103c5a12192b0ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a81c002ee2e297e68aec871c756590623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a530640af45534260a0395de14e9c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c4146fc83dd8f49be569de626684625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea866a3031efbcdbc4e882e8298b2380626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6cac2ef6d36511b50f8d454c5a34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b7442064e9006dadbaf902e5a01f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7377a646627cb08c54b461b8723331e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cbf0e0c1fb34c00bdb15ef831dd66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4fcfb30e1c7faf271da5b42066f3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a37b500f8e3f6392d41cbcb58d06e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a90148ce49806fdc26defb4891b720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd771317964b639f4ca62710bcec5e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed33039dc688cec7ee5c03c3701326635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc0b2a8d9c8efae02cc6b2dd6d4a3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af089ec7a20234542e6ae6cfe726b7e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2818bf4971e1e7306d4fcf729426c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841ae56d8bdf45cf4da5403e617918639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748486b28c6e06854fdb0d3001bcaa28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9861d617f3fcfac6829a945b47454de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11715aee604832528a4d38f2f0ce27e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcefc33a9329ebe746f1b7ada34c3f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50b6f68b51ab114b62595ea614c1ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13779154cdc4c43dfc26c2111cc1c115645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f056153e9e96923077bc0dbb3d467ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2cfcba4f74590bf32c396a5706b3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f802361dddbfdbf75acc2d208a47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3d622ed1be2ed19861e99e9b170bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868efe24fae84276b8bbb88eed6daa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5dfd0eea07acfeac3d69710d60772651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385bac777c3a0147d392108e06d196652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a29692d427f40af8b5a64afea4e7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e847d1eb0cb4b9a7de7cc90009c50c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2481050470683a9c4e036c8b60a4c56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db597715ff9e70e4ad00a9264fab00ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae724c7aad04a3caa73be73b2813798f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d9af496abd3db71f7888409520fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a8c98a74acab85b4e8e9ea5c097b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab38dc2856a0187981b01a40d0282660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c1f302266c4cdaecd806b8f192be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77cbfc98c1a44d84afd338e9fb3798662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c90cfdb2b285ea8bf646df07552a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a510177593dcec06e1ff9fe19e3716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4be45c3180f93e37408c310dc4b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a2bf0d0551a14e487ec7038f018e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94688a6ba8dac380739e4c1acc25e30e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46099d488d20862a3eaa1eac2be32942668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27790698632e107893092960f0c05826669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820b593ea67b05e86f8e9c6534f6925670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a9578598283b1cd41bb44a25513a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cb2acdd31b024eeb13f01742ccb9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc33fa9461ae9f97fa130e698c60ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805053fba5a44d60d5519b898b8f3d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b905a16f33e0778df2961c56a5dde00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c7fa73624e67441f523276fa1e30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab62b4babe506af284cad471942fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc105455b78fcf62e97473417c715c80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762cc0791605411497ff52508a87e09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068b534314b3bc999a004d0a9a10c6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf164990dc4686ce5ceccd8a14a014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9da965c4b2676768e238c5b9d3797682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9484ee32c1e02ce03cd819f20daf1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bcd96502d1619d4df98e67c427a97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c352c6d0b3e98b653875b7469dc7dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a5d4187cb7d57593aceeb4a31706686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ec2d89fbd954ea6a5b498012e432a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa99bf2b072bb0dcbb68edcd7e3f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a0fea1351eccbf397314968c9b29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f418ec664929c85368baec32ece99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d37cf7d2172a73c23fa2f79a4956691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fad07d1de69e29d5ae600b6774121692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ac91eb01dd57b47c779b574284ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03118098f413fef22c04e5788973bbb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20479658e7752876f6eccb301061fe22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7072e2a26f537747a47b98eba276b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7618ea51d808d99e27755ce0740f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef90298e46fb61739fe3ae4f52145698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a257a4bf31231024d06d2a81e412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6e998687ec0177ce78e00bf588ebc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd01050683a119e0b800d10a94fe1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693114923f3ba12ee24ea1818a7cf443702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cd981f0d75ae15a823fb660539d7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b4f882bcd3920d01f6d5550a7cf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac573bc4bffad5fa1cc623120491d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a949a1c67f5fb9d5ed083f9b7c37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86624926f85bf691e19c1f926bf622707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b3227451ee36ab1b7e5aac314524d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561a4401393b186b3918a50b5e74d14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6896416cfb0d8f7d85ade38fc24edb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b3d24c80b588c7ebed55eb9081f98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6dc96f1cd82fc5ee9489e17e33dc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794a6e6b493ee418f09ed1c9bd3fca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e76806cc621800ff4366ee512cc272714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724e025ea0d4a81c786c7a2f8db8651715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d1a2dda0215dc9975c3b948a9d1d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e43aced3c1003d06b0d8b1b80aca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355acda6874e1850c993f7d98ff6c15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a48d10c1bf2c7de9fa93b745e322719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a0ed186fa998510843b8743c40bf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d12984e98a8186abfc3ac8a24a92f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5087d6aa85c3682e60f27fd31aa934722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0a3996a17b6e8881a86d66890f7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c105fde02de6ac127090ff9057087724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea43ebd45c1c1998b21182900b12b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40e267292cebb55b227b44a44b876726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca405a51867021cca6dfeb10003e6b10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d63c4aa2a46731ec6b76bcf052e5e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfde6aa731940c51d742c45aadef1ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a95b03178800f8049264ef54fd57d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99731a251eca8082d6ddd6c04726b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec20e66e3e1d5b7c052d5c5da96fe2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818cd515d966ef561f57f1a8b40c248733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa56eab143e4daabc42286d4c0d137a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9e0eeb6e06ecdfc3eb158752acab0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1269d2d1cf879bb496b2280e2540ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac608449c94738f14c4d169277d84bc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dabbb2bf496be8faf37f82d3aec2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87df9a8f6b8a138ca4cdedc806949b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50203896d5050ab8777c3cc6e9a2af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73754c49244823e29a784358c8895781741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b72ca1e7d2f406d0c44d9b36daeef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7efca9030d4f9b1e102015250758b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468d5bd50d2e0472cb652cbc85fbe2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7c437bb84d545e3a10a324a8288b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c983039084fcd49becb087b82b34d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ee245eee36a9d4cb94e06cb248de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2b3786bc620ae47843d8162ebbeaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194680d22ffc1d5e81b20639350fb174749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d8e8fc6541e736cc69dac1d73084750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa63aef4614f849d54e8ec6017b0eac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fe32f9ed9010262f8344866593bd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1ab9923c7976f556bb09e86a957f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c02fe7c62d2854fb704fb071e3259754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f1a90736f9a2ceb0c84fd1186c59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81b38a7864362b92456f0e89fc34c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76044b71ff1569223d4ab58c13e0b465757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd3c037149d413b96369f5cc00fde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ad8d935eabdd285cf6fc9e53921fb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>