--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7df78a2f86723156ce8afc30fc6aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babc3ded59df14c3a5172b64642a98d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f809bf3a58b985504dd1a9036bb4b933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094a3f3d7f407853c1fea378ff788f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e9b4b1cc0c32e2d021355f37167f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a004f50664743c8a495a5b29168776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25751b18fd5c35f79c306e84a0ce08b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d78cadebdd2500844a16ec10de3e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3075da76e64f28642c167e531c919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed688b2637bc054b02bb897f8cbd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a7d36bf28b2d0a3505992acf9f56a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dee43c09b1d392f2fc9db2a0a48ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310cea4f2ec3db280b91ef2ceeb63fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee495be08b410c3443541c93e2b187814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5efd26c8fcb745be13dbd4afee0fbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeed0e25a54573c502e311c1c19c1c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44222f951663eb8f98c0e120ebfcc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb0d2bd2cedc8d916ff973965c5ba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b114e560d1ea91780c692e3b34fdf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53843eadd4e12d602369850b5b29c9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afeac3df0ffbc6ebfd03b7a3b1164821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e678cdafcf702b72d89a186fb24a5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd5393eed7f2a85ffd627b721a29e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528fc8c28ade2c2b1aede7e727b53b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4f54e1cc5ac020ce4b484ee6ee7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becbd31842aceb4a6ee2a6fd58cb29426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08936c5a4f6d23df4b1d22962feaa80227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f74354851a5d934cdf776bfddfa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea129fdb1670590957af5486e0e942e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403ee2e355affb084267d810696da730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f0025759e68259e094a3dae0f6b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0c74c7dd47cfe32fbe913a05d49032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ff4d514aa76b6da93f12ba282bb3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8dd520932c77f4d6563536caba7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd27f3e15a28e1203383fd4141664935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf012f987f7d41692a4a7eb38de24636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e16c4aa61d82b211ea5f5e7111cb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705ff4a92a15f2a1551777d4549b5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ad6590b78f7d980e224ee967776e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc419f5f2181308ca559abd1fdd4c3a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a041737c476677c65bcd39ceb0476f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8e5565e0f5e04c78283ae2eeb112942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c66ca3ef6217b54f2b6c146b167dd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164fc171cc025f1ef14640b62d6d56844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc44b20be16aee6be0e1af1cb4b9a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f087b5fef6e23d1487aef41dd85dba646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a357935aa106d68671986764cb1d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a59193e59efa38cd2d1d334a6055448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb03d85e77736b6f1d211eb2e866c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80e78d2f66fff7bc6d9be82356f97b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670c7322c5c33bc864ce5f3e098f65e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0764f959c616f504c570813b94664fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1905c2022d2112c9bf92f3308769853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b401fac292106a57900d7d5b331095b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff20acb284fbc66d309ca4e918a6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bee170a361a66b7be00421d570fef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ecda7ca339c060163d7c3e4b8ffe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b752b12b33d1bdffae1c4694f0bda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef22da39b8f31bf239700402c3ba3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d635429fe2b413b621b39821f5102c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115427c386c8c1a29342f8c2c8b8263461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f06ce3883f306cc1fcda456ad582162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08854f4225ceef43872cd28c7baab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e393c2ce6467a8584a575ffb7132164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd4f5eae61a57d35424d6e56587abd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef323a5f428cda57e6ada59eee61bd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab2c10526819da32239aa29e3a87f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67383bd5cc7a5c31b686b43f3e554b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4ed88b569a9349b32a2aa34c543569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba358030c478c541ef74ee0c56f2a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf935b80c2095e6f73d893d5aed9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f151ec08bd13203226d8d474e5bfd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafff657465194ae1812c21c55dcbc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247cb436f469391433a55866ee535b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e08877f653816cccf07c1499b7ed4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90687a5242b0bb78ae905f549a4338b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f772170d691be78014afaf769dfa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd8fe8a753bbb301532318af149af478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a540b102e0fbb9d3bad0c72ea20489e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c53e9f19023bc47bc58bdcbfaa13d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b28f731780bccc4b7735e63dc334381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d99d333c41b32f82e60ca4a8a5131082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163e1de441d6a9c8aa4d97ffcc0e4ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08d816de39ae6ca1ae6407623c211084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddef25c5bfc704780b957d9c6ff416a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70257a3ec5b21c7c4ee8d8cedade5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2e249c49a13965db1fcc3dbf5e14d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afca37d2c38f43feba05eddea8dc8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ebdd5d7123b30961c978af48c1c2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca918f1549b19f7b42c09478a1dc2e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cabeeb55d2a30e5c945c5402a773e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaafbc3e4683e2294d76ff33133731e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c4662b636e9a7e75f3505b430da3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a0156fdcfd9dd1ff60de00fbdb9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e7ce19ee151b1d1f8008465fbac795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865399009750953e7c622af9286f33e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3903e78a136a318c9811f6d509460d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17332381d7802805ca9699422f5eff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc00dc8fe177478f76723bf446a5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40fd969740a8234903a1f8fc3fa687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a23def9c9021a26bdaabf12403fe4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc872a6c5c46709859067b842cac9bd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e10ebb2f424c3bba5f2e8bebc94b61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3decf6f6e5f886bc378c655f2f5c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504afa549a126a3717b7ec7d085823e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6a8a253ef8cf6daa84e97e41e601d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eaf80713b47c3a695360a0aca3600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c8f163a0eedc245963f5ce8b4d4c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87197e66d77bcb3bbf294f4b46717062109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712642331ef87bdfd3cc174079c8439110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9939eac1448dcebf92fd67c2042d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d12d031ef3322049f5289ba7c5fc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080793146c035fdf9ca715797d6a7180113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293cb365d094235204ea997a6042c92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c990d0af27c2aa728dfba0112420f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7309788a0706695292aed12acad2af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5375dfa631fb4cb090f9698859fc46a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e887b0b564cba88f60b081c55c8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f39607e382582df2d31b68efad0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff15b8ab98972c9eecc4b736775148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4fe57e471f14854427c5b113cf3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4744dc5f92c35fe34b8a53c8cd2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c075f0ef49120e430247be339847d7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a99b97fcd0978928d4f6cbad0e4b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30e3f29adb6e6bd7dcd9cf441fd2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac961135e54064802b42b366231b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986a8b5128378dac5638a7066c2f7be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0615e9c8375d407994f3d364c58057e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7444cbbf11392647e56758f5345f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a53241528b4f1571759ede4400a51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca920036127699d3b9534e71001187b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3abfbc1eb5b44d66afea9e6d2536d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c3247bbf419e55b2d52d30e152da2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079da8a0e52651d32b88cb1311868a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904f924ea72f0ad4590655f96a19aa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c9f44681e7e5b21bfddc631334b75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad191029d0065005d9ec929b203fc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d76883b5088b957a5a2f7db7863eed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fb8a214fc08228790a9f305f5aea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52655d154c1b853df78805cc8a994140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf364e974f92d6c7c1c44bf70769ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da8a4380618ae31dc0c3c77aa5049142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be202d6dee2c31c417b74ee217eb30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ae70a7765e3f864b322a068d5973144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08aa9d68c91ab3a93108fdab64c327145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991f722933d1de7bd65eddfaa8a807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ab7c66983168db732c10e716b55a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f79b128c7e9ec2517524417d66b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f46715f4a69e739f0437ed66d63f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1c6dc10f24f20f2a1d96915813aa6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa14a11288da9f5f4c61e55e6fe6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae453433c62f6c1680adfcf4018f6bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8e698c31310d63a4d798901688f83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d88ddd056c8ced1babb6c3c79a9ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273f7a463c56cdfe0d1d3d9b874ec6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3967919597e9d563e89e7c38d63d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc24bcb092b3bd92fd8d1b5069e80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c134e3fc08f8d5abddf59b73d4d92b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121347704d21d65d720ac2d225d12e94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131886dde3e586a35dcdae83a35061b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e58917d053ca6304ba1119c69f83dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3d1b3af7d821b06d91b511bc7608162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0df8e05ef61fbe4a22ec4ac4fcc71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc965da68aeaa829759de3e828e6548164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abba10754aa4ee7216fc6dcbf5ab56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268512b6de8da81a66c370750c6f32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd49176e557bfad9e720c3a41c018c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e6d5b00b4d9a0d430c85c4f042486168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37aa28fc4ad71dee873b62c24335a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b3a7e3430deb6a682a63bc8650da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ec30f1ed17296b049652f18db905171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac736fe5ed414340b0bc7eb997ebd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ba594e7d8e7fc4191f69d2f9db69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90384781d1b9d2cbeeaaa9165d8dffe5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f196568047d012550740417acc5382175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596e1f9ff7f7c2a1fea42b3a0c8360f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a5b892f060eaccada4397f0249c03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319662d6925f6ad3f61f9c77894585178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b649e44ae35f073872a85fac1675179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47418900cadb71cac291a17c3aa60fd0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e737d353576a618af6ef9b7f3536ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075cb616cf31ad1f096ded9a00360dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07018b983934fb9ee1038804e675151c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c910b8ec596ff47cb72e88cef426184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee891993c8ad65c4862c0b1372ec13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bf75a7a1d616451f98f6b5b9a971186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c585f868f944cee281259d61511c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d9033ce1c72fbc8b32cbfd158a91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61fe4699f2d462adfbf74d3c9003f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff01bee367194ec71fcd255284915f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e2cbb47b0a00b7dc2970a5020c937191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0ce137fb4fd173168213b96125c1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0117073baefa0fdcc68f804aa802bc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb9669f7ab23c49b1a718b240492a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047d0ff0143b9459f220656d98251e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b8c1994d355747b75403724a8eb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd2c462c702c34b215850dff0219c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f28f7911be6b30cf23036c1211c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae9efd9e8048c8804f40b32707132f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfee0fbc4e79f84af9e153770f989200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b67acf47d4fe426d16d0681b94d05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a49444c84132ed8bb97763a174e547202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d1f694b3773cdc2eaa3c36a902b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438635f8dc372a037101078277ff831204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eaf731b2e9ae9e04b152209382795205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536382e325d2fdb297492a9fd1fb056206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc43922e3905334ea5cd9c31032753207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6548e338eaa922e2f487111b82ed65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee675c788f0c9ae0e6366c3302122795209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dddb2d4bf677614bfa99c8e717b6f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b192ac8a9deda95adfe80df6140b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed2cf0d0325b33ff3ccd806cc1ae11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2a256f30b852d58470daa4459182213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ae533e57d29d292b4d1b1f0b8e19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a43e84d1fcccaba1fd568262159ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ad7d15abd0704bb20c76ce77cee9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abcd7ecfc93313b724451b57f7ddc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae64ed1d1cb39c6051f3222ded1d114218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa182e1e441f767afd232bed6398edb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a7900ffc15b40c8c0ea887caaa844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b32e08f08962c67672509b70969f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451148e22407fefe735e5d84f101cbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a662c0791292f6fa4cf771c5d5c678223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a33b0b0b1c4ee7e11380b443a43b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809be7520e3900e2930c74783473b51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8aae87b197aaa49259b612e5fcf3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6ddebd9a712c635c211cf212be7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ae8ffc0fed20366879e91420353f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75293925c521b2c5a46b2798ccfe6ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e10ed9e308c40bce542009d74af6d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3fd8608e454045a4333b06c71edc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a680f6fd4ff4f6ef439edd54a17b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63534b7e7786ef4c8cc7aa5d1062e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d8457e100f97d54c74eeee08e1e53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241b7143939412e75fd062d5bf2e3a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a3eee611d3f26660a99784ea908aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe14bd2f5f5a1856e4ce194b8c5ee0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe33413264e18213e296907e082666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e31acf431fe5738915a63e4a46ede239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487441ecfbb2bcdbcfde38afbe75a593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd134c06b2bc80412fd792f2146cafe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31eadbb1fcb4edabe6760b42c780af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b8cd6b8751495ada713a6e38b21d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e39c2c33783db7799c5ea96cffc2c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49f6e55642cb1f12c982c00efd5f1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ebaa0f206ee8a34e9ac1a8f9b132b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3ca00cd3a48ad4ec1d55153afe8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33151c9b0937f0bcfcf4b02bde7a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74552050296d3a612b101ed897e5efb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed973693743823fb79ba534637f9656250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764791a4850419174a40c1feca714a74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c945de0c98adb29e27a47ef641b8dd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4d415018401c1286184d6ca779db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d088d3e9b3d0a1612d48181b1e74ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5186cdf2fea4c12e710f6005bce593255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f726601c5c0f3a11cca8859a16e5fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec1f74338c018ce53e6a44cf13d18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e861d8312fdc4700da70b3bc5eea48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17919dc41ad7f14504d41c81de105395259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b3241abc8e24f08c1d3c273d3ce7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81b25c86b16f63c064b02caa86ee2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce5b0ffce1a21bb77163f187a1f91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf030449afbc6e313193e5fb13f32a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974561a2223bab396bcca060400037c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d99322a5eb282faf8fc0673f37189c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6bc6a7c585e9ef730bb1dd9b89002266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cea3f2be7a929e3159bdb1af316aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268e8cec99110d78098002a73e01879268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46b9b6d4dccc76c3b4cf56cf15de17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496edd15afb53e698cd2f29dc7773ac9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb161056345d10f6628e4a9a5f4b86e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b5d1245177c0ecd5f9fc55e6d061b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d356be7ee361a02286c70716406670273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65212e45a6e491cd416ff842051666ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9d0ddc8a7eecfd4ba7d33c7deb4f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdcda830719a3340bbbef5c80cf7dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012729e288c70ccb84b65a96364a5a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e92b860afc1f7bb7b793cb2694904278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6f8c22ac9e904744ee818e6f7b90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f635462a5747ed144ef2d1b6ba0d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ba72ac2c370bea65c03098e0c7376281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4628b6a1f7c6dc7dd3013597a7fa35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f898c2130e9253af853d2b8fa4c938e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603cf5bd85415ccc18387d71aa5db42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c33cc6f982cfed715205354794d066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ee00d7cd39c1c45a4dce0a801dbae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bcc9709702d700b5a295826f49d1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca34ad902aa99148345728ebb851a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28adbe39dcf3abeed444fdd6cf98df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda7493d30af26fa269eac9d96e8f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12034ee0c25caf43256a4fffe4280c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e896eab6426df11af64a9da6131cb7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcb48654e3e32f3bcb5162a73b50d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858df1d183c05ebf7bf01cafb253dfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d647900d76223b96e0c07d3a07a1642295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9afc00244dfd5233be663a5d350cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7dd79942634484852a179b244e1aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd252f63bca6991cc106a73e61fb52a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9ac07d75c7c4500bd8b24da29116299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61092145e46fda6fa1ca5faafbc2be29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52769c0c64efc1cf8d8c464af550a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb3b8cdaab1d346de2472d17a3455302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dba93748ef78532fb1bc12007483b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c951d19a7bc56d6218f4f00d173e99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215905be7f8fa553c40071faf66a813305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d5ce034bd5509d6c515172a726a7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31cfcd027e9cf6db1123f7e74e9bb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aaa63bdf8d5d5cc34214e4da26a66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b186e5dbedb7e1d978d056b206263309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078e0be583347ab54c464f33b20a2b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb802f39d5eff1e60fe9b34233c174311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b8be1addbb4d68d0176ac1da4863d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc038ad195c769b97cbf461ffdd19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cb3d02832b4b643c1612e7965af4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303cfdbd7faee1f9e9866dd4007b5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d69fd379191d20e1886e15ff7c436316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0055c4eccb99a34c891e2f4d5c917317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e073134d68efe73a35d381466b68ec7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fdd57b9025b25cc76eaecf5b8c3fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a5c6f01cd0b18c18e02bc174db574320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc23cc5db0d1ea0c0cf5cf4908f6d9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96f5d6b24f25b76f0f69ec48c500d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1a219f2a84accad8db3ca171ef9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef046996498760bf073e199467c20ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef07c8d033e20a3a5a525ce61f6495a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b97725ccbea84e13571c8512a172326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09da035d72d1a540bfb8ffdac99e2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a429a8443412edf8db4f0e585bf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15fd27caf0e5af5efa462819d4a591329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79710804f4ff08d7b3e58492a472d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce558a99c807eac1aa00b3fc14ebad1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb82822e9cbf99a6d0870138563f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32561bc27f5266c848ac4249b891754333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9190b7e57d4042346fac5cd29a5b451334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb945758cd3a26eff5931c8e76948ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c858be5bc959fe9e2ccc028138a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b42c58c4e85af044a8f74e3100eb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0f582f4badf416ad240e7abeba50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d249877bd35b5b5c1b4f9bb39c5bf1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6de9ff1293b74f5da5ee27f0b76d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855bb23b6b4335fd4c7ad24d6c9f84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc248fd1a00f5027b90e956ce403233342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75cc55c2895b3dcc675d927e522547343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ffe93d8a917698fde33ffabc311a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122cea04d0656c847ed59fbe285cfdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6f374e08ba6cddd412cd8ba73028e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35963a1b20afade43f99f8af713c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c87b725cfb054c85979b29d13632348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5c164413c16c2134e75e7a463df4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94dc620141b03bb1edce4d4fdbb7ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60177c168343c5764b8ca089680a82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef566147db3b306089ad83e110f120c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b27b9019e2faa133ba282165aae60b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9ab71d75ac1820c3e353d44c889a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ac086435f74a0b8b9b5c15063bf27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208075dfe1efaa80009ad16d37502b5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b991ed7eeb8bace812fd728b68f00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22eddb1a40f540aa18eafc72ce6629358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72518a32adfb27ec2a1509989a0520b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339eca2b51ce1dbcddf39958d02db67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85b6a7d6c0e9d3c2764925a70cea70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369f23598f3ae900cf9adf463f811c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba44da35a5f7a07a5fec0c86a6d8a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f713202a650b4c7d3c848fab36642364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df6b99952557892713babc4618058365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839dd7170d9900050e301bcebced3e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd92e1075d17fb7301d2fb3df6161c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055344d9eceeeb6e4598bfd5a8d0be20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca1181950932aa880287789f61671369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b74502e5b021a2a224d08559bbc9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1dd19e70edb99d1b33a9d729a7336371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba42950107d68022cdf0baf2cf84e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634260bfb9b3a055d28881f47ef0e23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd92b981786b683f1a39213e8bcbbcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a628e15b983bcece6699cfdd4b20f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277b4cf62199244e15d92675df4226376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9a4a515c4bf01c61e28af80684a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc0cc298d80c78da93d402335f0723378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5919cc04dc926a9a48d345b77567f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24bb8ea94af82d1116a1a31eac82c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb2637095907895d7f7bfced3312ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c974f76a4705ccdb74f4106c56d023382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4411164f3a5240e3544b514140896b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24cf721ccbd1afd53b38db50c989dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ca79a288088e3345163c5febf8d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc6de72398509ff405dd5020dcd369386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e546a4726f505967a3d5fe69f35ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ebc2217f20df70e0b19c2b3cedd07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a3cec78a71c6f19b22d7a105d9f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae605d963991d09ef5d5518ee83ae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22058c920cb61f82743a40ffd8ab9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901acd19fe5fb8c3fdc8b2c24d417a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d21b57b7f1d61adccc11ff0907856393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ec5df1cc247d7c1b950b43a763bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d6f85cb8bf83531d478e6577c7cf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756841d426cabf141704201c5f32fbf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a209ccaa025d31198136dd7aa6775a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad6e0b7e906af0fef2ab042b86817398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d410a56750e8f3c1ee6792fa90f34b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2110a1c562a0c6a9baf3bb315649d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596a7c3063e1ae6bcc691e055ca4596401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7de0fb2b2ee1d52aed6a3ed7a5cef5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8d37da23593c7b3ae733f4e7ba67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb68ecaac3adbd883ecbf5c4931f7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f20dc8090f709f0abc5921dab673405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66028d42b1e70d6fbec73062a753920c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add2dfe353171eb8166cfc21a9f85ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b6259fc88a3cfd84004a7ede4ba10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0184e5f71ee329febf7652a6cdcd3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53256e2efca2fe004ad5d39025257dd4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d29256c040238d6cbb9c3f900b686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43c3028a1430b4f91b3cfd95d1a3fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecddaf332af72f5128115fd2a9910c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5218a2bc0f4d3777da6adb55bbf5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fa6bf24f03cb015e209c13c9259fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c0e2aa6f066eb6df00899053ecae1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd08977fe39bd719d7898077ceeb104417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed015d9fc83c179c8c47c279d5ffb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca7c1a0a0252a6f7a5f1fc3cb68de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c5c0618efc0f0ecc1e6d29306f2f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03045108101ae113655544106e2e19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeded03b409aca90f82cbc64844afa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182b64b655893f4149931c1e0441a1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19cb12b88ee9ec02ccb3d2845e34f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e7bf437a6eb64fd4463bb14ad6dbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ad793af6715feb0bdc5ff9117509426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d1a482c28c3ef64aec4153ce06691427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001709ef54c8556a1ef11f4f9babf16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7651a740c23d48d50cc809631235c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fcb8eab9526c5e9d64f35c10a0b83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a594e262ed383885ab5bef324ec4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1891a50549b7b54596a28f3f211f35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77164e7e7892336f0d2489434765036433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896a5dd8b3338a4ca22ac8e5c41fd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35be84189f495b123afe83e6d75b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf410153657fa4f089d96eae5310a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5a403289f8a150bacef6f96f1338437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e05c590206233e83884e649aa554d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792836cfc4be834a68251023165b0a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e454ccea3f1c45fbf9551bae03ed17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee093381e242004d546bc3ebebfe6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37867fa2d6544317ba34079c2982ad7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98db024816d628bd2114ff751f5f4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93ae05e8a61bcf93fc9398fa12351444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634652cb4b5271d54927a04bf3f0d8e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c813a184fae3b4cf5268f82e6eaf034446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77c43cb247b6a7822bc7c88069bd23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa812c2e97b44b181cd8fe2a5618b83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a111a8aafaa34e8fd90b02ed3b933449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62023f0f432df7ac4bea116e43e82550450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6869b0bed161aa0aa4e413e8e61fc85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b603097b6c5a39d66be815f97a09b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f41b952290dfc96aa80237d31bff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30d0441477776e7625a8610d571682454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef700d9b64469a3c919f4a7518e4a5ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a510e466c0d1770b08ddcc75d4f5eb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d593c0080b0f89aa244daa1c3707a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf5ce0769664a85e8839f0d1111fb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc513eb7f7302c55ef51aceebeb18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667003c7154ad155d05b3757e4f4d3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8424a0bd31b578b03bf362950a38e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f088dd9a9872b59a35cc409dc43371d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d3b5f6f1d33d5203478495aacb6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42197c817ff74707d6923136c12c987d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842f1f20f92c9fcc7d8fcded602e44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc189140c5bd4c4f3b97361f1dd1316466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c81ff788a49eca6a04b1c2218ca02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99d8e5a1fbbd21f5ca4981040fe4bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e4f2155543e72302ec4a625fe74a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e024f0ca840f5214998858e49ab3973470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dec20012057a54c7f0bd74b8d8715471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dda6931b90f9af6a6e8f79172c5f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3cb930e74dd3c877592b1827be9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb90e252b872f71576c97e6ed7cb76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad041ff432980544de7f4fcd951d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cedc6226f153a0202e6b0c4494b95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff225430b47b378129391b9eeebaa30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe6f697bed88da926aa6bc43c63bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e35e1dc82ad322ab39d0f9af1020479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626177f826bc0c8395e34848b287c6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d33e6ecef05d1d0df56820ada50e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74a8acfdba4e252b89e9a49a276ad7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dac1932bf8edb441fc6027d561f90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225204d0f168f0596560045a133b9d1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255d64d32656c88615167cc22c1075a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea98a01fd8b08d504e2213f6a4649d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2d4a3a3c1e4fae5b8cc647c16268487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df54797aa038f55326b1bf2e4c3ac76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38265dec3c958a5218ffd6320411b822489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955e05663e0f2d2604c42a7964468a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88d95644574526ca35a2f73f64971d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f21fbe7d6e97adfd8c1e5e2b624b45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d16d7c6c606053657226b55d13907493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c68c692e06f6a5dd53f6687a5fb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475ef29d40db66a55abd0a60c7503e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa215c2ebb1a427bb2e4428cc7458496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dcd7b6321849a851ac781af2c2edb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00887bb44969d08fbe4831a1d14a25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c2c4b0b73a9260189396aa900ee24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605dc4671702c75bc8f73c9cc4f8d3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b60db2cec056a03b51cae73d40f1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9fab50271f2427bec64f09f9ef0eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642c6102225d87fa92ea3d08f67823d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d449b727d6afa453a053a5ad00977b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc35cbefb4f787a1e2f54c839f82a57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a44edd448995de82c795278825901f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2eb427efdd6562514d8da35bd447b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb4fb6593c12e60dacff56d93dbc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e37b6e9931044c91bbaf4428fdd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d9795f2e5ba928f41d7b1f64390e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9125f8445f5af98e498ce437e7c9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d99ca39e7e16c555e9b2c411594d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae73b7460ade1301e43f1045dfee7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab573a11d4f6142f327e575a92e888c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e94c7842a417694a12d6cd554f4bda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276fd39f278aaa301084bcbfb240b46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f2eff946840b5f1258ad02110584517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd3168cc3512c40f627738d87ad170518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836858bd465d44484f9b3c765c47ee70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5094c203a315d46739199cf2e8bbf8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b9c8b3f1cae61799d2730b191fbb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64530f998bc7d54e05521056338b9ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce93120375d8abc1a9ae67b4550d53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a10601f4ca16b46371afe7d6b4a47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee130117042fd545d76ac0fb57715e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac958845a58d1b869351ae8e91cca40c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db90e65474bf92217d4edc8a1b12c96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24365e78171db4b5c616b27d6c1fa204528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdff771612f7f4e461277a60afcc58a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ecae614088d69ec42835dc0c5fbb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f8c2327dad6507bd1af4cb44b80b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5a84194562da6a2b6c2608860401532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcaa9c69eefcefb4e030bb6ffaeb33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b2fec950d7ab05202ec02a40efdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ecbf1540253a13e6a670871196014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6325a458d392b58a2bba6371a00c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08db080ba778182e82fe3ddb7222a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b597bdf49753327476cc360c91a282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed34c3bc22245248cab3e37ab4dffe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8808959e0aa8afd40a8a4085018e55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0084a41525583fc1a5000be5b71cceb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ffcef4af42a57f142797088791f6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71878d686de9b8c12f29d81f846129f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33cc36cfa49bf2301a0702fc32cd74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70946037b8e81c11ee8c45b16593388e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763bbe6dea4d44875b33ddb0722b47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51be77283d328d9dea0b9d9f075e9b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b068e378c8e0165a35f2882423d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c38def7a9a12b256cfa6492395be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7f5712107bf7c2fa30b8d4108b9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132e913c51521c3a390a73f6b7678a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081cfc1a30afafc019995509cf4f1ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d66faae2e2e86c6c7b15bdd2b3f0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee9d8266de313df230ad3dcccacdfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4cf05b85d90b483ebfce1717e237e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a5ebf266712aefcf2ca19c9ffd21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaa697debd506850adf84c8ea69314557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae7a907dde1797f983f51c20a855b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f38f87504bd6bde93e2f99f05015f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceda9714f7287c890363536683063d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9449e3ad55f90e1f49af33e8f507d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4fcb92a009f31c0996f3c2d7f9cd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254f339ef9ea68fe808bb950667d42a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c503ed861cf50560e737e237aa921564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327fc4959d2b723fc3d6d12cdf8d785565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827677f834f1ae3b4e847a7dfc29da60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075850f2afe53340c3529dc80799d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4ec1921faa1544ca01c42cad7e67f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6bcf8cc8782c27862b2cd58f8a8de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945accd3996492d69f7f7be87c189399570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86423ceb3127515ac853d4c6b5097f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61d977fe1b7128357047408d6bb009572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece88e3ef163b29db9d90b5e6c740bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f13d6cca9f816719a1fccff0a4e624574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e24221169f13390060e2c8d7b234c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f85cba0da2ebd17e933747efd27378576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72de52e0c48f762e3c192f402f4fc32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864827e98aa2d322ac3b9b76578894f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbffabd987ef7bbfec525143a85dd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a7d6214373fabf8fb45248bb12885580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4627630e07c08847f29a20f99a0a8c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259c6ef10be0833cc8190c2fcbcc1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75becd481250250189b46a0c1ce5c630583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530633dfbf93d9cfb90fa90c8f57619d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a23fbd05a433c70ec1d072e21706585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3be5783db2b0c76329966b2949320586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524bb4a7f0144862640488c28291609587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351a2c736065f29519a67592f053289588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f44d7976c7552979aff75a5aa38f08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183229f6ec19aa15f596d3e5ba322cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0315b1b90539c3e52114813efab070591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57873f391a491b959e3c8d0de29b7cdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bae081cd3c9ec6b949eb4978e47ade593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1466d2c5c67939aeedc0101a134037594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18105cc316114b0e29839307ab76d422595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d9970efd9b79f9a6288802068a354596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765b7dd29ce8c3f54f986ea7d28b0fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d5e209d0afb1aa62f0c1c1ffd553598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3260476969e729a7028aee492a5d291599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f8ecc6a55c358f819663823414a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c616e4198ca3ef7e5b9eb5f29d15b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb0649e440625e35255cb9f9850892602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53642e4120ed7ef8611841dc4537729f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a5c05e1ab2f2f41905ff8f94283fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb65b563b91a1b2646de5974c9b9034605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddc03651ee748e7716cd8cdac31a69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0d4f291d9890e398ef9f5125b55f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790d0840545624a7720e2244d21e039608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36860795f731647a7fb6edd71218f77e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3868d8bae3f27e67ae69cf99ba5d22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0918a3f82763199b03dedbf866edf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e7d22fb2173c8535932e549660d85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fee4a5386e2a14477d2da553341bbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a356b250235da067e04e0aa3339ac9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a0af14851c95a442c55c2151d18c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a649a6608fd2f59d75f0aabaa384db0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262ec5e2b4b247b5a3f49f0ee4961d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6f8256a12a99cf3afeae5510709c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7d9cf98c9623cbebee3a5315b56b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f8cccdc487ab12afe340c9010d8ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6473be9753ea3134f667d2a446447621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7381efc4e878781618bfe76d335b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e89d2c5528622a96d9e5a0845656ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72100287112df422c7b8b8e9f8d57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce6fa0c929e94fec56bf433e82d1c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cc7c5eeecf2f04632dcba02d73c87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a5a03c7928a0226df6231176c7e62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca7cd877c9801ce351f03017f6ce4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54bed9323b2eec704ee4d177ad58a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3b02873be9572f071be4955e5aa3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b13ac65064802411fda3a22a66c62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6863af89156ce328e5f32e9a1b9388632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a9902774796b98894ddacbbdd476633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c588c79bfa19c3266a8bd0a28f8105d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faaefc868d02085d3d7c9ce027854b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff407198e999bf64c7c909507ca7bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e11aaf5b99c79b79bf09d5009dc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8511dc6585db70ab1645d2c1b174c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a09487326140b0647ef8f552e391ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253a4a138d9f2a3468934b8d8fdceb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f62225310dfb984e8bb158bffbdf83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b81230757c2fb3c3dc2a167dea42af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e8f10b41a5534b6ce303f6ccf5c87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e43d35f166d0345a82cf94043f79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dde7b64799c8fed59041bf8005a4ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a532f08df04041f5577dc9390477646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2474b2f56e4049dc2a3398347ccc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c65f6004b12447a042749f66098631648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd4c4efa5c79d075329eec1726c17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981d85b61554af93286b26232910bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a8539917781ddc55e98b4cdb0db2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5d1e46bf5c285080b70e09f0b1347652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c8adcbe39b57b6528b55bc1f5ca35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6564b2657893bf9dadd7f477ee3a5aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d699422af8ff3785ae6bafff7e9ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461cbd0f3f2f59bae9cc8bc03bcfb6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80095ac206df734d7c86d5a9bbac312f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472d6b0f126e2d81e51bf6f1ddce482658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19614cdec2d21cd2f8fe97aa5b2c2f0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d90a27261eecf31a1cb1df3901e24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a63c6a00a7bd65c4f85867b08e017661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d735aa638b73f4bc58f85332d090b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20a268eecd42dc59d54c68379ed8c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b8fc39b6a9c5f915b896ed7142c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca150ece8a1749526b0677c4e8bada665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b605f0ea4942a42437b3e2d28cdae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990387f6a261f90c23d53e69960843667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476091344228fa144526cdb040d013668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b3b02b64c31e803cec2f00d97af1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da044b9540868f38ce9bda1350cea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407f128b62ab7bf61ef5f565d356a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd0876dbdeff42fa060362f84488c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362384485c434a17c39f53b6b98eddee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becda76cebf3814ccaa3b8f90d714bdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bd0a0ab99f8cbee6ca24e64fed956675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1b8e3cf6b0933ee538e4ebf669c4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e54fb88c8c4cb1f8f9379b7486939677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a8bd8d7ae651221e4542b6b5be93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd84fc28e038d75030e4a73891322c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7a2dd9fe7c046012c8dcee53763d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1a7044fa13631b5e84efa0350b9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f924e62fb5bd1fe58a563f1a2a679682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03dbf39763d4b4f9e678dccf360040683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e639ec480dd20eda48267f02321290684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e303f29a6f2e8e728e5e3aeb37a02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659efa2b45cc33c2faf2a92f11c46f94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06824c2af68d60122e6aa2184f4a73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc76eabd990cdd56f61c26fb62d6ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e8aed6f255d1a38cf5c0a97bac3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95df5deba0f9de58c46f910ac0185d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da304fb57cda2645688bf6b68735c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35e94bd2b7f4770b85e84b8eb7273b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e9c640c1ed2c8e8e739c14a9f3c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda683442fc162e3a053b7875e777d91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d593a7d5a8cf8fd8efe22302d1059695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475688585deb80458ee5fa28524e9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee383522ea4abd3f162268546bf28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336a99450d6ca8e041aa2ab2bde06b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de84e86d8f192714cb45335f8298ecc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca9642ea3bf6f844c1d4705c7da3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeb253aecb372a1a0de407d2078bea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac40d4a8b9492fbac5bc88b6154316702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634faef0352f828bc0c6abb27ac96aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd91723da2026709036a15dd4157e68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d4272b58cfbf6169ee899c7d0c7d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546b5dc6faa72b4622532211aed3a86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d680bd4626f6fce33e8bebefe6358707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a511ebbdbe8814198677631c5bd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7497d11cf2c156ecc86a81d316d43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e99dea3ab006a01dc3b79919fd090710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25afa07ab1c1446b6135b0b93442a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ced84f274ceb246d5dc6ed7343b55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9861bc51a8518a5f5d0e7701d0f92ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd215e37ca4bbf0077bd4cccf9a03c13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989295979d63b30977310d376ed557ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fca9c9c176a591efdb4dc37be0ae4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0625b852b64f264c918492c0a070c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2918655212cc0de33b0eb980639edc4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8e0b3d3e617a1582a7176c3e3f13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e0ddc66735d36e7ad350a4413024720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bdaf56072bf82671c73df6719dc59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd602b83cba38407dbdc5c1779a135722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5ee1fccce26d099e89fc694777e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076446705d283a7c107fe600e63b766724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f96488df15ea28de911198073423d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342695009f169f2d579135b050af4bc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e378f06f0c2645f5aaac3441e0b96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1fdf1ab8955e704ca0864a019afb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bc8d2e508052c1aa851427ae6ef80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ac822f4b34a0738b14063bbf422a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9070e65b56de8e64d99bd7eb85ee30d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6142b01de61d5b396f5e7bdb6e29e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663ee34bf05ffac733f27793702363733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40317417d6063e87d38d1493cecf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286666f88e5462a4a08967653e47fe7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ed5a0f96d46ea5b860c4dedb7c3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d987a8fd02590f897420e9e3e4be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79572f5164da686ef5f81649fc21aded738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918ac4ad9551aa16a802ba9dc85b579739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418920c1297e62338493838414a68aa9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b599fcb230d64f6c39090a6e7f3fb7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95971a83f546343e95bbe5bd6029b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6493edc6ea649048cec1b05db132a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8b66e347a035e855d71a059d620d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd174b310dd463fc229973d70de34566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81594e2fd78d7c020304b4ab572ac6c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14062b2f99b9c034e46a9afc3d14f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0429be35c722ea2e5cbf22372252c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0d176553c455d25a6f1349f2f613749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26ca143cde8eecac784d60db5f816e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90210c9db3fe8781efe648b78ed33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c7bba654629c7b1670388c492963752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ebe94fba87a18a38b65bed3289e67753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c7fd4de073115a09008c2c7e497d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3326b563e2d5be338ce6b6dd8f84fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93658ba1e9623b6e156166a617aa38043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40578b8b6d9d8247f9abf7c65e25374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0aba5737f41b2304799453c49bf945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc95b2a01b17349695211bcd5ca1bbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db7d5917d750278743f05277a1f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e37d17390e560eea2ed9ce14a3cbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1ca710b2b0f06e0ea954b7d46b57c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea2ce6981e9d6c7aee4db24a04d6ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dbe47a09ba0662f298954a4f3789b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b261d7976eb3d40df51124463e11ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114fa096baaae5f8c1fae97224d08e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c8e6c1a23800b327b353b486cfc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34621c8e56e3a43db7b94c35b322dd3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4da3a44d8ddbb4010da9ca08da5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a5e693ea280d06460378fd2b853717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2815cd3dd62e5c4efd26e570712e0d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd189f0819856233be94df3c92117a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee93cb98df2c3c1db90d7b43b1cb70620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550912df047b99f38b50262d40a3df721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf97e86b5d4f36f55e90bc6cdbebf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d42534ed27ca98ca774c0541dc0b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a49189c22995dc6dc168f46c312bc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8264459c04abcc6cfad7c1f418541425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d77730aebd64a929d39849c8906d8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce6f66694f0111c2f0cd11b229deb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e499b770f266b6cb96c163efb5f33428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f764638adb9de1bf6e33a4dd4d9d5b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a803a65178fba56bc5a850ee90c1fbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc702c61afe966739f2c675943fe20531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e05f6a6f2aa3d0b7c9b83849933c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaac50f001c4ddb11fd80c6eb9cb0e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb4c6966e433ec8f9861fb37b5f09634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439589e2b88f03799dddc5c799cbf22135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee45376f9985c7eff3481415896e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a8db18202286b1104c1d55bc8ffe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c285d6143af8dcddd4c58cf902994ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f818e555672d9aef6e8983d016863639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc6f337b74943770e864c619a25c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42aec135055ab768de04f8cbfb594e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f6ac0165c307cdc42e55c0231b5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb7514e5842923895f446f9f17dcf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b43f4d5694fb0b121bad11b3d57e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5388d9684ccc012ac2f649863b2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23ea66f0dff50ddb543dbc8f102a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f44e14fe95edbee1ad0eaea4998247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7dc9a184c47de218bbb04ca61022d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95ebb75c6fe58d55fed6b5c418ea749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3f998418ff87ccacd0a46a16276e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff943d35dffccdcefca7c17b216a880051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaaf9963d82e59e0d4405e05e8849852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccf168449797e13e9c423d42a2a47e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94283721cc3cec613c922e9a55af38754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591c841a5875fc6a6faa71ea7029f7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2487a2301da6a91a95471ccddcb68b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9675bcd3ef7f19bf32b7d22fcc3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be5cae7ad51979c5c5078f2818cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082169bccf9c35f1483a15c7458d61859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd64ea6b3b4232e7d6007ba3a5f601b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ce852d4736e951e1bbf4321a4bdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaef23a02e50f8f29f5671155bd92d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618afe98dd21d056e8437f1fe5131463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92978a59fff048c6fce1d06daa7a9f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f4db416ae0a20539ea51439cb76865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778ec25966d30aa03ac3ddf701ac23e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f23a2a945dc1b68dcbb1143486c3c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c79142aaa8ef0f28e137cdfdfebf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339ff1bd6992efb2a8f7c9e3008d4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd7c790dc0f8ed1b9d03acf5dfb6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51d1047de188c50c378b39d21a83f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cabe02b1888c6af32a6c9be4c992872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a37e54b4e7dba3a11245892f142b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51c726f5efc842a86e8375bdb4269374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a976d9960569c61c2f719dd5625ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240bfee07ed2c0cef29ae87fdd66b5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c2e3b0d178b59b01718863d6cbc8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89fcc5df1cda223fea6f0ebbbf4f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4404c5233f83f4725430ab2672f59cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c869edb86c06675ad94216876811c6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d363d5644bcba370271c6cc035292781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55740f48bc2d2a14ed6bf12621a3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd570041288c41bb17534ad8de6bd6c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b31539f4b75b406efc5fb232c705d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae1e4461017c68f215c97f033814c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb220533aafb512f3e25f147bd45f4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9657d320838c3b9fad621067911e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246300253aa7a186041f97c51328d63088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7afcdbfb9e0ac4c0ce992bb66e9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010d29fe419fd1a40f2dd587b4174a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651527440995bca2cc7051072acad9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f685689eb08602fd8609cd1c100f4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99806c623669b33fc6bfd41f40ad5d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58138504fb800fc30ecf83a5d0a70a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a8185defff2d20db7126ec3933ab595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ec7d9eb6909f0a26eaf7c1a6f507296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650ede9a60d04edb310c217be71896197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5017e888a040370d2b06f07bd3b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff934e0c99c5379ea93eae08dd2c25299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75793638a9310a9e429d541156935e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2495ca1909e9c99648c5dba0f6a31b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665043bcfde0aad13eb00904c17b305102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20555fa7085d03493b3dc65b77623ded103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820663278f81f995ae55f862a00078104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc89e1179c5fa6944eeddc51fe4cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b8e17e55b4aa7f7182ace54a732f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c49dc4dff32a2b37fa5754c0e0b526107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb171f3fd98272148941f84db6b8ae9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28500bc83b24a9dd0677425ae6d1c6fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab20df8b231d1cd429fbf611f3ad61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc043267ef863ef7514bebe8c7e33e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16549ddd5123ee35351cba0f4140e2b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7b1929fd2607fd862175980551592113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db501a2589d5fec53e57145c8db776114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00bcdbf69f12693529f4a44a08fa7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cceb4c8017d0567ae259c930c76f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c042c8a725981cbe75d01bf2385d1ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ea17f1b41c8c05f0ab8f5abbd16d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49eb7c9f1a1f4e8085b2d9cbbabc95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db4c93ca8b9e00c6f8283751e4980a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299b37788ebc27caf8a3343366acf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a96abdca0e439ca8781744a1c0696122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea956a03ae07abb269f68b963866183123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a30d885d61b744a038fcd9007b0514124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a831bd2416f38fb7e0cbeb7cde97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c004985ed6b2189ca0485fe5a719acb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea26a8e5c6c475da7311eb7fafd511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad506e42b0439b61ed05e587eab3cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510626112828efb4c439c503aa77560b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0f91551e848ee265a0efdffa747ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029e191cbea8a8ae02379447147b54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909f696eb13b7bfaf6bc8b4c4aaa2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196781270b662e2bbed43dfde511ee8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53255dc8bdfcfaa38a86f5ba6b1fa07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13c1c7213233492ed16472f120051135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ee1385d0a09115d91bb32d1b30b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5677504eaa602ffc2adcee0961e2a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74a269f1b06f721e447ae45251705138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a881a2e3e5fc437ff765f660b70e3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67cdd6090d08d48ecba811b009ee81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba8edc39507cf9d6e8c46359a34cd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7817974777e89483084acdcc65e79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de829fdd7266465bda2ef17fb6a94b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a3f19a665914b36235defe624c9e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b800c4a68f4a0b047bcfc1671b98f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0243be7aaa34f624b039c1a042221146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e935e54663b9eca09128d8dcbc5a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345382d3a2969adb05a606b950e553148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9a090d72bf44c378524126dbafde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed66e11e138745d8493c4f7a309dc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa94ec76651bbd04af7c95e40ebbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b576c4b5139ea7dbcfec95b2c64fbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d18b482152343f6cc47af52f011d6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c05e7e2b8da49083786db94dc0fedb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd65a93915e9c8e7ae6d6881febf1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ebce20d708df1a2043f66f10abed9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d09b576d0c58196f881092d2b9952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac55410cbb4a8d226b9281895ca10f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d602ecc11b7918ec7ae904fc08987159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a45cdceecc6df15e0f2e3c699fd7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f321946fe1720c0ebc6443198f3e1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d3a7c188c41fd1b821e93da3da7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520636cad12fa10958d7a21d9e60d69e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddaeaa6c69695ad10d9972c879dd54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b134bd2aa1d9ebc2cc8f8107a7aa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356ec2175976d0ea8114d621b6c5256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d18ded3f78b5362fa3d0253ac30e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc7d6132d23f5ef89c78eca8ac9118168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f564b0ac1ce92da98701e03b27f1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eac4d738498dd4373c860e389b88b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec39e1a2e907cf174ca0014a9abb1a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb02385666e312cb7fb12c1a4aba3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157364e60219348ef9e3d492e4641d1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cd87f8a61f9eb6be6fa7f2dcd1578174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5daf8125ebbf22c09c0efdb4792496175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21980fe814cd18f8392111bc4e24b39b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a9d6f631203f5ec22b212b76c7dbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5621cb0fd05e23acbba34d3a10e0b85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c284505d345942cff1e32b4ffe722179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9afa7c1b2c716e82dec9cc2769ab4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc78d7ecdaf27efa243f8f0e605098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646c55ddfe49137bc16cc6865197e90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90bc47d246a4587924b8496b7c7a1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5727cb133445f61d0189a285a1a1f49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6d735053ede9e530c842a59bd9f72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf5d20e77ca31bd72a271ac40670c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dc25483f5da67b93e2009f3e871dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab49cfdd2feeab82a109aee920e066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5ce8849922bb37466da4cf3684b0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf058b3220bdf300ac5e7680a2c034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595397b4d32965140e12132de1b29f59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d244d4af35c6df5a035e2a674612dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9416af1afe2f0abcf4f4faaefc1134193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e13454c67d58df34b482dd635c6dd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00a4a7780539aba102f74b5d775787195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413365b8cb1df51f0d3422bfb8ea5e29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8dd962a3480b0b304cc8347ee9783197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ef32cc3e2fedb96c42f0be3e8f041198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110a6bb21d49e1960876466dae0daad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f10b0f8828b6f2f98a5d0496c1099200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4af413e638dd0dd177b8ab8e707c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953c5a1bedf70b1f94770ca485c9ece202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75199230bb640d9d2b4ebd0def29992c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc98029bcccc862b2669b8549509e85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac9ec81d956f72ee9b4c7547dcb719205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81f8398f8138d3567bece1fef3b53d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13124ceb98f3392f9d829ffb57ac8578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134eb2cb8b71061954b4b2bfa01cc30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497873b7792769f336ca9aaf8c950f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303e131f6e6e7cd6c24d34f20e12742210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae851a941587f0e0c73abc27a9405211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09b73c0c74f3aebb60393a42b7a89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49365725fd28ebb97d0a03b551f8af9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b7455e3599390f87165c5e3907968214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b41665299f0b6817af1b8f7d3113b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d060ce915b88823b61b341058c025216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8a80b87faae47e9e8ade40acc5cc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b6ce290541bb37693db12732ad0b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360850cec59ebc754c750ad723aa545219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aa332d301ab3eaf60de739dc45b29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4560bd06f6494c4429ffb16bf16e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b9701be6c6949acd2c4b451f5a71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749eb12137ffc4f8904b41bfce3af73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d77e77d863e445a684fa1dd388543224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f3c1cf45a4bc82518d695c815a01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796481e158c5bc20c148f6c4806078226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca19ca6a5c9f93c1e68d8a39a03e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629828879cd080252f4405f86fe4301228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74e525bc9514ec57fb4faeb7ba3222229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170098c1691ff8c67226a0e54ab8ee2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669223e2494a3c5cb1dd7958b74ede25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d73d843b2ab5c7028a987cc87a13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac302113cca0de69ef311680e7b74b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb116482f405019ff84b3dddee780f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbad5263ba937a42ca5d217c46073d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b46778212de7c33fa58a7dd880cb6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464f0d10c90c927d6ee71173a7a4ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c82a43db61fd264a0d0ab1840295238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b1304b8626b0396537b5a30af4402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed841447bcb315ebe000b3a85cf0ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072559d4be5a3c85937e3a516185043a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad7b60a29557c6af6efef5713fa36d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac2ddc6d828362d7c20501ed49150243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce6d9a44cb8ce74cc56b4cf326291f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34663e982c88cd3eb3cd91c36d9cb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a27cd6377bf96c26a52e628c52b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cb6da35d3884d7988c2c9a8d480e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47f0c64f3afa28ddbc3a6729bc8f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f304831dd0ce7c1f480206551da8c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310558879f2be17f20939d187af93b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f4dda4e0b333ba1b36bbc9209b1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c58f64c4a737c625886325f8054de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18884e5e78f6239e9ff3c3bd08ef5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7be5b3c8fc2035616f25abf96c664e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da765e4e9c54d9384d39af3f2ef08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963d5e90b109cc1272c2eaf611196a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd655acc747ce844e031766abb3d789257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd97e0e44cba1a7a978e647c506c03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be13a51885671054fbcdf536bdfc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4dfe15aad4cd862fd233a21fec200260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d74b7350003d720f146fe8319398a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f06f2c3dcb0b20e43870b0feb4232262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810bcbf41b1eff88243deef0e17ad65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac68707937ffb33e242f45272c8f97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98999c2f6522d41ca9f043a966f28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8eb3655f0b6d752c77305da586d87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c30e6041493b55381585e043a4809267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e738899fb3699172fdb472252cbcdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab0d90178c07f8b524d8a3845870b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe79b11b724cd14bcad837bceca1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5bc4210950f79c5f785db9f73a81f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5e667177e2efbf8bf82220a98e3bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67486ea3708046f16a0206ce82aa6927273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b7426522b92782bb0da53f4cde665274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30773d549aa5677c4248b78b7b4f8107275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9f2cd334f7fa7fc0732b1528ea08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9146adf32fce5c724dc881dfff21c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9987ad2366946edc2db75df2cd5a9d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952fc3a7320be46a64d25fca743206279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c0732c92c416f7f63af08b522e09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81211768c8a867a73ff6981484612c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6df6b1b0edba4abed3908bf20d629282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be816c0dd13a5eb4e30274edfb54ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40409cf9987e444e8dcfe2981a44b350284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decdc0dff00cf4b67e3ff0b13ce817e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70e0247cd9025c68097e1d79f04c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c59b0aa9c282ba640e945916927a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21235290766f6e91f99becd93b94b759288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ea74675b48dbb2e4e93690e52cdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e145fdd4bcb13008f3d6c522bdbcb7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef024b4391164009578e6199d75ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc31affc8990d70da57f626a11e598292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fc32c6c72251272c41a76450f0f68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4189e80e54e5445f8691229f6bbb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d88d858a54c13d3e9ed150f46b850295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f11d665a2b371b54e7a5635154699296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd650508a7f5302cbadbcad9fc06c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40aa647088a11d91700592d12488b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e367583f05f1b1d13f9f3e69723fbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39a5611c1c160a4aaf31f58f98514300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b7213474adb9715a5e613d8acc538301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2200658ea04a9335426898939a1730302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11bb0fd1eec2ee81288c7d18d11468303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a25389a2f1e1f06105f5ba0c18d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783882477175ef9a19bb3a5c94c7db1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7941cb695d38ebcfb2ecce3afb1915306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c89b40b795a633a1590c8e48e355cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916833d126ebccb2f3879d9f101428d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e5815d99335147185762618146d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f773ddd3c719c9a20e48ac9bbfa2ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8075c8043c5e2895a1b74f93d2e5b4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0686c077b08adb61314417050d1df1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ebc9c11c863aa726bb9f2d769b769313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c073046d37f966956546ae535509314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575ec98be1b817014f5715c88d1fb2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816bb83a68f3340775af0c61c1f268316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf94d4a3013e7e58053ad61d00d45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab00d0ab1673478e298b191f68066c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87725f6e357ca66633aab8269fa001319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb04f57c8777dfd878a42c25bcbdb48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1bf3463bfaabad9734d67a5bb8fca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d89011c580a18c1df346b747828a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baab040d6dd25ec3c43b284f2916f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f863837174f4827b554d0af0254f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f6a932c717d4f34964cf73ca97a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571e2bd9d964bb77ec7add339058dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb55742241e7fe21198d2e34c618da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c470fb3ee60780db97d9f1f791cd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563abcd27ac794fdbf2178e88b504bfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a033ada545cb60de5f678cf9d1d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4c5b568aae7971f4a4ecd2248209331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bb5c150d9996a1584e8bb20741598332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050db5db0e221471fb669f4aa86d234333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bf97d94f90cec5c21d9f4b9895d6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf84005b7d27b2a97ef8fdb9258e11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b8bb1871744638e422e9946da73c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c5dfd13360b7d69f50a61fca51ce5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831213302b1e732e330c50e3aec69b45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a729acb29ebb90d2b6828733859947339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef7698a9bcc36d397954e2cc220eba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73775a8bc0eea4928b5ae555c6e09a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9c13498490e11f803eff5593062c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df02c2bfef6796b84f1d59a1e228b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff71206780a35e497db3a6c5db5a11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449dadfe858cbb62dcee5865e323e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe2f6f1fefde93277ade9fbe6735d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d80bc9ac06ac600c8039e9cbade62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fff49e59f650e6198339f05a8e4cc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d8d861b6b25cbd79c8140e75bff14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ccb6511d70ed527cf103929e82d48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffda3b485fed6a337f181942780a4bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924babbc4b9c8005c970f254af59f9ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dacfb388d5ed7858ee61362844a297353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca399e6f19648b8e6c2f7d55c84cee6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab22130c9062421f0e8dc7beb776e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847422c29dfe6197eada0c64f3f374e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6528799ffef6756d4931d7570e61da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916434d936009b9cfbfd74c102eaf577358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1adde4fa8846c2c268268a9dc761f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14413e737767c9191615fe6a9e5245d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1407213a108edfbfc877304d1b5cec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d20606b2ba48bee40d9a0580876b45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ca47bb64b8a7b898758ce59b5436363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c7edb701003e7b3fc6c6f90e151b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d8ba73976dd441b8f99a8f2762726365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e7ad3f29a6b7932adbce6368684a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96227e43be0a2c252c0521c611ab9a2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff3250d7e3c63d6be8f9a3bd2bfa96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd57490ff1a83892229e10c032c89c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d8d119d4c4096cc25e459d4e3e371370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906712656cbdb211262c448cc9c556e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9db6d5aa73853fe5271c995f9bee6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefabec240944eba297577a6cbd53bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca380dd78d8288e35a3f95e7803a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4797326720b80fa028a9e814aa6740a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df50f38bcd4fc2e26dc00199e3a996376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb6bfed10c0a77a3c604ca72ffd50b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03eda869c93e2006e672eb452e8987378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ef7a6ca6d2928d8f88668c4a08d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2c24f18399217ae88a04f9295c94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862abcea4560e2b1df3ef3321738e6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84777a1ffb6bc5fb4354ed7e8f553da3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02349189b8502bb32adabeb98866b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfda5dc549187a25f681c8366b1e13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385783f97d57e61f58911e0533fa66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bc59e7eed16c5d350526fc2312418386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a7e6b0a4e0b2c35ffde899ee17908387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f3779da4782b8f64ad849bcb83d32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65545da5bde7b63c2c224f9283a70b43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95a25ca3caf2c955aa2de5ee62a03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab640135275220b57382e6c2900dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf816a143698dde2bd67bc4bab8cbc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f941ab035c9653527f65a7f3a318e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2770001d06a88502d4bf2fb854e8e77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd489810f637c625d765911f89177395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0365a0652d8e3937fa8744cf0eda3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b0930427706d5df2da0c8a3e444ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8dfdef6cb9036860f1d02c6c421c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779efe67e7a340e7a2dfefd24ee843c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f00503587a7676509116076fe029a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ff0acef4e52b72e10ec384b4d9b07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ad3385e2b8f27177c392986c2ac0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d3d3f24c48773fd60a36b38a60493403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865677988ef6f84c211418936824f7cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006fee903668abed196cd2dd954a652405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacd0d866efc8655948a27c37c4ffce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3273fe07a7cd417a8301f9d0156d7f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acdd4b0796ca820d5e979bf9aae585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462899b231284c9991c5027ac0b111e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fb55e5100f1fcd6b3c99c6d0720fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee84bc66cf24ae38a06b1c32670e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a793e15b98c80dc8a3eb87102cdf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f8367af6c6aa8f5582737e29faa22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f624439b538fc9fb8b2e8a6029467414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e0a9043b3dc0bc1bbfe7ce2165b9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd93fb0ca1f786b56077c933913c95c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a78a0d65bcc3fcca4bbe32308586417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2f1dfcdda9fd6715411500b4a7d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12a89971b5adb4764a92c6e0672f76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40860a9dac7b43adde307a8887a049420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed24d42c69c121bb4f9bba3e5c58a21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76f0123ebddffd5b7de8ce1f135b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72e7797054450ed8ec6c43ec575f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1feb86fa3768b2fb25f120ba8de83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3829da25dad567b886c19080851802425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dfa38174d6cb491a43db883acc99b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474826b641b4ad4445c10e970c973de1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3652e7d288688f4d9fb2fb58f7b98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492fcb9221d862b3c22f8e213be9bcb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e3debccc805684d90857e9dd9ed82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9870b76ab4a1105931ec605d487f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed0ce370016e1eb1ea336037f0994432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091914389cb4df942a82157baba6c84b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa268234df511782b5c9f10b55a8fdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e5e91fb23cb59dacb7878b27c9d66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877ceb49c161631cb9a3b2e67158354436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dd053754f598670015e2297da82b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e5536bbca83bfd7a46b9cc8ddb9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f12de8d8bf3ea02758dc6c70ab1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513674a261a2f0092c08a879a99d68d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747bcad2a43196756a63a25e7f14146441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccaec8e9b13ecd9abeebfc140aea90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10f7596ae35ae9622068d40c11833443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b09a100ebe1042fdac9e1c7ee573444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a06842f4b64d808071ad4996387af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980f72c170410bcda35a9b9a2c6afc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719094db3328c8a7f1bc0155f47bf0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70941b77fe312267ee0e89117d6212448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f76d60865a466ea0c0623361980c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9cca6ec2f44e89743caeb9c100dce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4959297f5f0390477bc6671f1061ef7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5acb6b209eaddd27d5f8c75dd09982452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff51c21acb84a50554952a0352af96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a2492c69ec80b221c4b132d3a9826454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c09e391b18260ae1b39e589942bbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6559fdc17316158db526d11aa59d66a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a11b9d87a591c3464483548857e397457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f4d675222b1681f2afa297579573d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae29f052db9e223573c69b0e1435a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8178cae8ebe922f26d8d29d2966e9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e71ee69e252de5a161f5a6d33e6fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbce89432c6ae6630c57109599194d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c574557fd279414c84c56043727b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ea7259989552247c2071e706e62e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95390aa969306672597fe89f2866a70c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9bdb6f82198f24b64de99d7c5cb36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e232ec61c8298009d60e5c4c41d68c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93ed88ab19729106f24d34a0dcd3fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ddfaf78ce2f959d26ff2418f9277f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a384b495a5daadb2c6a2e2799d1983470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e4af650ed12a4fb9043a4ecd2cb20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1077b4b38591e857b4c6f7ed5c60b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec9e9eaa4b789abd5b4e26cebfe53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9da45aee3349bfcaacb9617131135474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff8f054cd20696241791db646228e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d2bb4fd7e6d234be04a459d439737476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d2f5fa566ba0f83d57609e4333a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b4043397d0a2859001f6079df8af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb50b41dfcd19387a2a77aea111cee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bc422db43a28f97db87fe41f8ae86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4db7d83598510e9915062455d5db1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f1d9dff6d5114b34b825f6451827482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a71b1289b3c5e0dedb19c957dcc77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a55ce7873f0f589e5ead4f7711df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f348fbb5e147b55d81c3c09097a5ffa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd36943802c1d221042da679762f7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99300c58df4fe4c7360b41ddc28c246c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ac04735efe5d3a1b2c0311827fc04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b29dd2fc129850e8947bd9e8026af6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39768167a512a162e919e8f26646ffe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c39c3ba91c13dfcf40c2ea5a5d9f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9812554a32d728754cba712419855492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29cd59be2f503842df8a33a9d18844493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017bd0a4175470235824b9ba9918bf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed77dcffb1c864edf90a244e82b019495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206d69617ef67bb8db49b6e9d08c11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d73e36b026e7a99d2a3054aec6a159497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb74e32a42cb88add231ba7e37c182498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127c0211d221ac69517109ea3b592b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a49879f24d3d02cc5cdbba4be174b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd29bae8e120977f1a75493a0d959501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d398d70d67bfd0bd1da984904834fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11759bbe55f511b85fd1cf21a36671ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bd88dc131bb4a392217ebad2b6a9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec96412de10d846d6c0fed5e34692505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524f067bbcd699dbbe8803f516bea8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78c0162749ce2607e1b4b1f7532229507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5de4efb70022459d01ef1a2dd3f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c0d77e596b64f7331b2b304df0a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b393edc1c5a507c02be5026d51b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58125f2cd273c3509f5ac810feae2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767e7dc980f6e165556cf4cebdefe47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47d80363d9edd77e9d3f44f8dc37a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79497317063603085bff0c46b303585f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f97c323c2fa3bfe2f27407a2203aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1adfe853ccbc573f11dc069edc5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc3731f3a17a2fc551f73493ff925517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41ee09eb3d8a106d7793953a9e0dd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f95c91b2cccb5b5c414a2e81f9605519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f26f678af4e6f9cda26c5364c4ed02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc633dcb3d55dc386f026608a43a02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0061bc2abf91ff8b7dde9ae985eb853522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fbaf3cfe83e943f34c0d94f884c96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da299b347418995ccf43480d17c49c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b8320a955c0d4891e8a05c50a513525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93372430827d0ba3ebffc2e0d271596526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d61da8e83921e2a25fa79249472f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18de863c5155650948b2bbe6a97d29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff96927aa54e01919cbfb3c6874e58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46213b2c812a3308f306d8002692759530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad8a437b7dab38a8fb495ac986084b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df55c526fb98b76311809d036b335f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69982c4244813a69e02b21f42417f99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651bab1bda84ebabda0021da89af88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87d85e823bab9761dc0ddf8193cb9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b4cc46791d4dc4e57226445ddbccc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf168c401455d5c7a62c0f20d5ee2d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93713d32606815a1d1644638f4171538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a9e440f3e2120ac28b071502a4511539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef548dd4eac13fc31e03fa8617e5e97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453994f83db9efb405c11d040bf5b1b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008fc9966ebd4390c0ac2f4fbad0d35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d375973ab5166e13ffa65fc7eb791b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02931c26e1346d54f55781fbeead3d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4994ec4c93650906f87926fba46f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd060ff812124d7d7ef5d70c32243546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b597ad5bca0dbbc3be098ac010668547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fab62750f25e785374a7f8d067e5d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d0bcf33a99f3742ecb3f7e0bec64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a6b2c1f7f259fa654e41322bc187d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ef80b88905a1f200dfba979c0074551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95035514d345001925e86f04ebdf412552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb7c6d10daee878c84b639cf44360e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88847dbe6dec890a40cd49e786fc99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da134d3c4119040ba10d406d87ae9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d798127341402286e938616114be3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3faa54ce3b9af2ae2f8f88a6a06e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702a2aaed868698b02227d06b6e15a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e30795d31b4d834cf438460a70256c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198eb7a62037f66037653d6b127ac71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c590882b9686afa090bbfa4c0f6b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293b0c7e034f04aab44d1280fb92af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f6765bff715461ef5db09ffd324fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca82cde6bb0982e306645521f0b044d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ab82b902adf988a5412d488b5dd24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe9deb89c2ef9a4436921930ed9054566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377cdcc3865d1d1a7c5a715afd8c013567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc916edf7938ee5020ff63a97ff00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d52ab36cf248faaef9573412e5a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecab9e42449cca9fe2dfa5f97d9b84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a652dfd29545beedf266b15c30afe73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf8ce4e54fb346403ad0e3f596668b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b140c43714c302687c2dc090922170573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea7b29e95f688e04284b4011267345574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760775145eb7613394e886fb2677d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf2c972a86cd0120b8da90ee88c376576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8538759b86cc0471853a3b068301e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6539c78fdfc7695e9daa70133b29282578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7dbfe4f64097a28a816feb19411df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1943dbaf4d70f71a6c40b9286f44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94992787530c974aa304634181d6bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ecf89991bf4a8f092e891d4664b18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8ee1570a3fed301dbd1befd73ada583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f3ab1c5b9cd5ed8cf16c9cd49a9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb188f458c1dd3c459fe1ee1de358585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef05e57e34a801cf4e8836385349de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad7f95d30e7a32f5171620310c3a20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2142aec9e0d7f376810b42b30f2758588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc1dc34b39bfd43376c4b53062fc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0987bc3acca0bd24fcac3799364a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e21e3920fad9c23c8c8665bdd398df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c823ce21cb4e444633800ad34101592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bf7ce11522a83b30d082eb54e8f8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e125a30aec7f5c1e83373b2f2e8a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688057633c739fcc2491f4b39e4fc382595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb42124d45b8a95197f62e6adabfec4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816e6eb296e4570e5705e151749153a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c8845cb7e14c15c8a879abb86a1e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e54920461c4c64036a2fdf0ba9ae8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82002832f143791105b43ba1f9e130e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16611c96fabfd3f647795aa36cf89f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4c0c4406b838a6acf79f93a4361c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767467534c988935886b302efa08dd6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6744439ddb2eab960497a09aab2315604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7319a34856c6db1404659bfeeb0e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbddfdcd974b5485f3dee2771436e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e07b3b560cdf3dac26e14a5c3c93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df583332762cd760ab24628205ebd04e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d65291d86455cc6f8ed5206e92fb44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140f014ba19f220b7e562cfd88293f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c63f4f201d608a2f27150b97d47ccb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235e6adb50bbb6b08eb8de3199f60c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7e2793310c40955a0652bf7fd976a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076cc2bcfdf1ceae1e64dbd201f89b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eff7aa2d19994936c4cebbdfada71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b4f6af829ed88406d3d19e5b9cf29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f21d84e8b9dac3d381dc4ea6db33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f911edeb0c6d23e29b7e9ee17806c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851341c8274296832d27007eca7d98a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2ac5be8e2cd077d03c70478144c21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37fe42c261db6a3e0dea7424af788621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8c0c3d2daf457bd29b5404d23d5b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387756a2a0c1619faedc08e082b57f0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f28538fa54d51236de7004c59724624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24af034795c8788202ee0024249df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93ad3881beff518fa6fbe3bc653c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e382600ca578c82f1ea3207eaed52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f8e1eebdeba052dea87344ef1283c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b426a8cbe30c39831453556126aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429344c6620cb60d3f31e448c580285630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d24f86f93c149ffde7bd37ddef64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5fcb6b51dc52d28c73c0e3c963973632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29cce52ebd964bec77cc923325831633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd97f8957e5b25ceab4bb0d3ad9708634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b71e17fc7e63bad436c6c32f885b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8edce981fc3bb40adf527e3bc2ea85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c776989d5c6381e104d13d2a9c0b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0996a3c42c07c779675c602d34fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e80c2b8861a8147bd80ed507801ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52183b3fd932bd90ed586347bb01a2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbadbdc20d08ab7134cea005e8eb01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aaa52e4075d10ffeb42e4743bc431642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c3dcb16a254c93a5f4ad530d5b3e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897418c7e6529dee54fd0ea89ca472a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee909da592fd9003be31f52f7c5e1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f02aacaddb05675a5c2043ed0bfbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6a0fb80dd9511ca654707d4abdf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df16c436b2a67523bbee98c4e8da1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83860449b618cec4272aba1c109f57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37045a947ce02a4edfb777252b6497c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a087351861a67962200c58f3f8a44e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff26eb757ec8526f854565d4a4f0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb00955f2f3b42af8f9e5afa6ecc076653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755885d68358283797399e92d536aa6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db7dfe5de4119e520678ca39453d41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc515e06cf3357fd704bc8e4b257582656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75528a663a05f9ae4df5e51109a5c20a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974814947254f9b1ebcd8cbb3a3bb8a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885b53b4b24372a11baf875722967cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ed47456c6c20c75c4db7979579a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c926552325158a12bd2bd3c48e49e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade1fa7f985d0efce3d35e98334a208662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a9f2123b17c32d42a70a938f2bc79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602976dfefdeeff74285e1389574839a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614e522a8faed55b607d83e3c65a5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf15cf0c79ac5d2a0cfd7a98cc5ace666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83db65bd3a9599d26c700321604af8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b27eb7a5437d33c229340fe078ae4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddffee653459196f278f8660744f6a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eb0434429421d4f4e78d03fa069c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921a4e9086562fa6533244acb872d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638fb390786e698b0c703520bc7f66c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe810834986064a6864d2dee32676f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b09ad3065f18cad4276446dbf6decb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acc73a75ef93381fa9463ddcb88bbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f6af59b53bbe2554a098b1b86996a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebab476fc9ed456d4989cb2dbf05b57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c154718228315d8cfee73ccf1536a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734921bdf17f036b3b135f3535fec4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cbe3ba4e277ea080345cff0a43ed1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83dc26dfb1a28d9bc3b70c42537b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75119f915cbe82c7a250fd0b8cb5ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160383702213576d18c67f063f23d4e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be2c7bad99de67459c87838320791d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40883a472dd18e5672008215fa2977a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f68a2c989fa0d452d17f4d4d0705ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cd77b81318cdd1d9d8c406ebe817c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d45e39945457e05a8abbab5964b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472703019eb61a2067094c710e7f83c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fe4d04fcbfa8bfa9c41fac57f1a65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448880925b7046869dd3f4c8ef9ee7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb72e480b0b3d57ca72f2f5e7d7b31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6fe47339210efb154c4a60110e432693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6faa510cb2b241e7258d3d481b5fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d49ae4b9609661993f1bbd89c2af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f171aa69b983360de2cb5df2c87f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee6aa58879b6f470dacf7fd89464a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319ad12cb79fe9abbed37d8e1f806c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef820a2dbd42b9a165e86cdba6850699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c2bbccb053bcc44012f165ccc6492700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d228a372df8794589134370eb38a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f0b8a880c248e5b70b31651a2579702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db6c67ee1afd6ef9b4789d79f78912703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383541be2c357d186e1d6399f8c1e94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fc1cebda69ce365d18dbdf457d583705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e53e2b25cdcd81182b5619d59dfdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be34353ea527d972a4bee8baaba34d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7f3b6eac44b8758efc2bc6324d25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a1a1828a6946177457a09902792f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658a07f9098fa0787f3fb5b5c01ec5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3beeaeeaae07f35f08563e5ec3e943711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f35384e5def4d8c0657beb41bb3fd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af38d52a5fc39a96237fe2f741cbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839de84ff5256495e46a2de8e106762714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aa306c561782fbe4d42d7cd991b1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe3faafd53057103216b63b3f9f660716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb72b188ee3bdfc03273bf1fe3d99f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884852f55452a71a7a3e147b51fd07a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a633f64b7a9dd1893c50c79ac8d0eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23abf159d7a3e68fd5d0bc4122da5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4974fe598e05109643f6b4321ee772721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a06d53207e373c48fc6eb633afde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4dbabd94c11674c0f849b4dd4660723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bec30f12c6f2cda93305885c98857724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb213f19884943e09275fb160596e9b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32777dc5f15ae09b3f7b32852b36ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429450c8ebbffa2ee8ad011ec0a2a28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576f3ba3535691062c69676f3570504728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e806782936e8095690a38f4dae49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1479c6e2e7b749f15441e63cfd67a65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd7125e862488497a568189f02731731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06353430663ba5f68624fb08aa487f91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa77e07285533f25186032744a742733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc5f8225e6cb72f59c8effc27e69f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869d08aeff345e83ec00317543e24d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2283c9f17f492cec7a27433b4683736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aca1741d3c8d27a25d4243aa04dbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa282110b413414c37e6053c32002d0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14bc567f92fe4d957bb0c0a4aa28a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c4331ea5059eec186880182b248df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b941f737c9515c60a4280ead67517741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8926bcf38c4e4eee4b99f3700067672742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad240820ed841fd16d13fe7c1cc9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b96df4c8cce611617d29f4dae020744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4cc26061b75a3e1c725fd303e3bae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06d5f883233385ab45657abb1c0c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dd85b37d45ab5e16d711ff32b48f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9c602380f5c2083823faa9d80a171748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2c3a87fba606000eb6d30ccb20148749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b54c5fd175b409f2ed6ce4d9649186750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63fa8f87351f746f125f80bb84c74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd253158edad22829f5bde77df51dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d39baa881d7c530d9a85457355601753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>